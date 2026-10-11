--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edd4eea2e858a55637fd07262bbc6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91740f3571d26bb03ab9dd11212742402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7631ddba9e4f8168ffe2ff342fcb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f624117bd26a1b315bfb37845af281e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20459adf873cefeec3998d51922485775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf80cd3b1b789d5fc50ab1369ba950c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926b6a8a72e42ac22de9a1a623f6fe77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fa9a4a245d726bc65f37918298a028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e80a09ac38e68383408deb84ad24b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec528c1b41073c67e86a99fbe3f24d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c888a61ef70e0c476dc71f0abf0bac411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6b9f09c07bc101436169abd56f07e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305e126676791b51daa333d56536f3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca74340540077a60dec867a132452214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5413bc3c103445dfec1c369fa9bc2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fa5013712f1e0e1a688275f6f426216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b2040f535805a65f664a3724b850e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f5bcbd331083f44f6269b1602c68118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba840a52dab5279059cf0087bc0337cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9d6d993fcba2d477490534401cf4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce6c256a25171ec44e115b38d1c4fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e6966b330d9a5410b3d55befa327122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72056fdb6e5f650b73af32b1e96a3b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084586f78ef5236a74f98b06ee55206924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca795ac26267fac381368f60eef75b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf3e48e9c990a24be67bb08cc143bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed3211671f59bc72d699b4d9f6597c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf3e86eba83d4d8ceb583e174a355528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00611d0d430ca8dd7c6475157ae9b7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00499827556b37d770033eaf88a770d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5ec3f921b2614c3c535ec9e872e2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7c3afdb6609ee5725fe303fd0f0fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a3134eabaa4a63fd7d9357045a6c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2680e805bc2886951cf4b60822c6fc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04602d71f082329d2c582f317638b1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab91640230440199b6c1d2980633bd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ba00926910dcfe8f14be700d47ce237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b4fb11287c7e19f1e3c092a664e4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dd5b949d5525fe000313619a3bd3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a89a4dccdf21d69da30a8d948e269c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11703a75b76759d892f75739ea99d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f71d8687211c81936ed8dc74c2d6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efb42da8f28c20e1de3a9ab884a82d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b68e726fa1141eb2b7b21cb46d3dfc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c166cdd027e2bcf630157fab33228a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d173cafda08a8c521ff391e7ee282a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4928c36be5969336510ca47cb011bb047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620cddde4e08d78ae462463dfdd3f3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec16d4762b78c50325e504a5093484949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223a13b080e845629e64d466dd8e7d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2104fe708d4d43c51aa2c07967c9bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c42cf82b92f75b61fb2b2ae932fb9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bafd71abfd29afb645ee67308f7db353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cf1845fefc8a549c1ca7226eca08454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701e744c5d1433f9ab2a063a8e5cfce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbca0d14e51354577b8386e26a95f8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7b9551a12b03f506a72929f2eb53557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f9862021a0d978604f9ede058e13e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ba065f13f0e0063d0f6b0afe1291859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f251d4aa7fb5544ecaafbd322f3decb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c549deda706a83fefa8712cb07c9f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dcb17a9ac4db724b0f6903c8b5bb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ce0f790864447269ab37b22822d5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab572a7216a5c0a230b2f5e0b85002264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfda6661315d1b31e35aab8208cb5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589a45a64356d3cec892b9e8d4fe9e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d3bcc2e516f05fbeb92c91472603a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e54a67797c2fe3eba42dc7a360c7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7e9306f54ad1adbcd8805428724f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9ae2462ac51ac0f06ca4381d2b0e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91114c09b218558285fe3ec7949003de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca69c82aab8a919932b80d5ba69bcfe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77390eb3bd3be89ec7d843cfc987a78473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079193afd1e3d62c944c5a479f22a51c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f83be55c2487701420292f09a3ff9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c38cdcfb3dd2f71d58b5ec83cedeb776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3e3068a0bfca35f347e8d3ead2ceb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffbbd77c20729786d8486efb0ceeb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09addb1f80a9e281d7035d09506f589079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99c77068ee2fbe13481490a970a25680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db46e49d857b1b7ddc32effe75219881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a733bacddf31b0eae0e24038a681f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe2795d3ec177a34e7af44ed4cabd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cb6afa3ea70c0b40f58a20d0f996f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9823b3aa296d6d82445f1a69e35f3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16b44a1ca39f29cd2fe5d7c562dd2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09b97e58b4d1ffca33c846d7f8bfe787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8df2871d2e3640bb05d5860f7dd4dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0efe92b11b0b9b935ccf1289118db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163d7d7df7715923f70cd1104b00fae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899ba5c350470fac53cffd87ed68a0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bac129d5da926d1003d0a178a01d5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3199744bfc5000ab70bbc1afef7f91c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5c0c7e79b33eeabca6f00c1d64aef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e2133cebfaadc542ceb0070b8262b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285f07c93be177cbd087fa8859ee65a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039e5f226dfd05b7de0a985a565cfb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f17980b6702a8d74a82ba80fc5dd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb9d08af94f87694bdeb5830a9d97b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8169ce741134d29d22598cf2abebde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a31ac67eaf8632c9a1baed51918dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e3866922040b2a1d790350b6f769a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94625efc3390173ed099897f98a7ccb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891f5fe40905fb4ca4d318abc2a2cb6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58682475115b484ea7ed8f53264230c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cec8b65e4dc52765a6069a5020e337106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e37be26f13914836937b86f6a3ea7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8790974fafaf56058e5cdfd38e42a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7d0793829eba0b19504544d7a5e9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eb27e8003c9f05bdf3877cab997f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55d2b0cc82d056a0476f0f306917c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943dd84ee96171a9f4e9419d6272d76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0357005485df63d5da61ac8ab51da97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6e3eb40d9de59386a2db6e1192bda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539b13ad87a2fb4d7ceb633df5f6255115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee59a67363465dcba82aa26c19eaf79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b324c0f71e5c06c1ffeff0c1bf225117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39942f4d74dbfb104a43d15fce1479e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed90407c73638fe888db1d6ed00862119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eecdb1154e8e31f5576b3729436ee2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b5f68d8066582c430d9fe63824e9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405258e99285d7484718853074060473122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ca52c0a2ff8fd7a1419f7111f4b11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2da1f8b1a091e91342d9203fdcb53a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35402110e6199335bbc398e33198cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1a799c545fe7f6b1f92c90f10c92c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ef83126e8baa7521f001bc3fdb3a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db39d470234472bbc23f42611a19f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1047ca341bca3a60a9e119be048e5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e250886329256bab73ff45da98eee6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fef9c83f40070e0be986a6dc0245d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188b8acddcf81bb03e7836df2163bb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51397d50ee53f428aa62153c2c925d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370eaac1df9985865a3f12511cee161134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e2281abdf5727e82d3afcc3f35687135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8834766c129257139038c2dffa55685136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea12da7f20385c9006c4b8b6a70eb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525d6ef2dee02b7017d9872794389c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4eb6577150fa6f9c937979294d815139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced11aba7ce03f28ec7726ae2ce5ed8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59568789e16133a88427021d0100d54c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86688404f11a30a31b639de6ad62e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446582cfd7498711c2fae659061450fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e1edbe4d2d824930d787949fa1ce1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e075cc7bfc7a14b94378dfa4c0dc7e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fe7e23fb13d350b8b0c8f88ece6a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e6f6dea66327ae8c18f689681c264147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180cbd636c13374661fb052c53249d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaebb93e0133673960a72fef8d42c7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89300dd830237dced713f5682e6e4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba91bfa2b874e55ae6e2b2df22408151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46740e841da4383392b2f78a9926be2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aca01d017aaa76250a0d5e92a06e59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d675bd7c1a1037b771335c2801bdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5062ae1ac30ee0ddf81d897154f476e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610265dea88a048c8c6fa59a7101025e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1c74246290acb03223c1e0aaf85ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0948fbd90d0381760153fcd15480ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91d253b34a82b445d9a5537d178294159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158b6e026d5fcff90e6390928ab2007160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595a201e45877ab30ef977a50a33beb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ad1619a26d856730a029630a29247162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde14b4e73f0ecb0957c91f5bda9fdb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf533bfa9cdb53f70677187d341d4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f0cec4c5f87e142a80d00c669baba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432caf474e7e6102c0c34a9fc4cbdea7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6799ccd571bb3f52ae82352036dba46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a22eb007970cf6a03e41914d8fa3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296ce126dc052c0b2a5d0a35ea81617169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf69524240d7dc862479ac687bcae0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8b7c2661a6c122f023016bd8f9c39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe747a4b93fd17b08aac82610f290f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb2ca0d121871ae31de1150beebca4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14f9def7dae6634e4b7b43cc4f9ef9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38420cbc6ce3e42d894211fc7e24c8b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fc6dd55a46b731ee6c7e88a31b72f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e8636c5b9380df8d5683484e3d1b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9516da8fbe7f38405de7c50d56ba7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b9351933c1e1ad4163cf3b6ab6509179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410de6e2210ddae470575169918f3cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe90fb426d05e76a1494afa3e784087181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0bed17ad066b75aa305f70fcfbd5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731e89b97f10f1b04cc93e2230bc537183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd1a3fc5279e2dae07c9e928b0d733184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327ab0150d0743d7b83e07fa6e820e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8c77ac2c80862c38d03a5dac5daf9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f002936f68542fa0db4056ccee93bbb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd7cb1bf8829d1dc3a6e413b9fa04e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb173489d81f6d26cf9bec5692a3fbf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329ca2789659d86bb6e8c442148c4fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b98104b08314ce0f4f630b810cc060191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d1b02196bd8ba6f8aa7d04bb0c47e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81beec91253cd07063a362603bb2a13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb5c53aa0b084fab7874da01aebc2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994a5df56467fa0629f0d8cae68f5e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53188934e2b060a80addd7bf9589ed66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06553cb04ae52a844c0be9328a0fb2d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc95885cac0f0ad4bc03d59dd76099198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54929a001b0870e2b84c9270de89e797199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3d1c6d627c13b3b17392092083312200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb45812f04fb1157188c5f0745f0c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c167b598173d921da09af091ee2c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dd5b3535c41f94c3f61734b58c179203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa3e7a115632caf8e95595f6c4c4c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9617ed3d97e6291430694ccb794769205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84396552b8951c380c87a8863c7c3ebd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05639313e82fdb9d39cc6da8616cceca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9666e57205efaee2b15364fbbf0b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c74950117131eb4711cf4c35f3865209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ff92ceeb189209e852ed7459b2956210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec7519e8db1755df3f4f9730a751f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e73850ad1b09bbd3b4808746fcb727212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275336ee3718a373aae3f9baf46e23d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3da310605a81ae3d39ed704bceeb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6c264550e95807993fa0ef4d0d1b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a1f07f301284f79e941ab9e75802a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125de0f3ad82e23642eaa543754c6d26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0c2141cd96c5680da1f0690e4b817218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8e03929bc1ef13b22ceabed522650219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef0a868b475261622c7ef63a62fd44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f60effb7993cf2292c19bd34c6f51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92564b6b35a32f7f0e3365025d1665de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec1a4aeb231ca493c55856b44d24fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60b4b30454de9318047c81195cdfc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c37f25555d12c7523bdb6eb2ff570225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad73addf2966a6f14de1f40d1282d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b4920f2c96889e8e1b34d38f0f718227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e83fe6da58e94dffd94f01c3026d2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c836a7de02fee924f0d0edba84abcd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5a705a72d4e2678c536144f426029230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21eeb0f6da38d890d4a9e215df9b58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09729c7c1890d3cf3d0a89a5510173ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678634549c5e857e03d85b10708fcad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861930b2bef9c861c89ef4eb5893b8e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cfb19c8c21c640eaf1f5138401a8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444de79ff38d739a27da020ff6c40883236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca9c71e2baeb58ed8864321be2c013237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d048e2cd2b65ee72a4afab2156d8ba0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18812483a9dceed8182c7cc6579edff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10276449529cfe2f5c12c0d118b016240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305c039b776e46d63a695c3b57d69bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37644ec7f5953978d788a830f782df7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0045891c6ea8ca832cc81f8e64a2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b8942ac4751a52ac616b1333bd0b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b8580e7fbf436e9018dd5644b3de9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d326a413d8e69b15f39ee3647a97ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea79d0d2c54f1b4851d6a1526432971247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecfc258578bcddf73c0e4939581585248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0db71194ab3d61a9dc72b6bb3cf15b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ea434788fe47d1404d642c9d2bd2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f2b6e29581e5db329d7204d442258251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66138b29b0a9850b5542f878854b192a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894c0a6a0006befa28635eb8540d5ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f93f189f4d35c03eb8666d1f2e913e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d918bc39a08100ec5e80ec71d0d648a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c562583b5a923407194c66c9cde5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0a9728f804073c10319b9ba54d071257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb89ad891f5a021bf7cb1e6ccc67d91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b2ef6791c7e745fe50af132ae7971259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be76a6372456ac23e4712e8e770341c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2822d4aad74abaaa499e088174040f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bc5613e4dc9114f326fd765ccc430262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1af5428f769e5e03f2e8adfa88778c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6d94e38543043131acfa1acfacb76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3028745244eb9fef5c4d1db1bd73c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c98631edb045f4f0e415f1989e0003266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e070044c7dfdb2a1cca48f5852b0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dbbd2de16406a8ebba0fa26f558c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57dc2a7f201e624c78f4816e318ebe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e3a9f01814f20e25db95192b3f5a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c9417917e68bff8933ee6b6ecbe39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a2b350e49d4a6c4cfb9a3e1851923272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858b8db6109329211afca86fb067200273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2511a07f55f1e1c7f7c1da9a50df73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc0e086c0223e8c641cebbffdfd6be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a63ad8ade5582db0f0381b33145147276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173fc131d8913740038a03e48c7d390277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761c341977344ca7be0d83c80f9bb61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc545fd8b575a7952ab35b24bff84ff9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c174887270da0b7e4a7b8fc63865b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6540305e88cc1120271b27e5f625f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f512b6ed127b7e420549facf5abe02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7ea241e477cb48e35f28183895649283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6ebed5dbc188b613d47505fdb300f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf944d85cdbae5b2b9b145244f2a829b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680f13fa9561b3bcfcc756c56e3c257286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cd9b26ee2d15fda4010fea4427ead287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fb50a1e609928beef4ee7174de03b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf221f83b60b783790032bbd0f3dac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f101f69edc250e7e7c1ff576c720a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794cb857f338db5fc594b8eb0b47517291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23c191266301d263bd6e5b390ff53a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41e703782f65d36e9a8f9a0682819d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac26ae2692407bae1b6a96c02ff827c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22a4f2e63632d0c3043f15d607e00e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737d616ca24502eeaa264a1b2b5c2c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f64e7e1d5671b472d9031d63766f9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0513d3508ae98e817e7f63a62811d0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fee3e214c0976352c92792f08724a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbc56f0129e4f8610750a6d715a42b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ab3647f82f4e12249d71b1aaed128301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a4fc2804f538a72d5f29572bca57f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdf9e6de3c9b97b504c379bce1959e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2b71da6c361d825e3594646cd375e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74e9951a11f4778d5b6db6c9437e56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264a7126f926efa142f4d0627caadbb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629afe9c2e1190b37d445f7e60b1e6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b05bfc15d5ec4d38e120f13a99b23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9428fbf66a1bc28671af754a603788c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998ccd8dfcdb12e9fddd624cf17411d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d470e2a7e07046512a501ec066772dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdff139a958f87501100ce7e4298470312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593570624b3ca3ec898f2d2b0051176d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd1c6be22814333dbe7b0be13f562d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7005134f9f9cda88d440d6d6da9cb6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a296d7e6818a5f4bfc9b496ce40cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9be667b69fa16016bec81af12bf94f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbbe0521a6c55020b64e40ac249525318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750093ec99c8dee497d9628067e36050319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ceb668726d463086e0a500bed21400320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec650790ee577bfb84215ae7135238cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41533d59d49e3e0a4848aa8663a5a79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc280123b070b3035c5c3fe07af00f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19f67f78b507215e25807be8e98588324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa02c7ccbaaa05250b4796e05ec77d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f362fce371c5b6cf32f7fbfe1906d01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959d210df65753b7bcc14b0d56c90e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b844c094910507dd54dcb8a4a925647328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76fdc054c4ab495e9d08e34a74521a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695862ab3b1604647436f6b5b498280330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aefbcd1c98fa93430e863ddbe098f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb0f1d004b0dae8284a8f95b99cb96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121038cea0b419a6ad12ca3e36ccd630333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438a8117fe487a21090e37c58f06586334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bde5d7e71cfb4b18011b525cba7862335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0f63dd918e6129c09a70e0bf04814336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19f5bff82680a063ae459a947ad8e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f14a3e7d72f014649930e143ace712338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245d12cce6226ad80f39aff55b4b865339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f901ab728b9abad413a412194c6d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e618eef06723dae7f792253d5baef0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f4c092957de97474d168a90b435d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae51de38d2f1db66037b1322614a07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88477b5937c94d3fc4e9dc6e30cb71b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb5153e1cb246b3c0109ddee466823345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6828296a3672759771be32bc1a1a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772eb0182aef44806c32eea93989983347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc6d94424427ccabfe88b3704bae69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2576b82edbd2fc24ee510111ee69e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6349631ac37e8edda44588a40a10e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01ec25f08d4194f2eb615e027a4528351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cc9c725970113f2d40ba08a1fc245352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70a1167d8668e1417a1782e011ac4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069acdd7f837ec672c6e2df30deea2d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a8a4421b74c2feaa45ce4069370cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86745d13297ea0be4abb72411178196a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95488625d57b4fc039f75f784b15d9cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa4991e0371bb0367451e77a77bf7b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d968e5e920b856d20a3110678803ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5757fa92abea04452c5ad53893577360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73b02d60f85d242876e213c2cc26a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514de41bc426ca6cacd73a21a55091362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc57a6579a12455a063e60911bfa146363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1f40f85a30b0f29b1cd3ca2cbde7d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91422bdfca88ee77853e97bee2928480365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7274fdb06c9dd390d6d9da7acb03c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b954e4eed62c584b0540eb0f549b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05172c50dd74dbd645e4445d2e4671a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262cd85bb80f01519ac0c3962260b23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daf20d6c1dc951418c360ba864daf5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a8494f8b5d57b56eb7bd4de103bc6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f953cba3cd71ea0e3d52353b833d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6148fe3b883dc062f2a3723bd26132373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b8c7a56fc537b52c0364fff4994dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad468734c2def361934cae494f1e5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1bbe6fef520cce5c860c5af5b97df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f17da94e0a7f6cdf7932c0ae3d4127377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970925a28de07039fc1685b1310e4b0d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6e4b0bde6a83fa2c0811395c57fa5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96056d6bb97df1523570e64d8f95348c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7052a521095d76e81589f5155911634381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888be3826f3b7a62d262aa0e0a7bfbd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08f63f42b248ab6d312ea25234ef8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758027f50058ae428400ff65e5e4d62384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08702046aa8eda4966405e290cc530b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa90df8ac47639a5c2cf42bb529d62386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b9fd80ea34b3c717f5e00886ff31e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a8ce0008bf2b03e94661b66923cf8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49f2e2ffb42af8a2cd438926af84b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99954c74f9d815e26d5ad23cfad151d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a26b9e6c4339c23978c933612bd0ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6e37c55c4e4726020f3bfd21fb577392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c396cbb2e1454a552cbfdcf49406b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386fbea983c497953c52ecef3cfe6e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73ada70f0997236d006e07432ad5f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291906f98577cdccfee4cedc7a5eac9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a089f093249bcd8ff75695bf29ded397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44bbc67c2d4e5ed5074f183a7baced398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38363fa747272c056ad30fa07e23951f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b32d3161c6468af4f0ed48ed9f12d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c656c6effeafd78559f253c105861401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fa7382b34d174b5e90617a9b1763f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faba5fd9b218f055c018f6ef1f69a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e7ce0eff10389bf1479362e255142404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49ad845191fe0409647c4f6d3977db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e685357b9e0799f4d949e3ed1bb41f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070efa464feb8c03e636d4f8ced3d9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffbb5df27e9f3e1e3cce36fb3bfa7f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a869b16dfc6990d63289216f945451e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa8e7f947e4969d6b8d412178aa0c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481cc5174a6fd60a1981bb74d8940d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a244ec3bbfc0e147cff62c89369d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba42897e95164108ad9af4f905e849b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc50da6d24cbc40bc4f7ddd5921b910414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4ed4d746ead0f7c80f8f596954c21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5e7e6ac4b75c68736fbacca175cbe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd34955e1f705b3a142860d83fc9fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bb224d70df1edada7cb2cefc35ff6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fb75649bd05349fa5c7c883cce29b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc613431204f726d6364972744b3f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a12726c964c50ddd6b0213e4d9f957421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d0faa375f95bde4c67d5d3583f930422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511147ca4d0745983adf164ac52e2f75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d5cfcd6cf7071501a451f19090f6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa45819cb9652d239a7de7f656a417425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269742a3a3d048b72378470b0bd1ab06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792b697447c4079037b40938aad3d38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a061c3a78a9cefaa65b96891c9610cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721092b3420c142f294524496adbcaaf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0ef7b4a1ec2fb2a6169c17ead8779430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c71167336e8d3f0d2866cc23214342431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea59266d096696a80f186dd84520b99432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda00579f16609badf1882c67fad9e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083c84dd3ddc32de8d1f65ef2d098e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42508285bd875a2abbf79adff00eade435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346560edd25b2998eb06188140f39a09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32f716873273e05020c2c5547a8701437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265816baa5efdaaa5c974d6c574e078438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8a42c4bed2af3f3e16672e7596f2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22606f0fceac450cfcf22cdbe0ce89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2c6018455742b492c2e03cb6f2c02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265ddb1970b837f7d81d797cd21984b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56706c6f3bc45b12365dc471818c7135443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6e583332fa39a4f752309fca10462444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975756923ba645cf9ccd65d29ad4fb5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306e8b80060f3417ee42ad9bb3b0e7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cd3936371646375f75f983845b320447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a23c01d257ea5d3fcc446bf5d58da2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0495022b738bcf911002a63e46679449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b2db448dd4b37d41a08376300784d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc2476b11ba3089332303e755f1ee4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87547af1109421dff3f16daa077224b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aead6f59f6f8aa06727f7ea5b957cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6588dbe1853d65eea4fda01a3ba8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d822697d3fa0737b55354eb30e8e51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6ec8e6dfcfaf36c37cd4a4cc928ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a619a96bf4c36e68b3a2acbbbf75d25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af91071f9574820e1704f88dba344b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042d16522c7a231790d9782f1d44a6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad568350c5612e4420bbe86a158e150460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c97cbb0e0319c52576ca7c3c85410461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26c83076257ad40488ad99dbf44cc4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bdc652db46bde09d07d9576676ea5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdc40733c33181769230af4d3e7917464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73263f605530f8952e5196780cbf231c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cca08ef54dc257933a49db30fb08e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f86a3b904b351b6318c2ac82d33d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd648a91c9f1a15cafdf90219528b1ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dd4728822683aaf4ec13eae3e72e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e14822420ebb9b1fbedbfcc438b2a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fdb7148ca5eca4164776713805c6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb1ec16dc2ff24929b1cfaabd87d04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9c05c05e7dfd6915a5b092e2e09d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b43122bc1a6c98cb44093d1dc019b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b62e3a9963e6b2d453263fda0b4c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab33ae6d2de0a6f62049f3e6379779d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e69f4bdffaf414f86ee9759a90e808477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc661c1f39e1b2412bf2df8053c665478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18a555d924d77bea3d13b39bb1d74f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e833f3fa1fc7dee82a0d22f86bcc99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb493a27539c9789f636c90ba902f89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717325f3658e8ada78c2c63d372b8f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec71c1e13177b8a41d5985afd32d40c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c08a16dd6d6f643124193c456b19a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064af0a8504c05a204caaa5d886088e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322175f19a902eacce8d26a8d2b4eae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84140e329cd25f6dc8bd5f7f22b0ce13487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553251c3961e459026bd42931b1eea2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746615bf57382916965cf3754db2833c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4e5b4fef3f1077ce1138dd68f3bb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6abd467f9c246f096d9204eed1cde491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb4ed1c9262c07385ccb849c1f98f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fdf27fded8a70f68a33f2c90f1541493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2eb5311f431395a663666a875666f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ccae665e108e09b3256cc0dce7eaf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dccd208dce85e3f874c9140b3339c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ef7c9b7b3e3cd246cb3fb839233fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e923311a48a1c5a7c5317e7a9ba95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4acc2393b0dcb80d7e73222ec561d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb87f1ed32a957a8dfe6ef6ef3250d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8ea951ec9f93fba1ac6a79bbfe952501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca0ebb46b8963a267ec88e9c60e231502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b97bf22d13e799db2d4e3128be36e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8308f57fe805d240d1ed5f177b5609504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c4e9dd0fb6e7f61e039f076f6e7bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0367ae62b0acd84e486c8d1e25f77506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ac40938b5a91919e453f9ad7839bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb3eaf955049e5cfeb29f775483d0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55f4d59c279298d38439e45a94dce2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67538c119c689b6eee3adc3ae529fe0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6fa9e950f042a822fdfa5764e706c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54722c05d5d6b3174a0887e1fba1aa6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928593c1929289307c7fcdb8ce059523513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b42e84a66ae41e950c26c39be5bf6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73374b6ff628f8ae2fff1f87c13ff3ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548b0320d75cbca27293d88d51c3745516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159abea371c5004da0d1d28cff9722b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a1888f997d6f6209a2773537c2469518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b14b2ecb6b3f01318a61db28b507f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a589c6fe6668d31a6cad4dcbf81f90a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e0beb861baae09caeb60447468d82521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47580e41332065801d0489fc161773f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25636032f388886e9ba0c97e9b54f7a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62f865080668c92fe5b3235dcff6f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f726a8737f49dda55f0d648b5f993525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35cf3cbacd31cf677a18ff530817e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed500f06a3cb1c1a3048dfef343808a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25d98ceee4a838af8168825d1fa3ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0f2b875a11b8ea4a8f5a7fed4a998529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f496d4ae7f76627de367c942e7987530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdb5596a640407e1e805ffd31b0451531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c07232b630bf879d69677c9dce04d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c328ccad6b6e2bdfb7722788f6101533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c0437788e2f7a90a4a717cc6740bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792738e49106dda60a950debf9f9084535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb4c9b409f7ff8da5223fc4a877c2a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7da43ee6f0e4904b5c0d0acb91f71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d73ea7e20fe7e549af7ad2a22e613d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367428230d80c17a71c67c5ac5b71c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7134deeaf8c2bdc51ed890c4760b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f9ad9959504a55d721ced81aa9856541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9e888c2fffae78aa52f3ead8a7c6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a75f39577fdc5fce94c7a772c2414543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ab0e16b5beb06da9e4a9ce8327463544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce46cd9aa80a31de7f98dc4c543f41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf395d5091867549372702b963c051546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdc6492e0c7a301ab5bba9e72454ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0480f5ca3c29827d563ac9fce09019548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a315ee6e93797c01ee1e8da7ffdde69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af767cc93549e15adc595cb73eb75433550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeeee8b34bf9a888adfca6670afe59c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2251054de07d99e277cfb3509405dbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4145faeeaeb9e8a71d35917426b924553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6384c9bfd8e52f87cbdf63b83a711554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2ba68607b2021a7850bc066924a47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17559c113a314e6d60f3f1e738a85d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3432780fd230b29962558af2ca5afd7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca00294eeaaafdbda547ad343c1a9c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac06c87c39e12c7faaeac33ceba6384559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461047f4f6e817ab64b9c86fc1d6c70560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2ae6ea8aa3e8c47406e5345425d85561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111056f93f7606a03a4896b72c984a4f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754fa2ca8c0c4e9ec6c0355d19765d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644ad3a3ec58c99baf5d38da724d7d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b7d4a847ae3e465a28f8428f214be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af804bbd75b06eaaebf2e2e8fb187b1c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454664335843346a4483ee54f338e431567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4ec0d3d9cdea0b07da0c3b0a0eeb7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04205e1c0a4b3840f80065d5e19088a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b2dac4c4cdea073099cf0a5988392570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c71bcc8a93daaf19d9f803a3133ecf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c72fc345f6559dc6a699e55130470e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e5e352d81db4c17ae5426d70960a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a641627810c189c1517d1e97f541bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27cd6834e6bbb4fcea67e187636a2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acea076c287b0724ce8a32dfaf2d657576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e3c505f8d248a271361b5ef4f2166577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41974baae40951976af48aa3db0fb94578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f5962269ae97eb0f4530493900ef1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792233492d44432830dc3a2580dc3ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c4e78b19dda0611a14c0ec2df8f2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6ee9642ac0f0c9d7ed15c12f61731582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21887d6ffd93cb1d30e9be7f166119cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad183beebdaf1520b588465f9f3223d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1db0ad5d062fbe8c188be756df4a48585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6034677e438548ac160b24386507d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83b9d58de200bb021d9c8e5d240bfa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f45b50a59888055c82c037a1174d02588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579ebc9fa5be2c369c1aaa49d94e120589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72515b94b60861572b1ba93a6021263c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af397aba9375dcaac55239ad9256a2f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f500e179da1c0fb4e4bffb1f37c01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f120c9face0588f086078774fd14d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff89bae584501062e068402412037a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a012d5836c027a4aca01bc81a1fc96595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebf13596073425e3a41f81628d3079596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8725927d11aaea58e0617c6c26cd1b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437380b45cc2f2c961a031e28b714618598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597d2b66d095c42ffd68b42747a7046599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a48ac1024a108d339bd71f0968d715600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5d2ba051f9421787b26d01f9a3141601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037aa1d74c1de3e043a545be5186e1a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42aab7571d9332b7b7038d6b61ad0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bef28b9c39403f8023b8910468262f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e4780bae9caa19e0e7df553f75ef3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb6300d9ad30beed9a59de3a9a6e05606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74c6dba7b8702dcf515ddf9e1e4c8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff950feda0dfb8272111a1696329182f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e6dec03b3f0756a7d32eba4f78ff3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f5cd4617a709b53b5056283ea2a06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546862a4617682990bf36d3b43c5ad31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcdf6503c2616983c74af46e50a460612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a0e821247e2371e306177b67fdbaa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea9b1e72376cd1eb9afedd12500886614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f947ee5ddf354d57c5a7c9fecd0f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24965929c3ef413421a57873a0ab2805616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4540064625f4f8ec5a0f05a41d4423617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2bde79c761079cdc480de2532b9b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956bbf90fbdf65b12f750bbe0afc14b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238300ae78307fb1cf756dd59ede72d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec639d95063a0bb9342409eb10dfddc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46b19393a4e5f6e98934886f5a6437622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8817e7cf5a5d2fa88dc33bb7d50d7cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950071dd39070e889bff8d58b7132d38624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94af7aa5edb7e350cedb8d579ba8c44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e650833a308f6bcf328dde80a794b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259990f9a1ee582717bee734896b317627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc44740ab6719fe8adf4b6575118a72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f32f6ec1929a6756f0f1c9cb781a4f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4c517f75d0aa6742ba24b6a65d072630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa422234537d43232d0058d8b010c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae18bd9f46cdb7ea9834da083fe2678632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942ecc1bd9b7116f538c12cb47d0f7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee55addb27fc09dbb4eb37eb9e5198634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1cf457b473a408a2716ffd95da418635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171c29856f65e9f45763631b39b1928636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfb880017e2bb12c6c4a27f6664267637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3c8887dc0db0c5ef0f4dea2e16cd7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d337198f54553f7e3414290b23515a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94838c6bc89ef39c5e8833983c2e2fd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63cae15b5555f0125ed6281a5251ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34dc9569a09d3b7fcae3d9098ccb90642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419dd6e181793f37ed7f54b03bf4289643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5b9848637c1437f41e41d68517618644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c7fb35418654f08949ea54c0e4e52645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9af98ece30e160b787fb24bf4ba98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebbb6a2d5323eb41c378774a6f7a15647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac687b95993e2dd4900e5fe0a293ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1ee959598c125979e172b1c63aeca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae7b70d030bebe801a52bf5af81ac5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c903f5dd20d7234a25012c552e8a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7408e2fb0cad52819bd84ff706776652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d79c4e7add7beb01c69e5d6780ec6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47ac0571f4b41c71cadc594a276d8d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc219af78d05741baa2482df3c6ec8a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3bda19dc8e34130aeca94859e1f88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c381ba8b9b1cbc92f3eb2241c7c75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241789084a122576984fa8be05a15181658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff8cc7fe717c66851c079bbf5766ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ce744a9fc24491265d7097021650e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baa4595383870ee5f7a98602ceecd7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b296b2db60f2be55085fbb096ac2f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599edd4b5e1a6764049a23d09f14e0e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00df0e1469c2b178a6454d633fd1476664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1debcd09e031870231cd77e2a5060c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ca26c7de42f542b26ce7ebf586b6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340a79f2bb2f27ee7592aa946c246d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da20e57a22556be7a2446da8202174668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d56eace3ce82c2a53eb32770f10a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97c9e19ba3b666055745fcbc69f739670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89751737374c2269968e479f1434b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a832d2997f74687934631907ffb38672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebf3121a8d8b60eb150432cabf04dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bee4eaaec3735537c5a4ff3a7bace674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9b9769e825665086f9ebe12313d0a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8fa10064487f52d26025bf41c1936676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0fad6a7899f597910b64d23960596677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee42d3333483def3a8440197416f6d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dff664d7aa9bdc463b0c0dab94952679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752874d9543563a61da455aad6bb33a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f33aba03fa538f9fca92f638150161681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1bec247fd565cce33188e9c7f2c70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36422c341e1fc29cc3beb5cb2ae43c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4ad11b61a56dc79b28c9d953938a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef2e56b3156a2a563ea5ca41d25187685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1597dfa466303079c448cd3f982b06f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8d87d5e67ca753e1ede169da8cf3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb85981a2bab0173a4cc863dce2183688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3602ef3cb0288a7ffbf0cef6f93c8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911318c0ed8638436d7ee872a4a8ea91690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812df0d53f4661bad65a70d7e147835691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fe6e569eaa7e985be3fe3bf899173692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0d7bbb21c58a95f799b9026985f84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061aa5834ee03be66e9f26a44b34ee91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c1438d41f63bccfa7071cfb76ddc3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebea6890e86f4df678d3b05cce3399696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f89438ee4390f67931bce80137d52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5deb6738dcf9beddc648b826b9033698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1914212d48fab2dd6e8a357be2cb7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0b4fc6e99013a5cb16b8b30517a09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f6745544d6561dc7fc83fb5db585f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea5ed1de0559cdb8c75835790f1ff5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e8a41836a7bdc916fab94f56a1c0a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c916302b479c9f6468332cfa9585bd8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70910b906c17308a2d83cf100fbd9e7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded34393f8779bb2a55e7fb11e58ba4a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1996b57ddf5fd925e5868e1ae3023707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf45e2386b6f3d5cc60206d87689e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827402ac8b1051e966266fc03d113400709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92d8eb6e427d7d9f6bd62af9aa9a36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fad201ba0692edda0a3ca2582fabb6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9ad68d4fb8b6bd1ac96fdc07a4b23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac427535112fd60bcf948de5fca587bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95a9a48bf7ee05d1203c6a66be30f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84696b51e0ace65eedc4e89d7ca5e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62afb9d087265d0db51cede971e32e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baff9302c0a9f90c05c92d916dfded5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067bcdd76cd11ba8125a51980d4b696718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2786877a4cdb344c422f801421ebfe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60181e51707dc25ea6cdf044c5791d50720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db036b887f82813062b96a5055bf17c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17429c250c8ee84d3e6e89c8b330c6d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c5fd895c373e73b2a02147408e9be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca044ea01b85cf883fccbcef0da91dbd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd42ade2d38d29d758cf144d063bb0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcceba38d6dedee9cf1d0d57fe05ef2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623b7cf788a79da67148ad27fe087b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5ce202ef393054b812cd89c841052728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca4f871db76efa6fbd960dcba9b240729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e8496401c4ec7f022fb92938a2a33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5d4628bb58da689d62ee1c7d44e86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb975bede74d27c7c9dcd9a79ea29b4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73ab8bc44953df796ac527077c7def733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a036842eaa423c1252ae7e208bbe9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba80e5bb9a7b500658db34544b6a10d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eec7d0f348fd6b0ada8bb2f9c28ddc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2907fc6fd529fa43ff7ed5c36fe64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a591794a19deacacc878d9fb6be5fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34226977d9f022ab7696e2084f2a522739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636128c2852c66ddfc731be1dcb58fc3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89903fb97e1a9123636416303c9f553741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793afab58db6ae943276d732517c1ac6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27370e7d112fd204d0256fcbb666f8f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb809ba9129c3ce22dfac260baa888744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab72e82a70f8dc1f6284a4967d4ec0f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070f3f82c019fbc8583e2b0e6a12909746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcb367d6315a755a3b10fc8f300d07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdec1a4cfdafa63704f6d60ceb81ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48205309c717044079d1125560c3e287749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f870a186b1f53da5e5279482747b18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0771a712d932fdafb6414c92a872034751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b8c410afc95e7cada79d99dcc8fd4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc52c4581ad150f2d0e8a057a4d9144753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6d4161c3fd9abc719a96d9d00f9bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a533cdfc5474b0bd65f9cd9b6df67755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5203437e267de7fdd22201bb6cc329756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a40216fec3b60058db69ce837da030757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e30ed426a41fad29259ce542611cfc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8900bc974a8c0b001c0d99528a2748759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae534beceea368954cc5a5170f84dbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc71afb89462ade8f6934c0b6689b4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45424bf3900f7083ce1e3861c9b4cab83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1ba9368d90274f2fd5b7d8905b01f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7517b903414e67f567e14da7cdaa95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc932f0670b34983bb66c4fbb770be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237501a52059ab0d0380b6a5da71ffd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b9c374823a5ee3ca12e285f8f6fb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc798d28cb9f66074f59d70ce5ee9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1132b2b351118775c9d6b0bd6c93e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd2eebf27e4d3c73b8cdbb12bd137f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4eb5e0594d7ff78abb068579a6f4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962829d69b4bdc6c013b356538ea90e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7479b1b42af933c88d11df123b87be614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79618f2de5c017bbbab5446345b5e91315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b00f31dc48f5ab544713e1f79645e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b922e2b89b681aa3e5d15bc6461deb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f022e302fcedb92a68b6386f16a72b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cd5907399f1e61963e820da1d734819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d461b916aaf4345969eb3ff76943720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b29f3fdca4137a59f345c8306ee6eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb89b84d8b9ddb6a7639121601379f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4fcace4477a1c46037058db0463d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656df70ccfa95bb3ba9bee7248ae77d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f901b4d71594f4df645d08babb5141c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f01dafba27b2e3e0f0a48e9ac267c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042f0ff00d449cb4e2b392a1092cbb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fe624eaac3b5f033acfe336683c7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14387257057b97453df73b0476c189f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3c5f6650c1ef48441c4efff52b40230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf088b71494ac6871ae728e6183587531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ead45288b1040bcc31f69695161a1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24e4fee8b4dd8b1250b09990935c1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7bf55e71e5d7a0cb1c4989c913e1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcf01fb6f60ebd317e7b5278d6104035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c943e4c3ca9197b4ca16918bec6be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d168cfb928cae5de3a232ca1ed05cea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710b22c9d3aa27266b4cf83f656207438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8461a3d1820d6782266d8d0edcf18539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3914c5903f868cc59f48355a7f6ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6ce5d13079b8f24adcf9a395d875041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39300a4b6652800d87bfeb58e65582d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5105506fec3caa385e91e6ebaa67a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772e666acddb9043e61f1c20da0e89144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0179d5227da1e6c1e023e1db322dac045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9273889288f68ba5c85fd7acbd283946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad774f776af14fb0ebe47cef354e07f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04b828fca8f5973a0762e1b6438a1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2f533acf9f166021a79818a09cff949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00541217abe7ae8a04ad33f2bd6117b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d8d7194a748a8698ecb96700368a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0688b2562d3632ac3e749b65f9c8ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247972f6421418353ac025c62a9930153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376b190cfc732183d5964e94cbe3ccb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc55be1d474fa2b687b319ffdc137fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081e087476cc6ff398b8396178df5df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77b7a001bffe65560a8e5ad7f1505057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45773f8b00777e5b33178d0866cd5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc66046cb7678e8f0b71cac8956dde659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d48fd037c850834503ac564d812fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1ac26d1960301d2862cc27b26a92961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3374376ef9f9f73d21a35ee1460fe7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb65987e68e659c17c93a74a9ef2e2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582ba92cc52dd2bfcf616848ec828a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dfb29d05b83e1229a5c6ee4781b0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08089dd3047d67851c730bb77486d9f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8163bcd25aa596aa0c4b0aeaf2ef8cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322903f359f31bd0d09c229d0eb01b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e60b780fd04cfcabd4865618c1e7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df61872fd8d0acc55492acb766349da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84558fa124742966bffbf8485028d69271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0bcf05df20e0f6f0951861d4834d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eba1d4b55856e0dea1e19504b3bfd373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b506e0c323058368d89f5753652c3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa6be94bce1b2df470334297e5a1b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8461639c52b6b054d905da473bd39c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c027ec8484c9ed77be489c37609ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251f4e508bb5a7f11f89d8b05c9ebe078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450459bc59565055ffb8b06d43508f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76c08c5ac4783150259c150ca0ba8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652bb40f31cda7df541d5ec9506641881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d16f09d1f8f4bbff0b6ae35bc9a46282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb51d685ba1329d89a0a47c9de993183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d8dc54fe1bdb82585e974bba2cec384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edadec551bbea60652558026d1fca585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a615d7b09ab851c13cb387bb0c6e8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addfbaabe330641eb8e320192f5b7af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e002e2c87f4f4a27947c3bdf06d607588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06dc22055da79ae1dd3ee4c168411489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc4ead76e0f088e28abd961a7de80d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcddbe7098f972be397208e5a516c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895a6749d3bd01ff4a81f33eb5b73f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a753eef572d5012808921754a63e9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38153c55f331bffe058d6cb0d736ac8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b40c98baf11f341247e631c89a92c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37860dd8baaed79e3a299b79c405ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec939027a3c7de67fa13135c1dd0805497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1bab5538176c9d4d9fad04bf21f9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd8f3d4015b26f964cd59257f85d5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ae962bdb9d075b2d6916329e77a7f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ff04e0732e19037ac63d3b3789c61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911e47588c20e7586bfb4e1807f029e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345cd270d61da9ef719a315a96b0583103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5264c497835f459b893c845ca86aa6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc31ea7e044c11b3c37ee03225c6dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b19fa0602a8649d8e662e8dbe4e488106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b40ba9d6ba9ceb89fb4fd44e5091c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d81313e4c35a88a97d109123706340108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e3ddc2d1e5c1e47ce97f54c301d78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7069110f5c7338bc85cec6521f93ccb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af491ade1e674d5bc9f982542b53794b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61116c69ef65861abacbcf9dde35c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93d9b04363b51c8244b61fa071ec58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d45b1680efa2bef879392aad963ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09358d5dc752247b6deff6541cd9eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7a72de166dd8d575266450eea8b2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12b943a2eb6a67706d3bb364e7d637117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335143eb427b31fa3c78e1b34f23a768118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020e8692c5acf018d33a0886ab27eee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f264be80df9ed85bd231ebd296232120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ab816123c342e9f9b065bd8414244121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d98247d0eb7f036919a9f1eb6476b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25734de579e27c9c2294d96abcd69c83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa4c8e312a7e886123386e7738d62c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a191c0546eaaa0969ea8ea43e07a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704ee9c60e925a3f5acb30978ec6f66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85af59706195e3e8b823662376327c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e28e28a01ecb06d773129f4560ced0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b8f31ee6ecef8ad733c47a79effe1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8829d3cc2117ee0d19167ac91fd53d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62807c6d8604708dcbf23d22d4e07565131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799a0c55c8e572bbe85c0da6985fa46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f3166e6c8dc6ed1ab26be4a660e77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77762828aafd371c0246d82efa072c1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac02eee23175ef29a1a3a00e03bfac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f4fafc8e0a6e52e43598e93afc4b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41eb661521ae0dafa98334f3841cb1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ba585ee7d47dd11031ae8de62a234138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5c6bc09df164ba34b726ebfe660ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b64234602f2299d480686fa74979f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c0c469cb7de565d831db9079c39d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80af73395f7abfc6787ed325b202eb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0534b54d217f7d673dd35e0bcbf191c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e068729e5095f19c1962a30ca8525144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9272f98ee198dd39cc55c568fd9cd17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf19dbc297f95b0bdd7f4f34ce6a8c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aadcc8c8801d80ba52d529eb17bf8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e66f7f01a769d2b3afdd2549c2392148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e508277dbb12c98284714889094d792149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91693177de5a6f4ac071fc16e49ddb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51d129371ea3985c2c937e35205c20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dfcdd6eba90c4e0e7afe546797eef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff881444a9f0efee9948f78eec21f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4779631040d3bdd5b3cc99434c166154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520e4c0df2100e4a87d20b2d9653cb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e17a67b1b3b1d4300968e6f2376f15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d806bde73c4318ddcfa39caa2485e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028d731ab5fb38ea2f2123370a0a32f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a84f04eceb9413b8f043f1748d91f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4a724656754f84b0b51906ff6ba57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e074b800458a43b296d60cdc243a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f178991b5007c5fccd6f97cf65ab8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1de45b1a8e6c8ca0f34811ed2bf0c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31e0cb472f7e082dce3e56d8ade633164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646aba9d60e6172c3d9bfeae0efc8c64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd992020aaa780aa6595504c8d74ee71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cfd88501e9ec454d30b3d4c2b8e66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab452350c871425068bc49c94c3999a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021526a74daf20f4e567d21624933ecd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50485edf64f950ae590b4da9f10a1d53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211d7eeaafe2fdf63b59f1c2ce44afe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035662751882e4ece7ca7ca58217dd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b70c1438fdbc101732891622e0623173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931754c02ecc440480226aac22786f13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccb83988934d8ffe96f1e679d68369175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415ea47396b01679e6e772d14e66ed7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc0afcf95690b0a726cbb9f6f47c91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca780faec90355e6d328263b56f4c6b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1357e5ed779738dc5353c00e72eb260179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65b4e6ab98bd0c67ef2360b9b5507a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a893023859e241f744d076084b87fa2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d756a2fa0b0369ecaf7f5c9e55af80b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352e0788642c61a97eed70fcc9cb5e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e63a2c5c5d9f615994522f1b59cf0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec869b4c2f835e4fb407ba47478677af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27cff72b0f26639fe078c75de8c04d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c9ce2b42c1be5a027a3d175f32f20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f7c0eb2d26eb7671bee29733f4ba4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931b1ad663e49435fa3fd4817bb73af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095103acd41ac47f1cef5cda1c594cf5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb1eef829348470161d7a0efeb4fb5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314c5b5da681023e1e6b0157134f2a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901398b38000209ab04195cd65e0c57193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a863738ab45c8617e0e3b9e5c5fc7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b0c54cc449f0633295ba7a5d35319195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364607e0766617cc71af388570177520196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0f852db1d85e5f35a04224c152b1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08225657a6a880f37468fa3b75a0b2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d508d0666126ee01665f5d363c8d6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac47aa00420732c33f0747a57bf8220200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44884d4289c9b556b6de02ea9578c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30d54af3fd99aa4d736b9622fa8ee2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00dbf7641bb8e2edeec48a97b8bfb4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8335e3152f464006d8e996069e68db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef6bdd4a296f9f426d8bee24dcefa4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d242560cda9bac63f114ada4d7add206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceae323fd3ecedbe57434aefc58948f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbf37c828f2d1f54511111e9ddf41c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0edbf18348a6efe4a1e92a38a20e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756891c2325edb877df568b34e362bb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb9ea8b03ab4e7e86b79989969f79e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65d1403700c8aa9865e967c1c31d31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788d993481baa0c31a0b8f3335ef87d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce201160efa29c45890c96b31323d39214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951e56d6ba0b1369090c609e0cafff9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b09ff0ed8677e4c4ec597bf79d499216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820af40547a3edb6c401fb5145787802217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05c47aee10e5cff95fd14d8a605772218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c775a0fc9de78dab0706dc0c8a9eda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c0466528fc81e7dc5b737bf531175220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0350c252d5dde5ca306d4a9b8b9975221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ff5f09449bf1cdc0db7fb60f38c98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb01c93fa863682740e73e2461066ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78996ad4c00752d5e86e6f67d9f31f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd402fadabb06eb003576d25b7112ee0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87981b8f89084d558328616f32cab61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc02de7025a8d995cae1acd9de70583227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0448a6b7dfb92cac70022e6b7b7ef4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520db8bccdf9e68a3078539d8135e388229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58ea7fc2dff4eab00bb8ed4256c643230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dba70071252944c9723c66742b662231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fb3fc4bf72ab7e17e89a53de3fb31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936df45b3378369668d50650133d0c65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25193867e71dfbc32717b5f7bb6fb466234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a019fd6df65a721fafdad8b92f2c02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f595e6b7619a6b67ed8b67285a9dfa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1690c505f89aad04e6628e066979522237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb674b02610d253f136f1b3d34b3f3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ebc4f55a5e232f837e567d862b777239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd758b52050affd949d23038cc739d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b600f876ce4a918b50135509c9064241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e246a86ad5431ba21a73c4f4ffdcbb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e249398402444eb9715bcdf2bc964243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82e4bde73377d3d54cb737208b2797244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5df23d6c04ae7a59a839e8eda11a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1667122368bd38a44dbfce38e12f522246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dc97756e85422a59768cc8ecb2f69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434e658b1a3419d11cb7903d4f9fc06248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfe12f39e321aebf1b847e10cda021249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d754b4516ec780bed85d2146f034efd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568209f6ae5f29cb3d40b2e71575e73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcae7dd160f53210d20e2535fc5d3b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d40fa1cba56b17049f4c63541801b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f56b9759c5e91c2eccb74f0ee6b91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b84c0d12dd424316b78d1d0bdbc35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e136c39afd56383a592f5ed83a959cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4d1806dcfd710907cd10a57fe272f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34abfaaf69984502375c9f0ac2fa80d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd650b4fd6c7a20df704288c1255939259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4f58556e7b2caae5d21015e22a498260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfaba3a0bcb16a6a5a97ea1a8cb84f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f41916255ddaa4c41d60f34000bc1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f9c665d9db0c139824b54ef4ca8d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4d37cd0c57c57e711cadc2bfb3fcc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071803f2472c1acaa28d90b02967946265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026d001e60caec15c9b0e33300ebd36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac6ca812a172a547b716ce5ec61f9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beaaac93ccc6551b13aade734da9ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f974994042ebd23c8e1d41eb50b0ee8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a439bf9e9846a1ae058a8b25a9286270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b36044a571bdf3c9a93a762440776f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e6d88054c4f110e2824329d0ca468272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011531ef8988a0861c5f144b8d6d8f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafed1ee6a26cdb8a75280683f9847f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3acb55984fd12566a45e63cca06a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9176aeb33088f5c6e1074a8f89439276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1041abb621bff20a8fa30c8428b3830277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1035050c6945ff0e5ef2aee72687d9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cdfb5dc5f2290dc27128ca40249af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b309382d0d4f2ec1424441f18adcae4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b452eeb4fcc30632d19426e6425ade5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ab7a2907ef36e5b5df32ed95b2b1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe005befe27a003c9cf1df46cb4a6db4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ece60a6128c004f758e047eb820cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dcab43b840f1bc1c57869be454d5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb173c6126988f3bb69c3a007787749286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf72249e96ce2fe4922e41d990cb827287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bc422c212777102dd70af1e0cb184288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86a6c75c50256ad15126b4b7b4a6ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483074475d6eec998bd70de9c0ce738290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c9cf462bec37c8a3277cac4f7494d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced7650c728dc133c8f2b94f7720de6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508e5622fc3dd66b998f9a4efc06ccd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e12d01ecd9bd5c4c5da2d5a0ade4d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f527c93142ac1919e50b9e89be4fde295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61803db3986dfd0175b0bbe03ab62283296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4a0b5e2f4fdcfabd63cf0ccecac5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0c928c1b364ad9c8c3e148a5d0c06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af550465ad070e6bb94e52f9fea4437c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75784f03b7a1554fefe8b552fcef5c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ac85e62972d345336e556cc80714d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69f11a9e61c4e68ceed46f63cce56d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3c116877cbf7039e60cfd1a6c80de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea5e380db57865699f946c772f3bce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbbf2ffb542e5c2c8193fddd068121305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab597d66e3c84de47dffccc12ef42f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e00d34ce8ac48f9ebb20b8db17292307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba09f556a3a4dbd51063c6d46639ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f652412c5da9a6a68cd85873cf897309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9b3fb1d937a3c2d7a5353a8fcdcaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fad526756e931473440bc0a7a4643311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c404854527f34724cb6bd230215e1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70be8a64cdd96e54595fbd16d315455313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628dfa3d2e2b3dc0c0b6246b6d5c58b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9ad85bd0e2a36d315f1387821a0d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39eb6fcc28f56d459342e39fcec7f25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c2272a0932497c6ce2f55e7df134a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5726dc046bec19c0da0295254b4a803318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbf801aab43c56f935180e430e7b44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801eb21732f9e1f9ee7acce637f5e9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2666752740c8af978a18280bf496db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6807e252d6083a0ce499bd3337c935c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972c5fcfed186e624705586e55db7d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ca5372e360b59908ac0a515f38dbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b24d56651146f27dd19d9093207f79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389fcfc9b015196459292ddc430355a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdad790d009162703fb9cf9e4e7fc6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f60b81197c045836ae2200c732ebb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d865194fdca3b1d6f84c08d4d002085329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165d5a2992320924822ed3c9670166b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a792f7c06160be8275214d1d020d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f995052e1851542adab49c8aae201d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8316ab973228cd32b43ec9907a0364b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb0d7a6e1ed8904174980dd2a5e8db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c19ea6a0ab9799920fa15e73ad5e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832f4c3e77b91c64a53f06332fd27b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d49d65434e2c25b90e02caa2b3a06c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc82086d3301d137f6c62c4ea844934338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700ce89f7b7575c56e0cec9d1f21e47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a52510f7be640032b6d8d4317793de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70b243e5e8f878b6f87f4f4b882383341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f252a5ca25aeb00042cc01fb7965ee1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb967b5f482028d736604c46adfbe45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b9e977dc3f7401e0bad71f1d507f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833d67598b695ba08fc1bc5c79f6b1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dbd355e81f45e663f9a300e9a485f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c63f8a608ee2a42785516809fcdef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79f011b8404dad2137c60fe9d3a541348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04be6965a4a358ac845a7e7b25336e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ccd42b5730a5cf44aa5378462827e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ee346c57b09d1b44e2337d8f2e4e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8974ea5a289498b4ae4cdb9caf1d7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65c4e17dfed835276b8e6edf55bfc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019c889e7154e77f98d7bf5dbbeb5cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148668ee7fd21c764a788b1d4f3ed39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd470ff18bc74da5c7d0f64085a688356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c5d036df95300964214e100c4abf8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caa50645c55495535a134a6d271f39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424c225f0349b5427106311b4f40bc9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374edcc4ae7f863bc8936cc2a998ad8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9c9f24c4c51fe499d7b032125ee7d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838e88b56b0b9ec0f5aa5db6a694744362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52913ceeb5d75e3a58522a7a2b4f1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7dc3ef3fbeb989305140d4e20b61a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfc8d520a83919585483c00dfba7f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f8d8b97b8f7aae70220340a1dae61366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ca33983e21571f73ea95c5dc623f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354779f12fc80d485af6c681b00e342368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9261a010c40b1e7d632717d4d34ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc219af0dc3c22e4c853523d5f9c4a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c439c44835f204ac5359f093e42d96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412e7a1f40a3de17297313be80dfb9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fb865ef674b8d0cac000440dbc96b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4fc8930cde728080b7bda810981ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75012699356df5e93335ab717a8bcd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad541868d3c9442c822a5da7e34e4996376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b399c540888b90e60df436e57a01d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37dcab9a3ca3bc35029f37c0513010378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8de25dd60a4019e383aebd76019ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdf244d4aae29da42185c49f5abd21380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13af28a80ff0e0304d40a26d65281aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67363461aa147731aeab4c3855243ac3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51156a6e15cede13260ff0d3fe64c85a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20552530e597ad98b7bb7d99b45a4e84384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6d8244cf78846de3c9e6883117a55385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d4af286afa75e9d3a9fb66e872766386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d78dc28ff8f0ea315a67ca521a651387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f160049facbb93381814d6cc8081ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c8319a89ae6b324f977c84d4ee2a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37104af9d321cd55ed1656a37a422f62390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d490f7034087fd0a744cd842145c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066f462f891c4fe0114cfd71933826b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792ec3ca6e853540c96bdff1c5abdca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce1fe8f080198e8622288dd1872579394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab1e2e69b089772b31449d496db25f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f00261f7ac0fe68e5a1c3732128ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726afa4db801d0c04b72c00891de428397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68ba1f433bba714d33a2c706653a1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f33c7479c1189330df5ced8e3104f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f6aec75a6a5ab5a300d9e9e58732c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0b563d77372a109060bc8a082c554401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9f7b80a206453c9c8ce0b63df1539402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a91ae5122ff4ca2c04bebe64ad8bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66307ac172240b34c1dc679760b154404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b30774b1776f4f1f453af4794d2d3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011049e1f427de3197195740f2168f91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe29cbf67b9eccb049a580a4411f43407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94fde943ae648b6663a4fb3b36b7e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2019e07df01b2ea807e75c10392e8d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096918aee82266dd80c0f9e272fcd187410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3607bd12ca088d070152c9b09d9910d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37762bb9a877cb68b45b0d8f4334c4af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d5272577ab469748eea7a0be89e9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7620f16cfa58335c5e7b9d09d83d034414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2b1858e00825b9bbe07dcbf26fc80415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018ba578b3cad419f430e4082fd1c0f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c96672ed56807ee41b96de6530133d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9bcbbe709a36031dd5c8048f60db4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957caa25a4c856a6cbe20b0356cab3b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7948c877d508e4662ae2fe442c366420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe574f1446f6347689e2718951f1741421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50da46035fa08ad912062ae728f22e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e27efbe2c1e4f68cb47141c950ec1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755c2c45eb6e48b0aafebc5cfc13b95424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81f260cf62fbb0b04bb5398932b273425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8342440f62e232d79ced56c672244426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406a0da2a5ba98a3898d2c91edc6ed9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daca26d160506a143cff72ee8e7d74428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fe38c342654fd6018c8bacc13bf30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63ec67e7ddf0386f07127ce76ddc73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395652d8b6bf310c89071074775790a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc09b5e8780e6b4648592fd5b5079a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91389c90ebc6b47aa315b530a1b6d58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8f7e79d8617967ef4ca3daa77cbe0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b35d5eb0f2bf99ee422a6aabb232a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7894f2707370557a672b2d5b1dd39436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7a65bfd66875f2f71c9a520a94fa4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e099de7611dadeacafbcd0f864058b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c4f2ba654b8c02d5938a32250af34439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f387a54a70f9ce5f0dbb214d636e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b378ee7dd11dcd17a77b2fa43ce7c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588827f86e57a30b28f8a1469c8617de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd7ad43fd8ff64393f7d437efdb6a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aee80e46f6abcf8876c2c205c0551444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869bc6b07429500f22484dfe2379a86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb0e80088e4e3e72d0caa57ddf249d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f847d3ad101e64a6a808a40f792f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e61143d853a8dce9d90749a9deeff2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f19d9ad76b65c58f7ee46dd7a2b0ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54127e9455c52ae547ff4b0ec8aa4b0a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be4276912083485ac0b0f8eb210e33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ca65de30532836e5fa3a98750f6a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f50e2dd1cfc1de9d0910a7d514b0a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27763ee48f91d42528da3b5b07e969c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eab9025e2870c1a86a3126205f41f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89240ceba228dcb297be616e8c0f5c76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1422873339db339bef44551e95ccbb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226d35678ce4f87ae43387449571948458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c74779fdabc4c433014359acf592f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bcb4c053958aacef8dc6b8a438ef2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8835306178c14d3b96764066bd9dcf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e4e8d629238773358896272076040462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a93a23d6b4f93906faa0f70e63258463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ae8cf3b9a9e3783c19c47ce88e1bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f9f94c88ed048bd23c7ef718893ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d449ce8692fbc952d368a667a7095466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e63646513e923b466bb5a8fb08ed6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de3cb815d368c77ed6a54076d2b8a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c3f40dba11fcf86e814a4bdbb2533469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f440e6706e15346fff5de3c63759e72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e995ffed94e376d1e1794aeb61f74471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1abc6b96d2ee13403054a11c10b578472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12104f09653c515256af2ef6514321a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328a6ca646e7ca1ad28dd6e3c712f19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2621360be2084b5f388ac5681e6ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b343a9b57d671ec6c63f5c8fff6df8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f04801e2690334bea4de5b686dfeb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8c7d0fa6ad2a9dd153f1e90511529478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81311f1e65b3a8e862420b5fe9084c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a4776777a025032523e7692443a92480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952591935a8285857d5d4f64157bbb1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3889ab9942ef3ef3760379c6e1e048d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a3ac2e33b05bdf06d9931d3dfebc6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e67fec8bc8818a65c20f92e2f01da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d84ff864f8d69f74284f15975a0d58485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d20ac56e35e024769bbe0f351a4d6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b45a72aa293f030607b6e54531b91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d733ff2473f3904335928a578802d04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2994e6a4f4e1cd5fa76b91de1f24e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d67975027f306245b6dd64b3c1b18b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a464665c17af6836319cee06fb99c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe341e88c569521e3f82911b163503cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5a92e70a51fca6594a9ba3fe59d40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786443ccd363d2b0ffecdee4c1ab3e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1664c48ad09c81c556f85b9aa4e103495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc52eafa2b5826d1419d6837a244bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252807d2c4acf59c8a57ed560ab1b15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6a95e293dca212ca1e8ebdd7c1990498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15630b283a5b7689407e21346c4a53ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0a2ae4b3407c8cda184af7465a658500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e2ce7aa37b1359d3057e23322154e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25586f2e7da5190fd78c6e778dd5b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19ca33614e4efc5f30b11dcee4c2ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a830a0460640045964136eff35855504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384e0578de5ae20e5543352817d83b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e35bac21b14503a3dbc05b42a9259506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed945de815062b12f1bb2a4af2ee23b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed409a6e0172adcc6e51cd669130bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09c5e34c62ae438bb8273dc3186f2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1e662ec4c5dba12ddf3091be1f826510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e53a44d00a36ba161a8356674e391e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605ea7bc1e9ad44f3fef4830ee19d78512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe50f8bfc0adeb2d35fa897a106ecdd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12f079e099aeb6993ce5b75313250f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971115b348166bc14b86991e0b09daf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdbe011ad4feccf896b5cbec852350516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e54593dd628deac3e6281dd5dcfa7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cf31a143c73befeea3066335880e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1499cc53a857f1d1031844e2159efd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ad69d114028122d04da3fd2be05a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f84d45de2b9f2e955e0707ce9a15f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023228ffae86234fdc6a55e18c83d2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf071a3065b18decb48262ae2a43e288523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff8d05f4c9e5b30d0da1379b43dc66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7948272168e04fbea0762cc3516a636525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf1f46e94e7d7c34b70dd4587fa327526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8bc5b90acd869c5d05400a50b3f11527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ff863dbab6be477172917f38b34d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428eeda0a9027e5c7c877caa114011e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900173922283f498ca12152c4c8680d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b97e76aec16c13c57cc7ee1d2243f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87eeb69c910f29d7b6dfd730153657532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770336e13567309bab3625bc38a1dbe6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95848766f4b2e551b3e7cd9f2c0934534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79828c3d098d4fa585772247c02bf49d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6c2015b8168eaa47487743c6e767d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab74adf250df001aa02ff18b773a99537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a9ec5b775e0c68ef6b4a29ca6dc68538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7c2e39fbfcc4fd8b1d2577773c5cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d90feb22648d41af01aa3b1ec67b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9d637ac661382ad0df1b1c0388f07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d9a34b20781c4d81788f871dfc904542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ff094e9ca7e66e52f6c7f4bfc2513543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee3509bc840092619ffa3313df5ce0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c04c9c7ce29b5e18e83573f505428545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19bb62ed8ec0132f783da75cbd34e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530b783b7abb3507f250b0c9b4e690c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecefb5695de549e0fc20c821e45385e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68105d2ab2f17b667f3fcc4a5d6d49df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8de664ba9324a289a0f3e89682c89d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae3084e3973a09f8421f1cbafccbad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd3c508d1d5dd27054ccffd33ffc98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badc41660b7c360f8035acf582903ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc89486effcf450b34d36427ce5309c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b2dcfe5f15df733fd879cb715cb0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a46226c7fed7e4a82c829fb21ef06556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46bdf8bb1e904452c64950face210a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637a35e7e7858db52cabca447d12bb3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafff8e8280a7975adabb41ceb9e119a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd34254639ec727f99838fce3c4d0a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65103298f109a10e25646963be1d5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fb1077d96dddda9bb25e1042237db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ac7195086d2ffbd9c003ae2f8bcd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a8eb26e548809c378373b43f4877b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e623461d8b229941ebd5a2d81ce0194565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a5deefcb425835ea59d4409cfa003566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b3067d5716dee3c2285d976945e5d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70ca3b0592c1119cb70f931ca73262568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fb4e308e5f4a78ed4e25afb614d46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084e04ebef33216cdb055092f89b032570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f061873176a94e8e2e6f530418527571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb226bb5411e5d5cba7bfef1d3a0d82572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec758130f5d87343ca1992e8f1ebaf4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d5b0839e68084ef8b15422499a060574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440c9aaee18392b80bd7a3acaf160d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af363d49da831650e496dfc8c1fe4b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35690d7b2eac41605dc37a212f298bb9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cd795b0b29af7159f95a3dfbebaa8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc37a3e5c432c291a3b890afedf265579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba55c634c07f184f990b3eb0872b5c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98b5aac0da00bcd9941a44ec87ef54581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76982eb9e0fc1dd08f88d693df15b56c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3effa03ceb951f71d1f4fa49d45e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d643a659c09c6fc3cd9a8435c6dd6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84ce8ff59e8524dc5625a85caf65bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfa997f97d312f3c23512d89680e0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fb84226c8fa27e14194757f084181587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91bbc8a288da994d8ee66e7e5cdbff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e283a15dee31dd87739a72f857ef4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6537765838f0001d06d8a330bc218d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a5c2a5f51a32ae6645fcb6554e647591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e581c16c11816a310f2952b586af1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e72fb7d31336d45c3880e8a65b8b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa21f4c776e23e5483a97d774b42590594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792bcfff9959c8146b4266137eb8aad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668f14715d202b2dc59bc23840e0b1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fe7bfc14975d8f4b612cef3f84194597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ba076fbd0e9ec61d6125273a624b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96536cfb69d436e873c6e822e8ee9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded17acc82a094725ef0e59a3fb536c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66ded6f9a0b0c509f698918ee4fbee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a6556b85fc1c0a733cce8bab4cb0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95598595c1e6f45ae4eb55df14bea07603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169627d9dbd177738c5bd1a8bdb8252c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5b458a4ec667029547401a1f207e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337957df88296ada3a3e4423d242876606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7608197f7d11582af7ee172ab6a285c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105d345b41009222f4c43d7fa782269608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbbab8c8ff46e2c272792fd119e6b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aadf2aff6640a1a471f69d287e88d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd825bd18282a4482ff5e55e9fd7171a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cc0457e535ba5cdc93f4c40dfaf6d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f3705ff7a67d04c3e187c7c5182b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2273a018c0965a1ad973c8e59d544c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21a0ebab8a5f229a017e31dd79de86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe77d9ca572911282db34eb73d361f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec104b4eda72ccc2cdbfcad45de09591617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee63f008785f08b86487a49c7902837618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843654b90bc361a8087451ec09b92ebd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3df03829a8978aa943ae6810a6fa5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5bb504ab01f6a8be5b513585718b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767e27dd9c322ffa262a807537e844d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98cf40a0ce30da17fbc406a6007b53623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba954b1a51c96b0248a1e1829e378d42624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73254c5a56a1c294573539ebeb35628e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11432d06f5d7f26485891d978690e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bde518347a5e9ad05839486b71cb9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518c11bc72dac51e12599cdfb0c4749628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a6f4e0fb1add1b482ec4422494533629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f1d76e21b1e02f7203db90f5f47cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd401d2306a437b1f598501fda1dd3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdf69c4e5213356cf35c0da40b3f49632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982418f898966c58bca52632bc3d1443633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e508356565a93d64892d3ad3b0a75d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba928f90e58c52bcee9583fcf79cab98635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e3c866aa33707b518a0cd5e7c3774636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc501d39b44bc5981ff8875f928c5cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c85dfa0b8d5e49c72f24b778be225b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5ae34bf6c7eeed9ea0bd5ed972a9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ce7360851bd81fc137117baf84032640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8c7c16006bac99139fcde871cbedf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390584c3b766b86d2ef88da2251118d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4477a935e078b392a2b197913bf55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbee2e17fde44137deb1881718c2c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd284b4922277753f4c2185b710ff1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436694e2cbfd6af2960921c7b393b596646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88d335e2f9f103ab1babe44620f3d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e28e82a968f08fb68dd2be7b5d783648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644cbd3aeb8d23979a81d9aa71548f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3536b95a79494c87634f8aae5e9991650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b3b8ee394a001bffa7b5848af4592651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb124235863e5ab9747c86dfe7d0211f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7aaa65e22a882f53ebbf71425666a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c43bb6c0570a08cb27a34973bc234e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14595a9ed1c0fa61d2184895a2f70d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbfa4a197742eb6448f9160ee1b744656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddf36197fff6017cf941aed5e305f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdfe928756b667f695ec3c17abae40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345738a6c2593f96654fd5abac7b6a5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2653fa50d8d15fa2e15739d9bfa29660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb5867fe22e4c76fac926501737082661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae9ee813933ff9dd7daa9d11f1bb92662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c737ab188e9e2071a4085a0932eaab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d2a980e2c9b4d6c9b00cf7ff5f053664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1980b96633764a5d9f0f50ecf74d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94a13e09ed930388cf52db4b7292ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054a86b5c8f0e20c44207cd4233840d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8293215ef279db7fcef1db15778b9f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41980447c0583e6535bfcf0beca71eef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763330790ed08adee8db666d28886591670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2e150b0057e10901fa7c488b96a59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b25dda19cdeefc50ef2323771ef6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554115f14a8010704d6df01d75713997673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc13d97d1fb7e2497c254feb47e9a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cc01ad3a56d7dd598f84981dab7a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705b0b4e60fe656489f63436daf7ea4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7925fb6173e4d104057efb85a5178d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52ab8dc5e6d3efc479f155f34cd11d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3364e60c1a12208df0a8ac99a20b54679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19278c088ea8dce2b3e40c7646ae4808680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcf0225ebeb2515b3eca6682b214da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bdbf724344090408b6ff9260d0882682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b365abf9f2637e679605032c8a3d5d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ee440ab9f984fb86cfac19c6794e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e85ab5646be9c77fe34460099ec0b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df99102c631a1233075a4162727c13686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee52c6b4094257935c8437c2c845d6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07893102f117a7e4c828dede7662b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654e897e31bc16fb353d6cdee677ccb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe5a1c607cee1a0adf7d146af56d5c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcee1c233524c48e902a75ed6b4abd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99181a3740f033ff26fc80382a50b544692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bdb5c06b8e61dbb66f2ed4df60a27693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9971c4bf5207299ba4a90f21ee2e83694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c1ec1cc23072f099953e4c1da14c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49241fc17c6c5bee2d5f30aa2a6e60f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce03d66bbed85e3ab72e6389f6cdd2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0e30fcbc2e0e3fba7057e6c179838698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091db2f50cae253a6745a63912d2007699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c86c02e9006ca9860dc034937816a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05035176190d1636d00afbd720eb4f49701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f773fe2c97fd728c20a5c0f0ae1a16c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a035b5e139833bc79912264cd06d436703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075e3a03ac7b50e7dfee7a38e9ef920704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d581b88674d710dc94709b9b8288a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432dcc0cd0af53a5f5e9feea6669260706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b736f02cc600a0bb90631c3a8153922707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294d2a728da50ae763deb5c196e2125708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558b6eef5b8d20d7770dc1598e62047709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbbab417e474347fa3eec8f7526e48710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02a23bc94f094d7e1251aa15e39711711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641f1d370d4341050fa700d9cf54c0a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe003c0d841bad126f0441d883a343713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45879369b43ce8e8ca7773d5c921c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f066cb65d8fbb8de4aa01c83514eba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a76f0defdd6caf663f035f32edcac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba644c0e0af628cda4841ad29fb934717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c91c6baa14e80182387e970cd156fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39284db3d47b374a940787701f894d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8845a8af33ee9694da1c39f2f7692720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b2845251669d98aebf146c2f4b66c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bc9b90853c55cf01a6c2a27c5de10722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96205e5b7fe4c255ca9a188854df0167723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3810a0b19f635cc947868369828279724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81a280d449fe545951b5573e9d4751725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e58dd84f9481c35e12d42212191596726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b61acecff555993b54372d55e4f9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b8a8ca73663c342657cc521d22200728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61aa6cc8180c4e6e6ffe65a63c8f8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e6af372f674a35ad2fb3ce797f02b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea089c373e1bbd2439fa1457f5099da1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d394b219906037c207d15476c8c1cc4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae1266b1ffd86a7b0e504ac555d664733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b88ccb5affb7bd8263093d89b24a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6ce18f4cf8624a7d249d8d4753689735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7f3dee0be613c6a67520abcd3ada7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5f6750b845802c9dc078278784205737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eb1ff9149fa25da83e3f3ebe812b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdea531a33f71511094c9d21dd7aa7d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029e7e917a8a121fceb0e75330075fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed649798763d6798c25f1362b27a8b7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fc70c83fdd49600bb89ef554aa4ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6c0b775e453039043dff651dfec06743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eac995b25bded25e4dde4667cd427744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803739ec120120e05e23e90c7d8e36ee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93b0d62d85860f89af8ddcc39ca53e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a902723f9b76e5031a2151a92e061747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53533ad0289f0fa91c68166607646f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f9ffb45edaceb979f4a227945ebb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c21503097477a913b80f21c97efa20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b99f80fe7f747e89b6dc86e9c033bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3002d854d61fa551fb4fdc82ff5a63752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5c00e3f69a2f9b2c6ce3ba055fb54753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>