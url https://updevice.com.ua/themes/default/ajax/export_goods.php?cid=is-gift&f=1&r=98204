--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194f557532a6e7ab67fad81567c8d8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1ac28dfe492476ffeaf0d34377b392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106e936bcd80b57fbeccb92349413803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a58c06b8e622c22b7e182a54f2ea704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb4732a1a23630cfde455b9f425e815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b92b070c2b6ab61bf35d86dca276b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcc81dacbc2a4ade9ec137614e54407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489eda5463303cdae05504aed86e2bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290d25744ccde93b14be6c953a260849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64ea0439c39515138cba389a22847610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f86af402d7503171754624e8c59fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22177bd757f2cfde60a830e9800790d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414ed98b91fdc3a66105b53db039c6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada55f24ec99dcd298fbf0c6bbe2a2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5535a6d6b01eb769a40a0c75466f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444400d9f2ff94d422782405e872d71f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce427310aa580c8158bee4c9458cce2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315f8d34074c84be604a0c9449e9da918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702e85e57a0488f3ad374a4a9fbd91319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c923b775bee868e9c1b8a188e75660620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c999fc64f84db3470e9e144da39a25b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fb07fa54be74e3a533429916ed6d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1c880f79b1ec27c0a92f8d416611223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce688a180ce4aa14d2ac255099fb8e4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fcb91a538cc12dfee56bdec9dbf5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaee428c2be7d99e8a030f2820a89b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df2ceb4dbe63bb212d6ca1383759f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975a147f00e2269649c1984a7beac1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1838efb062481d3378ff33a3fca9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d04f644afeb4f57eec374b1038c42c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fd854ada66f41beb6fa51e130ac8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bd9129e7bf5d64bb3fd5a66251ba132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82739cdcd07812f40c789b134ae3629633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f629edd60d063bee8b310fc35ac996a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e67a85f27073c44ce08323295895f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4257895f0a04fbd2cbd8b6bcd8c08836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f7b6ac9677fd679b728a2aca0d85137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ceb4e826701867159535d1df052cb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a25b2dd4f4552fe1772f17d99ef6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c35b0f3a56a2ddc1564748fc01732040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fef774caaffe7709afacee54c6ed5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474a99624606c1473115e300f0174a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49525a7b980addfce17e39f1a54bd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda74fb1d734da1d93d27e74523143744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b881705229dccf95e150061ec35ad8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae33ec9d099feea1c7c5f9323ab75646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29577b077bf2fc36a6a367abc21471d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301730c0f8d5cdcc3c0ffa9f7f5cc1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18901ca033bff8ba4bc413f6d7d1f19e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74239e4e0efbfdedbf76e07028dc95f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04f0d898a5c2aafcb33ca82c77598851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb3f791e7d85f175cf69bd7b0e62c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3720a937a021a4f93bc852984516c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81515ff848766aa96447c5c41359cc4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d44c6ad2d8429a71643f45ef55a4a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab765ad552cf1b62f9366f05a8bce7f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1101eee88efaeddd99661a0374622f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c42499dd670ffa122dfd506e38bed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cd263b08529632ac3c10e1f9f276559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9faf180de66e9d7503b4db91b53e6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fb10e885a114e48cb325e7a989f1661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf8b614c11c2b47154406e45ef050862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6971747243d8e38df6fee51b94d8fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b023f69118a6a68f6c184d71f331f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb23c0e401946b3f220f2d432cbbc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233d9ce74271eda2c837bc37d24a87b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28084667fbbfc6fa2d4dc861da5b166467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44e6323609d830a7e314873a0575bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c23dab960f568ec9a875cb593ad2fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b086c3a8456ef331f25e457f8546fbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2d7d5aaa99cc2f7e8ed709cdb7c7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1fd6e2f7099ee3e26aae0400e4f5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4162c7827f963a3d1d5dddce8fa5d7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1afbcc02166e708c9fee235be813774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150f10327d47ebcf07ab249d8956e5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed82575d39625807a5b2444a7b0b5b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e40bec4ec2d9f9269e763fc7b0763477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feda650183a787b9bb7a0676760447678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249955b4ef73ca17f65ec68e25945dd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dab7fab1b76929bdfb11f1cfc77c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e323b057122852f8dae83c7732485f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945e1da7ad1372b95a0cfa97b3bc1f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436ca212b58daf7d3405521d661c1e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574648423ffab53fc44cfa6ac66e866684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fa4138c7c59228ec91e6c025f763b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafc534ddacdd81d0eeee817a1a793f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eca3c04ed81312982f428623dca6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb90e13e9f1bac44867e096ce4207e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51867c2ce19880634977b5b04aed362189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dced09326411b53a5f23e15a7fd767590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641dd69a52816331045968d64842e3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02158d6bd780daee849cc91f9a0c3d1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec362c5ee939e7515b5156ddba55baad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e2afd697f8625ecacfb6f37bd360b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da58d696e6b9a029bc7aceef2e6dbb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df689f8bdfa9e2fe37136b31629709696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644b3cdceeb923d19657cb2e8db2f1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39ac577ecb5b4dd80d9893e2075c2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85216842a469d7c1c32e3d880f0d16d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853b7300800dd2949669d7ac0348a33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26499d8a40a4eb54a486b29e1b8962101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf65d01bdb998dcceebfe53dbe7f333102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776d4240f9c4e30be7c209155331bfc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb1f75169c724ba47f9d07f52316a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b699cd5f849cc4005d5073a0fdf3c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4d588ee04412439a009fd1c9de1d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1560cc4617966aadb26dcbd2040cfe8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516cfb286c055e416c899cf40c1cd7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36376238f1dabf0bfaa5f919fa6db0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990abcffcaba81f310f49534dcb99b40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf80c485a8ca1f39b3a8655ed5314a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5325e56160ea8c5369ee6d9bece28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c3b60d4680636f621f8e30b5f20c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6de72e09ed3d227fdd465bd2dea583114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4a97bc82de3284d7c120e2d138bac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c67b70db8b0ebbc14eaefb5fe53b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88493c631735a157315d7cfadef3d24f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427bf159a10d781905e3887118ae88b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35a098c35644816a0af3ac22932f27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b1209f531ccbdd3c2cfb9e39cc18f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c2c1ca455f06fef6b6d7ea4fb19b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add15e75325a718d5e475f692d22fe5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340456f2f40592c2b61a3e75416c2afc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b47dbf7a975067a5cc4533f5c2e9c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c94b39a8b79254b6be964a7dc40591125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb0443f0501a639f96d965c2de48e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ba20d3be3832efb0608ab8f417870127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17021e6e77f47551a5fba92d2dc77a0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7784ec85a1a20655fd26f7eb7a544f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65e545ed116bee0c35ebb72b164444130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bf30a8e270c6bd47a816b8eaf5372131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07ad3bd34fa56f8fd63d6a8da4df59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147403565252514c6c753f747ce6abe9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aed3e3ffb9a9bcea49a7356dc228b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe443a97a9150aad5c877c0a0e24c8c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06654186fe3bc6c569b6fc37b964167d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15b1de0c482ddabf971b7b8183e6b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21073f7b421e5d8271bc6bd04b44f4cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949d68e87797400d6320e675e356a51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ba22e735bd66849fe22994a570c98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f2d4bf291fe64c576962d3e7a48da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97352a00c336de214d262ff9ef51b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb779528335636b2eda7dfeab7ed4cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db4c627b833df459b09d4fded1bcc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2296b5bf6724de2ad7f2107896820d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205eb5b2e2882cbb4bbd66153d11709146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aadd7a8d0b82eec73b4c462ad0627147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c992d1bbd7291ed6abb38fac23320148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f876d8fb615e908e7f669fdb318d6b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c120bb97f3c648aa89142a61b1337150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc92ad0692a2fba7769cbcb44099051151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6de3148413fda48b2e5e16be57ba97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e7bd46303970afcd195726ffc6a91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12d6a8ce42a5aa3e963dae8a30bca1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96ebe49073837ae6c54c09b6663e14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ba592851ca719963320359729ff90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c5cc0db616ce0412100c650f77187157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d23ee674859480097b1627afb6210a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d2916b2a3802c84c7b68d3a9ee4fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f5aecb3f466bfebd9c8fb076f7e48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0ff3d29d4d2174348c3575bde8095161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ccb6b16d3371b4c636310cb7f2817162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f591bdc3ae7bbf3802c9d0fbe4d1a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f913ff7893030d9fbd9b473c24f418164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0740c89ee8a759bde9f0ab68c8f9ab6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25a7831504d66c4ba44562a29372d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1bba31da6a97bc318c69a9de8d518167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc36b70d99c33f678c811e6141def3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c94f07c9bcbe4d0fc60da58d0292e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0711fd5cc4ccc285935964338b208170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7daaa5a0aee40b662c89d616122ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1331130422468a7d3dc364941c5689172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69611d22cd2b9b82483d311d94a0ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b951a61c336084f12db531ca58af0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68a43b916dce15b307261a272e67ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b2cff1eec5a7853bd6addddf260f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9657572419f845b7bbea251eea5ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd69dd9db692fb740ff1ce6926e2a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e57fef5a41f293aa96a9ed1eadf8e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784812629b16e278cfa87c8edb437b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e8889a04537b8c1924a24aa5de6bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713491fc7fa8cbd49bd54c378e8483b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7818a746eb03cade8b80e5161ea8899183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e872f7487fc5ea0ddaa3294558f84b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f71c666567a1849e5ba1bdadbaabb5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efcc8a87761635bb29c6835f0f5609186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c239b811137a5a7cd6aaef19adeea71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f7a9ac6821df905ef0da890b609cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cef633588631d87fe01421f3303fb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8c69bd3992a4774d4aaac871f1614190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c10c6c2016311dac153483bc70725c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e03a756523e7aa611face1641f4152192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84d5de850a9e742d1c4334fb2b28e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59705459952e17068fb0efc7454cf8b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48c0a5b38fba05eba8b4f0b4f2405d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b3784b051e139131bf2fc0c28da7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb96c3909303149bf798d7263b7cc74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd0055a1ff6ae6236a01e5a6600534198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d75c6f3b101f27314434068a895efd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229175d66e795bc93cc770471f847b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15921e5fe7b0d88b265c4bd3f528900201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d0dbd587fc38a93e3301ea85f5299202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab275a62bf3aad17bede53697c9670203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d328cbaaa0ad2549e26e97faffac33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e126e82670ce2e241135864e036c13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dfa16af1d8b2a6a457b6ebf5eec4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407bfd654eb7d1d25623ee34ee448f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75cbb11db7d73d732697a2cb6c05ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b918c13aff999a5978388e05690d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c05653fc80bba18a8e30c0f8aae67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e42a86235960a1961cef3985450a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04733504c0ef848205c384ef06784e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc2a17f357ceb311f6756c8a0cbe2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171edcc45d0c3b20216a3f9e61edd33e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5424e40324ee06a85084565b52c555215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7f29796b1be55d25dbb66723c0983216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baf8cf74a92dd428c83dab555ab9db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82568753cabbc89b5716b9bd32f2b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48f7d5d6f4f0aeae723412bbe636d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c87a759ebe728de12f18cfab47d5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb198612a82c722c8e8b2fb5de1125e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed3d0df355a43ce5f2803233f6c8c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ebaabccc48d7c71b9a3d510da0b2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3167fafd827bed089ce67fe4bffddab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c471253d8eec0e667f6a2f795d4aaef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9df680ab76d45dc7da4b2da9b5543226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b4702ff1e169f88c73b97c8ba5874227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490a5f94cc3d7824e7cdba743c64139228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1653c53ce049e2e172d4aa942ac3f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec18d708f310a18836bafcb568a3a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3fd93ecab75b40427c46cd3ae27ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0443bb88bedc2e094af0a5f159b86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d623796b9983c64a1e5f3b0bc1fd7f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792910375f9fff95f8630279c68eb15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d717b45169e4e59f105b77b3e36bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347b5e3870e272ac3b3ebb8170a362d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf262cc4cc5c56ab3109e8148a53a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c3640b8cd8559e62e0f6581117502238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43e15dccb47b3d742c26b59e2d04cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e952d36e9b523d3e26a7f369f7fb5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea620a50b715d2b2217b1c55a0f103ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809e9f0bb41c26b0a54b5debd8cd797242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62779ee5d1395bfb84780acae7e525b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ecf3a0d60ecdcd347d2f676115c4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade3ea940f2756b06a2c4e932145ec0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6dbf879f0b98407b0d338d07452a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a21ccfa83a3d72cf315a29ffc260c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5409e46f70c333f130602c6927bf42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f67888f1851b4b3de6f6e41032320249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ace086b7e986fafffa217cfbc5a8dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc467574b6e912cced777bec219f9c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600e164db62e47f86751431f5151fd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d12d3d6086492996f939b3d4c852fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43d9b70071dc8c95029cbfab1fd372254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c1eac72810a948d9a6a213f789ac6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95550a0c15a26c9cc7463f16709ee8b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d923d59a63711a5ac5e84aedd6151257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a55b182dd9cad6682bbaae479b1c87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16d27db86c5aea5dd841ae118cb4ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d689c9302cead9dec244b2096e0d1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443201b0ea4e15708339819466921d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bcd1c250986486365f17d2def1c90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f83b1d84a9570cc4c1d2a06fa7ebb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c694b025b9c5aa8a0e2f2beede643db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87386c74c9534d9d4790c7748f957321265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bb0975dbb08093e401a7953b3dd13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf249d2398a2a6ef7743de3c8f796d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc47201349f4b7c7abd6ed7893f45b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696d0652d99cbdca412fc6ca9e13509269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae282d1dc59fb42a6a00503eba3b083270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a6a2d4ae081baf9c63457121d2f9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181b1eaeb8458b37642462bfc5d9eaf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66200d33bdf165dac7dd60abc1ba7ffa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e66d634c565921ded7393cd9fa0d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd98e5416a85851c3858b8fa08db2f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1c34cb8cb193c7d7f1be05679e182276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b90714d53dcdc919d61c4200f5ab2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404bcd356b96d9434ddf2357d621f0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383f1662dfa31b613386a95039ef3d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f93ffcacbf35801c4841c9a094028c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735ed2f3fa3edfbfb9efa108b2923a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43423cfcc5d045818b4be78cd2cba6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8f8a356ebb0d2a4d81f6ba2957c03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fb281e9a14ccf394c2c1a651fff41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8026f155b6f987f05939752c1eb463285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed62ba5a4d902812d18b674a6d35651286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1609a9d88d99ed7c7aed10ea6ca2d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2afa87f2919e4193271503aaa1d46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac030dc8ccd84feb333933c02a01298289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece1233861c3b8fc60e090d811f8e6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c7b009ff0fa77c87f1ac954c03892291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b16d003aeabbf91f642387c428d6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753bd388e16100314b44e356a99084e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68901465bc8a017a8e68e25e3a6da1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9c3416c069aae6150d1c6b6ddc344295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168928ba418ed44607e7a4e28e353783296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a516f2b13ff3a1b03ec7f4ec45ddd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daf2bca5841cc9b9b11ecb42281be0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beba6b4c59a84bfa4b5f6094e8bb86f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa38397b128cac994f35e597fbe654f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08faea0ef5f458e0de5434463b4a5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65308fe0efeb1e6beaa0507f9c4c2aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed2fdc246cdbcf6885359040d24747303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd285f7a057dd91bb0eb5affc316ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ecb71ac696f404ff06a1cadd32373305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127fdcac9f580a15c03fb63206658db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb003cb023011ee312dad82a1ec0d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf83e85e2e264668133287affd32632308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c98f7f3188991da5a63ee35ef44b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78a4616f69af524dfd29cccae47234310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7de7e870dbeee26f4ef6950e234dcc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f16144ee4e75de860e76a0a798335312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454a94c9db22dbd9934020857f3746b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09d6fa90f87da35aea96512f160475314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017bed1b2cf450fe470508284616e86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e8a85fe7317d1014dcd2082065db3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abba74efe37fe0fafd89b762f9c769317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46998397e3c80f8299816974df15e12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39780a809e0b6740fc655f6432b5f18c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb085c43d9eadd3e99f4da43defe09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ae36ca51b3ec19f77c75f6cc7b9e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834228425677e5e13be296a0d8a7bd4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a5825d44e532d4f7bca0ac309cdc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad9038115525239276e38b45e905af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e357a245dabdea9dd38414d3da83ad9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb21aedbc0eeb20bcbf41405d1aa6c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091b27a7de61d66b7576cc08fef6b2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6e3617246455e2ef6638fd98c43b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee4b05c12d52c6292343c0b4e1a5e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b3087afaced2500b2b6b699ad28c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6a119354f5f46b95414d31ff79863331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def981b0d5bb936455a1446ab36fd8e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79031ce290624208f7854bda5832e1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee0f8f384abf06de83939a2bec6cd3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aa44a1311e35528e20f75e93d1b9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41bf1ed9158c7868a9d98795a93fc3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300148042bfcf55fcef701c763021b34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4955846066224ac7284db567b8980338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497db9d239316adfdc93b7ecc44ed7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d13ab214363a8505a131344f55e9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bd629e085a3aa48a8bcc8fe129499341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb8a3f101a61e5bc82876e1144da11342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7dde6bd04b65e5ab32abda3f63d7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2719bd0433e4d3258b8adf599453b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a0a509a7af5bf10dc647a807396aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaff8e16db2f2cf15416f0e0642506a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3f150634d55c86ef3dfd80e693380347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3ee46045acd728dbfba013e9e9513348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f6610c6a0d002e7baebeed6763649349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e3c24f20a275339528be68a6752c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0d3f7ed439f595b2ff7d6845ac9be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fdbdf7b2df36cf555d44d645ffab7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2a8495c49012b24ac5880518ecf33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87374ad28b957e20a5e7293c27e090be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbf81040b235d88415d5888b057c1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268393e43da667e5a134de90ff63e58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04230e2df167ea3c829a1ecfdbd015e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1c0b895c961c3439d2a4c69ce4afd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eb3177dc2803ca22868ca12af8e84359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff661530bdd4e345f8b5b9afd7e4c4cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f37d8245d7c537356adda60b03e7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee56ffc048a92029ef0d901a4f4a86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc31df45348b63e1c4a32b2b19f5b82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33df6558b34c243ec4633c7bac3ba6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375732b6c17f239d531330cc5fe3600365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4d9b9ab78002b56ae6621eb19c395366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad105664d8fced3385e15472154f72e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c5dc3d75d56191196f5f005a6a4e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a68166801c82b3d7a0437976140a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3587cd00feed5226ac284b183a07e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81743b6300d9f9892dc7a03baf6cb4e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc1cbcd1ec778ba73c2d9c16b6278e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7eecfabc28d7435ab9d32d87f74b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86587d7a1ca7d197098a856c741b1137374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641a05075ccc9280b6c768624dddb85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe0f9939bf5d5ee3c4bc4fcc90e662376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1a97f0cae3dada314175b7547696a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20df6b8c2d3fc2ba08b3bfc93f7e065378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874b112901da0c23a6de9692368857c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb4aa1aee504c8ff40c64410fba814380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc869bd83b0cb1e82fd408f32774e5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cf51946719455066b693da16286d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6f56bae6de9f8e8f357b11c54fa1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7455675790da860928ec018c9092e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc29aaa02fc2d258c2c4387fd317d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2140dc787330e8b1a9ccbadfcd8929386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232105b837c25bd51b9258b05f98c72a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ead34fc0e5723534eddae1a6a0631b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edfec0bcc179275f9b459f80347290389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b121841f01e1b992a4084af9ab6c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1a4da6805232fd4e20a8af81801ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ff8fc9c3bac1c1878919b998403af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bee4072792a94546964fc02a8c5628393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf549b6247b6e0adb6c1bce70815e2a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5605f01acb7f455045b36398151bb64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee1b0562d31ee16103b8a33f34a2de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a8b38cddc1b3a4e8bfad28e0223d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960075be58a06ecf872d60ceccf76577398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56d1249f6f6f7d1ffdffc788f0ac12399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4530930787631aebe997937c8261db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000aeb4fb5a2e2ad22155b6d9b16add6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24953ddf53914656389bd8e022e7cc8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeba3345f114a8570f404712d5666b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930d2b2b45ee0b3e3f86ceea415a8c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b9cd3a35518a4dfa5961712e3f5ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49987f0fdedd07f1626638bb7bf45c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df0ed8fcf6b48d4f9297b1f10adf5e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed190a8ea1066cc9efe4d6c70611f6eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eba90edd99cb709c5bcd189f5ea6d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212d33bf8412d5d53e3475681d7c386410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933497d40a27a2579ecfbb781bf4cc8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02d6af37cea2db4bf829230c05517e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729b1f16021a97e9e256f35d57f1f5d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54146e42bbc14848d19c851e5446e720414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62015d004375c4862d53e501c24f03d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd5e999e4abcb6ba43ebb0c503b140416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307088cacdb6ee52602d25183cbc5ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8da3e4a9d64cb239f3d387408832f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ed193274a952ad08bf5c437de041d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17554a383186e3e6a6bb301d9d24c8de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08c73415a17f4892f434fc8392f732421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd64f63ea1c246735700a15b5d2aba8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0763b67307aa73a90fecc090d5af4d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41750fb1df8d83db932d0e0cfee6a8a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09563662393f67e901c9b848cdf9784425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1d7d98fa51f5cf2edf8cb030ba8ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6830fd064fbd22596bc138ade2d77c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fc99a7b7ea02efc3a829ae84323c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169fd6435e10d8e1a4ddcdea9be3915429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009a16c03d4d89a029337afbf72a6f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef52ccab9f7bacf776cb6d8492d82b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76440ecca0b821b54360f60062c7b7fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e550908318606acddc701918673e251433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620b5511359ccb1b81381c774dc6078434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14008098f2e76704d308b3854783b3bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b1f934efe213f899ff044380c7017436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31904eab6867a964101d627e968610437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f846befe617f5ae917be223c3779ba2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d048686bf2ccacd6065d3a479dc4a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246701b2e0d96970f0987481080cffb8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2747e0c0f71459956daa455350b6e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ff470b0d40de021b093cd567262b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b58ed5d820af8202873babd86306d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82897cd2f6a35a706c281edf1d1a6d44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421955e6a1558a2165de1711ede7765445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7a69113c120cbceb541e369cda2ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1a7d38e19c79c452be20821e603ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3114acbab35c523e1c24a0e9f66d7c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003be94ffb56874cf0e409c1d09cbcab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8d3d66f2a2a38a04896b0401ae853450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f76404eacf28431ce88b137a9b9ce1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4836924e0cd4a2709433c5e63b4f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e709bfca2b8c17b859badbdbeb2e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c456cd0c6c0393d4521ffcb9a6255454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e097ce0cfb78e48077bb9b42ab7bc32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29a5caef8c1f9121552a08ef275837456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78c5400c9eed3daaad7ad1c1be1131457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d133b660dc20dee077cc4024f10db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4cabb2be42d162676c18da7e4f81f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f5cbaf432812fb9ff56e81dba1f9b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72d64d38bcc4679646bb2a398f8e33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de32e291708704a5097e9d7971616a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16786bd79109404aab46c30d2337a6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1836175ea97790ddd9c45417cecb6f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f393a1d1f81919db4bec841d52b617d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92adcb7e8d9fcea22e6baf0c7bfecd5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0aa48f86440f10dbd19e4fc92420d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a3371e3db1821f21b1d80b8d5f78f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e014ae4a21d2bac1e6f62ea2c6022469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ec0443bc1221f32356478c900ad7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11ce97983087906ab8e0229f7e1a38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d32407676523e74c6839083384c297472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398a44cf891f514530f7af3ebffc837473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cc16518db42fffb8942aca7651059474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007c2f8f50f21cd74e1412b5413a063475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049d5c44442c6ccdf3c69c0109cea9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614b2ea9762c8e04e51443423403a10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7c816c050ca8d41be0cf82a8041ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51781a03af2196ec2fccec2e40c25ce3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692fcd222e342cf50dcb0a1305a3ae0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d9b488d04f452ac46d49c2382e874481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f48769637fa48cb57f9b008c1487f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34a1064fbe5fbeafc64734621da246483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78b675677d47a82868b901d729eef8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd0136aea89203cf962b8b152be3ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dec61d3b68e7a7646d5d6970240215486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc71efd39cc4c3bc746b31389814d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053b1319c7c95adcb1474dd6f9bddf7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4150f537879a43b2ebb2197e165512489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a312e83ad592348b05372d975c168f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67635a533c846d6ec9b0314b665644d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04eec45478c729c238ea3a66eea5e1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfa73a3fabb1a54aa7e68e2c996387493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7a221be7904e98856d88965600f71494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c803f5362762b04be725ea7651f3f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9e73197d834ef1601143d687392df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0740137b5a22dc772e22ef3c43e451497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5be0a40dba883f117ecf720a858fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3670d49af7b7027d2226dae132c53a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a307ecab0f036f0899d9eb9b7e435e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93742d8a12ae322e3fe902c9b7ff7f00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788ecb7377c1820e8702b86503f3dd6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da82d050dc3d916fd990ebfaa4f3e7b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5decc39ccc5e5eca04f7b707a9a4d85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8a66a208653a02a63f173568bfbcc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8a690e86efbc223c2f75aa8cf14d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a6bfebc2996e36f4348b9cff1686f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a51f012381cdc022570e3fbc56d2cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb81c5b2fe727ee61f05ad53cfc9354509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d416762ed84b5cb514ab57cb788db49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a6c4f8db1d710e9fa326e06a59a8d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968d59a7864f3c20454688af1127a2f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a15f497f162ac0090b60c56567623513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08af88b9e4bcdfcc240d21d992b044514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdc473825045e873aefa69d21d705f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faa9e3f191f81c0d55a3b1071f71a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05928f761a9b8ed7bc72d8af17773438517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4db0c0ba39301d65e2189aec8f178518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71b210e64084f1ae706100a2e22bd8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ce5338498e28b4c8c215423fb47b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ec33bc4522cd1bfef5a0d7773d393521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d4f2e5225d39c2a237b25e7723b78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27661335b4b15c7e28ee3b69115df4d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9877b0985932295137fd4a42b3fdbb4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25732b8041ec6fcdec660affdeff380525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab8219677a5d52572d873c4ec505b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86236e986ad2c46096ba35c45efabb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3365e3125e575bb4a53e9878b3cc61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef538938f70300aef41575da2e1a032529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d1a63792595089522702c63accaa9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe83538dc91d815e5a416f07b05a7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc00fa3e2d3f78451698ea6669c7f9f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1d37b464907f5f366afdf8e5d74f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8824034df294d1c632ae26eddf457534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a945d4063d41da259b49c9883ce9e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138950231d7a0b66ebe276994f456f6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb726e1ef90c306e7587c145822a650537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b7c156e86794d0e0fd37bd92ead14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10386422415ab562bef84643c4abe2cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54289bb836dee21ad56d46fcfbef568540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb300d8e58e5c5e17151bd18e939d6eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ef3c893e422594a945f8b0cbeb3c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84045acce583dc113ecbdc01c47775a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d9341a2a4548aeb7f160e42c02ad4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7525fbad8234cf6ea054587584a8cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cd620c9a57582e9adac4f6e5ec3f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4544793cb4dc6da5c7f25d40f26b3d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f62bc370c758765f8a1226095c1323548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51867c61eea7505765560d5111faecc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c496d92fb9e4d336addb9dec1c94cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4199a2e2dfb7221d7a3aeea1947f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdefcf5bd904cbea94de0ce880778b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14783217e62c3a10fef60f1b454297553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c4f7418398b830590be0168ca1f7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c6401e8e55f1836d581fec7c6c250555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fc4852ce82c0e0127dd1a5a45352b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65347c4c76884a53d8b22ec359b3006a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49008f7690dade4fc7e28cc1f60da4c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d152f9a510b350bd30a549d87186910559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a927f26a3068aedba9bb5964dc08e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cb8f9da5d748f71392d57f765b730561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf05a954bcd88f2f516b447317e394d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b15cf3044b0e114790a696b6efc273563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17660a54762d992c6da9838099b6d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd94122b5b08e18671da7c2d4d5bd56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c9bc1f15b96ecd3b348d171efc88d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b51b839d08bc936af231ff7cd94679567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37444530b2bce5bc2b944b7062db5eab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222848dd09aae5b1722714f81b0ce14f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855d7583cd37d6cc6d7915bc599e9d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ed4e4d4c676df0a94a3b7fac325f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8651b250264cbdcbdc14bad812df13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b8a2f4551311a8e8177e210e5f913573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37f15c8820c676e3cc16c3b817f38a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fee8a5e6bc6f16c4694beca390fc2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19685ad6787b47c13234cab8bc575ce9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf9a59072de3de17df1c1c62d03d4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26533ba726921deccaf774ead4a7a590578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdb7b4b016f7a2bf6c30499759df24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc28ab818446df6fded0ce534205d07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d261f9ae1f9e738d73659d1eb0a22f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ff24bd694543936ff285224babd63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6b22d94204e6b28f60bb6a08bbd0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a953cf4d279b6f4c723335813134ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4718b24713158785615e92e1ec12d0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32f29c5cc631d1d22c2d86216938f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc7f117a8084b97798a05fa0568924587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108e11d62814af2ca193c25b9ad366a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f01edc6fd2b8b43fea32a0918d8a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d1a41968ee3754dd8e70b446bc9f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1d459eb1a0d5fe1a1ebab768f8fe3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61fb1697ae59836df019d7448dd5f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da476d56ac3ee67b5987071adadb35f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca24b98173ac854f3284df364a2b3b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2c6e96834e09c63a45cebb89250fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283c501fda302892a842e0984a3402a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99037b64d5293d8d206fd6d44846e89b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d075079b2be02ddd727afdf69bf1856598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b5ce3e4c1b8e05bc8f59af1d2f911599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80433ddf615a0f017c80082fd084321c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd651843c0b441069d019c2771f8ef2f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59186c06192e02f71c0ce10f6947d91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c89f439d0b99f52766efa289fef2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaa87656a1a64100f95d19e59dbc5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72020f8be04fd5b2e6c837c58397e39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bb7fdbd72f88ed3d71d6879c943d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc3afa8d797620d112f0493cd01fe0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86768de840edcdb509aa7229a7ace14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf05eb98f2dbcedab3fd0faebc26596609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fedd8e96f6c0a545ef836d11c8b1e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7542a378fb14fae44c08a9e8b2019611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1028b3c7566959829deb9499c924d0c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0b90c0f6f670c11474c9722fabd3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f911e958241c658e87a01dd83b34bac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c125fb24f719515dd84c925a89a7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28ba28e0915f7880d07470109f2ff2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9556b8b5a702af4baf69f904b91d75617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c851352c0682396db9359fd843307618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175047c0e186f8be961b248996e7583619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65c6571eb458a3999f58ebbfee23cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268d3102afb9560da13677373b42c6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5477060e21aa858f8930f3279fd1b39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a88a58ee9befe8b253536be8116181623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2f7fc8f3e67e09730e73087814f83624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5685f14ed835d41abee9e50574b2062625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15e780dfea6719e0dc10f23a088ce2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec11c2d6e5bb5c5531972702e7b97e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2328a6a662861ceecf4fc41f785f5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ccce66fab1022ff6e3d0ef6eb8756629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314a104f635516e2f73391185c3fdb9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bf890f475900f648f1c119977d206631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752e8bbdd36a0b41a202c19002df10e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada490e73bb2826a8aa39000ec6d04c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaae61dba1bef1e350bcbf5be7b39d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cca58a62ef24b9cb8125fe3701b308635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19698ea513b4a2841d76328cb7361fee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ddd1538c8caf6eb58733580b95dac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cad10052e933422610de2910d8e240638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095a9929bf55783c6ec2075cf8763e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c3becf06636ff1226cf8311b06c10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09722e977fd1a6f33ba8e65c97991690641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdedde8480820c2882eea025c20ebd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13569d5aec167639202fc9177fec3f9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74506187b3643e01bdba686c84039982644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4860d1038b46e664741b2ca70f97d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87cd85290d2d361d7ca3568f9390f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979f77c072ba54c750e53048d1f9b04647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a8e8e2a42601e06edc9118ba033ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022991386e7945b4ed49ad12c69d3dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc19f60fa42b4177746901e92a7838650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c44cb90f7ba960a725525cfb57eb9a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187eb0477a9feefe0fb147f2cc1af92b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccd7265c212a79fcc5ca02639eedaf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e98ebdfecad4a4e44919700e25083f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dae597ff05ae0b4cf1f63f4c6f6595655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb116f7452759f9a1e465870043c72a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbec6312caf7e9f673347f0498bddb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cacbda9020a6209d7032b06b2842aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e03bea951a2ad62208a76b8260ca4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c7750379f4ad1f511e82cc7a173d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83b5bc885eecbdacf07bb87c264f2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784fc18e92d17d8e7cc331deb0a011d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04103c52fd6732ebfbf1df89ac244bcb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9362dd1554b72c9b083150e5fcf646c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f036ac70a31005898c77191319de82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a25c1edd0c9ae299ab1621bc5b4f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17532dd8ae62d2322377dcf4476e3f3e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d73c12934b84f868b8ca8c7db6fa7e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07069ddb78038217cc79224799f0ad6f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a71aa0e225a6b0cf74e7f88422a04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb43f5aaa8c72f7cb0fb07713be9e06671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458da2e567724d362c40143ea5f8aae1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4363626ea120dce705eb3c5387a67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e0cd5bb7efb78d38187b261eb4b5d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fb27d55cb6064c2b1d23f413154bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a536030b81f857b89d89d6e7245446676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa73c77c8b458254c97375bfdb7fe0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c4b83b4303c7ecbd001a9f2bfd36e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd619f4895a421b0d0eada5750f5baa3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68af2415eed52dcbb2e3bdecc39673680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39437da120b719c14544817ab91c0b32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc7199583f366735d7c4d5efe0c83a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a8fe5f3a3da3914c68c9c9e5691e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795183f041c14f3acd798d0c4efba5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7d0a885f986edabfa430a37c0f3ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c8b24c03631fa4da67fdf054a2429686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b5e27946a54e637456a78fa3fe8cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1c2e12c6e3e0ed9e57adb78bb2cb6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440b2964dd5f3e19e9942825b848c30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae7b210f19bebed705eda8c399c225690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4cbdfaf50542b7ec124f5e83d4449691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecc9309cc50cb0f210da32d10a39ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9472ae3cc473b73ab058686e6b49a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccec832d2a192b4968a1313e1a26ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ace00850ee9422744cbb41435f754c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec954078a95a6d20e7cf6739b7616f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409e905f378fd294bf8b9208960e0c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca636502a20b3ea1c2a1d69d45ea91698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4957d7fde453d14d21ff9e5bf6f73699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f33406d63d8fc53754112664ac867c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32840587becb294b9d9f683064f4a0d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56efab6e3baa895697ddc625496e22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa0945fa60394ad6fb85d2f7be915c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fc1f680f3b4228dac351777901a10704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bf21900287566a01a42ac215b3389705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae042532051e5c50ebb2d3572a10a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5faf3bd963b98e9a618ab7c99ae44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb60e519ab35d5a275f2066b23f7578708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af6d22522639e7aaca84858665fc8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b97de4e1dcdb22f3255b68b681548710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9878d3249ecbe74c1c7afc34ea655711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25049534073d049af1e3245731ac38712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f8e8cb01ba4069c4480fe64b4547d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc072456679c584e8cd7e68ff06d62e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d549fa52840e0ba9800c29fc970e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e8e1d2113be9e7f812e5da89d3b2b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c8c85fd31b5e1d1cfaeec307a9ff4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b698480c126a2630f2873be6df9c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da221195e8577b3c0c633d5102486b50719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67b9ac7d299c49a5225ca629cbcc5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded24b4c291330264b7f9459aded932721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332b5a6a42efc9ec91702c14645ebe5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb027dfb3952e5b81e10d3eb57a6624723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb467ccbb02eea5d0a03b1e81ed3d0c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aaba1c62bf63be6520aa720d92a11725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3ac9a2b0b4d37d295a64ee4acbbc2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4c0a718ad7dde49dd49392279a49e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19e7c16b903407bef586c5a5a26d32728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b103acd6437ec454f110b3b901a25f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6c8a442f0281ddcc6197be06c1cdc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974c1499dbb82d2231d1766791fae61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf64d3af61444080e3441eb1e9db28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edac4f6eac6bdd6bdfde09f0a9323e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922cce2dbc79e7c2dbaa6f5e70c083d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7578ea8121ea67b3f6127421770dc4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b0e3f021cce6fef3c314045275a13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fc44da0346bb00b15dcd63b67900f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8913e648d96c25e1d02e2a6afa9845738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a89e3a0ac015f6059a04c8088b154f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70e7240c707c1baab6035cbbfe97de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23156e6744002e947552bc14b2e812c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c86f38a53c84c249e690b8af7e8f06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a149c109ffb5d5dad20b30fa11ab5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135b49ce755fe037369bddedfb7deb3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f4236196dee94c6b1175fb9e67880745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e86b780ccdcc8ebd71082f63a3bdd4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808328851b6d4c7af02a0b5d93bcead5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bb702e7d5aa757a4ba7ebcc92ea24748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4e3a871aef0ec5655979882d1799f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106be596035c701629eda2daa46af0c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8d4fe55570a357f2e767ea2b31651751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e546a2a950755d21b23199bfc9ed9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c266916f6d7aba888f521913ca91f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc519ecae62aa04b80b4995d81146252754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd4f44f51c8d86f04a94bcaa27299b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9ed937be007d8112e875ab1a0ec00756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79259b73538be2b8772a3b259b320169757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922de456836001be2c15df4ef7b9a799758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d824fb1e084d4fb3809ff5afc94e9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311cafaf2a6453b10167c4c5d80ed431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf022a24b38619cac276588a3275c402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13a0f4159e4fb9a494ba41644f9c143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0896f52fbf51b558414de5e3db1cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef649819298d9dc8789e150e29eb00cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810346018523276c04ac92eda590b19c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57293d87d49d85bf8bcadc51cb04df0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39af75ec1be9b1d55bc3a01dd016aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc07ed7489fc84f79383e669cbbc019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f17339577292a2584931c1ae629ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2235607e1e68bf0244b1193f311c9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb15f9362cd27b70136a84c07c7046912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92322a3c23606234da11d086d9c48dfe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcedf472d5bc8cdcd2fea490d3a9f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e493e8968e9e1851c0ddcee885cc22415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86466980da7cb4de6470629a65b1a57f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf17eca587fa604251981f3251c5aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae090a147ced2a456201e5cd254beaf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b1fceda7f71c38994344d43ccc4b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61d1ea87fb950708773cc3b676dabc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9220c2f81584c3f7eedab9a457c52d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f0ba77372d961005a17ac81db062e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecbebca1b282193177fa95c106602a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fa41585afa7058064b64183a6f7e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239bff51966b5c9c6bd867fb1d28c2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dce225c26e881f9a101deda228497c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615093be5193ed869ea74dab604a70f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226758b24f0da5f3387c75b2fdd8e9dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af900d2d9df6b7f2ae97a9f100a67629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb54363c93f162b857e60c6fffeae0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fc771f401204a9001c836d993af6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba55ea5016289b255d11ce9fe9b1dde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a6c93cdff5ad44cd5f81d10a97a7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9926a37a7e5bbcb1c2c6e5b4d89448634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c06e7f3680d3022110b7951f3cb6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f41914ca15cbc95b66bf1b77e696c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aada9f7f3faeefd460409005ad2e0e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f76eb56bab904f71f3c2d7c4ee3c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca85e33f824c119c296f5ecd45c7f6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962a321a268ca81e9e03d91a75ff6e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c2eea822be2702313e405f4c8a32741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042087840ad28a129fcf1e334424b2fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cafc9baca669467c67ac918ba2f3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71811ef63b5e69ca44b2376cd37d4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d050efd6f38e28a214f915411f12b1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec81b6d6f885b56de367b03e58786346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e49e5b439a957c3fa1e9ae14ed5fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d576a9d04888b3b7e5882dd5fb4dc3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d642af9cdd0dde0b7b16958d36009749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a206365213aee21bbfe46dbd96582950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164c7e4df84de9a20fb0b723bd1a8c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f3ab399fabfd7f0106b0f4497439b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee894692118288ada0054b51dfd35553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04bbb1a06adad2621c0cdcc58da61354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477b85ecb904f47a6deeec4496f41f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2842ed66a23b7cf72a06d7fe3beda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df3fa25f1fbec518aa77c1f17c8bf657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed978be2be3ce7d5d8ab9d14fd59c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73dcd4e7c805d8d31cd6b1791cec0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10281cc5899909ae80de0be31ed8a0f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a81b2571e060dd74f0eba358698c4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe232c733c029783e856fa3062c03262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648768770ae4be5fa5553c547df60efd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96cc09cc3bf817e17f401530b766c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3b7c6689a8d9b4a85717b38588bfa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0915b2fd97f51674f5eb9b6288ab9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a1b3a17924cb4616ba06b07fb2c7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e01c61656eeed1ed73576ae6f9a2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bf769a960099f1d58323a110fa2d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbbfe34fd311a04f1da8f0be2568d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c658e680adeb034c433d07cc5899571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f7c2e20666c0b62bdec15e785f0d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624db68556fd15d9ce0bd4dec42410073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7ab798c18c65ac723c419a53124a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3544e9dcdb0ff4d2eed000b771cf3b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97bbc9c52cd34231e99a262a1f035176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e81a212fb2bea784a184f03cde6af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d60c787b4b7ced51b7962c0246eb1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334590e3e4fd1bd0ea63e413abc3e1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434e6b8c8d44de15b3113ece15acf7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8796edaf1283942abe927243733769f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37956e7b54a743653f1e54b93ab3077e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a369670e2f2bea25c26f366b6d8e9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919900b8df312b6db83c54e311b4f1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a83f943721936d23f4495bea2f849185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc19ea095fc36d7dd708b77ab60fa6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac7c50f2cb4e608f1e7f80e9168c9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3dacd1476132e2d7ec4327903e9c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86070ac0e2ccc6776ffa9bc2b1b9c3d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9492767f2b465101f8519ca411c007990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311835db19c8b1378aeddfb12a6b484791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6988a922eb6642a051a687eca2180492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d3d346966725abdc2239f8c891b8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4870da1b4a9068d704c2d997d2640e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11ee56a2bb9c9ffc10462387eef7a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436eafe459f18ab845d7d590c55a68196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58723b21622d4837b94373134d1d58a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed440256099b98483e864e0cbaaba8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0d944b41ad31a9bee65ee4b271d3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939f215b1f40e55aa09963b7d2af942100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88a5685d1810af7cb01efe8508e07a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f198997764775eebedaff28b41442102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cb46f806111481935831467cdf65a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacfe01bf7d1e5d136562517a3fb448104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df81ca4912733e12516a204e8351eb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56925f90c290f191d86b31d317a003df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b38a36fecad9b92acf38fbf0ecdfca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf56917fb80a8df9a6409acb4f6fc5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445cf8c46fe0a70dc8278ffd6fd35d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b462cafeb57016060685829940280c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aee7b6afcdde40f4a4cbfb38c85b41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71053b6778f1a4ee827675dc3b3b3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70ca327d17841425e5d4c02d36da6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9ddabf3ade7934f0d83b3e974f380114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46886f5814d52ce86346f3a2b62917115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f8b8c6a92d8e9f29685a0980b4067116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788c2662723a2c73e674ee8e9df007e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192fd7dbe9462c5f5d5323c7d7473d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4621a40d552cfc5169f5b8821848a18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c3234dbc1ecacba975c93a59c73a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743d13d5b61f4ee0b4c492df5968fe4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b99eb8c363fca7514cc461f2776265122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a07897bbd52656a11940b79d0de366123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ca80d4afed7ea70a06c28eea7246b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c656576cfc908af0c01fe06a9f6ec5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf901576d70d6ee6400a649036c1ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6803a2b728ea21c1318fa565b150b0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae0d5a695f771526a0937280c796a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d989edb06632fbcbaf033739abd936e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536a158e46e487550d181d83a011322130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ea8c197407b666109bcc43d95f36b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8f2ebb7dd1b97e614c753133b8407132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f0b1a7d857ab18a7b8a48a5ca9798133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9ce545312a512611529cb7e6b3650134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ac4b4d42f354acd690109f501656e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5167132118f1b41f700d8af148d4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c4e9769a858267fcf7ca9915042c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97e553cf3f20e3dafd05939118b550138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba255919eb864de64be28bb062e5bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ac6c79f14209280279f02f5726bda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e50d575d7b9f919950f5eb1cf42bc0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711ceba5d171785ada71495dc1045ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7b5aba4f45c8ea0624419ffac700a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657c00d7cb243a8f7fa60ec682e5c4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55231da71bc8348044c5e9d87e786199145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02149fba8b6547f69bdc9c0683bc60d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b57c095e8072a91a5782b0957102c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82e58fd170a7a669f6d51300728bc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdc3eaa29f1a1c5ce55ec976a6ef66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bcc5ecfd59fe70c830af5122b7c85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1a989bf7544c66272ec8e75c50b78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0033f341287307c09a44464a11d799a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f40516ced06e55c3a692858762d51b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdbcc82221627d9928b73b04d234a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca252f563199480828c05c24a01b8b30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d31f6d1453ec46991f7227a47b5b1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c50b86ec5695795174d14027c467e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca96c5a12c8ce53956ecc55c09e541158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a9177ca61fd17341ddd8adb08d1e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f9ad64f00f825df24dc518ab95d20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7596bf485aa4a3a8f00f28928fd35b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d1649a6dff6018db2c8cd4a820562162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f1c2edd2fe33ca16240f4149c8ffd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a5d4810b662597d6c9a5202223f76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcda9ed7735fd002723a3b361c6a607165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16220a366d298fda125318970ad1215f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccc39d20179e93ee97944303a63b53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5b7efc0824f32aff1d1a40b5bb335168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6af8d151bfb0e0316bab7dcd85cb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1fc6d170be1d054be5ebe0355695c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef63df8bf4f1d618be6a0f6161c194f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a5402f5b938fedbef3e0f87fa8f34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabfd58ee254e8f1bafc229ffeb9065173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bd695d3f1487e75d9c445499b6f49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40451b7a871bd9004fa022bb36e0ba5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc676957023be08f7752f6752b507c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8bb40d4373ff114b35f393931a50d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059112550c3caabb7ae83d535feee8f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9dc808689872a9aedf69c9ad40650179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22677081561c2c680a25f484c0c33868180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d31b475714145a230ca5c053d896d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6195d811f08eb8ad7a240cf60ff9eb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55369eb205f06c3c6d75c1f3d493095f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfa6093cedbd1b8f704febcec94de9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441705cb2d488ee0fe2cf3b0c77582b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677ba5bf16ded2fac9e9700e38e07ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfc5a2c9d43b8f831e4ae7e08567a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06e4dd004106b104d74c83315b1455188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c98029f8f0e7c4911ccdab097a316189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb0f0d6d0c89f5eb17e332facabaf5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b3ed8400312cdb8f1bcb11d752e5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cf312bc5b9a882b47ddd5f81fcf0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792afc9c96231487e1bdb4cd196974d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a00f88bc92a47a905edb631287800194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39ee8b3f44c0e040a9aafaf2d01b15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d84f3ee6b39acd0026a9887be8341c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e03048079f56e6847b191960ae074197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5414108ea68adb7d463fd8201434b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f54fb83cbf33d5959bdc9984ad4884199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5c6d1e4e7ddc0530c03edc150a0c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44483346dd4020c0cc0f3be1657784f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70f5f4d117cdcceac8dc7b7ab33af9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fa5aefaf2a14d141a8e7157fa674c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caeb2a9bb7b5a4708fe6c334cf43d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44b57d1a79bd2cfaac47cf7cd3d00c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec702dd18a60f328aa07c9d4fc87ac2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec32ac6ea79b6fe9459ffd841bd9c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfebfdda79c726018e672e5172246ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f1dd80fbc4e45c849fd246e52e689209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2516a39cc7a8ce5f9512558ca51797210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59f1810c883e2ef4d01a546491413b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe88714ce4b37d6e2bfde4e1865fa0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0347b3815a2c020856c969d19b36f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffddc9d2ba3bbbc9f32b18646e501b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e6905b15292807ffd1ec7dbb9d4e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7162ce5134201c62ba2802b1aa9760b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a8ce04d7794265a56068fae804ee2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e83b6a7a84c17b3312491c60f979f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a8f4d416c7ef06a3e8ad919327825219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ba9bb2a8405087584345206ec4060220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d01c565cfe9a71f5053e0940c9441221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72046e4cc21707eb049fdcba8e17fdd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7886fbc71a5aa73c99a955f72b24ff9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104227603add9edef14f4d7fe8671c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4ece1c6d19e2276a9e865faf30642225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ce0fe05bbc9e7814d36a47078df3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9302ea15b0106a4d664dc14088668a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a63a9fb326769fb9d662e7792b8806228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07e99311c2fcde3e15c8e2a30f7afe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4f6fd02275c12f14654b7104f86fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b17458d60a78bc1472026c9fbc9877231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c98d455e0f79e1ca37399d18cf231232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8e06013b8563ebe94bbc24faafea4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaf597b7665a82a1e6e814a6d53024234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10a00580c8264e07f2ff0189fc8fe4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7651ac2e6af7775d678e70ce3aa00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16279732925b1154ff79f712c30ad4bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50019808a49703d83089cabe2f12655238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5be526dd7b3fd9bbd39ec464639c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b34279a8ade27598c75428f84fca7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdca7f91b11bd79f5f6c5bac77b3ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828a81c177f0e1cdc7529fb9ae1c25a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e3bab9113090004323eb0cf02d794243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc84351dd20d81087b0157618b3c07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea0e222c5efd3ffcad556a32d26fd3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25359666489a947811c282708d9cf8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68dd250b552360b1c1ea997d53b5bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f154d0e1dc55bb41bf11afc15fe813e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f9d8cd4f688ae26c2cd86606d8847249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746796495cd605bfe8ea432f3625e45d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aa6dcbd1a11b66b55336f74b2a682251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e097434a65c53cb31ac09dc0408d49c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583df64b58f7298fd7e12cf7ca74366253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe16a151b8bb521e7e1c6d74e62b8ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288aa21cff45c591b35619899ab2397255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f66fc8051b4ad1802946177e24378c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e72361132aa559d1f001cde92cfe2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef07274d8aabc43cf42b0c019e4387258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ccc69e4d02179ad9227050fe5ef0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b7586a65209d6faf42b795a289f27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1764edbeba112addeb1eebce1a0e46d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694731f3cc1f58e0ecc6ef79383fd945262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab999d86f691764c8614c77ca0633172263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306f253f8b1cd892c6f29e6ae938830264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfcdda231ca9168f405ba42c8626d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b1620870b7580a82f777d27670fc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef500b781c43267997f8b0825e5ed0a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40569df009809d68c5b252e325efd0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9efaa0b875c25eb4fc576b8272350269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e73838c6f301a4d7a827d5dc177e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ef81ce451c23bb99b7c1d0f51b693271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74364f31890b3dbee9ba6e67f6066c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fe08176b4b7a99f46c9c6e3d8b8e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa9742fea2c15b845d5e060d86e9b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f90688d209a161d1c2f99db56f4af8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aac80063391997947f24ec4ac271b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec096983c383697f648d4233f59483f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fa61136def51208f374b962e1b01a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5281b5ac5fedecc280ac8362b49c23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb80e3572f28464a202859831fdd796280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8efb0c37d801755963b53c3f1061b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cc4ee496e9446f01fa7f4dd21025a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b1391a2ac002136c6ac523a72f24f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e9c619d9a32c193782ba38ca0dfca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b275dabbd7d835bc0437bc9216ac708285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3ff732be53b15b4228e2b0881980a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185eaf4cebfa1a8a8739813d7811204287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dde5ba644d727bf5903be85c8b7c36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691f5c2afef68abfb866d78b8022803289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618ee0d2da3267446939137e425318d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c934216bf53c43dce7fb3d8b2e0f531291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361642f07734bda38034cdd0349e180292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c532a8a6857dfcab828d5f4da2ee8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c94fb6fa68308837e40501f4cb8e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9ff5f1898664d96102a476a69547f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405d64b500debb613a6cfdaa3354457296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfb4fdf9ddc8eb6ce24a11847325f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee75f6b88540081040913f7d74dc642298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd627e8dd294b29b53d8c7ff8acc852299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366443c00aa6cd68c4cba4460bc2be7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1d95edf8530ae47dccce702c518c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8392e5563a06c542959543d2b8ffe64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55ede59adec4fbf2f6a7f633b3216e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed792bc628d30266390ad812b1c4c32f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe730221a90f3f7a3ac15df3d9eb039305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1fdc5589c6ab5189c5ac84f1eea17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79877e94beee654b65bb79e3a07bc5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1f303e4923f8df6e63651eb08d02d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a048bfd6ea5db63932eac213fe22ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c224f0fe042b84893c2781d93c09d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a3562cef4227af6b95ed4a99e2870311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873793de5b9de66872a3cd64ad2cdee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fc1bee06e93c2e2cbcc648f84f3d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f331d8fcadbbc86fde6ee258e06b03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9e0d33e9e65fc8112ee45a73f066d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d519fd572b9c8cf098ea5f06ff9b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8d04f52924aed101d0fe9e734cdab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0b93e1955a9aea79f9f009e0d9164318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f250810be4a0cb360f254c601c6deb2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fcde8f6b9a14faf156ec9fc2b1780320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a83a5fecea04e2123d594561311f8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194261bb62c49e5a157eb93c74c7c4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dc19030a1815fdc158c860b645970323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdcc024748dfb65957946d7d78554e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e055003d64b104326ace2e872e9db6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2333a4ab5710a9c3265b76e0e50b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb82825049d15bd08a43ae7b3e489de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4a0d05bde8f6404c710c539cd4c73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b078d88723906efaadc59eaa8d361329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6b2a54c94c417f176e827f0d02d7d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165d51f4d6ac95f2efdeb0e0fb1851c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922f1ef371179410d972c857070d68f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a01d435a24e7193c18da87aac7617a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2d3e7e2f02d9afebfd90919a804e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15b20158a1a3f61c43cf1cc50c0289335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcae99ea450740d78d17b625baa348336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b90591b4f06ae95fab13594f98b3ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc58e625dc2690457c96e55843f73f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c12943389e1b2ee237b39921e2516339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7666e40076acc9a2c555e0488444f64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44140436d8dcead7d672745831b144f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7599e2e066d55a55eca32ee3fa7f99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db6915534ce045399413c9d0cd351c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb41667761311ba3ce0419e685d534344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b7cd1b6e95091f7b6d603d19ea0e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a4454273edd2356262e933ecab8cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81df7fce501fabcbec21c8b619af430347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4041c20571ed7fa9851bf43a203e28348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a827a77b357a988cba070bd3c269647349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f1018d9e9e91706a6c72007de95da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8c82ef79e72c60c02bef9cd3f9f46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4865b605e4e5f29557c1160362024fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7788b4416c2290235e7c01b8b31e44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a5f94f51b11699001efb32e56c2b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a2e3983f09776cc942368def3ea16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230727b9a396d62d6938d5a0bdc821d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f98056008ca8b0196103dec7974c72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e7fb5ce8f18604d27b2aabebca912358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015d5c563ba23f2ff5ee79ccbdec73a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95f31527c650e87fd1938bbee82421360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996478de097707f55adb7306381295d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170f035c2be53b50faefbd3ed8560cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc577f4b30ff5ea768cb0dae3ea1f4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae3b75b00b864b9b82480925ff7115364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63100683772b0253388a988ca9f7a923365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e18bc401cf02ce6541f2fc40ad7b5a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537979f513267258b4645cf0802eff8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8236e4a3867552378a47a1bdd616e8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19676286b76b57e1aa91850451a9033369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e773aad8da7da3d76e56a1f3520606370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf903872ef2223018584a21aeed8496371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d688802aa529457b92b721142361fcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dd6f83b34bbd7df3217a90100253b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c4e5ffa263d03689ff576e865d729374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649ea5ff8fc6cd2522370a43fd256e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c217f3fa6f9e18efc2d90202d480ce4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd1b21a33c08e346ef524dfd4a0a8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed72512a1051a550536412ce4b4291f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5afacabeba8fef4c3f7c1a5100c83e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951709995470718e66154fca424e57fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2b35ba2efe481292f12cc68c3d4a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d735195a429de93b938ac582a331ffa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5731ed68cc10269aeec13b62f82668f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b6b939541cf9d439c3e916725e02f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e01b593ae8aa39866efda7d0ff3b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afafc4e61572e47fe37ba4644383332386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaa71b6ec8a331d6775daa1284c8f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aabe750f893dd5c28857561ce9722388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cc09f19ad61fc421d420990dd37f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633e2372efb42c9dac624826b107f5f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06005d4834c6d7df3f2309e89da0972391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbf4766847bfebb0e0dbb0602dd128392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee16230e0c694f128fa0ae3fdbc278393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc420bca8db62a1a3c5d4c845d70f077394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c2b3dea6351b7aedbd2352bf83e2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d771e506dbd60ef5c05da65522343ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de549845e0b1dd3e8bbfcfaed1fb03c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8689c44c65477e07c1cbaf530a95fd0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb983612b9890a788aadaa000cf3dd20399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd6cd915ac46468232e94eb773ac41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f26660bb234f5362138b56a3fa25e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaccb7e01468902658c60b4e269dc0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff17fe0ad0f880e53cef0744aa07ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16786b097aebe04baf60a551b10fcbe2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947ccfd90423b193a086658ba00c599405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53bd9566e9f1bc1f9f46c6682aefad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb81b693114c5ea3680eb842125012e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5ed759d6dd5fbce723e519e6cb7f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251077a6f1debd785ea6f2bc1c12c88409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf4e4dd731b673659dde228bc023f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15d19ac0bb2c9e564f357faf80123e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac3d9caef7f0512fbf6f8861a2c001412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ec22867908d091c29e665e2f7996c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03392a80e224bea448d424208aaf124414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0074e490f0da94b021a9bf1b559a158415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b22ab53637f98919b176edd7d150da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1faa69bf345663c4a20b6e3a2dfa5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa9a8489be1fc08eaade73937d8fa3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0668ff566054e663fa25abbd644229419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0313bcbe7bdbd42a29ce6d5bb1d5c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea622e2049f9faf3dd6074d53b1f1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a33ad33b364f6bbb2b92790133699422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30581935feb86bb44c7b03dc8698869a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e84bd64d6cf5a6f94fc0d15e4df9b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e34c05fcd0f3c69df80ba01493368425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2ae1ed28377872564c6e25d7c7673426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98d1775867dff29bc8a586e15ca749427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc18bc767d79bdfb05e021aad3e3853428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4fb8afbeb32c706fc6708092aacf3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66109ede96b8dd048a40b8d2f5dd802b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df16baaa8f2e83bbbd37da604cb6c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b5ad9564dda4f7c2bcff36772c3bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5126a91aebe8d562bf4253e428b1c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c9ddd898b949bb531f1b151d5277c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dac653bb08e1860de64d8d96a9637435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42cc924b11d175efb22728bcbeb75e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4a75834ef7117163dcceac40f2b96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8ad15e37be00582cd387d2875d400438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a382d34001a2eb018393bea17ccbdd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1441e54298d6f6b19c997ee34863d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66909e2946416b5868d0aa7db8382d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b4d14f93d0b30ce74c648a0522639442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dce6e75405c99eaecfd422518b1c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db6e53663d65cdebe5a5a119c361ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bc847b34264b7e500062434938fa7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf51a0d299dff1cd0865635bd46398446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659fefa1cbeb7504aeccd1548c5cd5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c92f948fec34301824a08f7a10f469448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562547550d957cdb59104c78913c4e22449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e4210969bb54146d105ad71c383ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b7a6ef811a7c6776e165e293b7992451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7f25a39f8b73f54268856650ea0c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fea57910fda30783ba8fd23dcbffd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691df08c0ad44f7f9ea5f4c32bf19b0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c40b056de3c8902d43a62598e7e2bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69bcf906d4c2c9576ddffab8d064f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848e40267df6130ae5fd78d9f1a06cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04ec0bf374371786ddc8eaff1bdd60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65075e43c82d2d8e3ba764e37a10869459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8eec44e2585d448677ffaf32d2d29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a425f10af46d93f6fb7850670f2abac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba72b25c15c8823bc2d5a784990f6dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661142bc1460381e4600bc965958a0af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495890678787369af8959fe5f765acef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f30015e3837e67013f7471bf9953b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654af5725bc8e57b741e5d939ae36bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185f5cfd3bff67bafb7e93ca32c42d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b0d8bde3e9e139e6342fe842996a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b92c312867953d58d65428cfef6568469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb5c57bfe65da504aecfac95cd1329470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66928f1e8448555c657835534bdf1a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c24462dceb718864ba935afaecd48472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeef14f7ab8c69e6424f1ee2f99acf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0b876fdea8dd419d8acd76f4e3223474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9dfbfdae85f9ac20510649e8add4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe622e9bbea1d87096f7e1416d346c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b1a4cd9b96b1b6160ac6b3bc37c2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507ef2f057a6b94106a5b7e56645199478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2260f114a5cbaf4c34c0591c31be5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118423aef5a33300daf97c09dbb991c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630981827f210d34b516c912d160e54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b39d81f233cf321e877aa83bd360b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa56e0baca9926dbde58e4111999e9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c115f1b04399aa5670c7e8c9cc6aeb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72637bc2906a841b5399e9fe800713db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b829a1371c611a537729eae724ac1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fc45899a200f1658e8bb68e92e980487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eeaf7dde76e300b891ba1f3cf14fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782661c9207a0bdbc31998d9629dc758489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e124c11e4dec4ec188e69d407e2cccd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacf3dc5b9001b013e1c61aacd2d561491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7700e05a2f70d5d3eecb106d02bab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450cdcb5a767455ee9e1d3c9d85e8fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f762920bd14cc16732c96bf7bb930494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b95740f28257159efe2e8e8089652495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e75d0d3b36aac2fad7a0785f8fc1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbf3c6846a8b6fabde1d81c26a7b28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e8ee7b7adb4bb898a9cf03ab5e06d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2555a977a04b1c0178d5df3a90375499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964cb740376ad515fe97df0ed32c45b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb27511a094b6d59d599a04408dce0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d1a3a471e9ece30c35c184d8c77b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09783974c888c341ae76c45ea199c66c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b901fd5aeb57ad480aa71161bfa449504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4f4ec33f43669f162e638a156c068505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7ba20b09aeb27765027b82b728457506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10554c895f284fcbd1d9a9cab9df920d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73523f94d2b87c36cb740199afdd2ac7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1695cddc03e0f5a7d3a3d56edfcb012509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fb0dea39391f4035942d1fe5369e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea984b98622619630cbb3507042143c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b24aa9cc4a94cc30579b87a58dcd7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596023bfd865876d4c98c620c7027de7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98232c19b05bed527e50441221175818514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656e268407dab747a2f3b931d31cf3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3db88278250a5425e2ee014b9a6b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dccf07e006a94da9eb28b30ca4747517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f64022138c6b951ae855a211f9f53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdd71555c496ca50ca43080d263513519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8b256a67c99492f8d4823aca60869520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee7d07da53e9265d9fd0bcf165ca1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610bc8092d3a3a7187416329d606b0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75405f368b8102abe2ba1253560fe1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2bec6fee7171227dff0018182035a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95fec51427b0be531e08ca28645881525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf7a384d03d10476d60134c1c6f26b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612938b8825b5b6937c1c2f15bef0f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87488f3af51c16f7f282c0511b81de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fbae6ec24d28a7d4696daaedafde0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55fdcc7e1a7b1066f8cdeda992b14e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5d302902a9d9c0b4b485bf114f167531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ff950ed3dd0854e11ee8d34980cbf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca85902b12b891420c1090327393d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420beb8b16581c8f1cdb0227fa9a453534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993979a9b6cc6a06374257891218778535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb64238eb7a23ef03dd6ce1a1ca5533536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a227168e9b235dcb12ae878079424c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d882cbd9058238d55bd7a1b82006b84538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8d52d8a4ad1b6933c5ecfe215dcc0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caedaf5433ba9fb897d4a55cab639e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587c5bb553d6157fc11f9e55e2f454a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72897d4e3529da9a364f1d661d030e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90edab86f8a14302a93bc184bd07f82543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbfa802c9d5d03e4b723399c243e24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7ab60deef93801f396eace06836a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be658a887bf9bbbf55c9bc07135120546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb776a5cad84248c98aa6175c3fbed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d59c87138e4270e27cccc6fb061f43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f3d550a2ead79e3876d5418149c34549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e51bfa9649a8c8ebaa75b9cd60711550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128c50e60e6ed03bf243e0c183a0dea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89087b4f3494afae9dc5e1890fd23c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407363300215319a7a44a71d8b700d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8411d62adbe143a7b1a79f7c433888554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c594c8c8067bfce7bd87779ab17d29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50bfbb86b833a91ab967fec629bf31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8c9f75d6d5edbdac4b0406ffe1550557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da456472aedce7ad642888846ba0dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e217f1eb8946f3f946d95e3d1ee97b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be630e7417532b9f91a20abfb33d0871560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40814443274945e5bb6f079d24d4f36b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7894b4ca2a010529943fe41e3b7185562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d18aed6e9c94fed00829cd6f607f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503ccd3ba32f9eef2b0f892056c94ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff80e9b4413a2e7198b03604332223565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a42f34bf797c1ba5f7faddd7e11c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2091481f61ca541bf892128543cb6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071382d3e77553c9c86845fb986fa6b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52abc463bc0476308ba165987cbbb1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fe891f21546952007308a385b630b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2719f96eefd1dc5a3c4fd66ae76dd2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6de7fc1adcb755d072129ecdb3314572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8278ae7edb0b40a76efc29dd86979c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ac24759a6abe188259814b26d1db9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031fca9e84b277b9206abf57970777c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7cfa0c9ef8304cb181467f510e1e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc7840599493fd8810dc15945f1214577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e798df942d6d514011104fb2c7b15a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d46002a7b6010fee4ca78be39d6385579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cb84e04a672ba5c5a0979c1da1275580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df5f6d57942f5e3e0ad9dbd72f2771581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bbe12c4fdf6c61ddb6c0fa716d694582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cb69bd079b0e676b4ed15b5a0b808583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a735a983a794a1e27f58e36c7db527584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e3f3386a56b13fb779e438a51a9f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb2e655bea5fd679728bd6fbdf8b40586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c13b9613731da21526e6d71c015c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00422e9c5ab8227d3b3ed98fc65c98f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289536360769cc94e751542705788ae1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ebe30e35c8c89ae34f6df16a004c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379588eecf02be30f02de09e2c47cae6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85234b6fe59ca512ec4fc2df5d76fa9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e90e36006cd6069064d3b6bd0393a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4141defdcf9351fd9160f89f4afd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1ac5a3b7ef26edf0f8fbc1d86c2c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58632272a39735ef12666c9e69b43905596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f522f34bc4f94a293d9d57cdc4e24f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bc9ef74c01c078978328863d9f0e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f91f5b6ccd057c4d1c257c71bb6427599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6abc9d7a1f1f5c688208c73f5981e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76610f4ebec1e26a8b9e7e5d0b3ff81b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a2b6ed91a1239b00cf9b1a620b577602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48965f6b3bdc1ecc929b58e2e6f456603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45791d5decba4cda13d978c62629d492604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74410ecfdf77668b4e68455224ab28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a58056925b4314a49abcefeb57a47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360cec6bde1159730e2dca3c3cdc317607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080769ca004ad49edb577ba5da61809608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f4417313233aa2dd94f41c0f710dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10a06722d4b23d8a89ec25e65ee3a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd38d840fcd9b990ff1637535df7c0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87005904cfd3adcdab3a07e1f5786400612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58820e3a1f353b3b764bf9af2ed7e118613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930264334b5328f14da6e66544b231cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af619e416252714a24edac680306cf54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0189219cb6e3c38e3ca1d0ebc837e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bf7b592ae66bfac17f273dd3146cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c67da1815d078fc14f05999df5b3e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30907946f933570cace1fc05686349d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874c81f0dc1819bc6045b34d9da6b29620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac7faea7368d0e3ecc96041b618d19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1f9ae395c1c3f8ef39ed0da1d9c87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288645eedc5b432155f4c8e69173f1f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12533a4a017bfa27aafc5b694ce820c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295810eb15378d0f29f692bb7c84b557625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df136e6088dee0eec12e9377370affde626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6a781ab94649837025182ea567053627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180a66dd7087e743de56c9e799b7104628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c6671582702fecfdc5c2a839d3861629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35324cda66eab33c1b7bde60973a08a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03485f67b92b7c1806f231940a5ea94631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2ceb1e95887b80974355f22e21330632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d421df87e17d0b890f51e68e54174633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f25e4ba50753c7ab338eefe109adb4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e24d2549bf1f21314be2f91e8ad4e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c732624aab4f6833a01d05b3e784e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce30efef248b5e69b37f73ac1527b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528dde41ad8f021325228a5b34874dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c757b9d97bfa8e5bace28fd6bde7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4a998080e06d44b14c2359ee9d4f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b8d5e051501b88c395d741cc336cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675ebf50c3bdf2c129d350217ef132f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1a88ae17e0daa0b710d1cd21e59f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee160fbf57f23b4e1763d8c27ac2b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7189f8301c208df70d32fef0d3e2a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c783c4989054877b04f4fc3db8550646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3d0f85d2ea0097d19241e1486bd3d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa514b5e0f7566edf383fcd7dd243b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae65c90813d5820bad6050d3581c324649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fab4acbe2e654c2472eb56698e8f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ab7dd293d62abb8a236a5c8751841651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02454744fd82236f6d5343afed67c92652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029827a01477fdf5e9a0aa44c666caea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b3cdba10e116a2c4c3909e3192c87654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae198be1fe23093747e9805e06b308655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ae04e92939acb020abc59e4669534656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a68b5ad34c4f45e448c6d8a3e1f8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce9b7cf5c69abeb3f3be3b0ec4a65c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1bfc78bb11236c9b3371b2d5b5127659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffd9a053a1a81780ecf094e1e3ca8e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7af2f2ad2ac7a02cdebb58856c418b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4011617fc35bc00b24d9cbbb75dee2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36953e82f6e6c03f6ecbc1fbfef85994663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce975242126cdc628617a41a29a6e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0b56b3e5bbc3d3065150403711582665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183ab679f914701ceee5e2cb452c312666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae392368110ee6edbbe610d53f1738b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c4c342e2453c68764a863fce9c0b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfcece61c566d86080616fd99773c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85be9506f9d784d76fbd1ff27e4495670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fad6838cf9428e8390872d6f0765b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e985d207649c9f48b3017009d5052be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7053e1382f0c5769816e2d417d5d75a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dea7f131cf765a4db0b02463081ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890a40914e512326691e54e34bbc6f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214184fc9060cd7a67cbc80e98a57412676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a14740735ae7e975a54427a748920677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a3ca896973205f65060295f7d09a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5264aeed77c4856d4c1ef36e24a00679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3658947e130544db5755c53d0ca0697680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d545d8a3141c1767b61dff45d60c945681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f0c7b93d5be46ee0cbc49f0c87060682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271680d995112b326e48ea6b574b448a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b79c72ea94c1807bdc27e1eff6eea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb582391c2faa02248e03c9a0c264a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaa2a759212681f1d570726e0ec6f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4fcb112270005f236107e6768af54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c34c417572519c563cbd9c00187975688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa37a5aaff18db64f7e518bdf3c1cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f083d684f4e7a1f8f6476c6c4998c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ae653faf70d2d7dfd075fb223a9a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23041de481d3a0c91a45b9e651b099cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479c962d8f29e8348610da90ce36675693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66488287a3b74bbbb544f22283b7add3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3f6ea3022bb978a8ea5006e8031d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9e60f5f4eec8d4ce52d721725e834696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdbc0da229ad833b3298aa4894178f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c150cb60461ae122966414edd6b2102698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2395bcf3b17ef513c98e2bf82dafc14699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b21cbaeecaa6b65b901e2abec17ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcac8fc3b47571f931e5a9dc2904bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc73d63da68eb788e61128faacf3f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9b3e6eb9005d32e3232abaa55854d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cadaf06f4eed013c3b21e5fa6beb6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9abfd89bd8cddb1492cde05e5eb37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037aa82f1aa8bbd3d072a2e70574284b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a553a113fcec2291d6fb660dabbd60b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899843908ebea6267d07325975623296708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d564a428ddadb0c0436180a0eb5254709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c4db06c48fc6a76ab716b8c0a8ef8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2edddb83a2b357cde6a9e60117e02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7293cf9e750e80868db7d9f580315c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4bf51766f94d35cc0809c1535cf3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8197a2923cbcbd608be7f0638453c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b87a5cc06ec542b908f9aded57ab7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76715403393a010dad817312a9f17a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a092c3310f22a0bc74c1b1d5ecc1f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acadfdd31503d6751cb73f1348fbdb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56713f1770aaaae77514a6b7d63166c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36cdc9de30686e1687d628c044eb42720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a020428ee5090277157178409c901721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57341c61506156c4817b402b63407086722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695c8d37e8a1338d5dac1123c419939723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a1b6585d3f0988cd6bb6d18335b12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838a1af301e796a205009df28bff372725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb644bfbfb527db62d6afbb7faf7bb82726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7309901e6fd57b2c1fc9875016c67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4e4aabdf3040decc18f967c8d557e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c5b602d4e0cbf46d2338a41bb57e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72132870bcd0276db2a333b0831e461f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6136d937628194dcfaff0a3c710006731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf35240068f2ae5059889c330329071732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31e1027973492262106a863d96af5c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19febde9138a8b14b76578f64d9014b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4fb7baac5bd5bdaeebb1f1786e44d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11a77db67139d8b92104f50ad48d79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc5f4e0ee9261a76ed98d49db6d863737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3175225dd35fe91b4537c30a048f156738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945eb0cf7091cee4f73ba6ab031d860739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12951c214e92c7d9cbb1938116ec81c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511cd6478b718016d2d206b97525f55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1251b7bbc4476d38202b5ae25a1a099742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3c804fa0211c8e3620021c8a361cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cddf4931200e71281e2974c53a958744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f127969530e9ead0f596c541e1959b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792ee9e74d48379eca66b2e53499318746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bd8bfdb0e66b62b6e77f32f07cdcf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904eaa1cc0f464c2c1833da59b18c3b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09948a1b54b04469ab64d90bc8cad7c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e8bdc9875d1b79c67fa1da89eb407750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5fc5fb20455314a7efb49fb722216751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2606379ded42122e79b3e93a6ece6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d9057532497279a65f0edeba5c47b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d311eb00e2c23f27561817758ce2c20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b5f7edb1da5d9674be07e4978f79e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d66ad4c462bf129bdac8e243d21d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f2f2e3695204884a86eb3381d3920757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0122f476e0738eb782e68a511fc56b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889463e9692c7f5f7885340f0790e5e1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>