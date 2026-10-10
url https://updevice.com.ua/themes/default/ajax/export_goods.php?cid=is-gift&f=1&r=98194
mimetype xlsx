--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd380ef85190ff015c1bb9c67a82d5b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eee7b189d7b321b7ecc259855c9dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73546dc7959fd65624ec7485302e28623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd952bfbcec2fce3f3d6f1756267b4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19827e26a5a5d223f8587544a9d4845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ca7f633e8c9f2afce9219aae962ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3dd6816e87920365104896e63c5027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9d0634d05efcdbf4f615ae7a276a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaceeea325508e4fbaf537703f37b009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d329262f944cfc1147fc972de2822b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36567faa048d77b269a7f7b0cf419eab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d733606eb899c2bd89faa5ca41a909712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd918651436983b4dd8663897c773b4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482668a68d0e35cad9eadacd50af51ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e559d5313b0e224d64f3e84c3c40615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6134cfb67d37f87a1344b28a85c7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b5c2a946d35158e0f6fbaf5fb66e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeea867172b606b9b003a34b175d2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c223f67d39b453ae25d1c0a17b13f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee18d2f658caf1646cc4eea87d646820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda1cff43093da4f91125963869271221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87276dd1adf1cbf6c072a431522cd0e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35b69dea8bcf48324d6fa7de1f853623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b695ccd8cbfd5c571f741bb283ec88024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d79f4b0c18173a6269784116d905525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80103c644df3d9a14f202a60c918de9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a022623bd83ffd8cf1f373d5fd27027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d4d8d48201d795506b6263ace75c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d2b09f594bf4322d836d9f48a2a6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b5e69667630ed46672a535366993530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6133e4919e13832e0c1fcfbb417fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7216bf9c7e24b080c63d9cfd9d4c61b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059d2bcc1e8e901cd6785736f271d8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da482d019eb5d32844945c9909204d0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3dec83946cacf46d78f36e74b946e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4b40a55340fe030ef70587874bbb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7b9aa7daefef3c86a49d3c04adbed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae772f73b9ac3f09af463c8c3bbf5d8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6ad3dc745ed797b4e95f6e466018539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08781e9329720c94e1c003902d0608040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfa9481dfd549e055d79fd1578f2cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edea4ff7f0f531a680dfd4da3df5e8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b134c0daa61c6a9eec3b2f543d443343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdcf8d38f8cefba25e0d0b4b77c54644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728b11c506a919bafc100470701155845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fe41a37eb9fb8b4ca7a03e405bfac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58a037a50025758c63396e0ef17a3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9bdeb6f26137ec85874db6e177cbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50421e685435b0f47ce652c74644d53d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4a12a2d519edeb301aa717657e15b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c44345878331a3f46f690cfb7aa7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad325f1be56b853a875f9ccb121fb7c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cd1b64b3635f5b5e5f29151e069e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ab69b9a559baf34288f13094e9bc754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698b82bc5a07beafd6beedd2c8555ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05966e8f1eca7d52ce26614d14158ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2bef6d62ef18f6760114a5cab048957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c08c1e52e39f6caddb5f71e4709fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215adaef84d5f7c84eeeb8c48ef3019459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d2fabbec36e876992bb21be6d46cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c8b742e179f90410ed5821946a90961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05e7b7a27c0a7bf5eaf87185fadcf962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fb73f9186910d4b105952d0dacdc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150d075a11b8213ed0562edf99232f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae8ba38a555a4944e4b3f7e13fe35865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b603e3d8a88cb3c2c2847d5326d891366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800786fcd3fb00dbc415c7f39d3970e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68fdef9d728d656d51fb23685ac1d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0ce72d26937d72eac45ce0702e55169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c382df90cdecd297d515f4d811a86f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41895fa823c03a437274baee04af6e6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108002043d05003138428201824050a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86ecda09caaccb77451ee2064bdf2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfded83ca418f6eb6af67cfbd9f0d1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143c74f66543c20d9a27b7c41dc9e3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f2496844acf621aa01b546d00ce6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc4645aa6e479e3610f99fcea2882777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf6d9350b0c11cadcec9ac4fc990b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49bed63d9230d13d049257dfae5a2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4890e8e526cacfdcd6272e475b890a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d7d3ad2e630cefb2aaa5cdf512cbb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413562834927dc760edef23c0609efc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50ebd76f88e08e4bb6f7957020607283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce0e8a4f7528d59ba96508fdb252da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee370189fcb3075d41af71448cdcc85585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d55a9040e9e9c722fed98d656251d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37988c18cfd966e9cbc2d6472aa4cf0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf30e22da84dce6d810aa7cbbfeaeba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e583d2c2b712925096f8fdf18b9f4b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89560451d6b76a9e54e7ca365e82d3fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1264d5dbf72a5b17d41cf5c5398045b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f94cbe481fae0b61add41bb92aab792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa177dc0b3ca9d2cac9904b494cd176593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae32823a62c66ad1884a3f42fad7da194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64331728a1c3e31d1a478f9b1992938795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6b10d7dfb4decd3ca4638db2f918c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce342c53182cc3e4ea6182ad857e74a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd492c213269ca635ec7768d5d59ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9bdb3fda66537dbad2b0a27b3764a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d5b22717042127ad0da3d00048175100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f085c77534ea0280164de6008f59de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1143b338d6ea2b29bf804f35805e560102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5723d278bd2dc0a750df330b6dac35e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007369c595f9d8abdceb0dd1c02e1ece104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10351aca729df4dff168e8cfac3f0332105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010b27b9343b1a53901db1bb680a2b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80d16fef592c34f36caa8a2b876e0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041acb053f2f6c9cea6ea907a8ee8ded108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aae69109f2bab8311d59beb5e6e408109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b65243a051f57f46c4bce4e1e9448110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f660065cfb94994eb86f6973ca5ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374f6e2900508701a5d893883903766112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f084dffdeab7549d09bc25d7e0767113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5ee6da891b7ad0bb2a9cd616fe00c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ea1ac5359055156118eb179b048ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f1d52a29656b12aa06dc1f2715744116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82385fae4bd83737ed0a896e59ee2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fcba44feb3366367e3094f28d7358118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a56b0c1365b6490d519c6a9436b04e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a3686757d89790356618c385b869d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41757ad0d862fe38d4eb26b870e172e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858716fc5f5ce30852d645ce52962cb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf673a2d4d24d461e56c2a6c55f352123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00c393264212d0cd513543b640076c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a0c6bf35d423cb764de3783639043125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668758ced15a62d932bdaca20bce9bb5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd649b78234fed5bab8e54404b1e6491127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072bbc772b8bc845c64e007ec8c0ab1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107354a9a3ded4986df22bcaced0e0e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ef37f06e7533d726e9f73d46646e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c05b3c2ed39bbb67ba1c3c9c707f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be588d4e7d7ab7a857ee63aae69da85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276481c650f707b3b09b739dec0dbf80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5a52da30d5b96c4deb4da35c688fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9a97bb29f6b0bed6bdb841e60f778135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6f023b22e4428bf617976a05de4ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbf739a905183b3f185ca069ac9a0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abfbf8b4f04da58060d710abe5b9a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30cc82ce2e8c896d5debf25d5cc7f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970942bd486bd9f93a8e1860b06b268140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302d8ad30fc085756fa0a81e0df9d79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842861211ed469b49b4d80f53eb310a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a66f9c6e75f5bde3d8f323d12807a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b500145daf4d6b8e45a23637fa487c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ee5c624153b5c872337954013c8d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec28067c983279476801ebdf6195e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db7266ee47d4c1cf0cc3ec9718cb79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f3f8a6177adba3cad6924a1273fd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f86245b35386666ef2bc51d454890e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1e57b5b0c42c2bdfab78ab26ac892150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5976246d1f6e1c71dd9d7b13acf4c9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590af8f8758d24dbba68b6afda9f142152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d88c80ba5edbba2b8bdebd0e3854cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c625c2595794f46e85f127a3e0e40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127fe6b11cade3b5345b2e0e4b64ef9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2066eb6c692afa539d652e4633d86be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5c2c45551692a1c6680873a1afaa0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b958fc90ef5a8e3eeba838d42daaa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22002cbf8c1c126c25a0caca67fd3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c634f20a37724721a738784c5aa9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62252e53e845e8459fc301f3026053161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8bdcd8d28f569570190ef0f2f1b37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f431df944183b786cdbf3fd01b19fc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa644fe018719bc6c199ba13a8721c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7675b11dbf6aa4383bf99156a5fa7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849a0e8516175a198e30e285342b463166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e25b0a18409d87e381db50bd030f0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922e9675ff88e4f76c2bf79832c7177168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb44ecbc63aed1ce68a4a5413e243d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bf29061995d1bdda28f3365b1410b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6538d761d8f0c66224cf7af985287171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b804cfc67bad4d08fa8a245407f81f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fff06ff8e7cd7bffcbd94d0dd81d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c1777dec09e97d0d7c0593762a5bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa2527dd2b2d5471a188eebabefc01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be7d5d183002028c29731d7f3ebdd2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8601245c158fca2c53e2dd5f1ed2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7739bc57a8f4a1ff5e02e47d966d06d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3666e5d8309b51414229008c34ba2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c51c139818f6f3d167296a3ec61fec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f065671c3c865b89e8cc526e5d2bd72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e10bd1f5c0ea94e0d54ee1cea6915d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e181f6b4009b9d0ea2e8d336932afd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c8ec3eef1c03f6f47dd59bf2292f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05ddeddb9d6d7e7db8d1f0feb5a419185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d3984e097c527f0bd30d62f2559b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5f3cb76b988a78790dd459ca39c35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb362c1dfbb32670042cebec601f91c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8f0d64e5ee2180c05f42762dda0b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b03c2f5a9148cde838bbd839175058190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eceef9baf2d4d2ab870bc8212af19d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6e3c10d401d70b064e3e053b3df6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd27952f8e287bf0667d2e420c95e04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3945917a20097e0ee0c113abd15cf9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f8126790e1727c534a4565598f0ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2468689fb569114b6aeca638d60197196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc5d5f60cce5c4dce065e41c9556ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc260cd09e895b19d80ce5d78942913198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ed8ea470ffaafb952301b45e5e6ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6813d8ee91c26d3fff0ff9500255a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2900208e65ffffabf3817ba3ee38a40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4de9c0bda031b9a3dd0be5d43a7d2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17c3fdb08fdc0e5561422b8950bd99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09077bf1a1bdd1eb0ac94d476ace64f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ab8f905227311f0e8fff9a43fff80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eadb0149195866eb0926e7defb36f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fb833d8672a5bfdd844a052df77cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e0d48dd13f576b53417b77bc5bfec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bda64fa4a420b3ee0c9facaee6a9ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45ef62c012302be3a820d3cdeb9e12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c078f7abd7f922d69974168d3d9326211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e429da11aefdad1c94ca745121d07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd1acfef5ca649cbc60adaf698ab3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8340f4394996d240805b319c43882c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcc28d646a5082247d3fff322d5bd8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92354cad454c9695d84f5e6e9f27447c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ace91fa37c22b6e509f62ba5497e09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da320764936e2702aee67fb7d64760218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a326797493835f62514b7e4bee87916219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb62aac7bd7eadc6da30b9c32605fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb8edbb3698bdeb501d63ae1dd29e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ebd4459fdf779c3ddeec0dcb63ae1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa952ca69eb3bb49c8b49e40ce0d834223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6322822e626e93d86f439b199f47247224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65991532a58ea36888ca7e55b36fe2ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e5df3ff97267dffe3925df4e3c5bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547ac1b5f8feb7c42f48018d96e8d6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f428892236a91c6a22e2f66630c9f2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632e8c4619c89548eb5da2a0e9ea852229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea352a23ff37c140d5d7eb2d965929230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3375e3a858dc1ae367dd8526131cfe4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4c6286c5e231be42d94b63ac62574232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a2576276e586c19860cf12c6ca973233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6820c53b296bfc98c24e560bda02d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d44195471789a0ce3debf6427f338235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ff0d5695a940cd9876e78bdd4349c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03df053f9c9ac161206f5648c1baf37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2b3fbcee8a5b48b6902c11f1ea762238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39e4ef9b6fdd16b4c460e6184e7343239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c09e68315d7143109dab18a10735c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7731827e4f19e0281254c0b6e6acdcc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77447cfac156cf5fe4203ee876987e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455568692b28dd787dc518c22f05bd5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3ad50ac5c6589083edf0a22018b9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce1f822d64b0eb4dfd3e302f8f071a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bce89bdbfdd40830a1ab6b5c3ba2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5567f6d09fb08a4a4c4536372e779cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b3c7b04b89cce0054820f1b7c102e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28e69251d18c4439b005daf0f67136249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12035f75199b03537a6cf8873c74c413250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76b40cb3fa2bc829295992a6144037251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466a12fe05b9e6a11637fe2261453ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35425797272e3959f37cfc07f34ab7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786b491a1e0363699732a0251479e24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66257c27fc7d9fe709223ee5a1ff0a84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674082223bde23282915f78f759aadb5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc1821bb7830fe977fe09811732d0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35593a1a85fe7ece72049978aa61a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8cce5e2b1489ef52ee9121433d890259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f755c66f2bb89d5b4648f84f4208815260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90d37eac3eefd57f7dedd60ba920ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e468f72ba51981015d0a0492732ecbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2273b85c9419be004d4d98cadcbf2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d67c013032c36dfd152a0e13977a3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcba4624cd519ff5d96b0d15890d90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1915af60793c8185ced75b721b33e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8793f25e685080a3b659d79a92337a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8290ddfd1aa2e9be02b401f425910268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d5a9aa864081ab7010263f59b2f43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e19767affe6ebe593990077c4a2d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dd8eeff4b4a9b7205d505b046599d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acbc55a203a240a0ae69dd4d38fc2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99048a37c8c7e100dd846aaad2dc33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bb4c99b2de12d9d1bed7f15bab00c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aed2aa711e790631673250a66fa014275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d73c25e486cfda45c11ee07d00950276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b8fd26cbd017a3c766dfc3f5d1cac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b40d2dd36bd1c0b339ea1b856835c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa52ea9bc8e5b3a59ccc74454ef88a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace9ccc42d4905c547a44f6d32e495e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de138eacb074be0618887a51e0480f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafe3ba797f1f38cef8929e63e6a586282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def606ce16c905fa785688a37ebaf88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1527c439c7a7224592490e525ea515284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff07d33664494fa007640685b46c49b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0098d86fb36e0b641f820bb6e2b419286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5223d05944bd02d37d5f07005340e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ef408fec198875053f302f8563993288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17babd3f9f816e9e76cd619881143568289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1d3320aadd415224db85853ef2125290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118a3c6947f3fa89e687b556668961f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc7c54cd2ca47f1d8137840f6242b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03d0df68490af3d4309acbd31a049a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711798e49823a07e66de694331fc3e5c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20705dbc803f409b21dc46bb2d9fd8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce4e5b6418f310439c21f84ad5b53a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8f5d242dbc9fe49fe5978fa7cd988297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b436c815b308a485756f4be50c55fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486b30905ba7c519d25c1cd5ba530d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65b0d2da77e1df3a8b9caf1ad6e848300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f30ef7c802a47df63d8a6a7dbbe3a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b55ca37d2fa7a28d5168a4e5b1d1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f116d99e4a14b79d2babc384e20882303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d793b5e70148f540f6ef36ac11d02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165cf2e6187e8f6e20c1a597dbf8c3c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f5201ed38ad1fb3e45d20c10cb8d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188d8525c2dc643fc719006323c465c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b9d1f67a0513e27703d3f5bf009f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653880755f4d89dc2d49921909a812b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205fef7cbfb42c8060796075721c10c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9efb82034af0f217cdfe14f919c38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80821066b5f3f8defda6e0b11df4dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ff5189cb3eb702deb9080fee21850313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e1acd0099aee369fa285f44eed328314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8b8af008fc84e25873543030d54de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10e8d67f1ec9bbcc1c58f04a8b2b77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ae0aa5b354cd76fccb10c5211b093317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ff3523f935ab74fb24b288e3247dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70397f74280521090361a03a178894ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228353762079b22e0dfcf66cc11faf02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e5375420dff4f85875c72e41916f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9278e71c9906d20f6d93a33e60806322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cf846d1f759b4dbd22b4fd22a5a64323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f36410dbef59d46b80d3b25a31f96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168159f758a0b7cbfff99a83505ac266325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a4b8b9d76e97cfa5d96fbcf465300326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7c52ea7dab7e9932824a381bfa32c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f753d267fa8f17414f5ab3ae44b2b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d910d4cd1023e905de87e35998878e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec9d9768101b669df7f68cbd43faf5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6aebb694def784c86558acda1ae80331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31caf8370634d471189ad148cce65f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550baf4399bea95bc0701f359a31b56b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc21d77c5a59fb0b4581de600e558fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4442e79a93b6d7a102c9f5151c9bc1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055f5733cf524fae194b497e990e1a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e703bddfd6f55e996c63566b69a92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaf7d70a887af0abfe6d783b713900338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bfc02cce5363da071afa324241bfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb819c911d3e61501f33867d2ca5c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c5b1f3be777ef1d57b4b583df9973341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725de1a59301c80b5b4f138cd481630342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4bf8968a3b431e9057c09af506f1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bc22d8c60da72cc447d6050e3d86d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce8ca11a3451db473790affb755948345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bcafd359c8b4cfe1a29602b97cb43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abd66d78d14f01ea2d69c551fa134e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4e7d196e3c166d131b42887d88ce2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0ae3f0a653bbf4e6c46df3adde386349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf56271b982b117bf70cf02ad5a91b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82934140b9643d42a090223141885cef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93941ed160e38f13d8430af72d4cf4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cf6aed5a0eeb9e3c6d3c759efe154353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21e361c08e928f8d4dbf912f8a52d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020f3e1d2038cb0c913e2aa891fd5d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fa51506a1a21a737a3e520e19b9e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6ad6ff2f108459e7f61e8497abecb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5e3384f4e78ecbdc760c744e35bb0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb6bba8f660667655a84c2cf65f58a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd6c01ba18225883b067301cb0d34d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae839e5f20cfe8f2cb4641e73fc7ce38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231c311d198d23b7280396a594b001b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f08257eedb0d4e94e3853efa8faed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7be0e41baec20172ffbc138e25f5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452fa7cd3af2f6dfc7399183b8754ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646c630165dc0eb31a86f7d357e28a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a12d8af0e8958002b9812885a73c29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0697d3d98fde508074148c0de975e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae3f4aabdeb434583f52d44addbce7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65993cd4a15dd313292b379fc19fa3ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36495d550636d08f838dea9a9df5c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3252e91d64a5ce43a7f207290c5d8c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a3d6af7500e2f83c456413ca4ae71373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b38f1be8172e0d56d82e40d7eaf5db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ddf40df37363fda04cd2f7dd4f62c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c449417e4a8548b316827c15c61394376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdae43873ee483d91f277dab84e1b2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce1ababdf88f081396233ec930c0fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4812bb59d1c09b16d491e2fb76e012379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e889f38ee31b8204082ceef78e3c5f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171016d98fe39189da5ab870dbdc9cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dec6d161543d0409facadb26607b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655d4469b9bdf0ebefce64d5ef41e64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cfd2411b3c24e649deb6c35061110384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a555b12806078b7c5d731170856179385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216839d3bf4ddaa22cfd351fd0ddba26386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12e02aedc591feea8edb77e534d8ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d57f5a694945e3235cbbec4a24b0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1ad14fc5113a282562cd865197d9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112280bd7d7e52e1fe3ae829555a421390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52c4339c74b8f8901ad6a4e1867df2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac0fa6f1d8f95c467ebc28e7279bbe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c9fde229952beee31c73ba3758ca6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46b323a32c64eb9734f926cc9d8ebc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beef4e07fe030c549878517e77db094395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674c46454974046e2b38a7b94d0aff4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142df36a80fedb0349e0dea1c3f1f5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc1bd4073c7452cdb192150c14f07a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3deaf68d28683b9798761efa1f7515a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fb09c4d29153586eae19175fc54ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85f10e20185a526c7ec7203a78d405401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facec805eeaa2d9ef788cb3b7b13210402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778f2548c2f6a174a8cabf6e1b3055b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6972d8717c7dce4c61a76230bc7748d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d680f9cc4021ca4bfd802a5353efa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4567107a017d6795a4173d9c102212e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cc79c7124907f7f8105b317580095407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb64acb0e1180c257a3d1b22552396f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17dea4b1eeebbb82011e100b673888409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516fa6eda0221884d59177b77f44379410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc8a955fe9ccabdea9c3ed71ab8241411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba334af9c1b15e4a83899dd74bbd9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f52d60f12af684770b4284f9f80070413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02683208a9fab02f01b655ed256d2c62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685e20cc8d83327c43e3a224d6bd0e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1d542f7c3c4fcbb5e8c6fb091c8dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab45e48412648638caa3e2d31c7d0b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814ddb6a416d25a66c9093e5b963a83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2985bf9042743ebed7af404a521a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157b1b35339f164739d8c0f7388dd29420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142626da05f9e419e6ba533daf0231be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00cb7fd4585bb84c9409b2bf6a5e2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de3bf256bfee89684c026986c782fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6f84a2bbabf038e9404d541eba713424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada5e8151dee42717393ec6fb2a121b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3042a406f46d96b10b911ed5f311fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51587d1c39ff6f0f0f71fb356e22ac93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fae1a84932472ad081de0fce63324428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9840fa4ed29b6dd07400116afbf304429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cc4756761f9973120d8915692dba1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb96fb0cda8bf3af6ee4dceb022319431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c8bb55bdbed31d43c688fa842f271432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f93b0d63fdbeb836638a18d332d6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca220eb87acc68f013b29a3ef552d14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca5052c4b4c390c9ed170bb8a49d2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41866538eb373271b222f311498702b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a26ff3a20d4e35b6cf563de948cd7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318efa01d951b3b2987a411bbbaa8f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272fec7822ba1fc04a78c9e2cce736d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce3b14e4bab69b9dabdc003c18a979440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5840e947c523534edff7f84fc56f8e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342b637a9c425821eecd0857f76cc50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998a118ba7e494457bcb90f308455f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923441c89eeca1ea6f441a9deb0a140444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842d5579987e1c69a3fa5f8aa682ec1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b7034893cab286c477f29bb8bbae6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8e592daf09d9fa9d664b6bd023baa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1c7923519ef156e2d1880f2b0822b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9056529c406f9976c3ddc54e23015449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c70004a1326687c714225004033f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3072019acef10266d94bd05d96354451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35728436a828671fb3cdabde7af307452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628ba1c5e27f15d8d5b60ecc465905b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290007138e2c8d0139c8749895c034e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2e9e452cd49241a354097a1ac7ecf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f27a4ea188e38336c5405e37557aea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6980c6a3b3861106a0aa5cf7966e292457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13851b1f50ffec92ec976e66e0811b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affff74e87a558fc64f354576c82ccb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fcaecc3f9d617c59baea6519fd37a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b225f0a91bc0bf8847e67f602f411461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f8145ef305852623037d355b76427462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c78d54ac4d6386d6e9d4ba4231a26b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c36230c2ee4988c9ceedb1e8a26435464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99397aa4a93c8ed9980a26f93cbf1ddb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c6897a57b3131fefa26a8b434b2a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e03c8361ee3d83dc91fe41cc902f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caa6c7bd5babe48469301a7885370f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd039a1b4c90e506cc8d37b4406d50a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335037d0877d4dcade1e4bbcb571883470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28917cb68dadcf046e4e278761ce53d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f09f36a1360d8c6cad4a5f1d3f387472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d254395b70da993c24e0c42a4f772473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ced7d7229f0fa2298f5eaa864554a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51e3a302c6b5686cd3cee7f30411dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860467455f1ac49130946754dd6c278476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bbcc2fc3fe40f95cd0fe62551c236477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d60f57a7edf7cc4aa789a38236d2a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae0d9d212baee879323986d85a3ca4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115b873836562ee84bc1c60fc0f208a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ff0cf4ca15312b9dc569d39a683d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788930fece639b04d4e6197a08ac8cb4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86434cec9c4fa2aaa99e1110ede24f07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82cd4fce2d1dc7a18763cd849330b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c249b3786c359d42e16a95e76cced485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17005597e107d987842981f344c2f8ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81fe8a81f220bb8284e9cbf3fc9aed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cb2f2db46fbbfdac76aba6100dc44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb531ab7db906baf27dd1fe4599eb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb040c6aa0fcc4ad992beb33b0b917490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d79a426389ebe680b9d942db6886b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87413f8e2b1a5790dd199371d5df6fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d018769d30becf5ba003032bcd40613493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a344c68b8701713204b96a68b664e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801964ca33034707d867b94922c7e09495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1479d4a988a42ddd951f6ca7ed07e01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c640d00b6f1b53852fd00c6b44544497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079130a5160473704a089e7f262e4cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e303e05dbfa8422f9884281c676f08499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3ea9475931b6a1abb3f46c7716de9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26247a046d54ae0a50b7267a10ade77f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c59ebfa0f2d955fb324344ead2c76e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb799fdf8c4215c3db2511a284263f27503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232ccd61c1ceafde999c5f1e340bd30504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408178480bb960181adc3ad1c9f09f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dbb36eac012512a0139a1e9f41caf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab559c568276805ea1a4f080ad72417507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabc9235e70edcc8ec0e97e74dc5c0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1530cc3278e2485c09d2a0c60a01661509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66d3e5b658ba1b643bd4bda4397478510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db04497f2c5858b8de09dce3f49e08a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9cb7212e32f2a75b7c73f3cd85936512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0139447b01a1be6e9867b55126410513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24023772ad78cd03007434e3e9c0c4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4036712c271c7144d52fc3f16b5a94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513f2f783fc87f9ef37af95baa8ff55516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e70ada17b8fd067317d83441d400a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c63bc3c975308f67d6e31012ee8d0b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f27b9e32ed1eb19079c8cd861e133d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326c09a992a918f0db3c20791e1f61b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f4dcc5fcf1566dce94c3a27dfcbbb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f0511ea08e2d25b8cdac674d0a3d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5fd171b239979ff0bef976255c0eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b9de3f45a9eb58921495df414d415524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e12b4b4fb59f1580fbf5feed5e787525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d97edc21244324877ea7fa5e64556526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1011824869530e60df9ec2bd0d50d71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b10c1a3ede77ecc866fb0652e389e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535d707ebda1aaf7dc3121a0e333016529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc965bfed4b447184754927caa958e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed7924d10926b2dab7334c6091b4df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe46e76a56aafa2ea2bd7c992146ead532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6185e6905666741622d3feee6e523a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb4b3ec5da83a9edf4ed1a89935881534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488209f8620fb890fbfc2504b4eb729535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b120b330c135a0800427311ebbc0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6302ebb120428ffaeb46f4a5a2e73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab885312338fe8fec4970c6f24a3388538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d123072e206bb193ff11796f640db3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c2ee82d00b2f36b94870ea1c812df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b889d2380c1a7a3709bba6df2a90aba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e812053fcb831a7ad3769e158d54192542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9a8cce5e9886b5c6c71317dc02447543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a41709c3143355ff859e0a14d35402544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f97c3eb9d971900e86db281f84b7c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86014665d8879efe68cb83896c92638e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef85e5d2c1cce9d829f7e399ad4299547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45e774a44a79fa96c823fa5670fb01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661f7cb26da7b3e555938d7915979fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387b7f56c3a32da1f868e1351455484550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54087f2e59deacbaa4831fd0e56a1eb9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07991b765687871c8068e2e80f803881552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbd1c049f4465acb4dd72f09cd61fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df90519fae81c96cf7a6485731e0f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd33c3e057579274015e0febe14494555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fa4cd3985ad1f9c7959d18e5960c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec54004f40fceff05e36d2c7091f3a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9869377e4af97f0622f46355c67c977558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d0e36fbb44e2b254a95c0ab5c7f74559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5f07dc9974ff01b01dd7d8b821e4e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355e4a923d594bdbaeab895c023d88b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f652330e68b67b1870017f1dbfcf09562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956c2bf2d49c2e50f5844e397b481da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49437002746467a5bd1d4639aa89d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c11e4dc0c45503cd6c51cb2b778314565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d93110537848ad8b0a71f0776e266566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898f3701f668e748c9900dbe145313d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d520b6f28164f2a00a0e47ea8a7a0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f254fc1185abc43a5e546c75b45d98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b592e68b946e9335bbba6097e30fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb66c3a351be07420b6e05e37fc303571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ef2f2be6209a9705374e21d526dab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271dc18f5f03ac86b8278d89b5eee0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caa42be670b9f9d20c7741df0448c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd02dc4237f02a2c5d916131276bde7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492cfe34420e4838c25a293cf7e96b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195e2e81e84f4f2f01cca0cae4ea214577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba5847bc16a55d29ea4e6185412379578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c27eaeffaccd610f057ae84a567613579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e30007d51c3efaf0f0219382647950580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1eec68b54df1419ed9cdc12e67cbf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2040508da4978fc49c9975f105809f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b97e1c7fc5a1da651315699ffe7b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366e759679eaff877ee2885f577e141584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abbb3daf1df350b19a5bd32a19c38f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421979b2c7d24d8063c71171052a2fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6540588b23f89b966841956402dbd7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7b4a47f71973b069e9ca50edb01c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa53667445d52e3cb730cb52ade22b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d846f14ad6c9a02a3cd83fa275f1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c30d98ff3d2cbd81b51f36e2ce4c47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732edf786c6088a7fbc568442955baf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d88c00afd721d353863b7df33a1e92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552448a6059826705c60193b92aa1a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6dcf658a110524a028d1d4f536ba2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fcf04b2c91fe7d9dc9cf5992f5180596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ff09439d2d1732b54e3fa30db8107597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778e82843529e0f295dfb1ad96baf9c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9361e1ae0f5d3ad3dbbee70dda23c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2a1fee1525406bc3497c9fb59fc92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2094159b778ee8edea5b28fdc0acff7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cdf32840c8746d6d009db8a345b66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e183220c953184ef238d5d268e685603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69807bf72aec277020644b7a3237a5fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e97493236099b2621e4c89bb38ab4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21296868c8696746d4049631a238680a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972bc3d73b4e21380c222359f3c4c48607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e7ba2e2cb9408a68e214c53e9880d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0675e20295ca39f5e76ae6a6329af46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55be0da87ad36b1271b5bc4beec641610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7a9ec22799abb1ae35fd60ab96ab1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed308b40d4162c87562af9d8812c174612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32da2fa6be11f7459c611c7e2db7a7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1d77d19f7043002bd1539f5c02153614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbab1226520f5984834dd1be483bc1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b2b9f1a24df9f77cd5b8eb39c6a4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa35482f8985800633d437ab27618b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88c094b9df63ad2e81f926775c180a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0132320a31ae4a971a166bfce8863619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c5b64a12301129f96d78cf6af9f1f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7885d78f9e2179781335f4d55b71837621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c898d8ef40a7121defc4094313c26622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c8627f8c8345056f734f9bbcccfe3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d36c25c2051648088388d9a0d0728624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012f5b8e19869bdc01ead83d48725e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aad2c962e1af4213ba02b55690fc00626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e8553620f284f8ebb91dbc15f1371627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204171770dae74d3df3c0d1f38e04cfb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fed87196e431aac6ec1265e6524083629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780c21e592faf28a711bf1893b63cae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1f0164b24e4d9591f17ac1fc09df0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be571a6a8f4701c4e1dc7681bda5ccb9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d0f05e8f7a63bcf6a02914f5b1991633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02755605c2d62d7005b15a4278cb5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479a851e86637f2a43071acfecc6fb6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ee9ca2adb13c434163a85ec03a9f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5587f45dc7b45ebfa645fb53f3d253637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f39b4dd2e4fc6ea3a9ad0abaa433f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e70f39cb6cabc4e51a433cdb54075639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c95dd1bd2b2acdfe233df4c817b76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae674532cff2aea5bc8e5d73fc9d5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339b73ff6b8501a5ab4d7eded020718642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccbe559ad9e9e834279c63149d2748643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3d02161321dba1888ad0fbaa5eab6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818f66c9bcaa190e7a6ec4774d5cebd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd56ebf194ffad32b12ffc7c7d25cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712728ef46f10b500bb8a4fba8a8589c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3289f81b19d096a9fd12075b5b33c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03a618e30ce3006da60072c5dae4e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75fe2e09109cb141133830964dce1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7ef4cd3fab87b3e2059bbae84fb0e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ade55ecff5b0e1d58c7bfb089ea6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68ab15fa754b20812db0604a91ceb7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd836c435fc09ede07ea8187251b993654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ecd5c18cb08057906ceda8c98087f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b22c726cd65a65641f441cdcde5b64656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3dc1ac51f6030a4fac228095275c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a17c4c7c1cbbb97d7ee4d2eeee72e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047edeb4c92bd48310ff2792a8dabfea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a256d7c548d378330fd588cf6178f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a078ab5fb6df60b22977414900dd1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3391a42e02c2c84523826e434f52783662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85018fdc7f2386f49a004461cab4ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4311690de3111d04935fd66e59c06664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6ae694310b3a17eb0551234555927665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31dbbdfafc8bbf3783b2c6f9d9c233666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c9a573d92ffe3b1c8aee5f6cd4972667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75f28c41aacd8b877d2f9bc374f152668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57938945ceb85dfa31baa75e8372e9a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc1f18548dac121c35cce2b65a33f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac3d0d8b7ba8827b8c8b7b19e193bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c66c8f3a02d18ed94dda580b756e8c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416b9c5eae9105a01fbcffc71b14b40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852fa33de533631507d31f5cbe2a0c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224f2fda448b652e9642546f5d039e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf757e15ae52c1a5ca31e406667474676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2d16e33fc8cf245346f1c71ad5d9d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4449cb95d9893a6262c8a8a59c42e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3030f48ca61c92ce09ea5406d4fd615679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f93064e65367434db5efb401994efb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7b2562524867f306548a2eef124af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6ea473597622335617a47b0f0a9c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aab09a28213b1a36b5e74caa5d63dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd706ee7e19c44ac996e0c0f0d011fcd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06e5ce2309321b3ac735f5dce86ab3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a4052c36344236efed6ac37dbc366686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b3bd25d422e83e4e62bee8a70ca74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2b87c39806bb5c1fc98d7d32eac66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308534ab4c15703f441486d2deea2c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c24b2d8111289320b7ca5aa1cd900c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648ac75246a0c60e5fd6382c9bb6977691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380264cdccc95eb92d82455b389a777b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ef9c35ce3e368ce6310a77ad93802693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cc16f7bf0f0b739cb4cc033dfaa1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2382a837e18f76b14099e13bf9361c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d9fee2d379950aabb8a486b6c1640696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b44aaceb1b31da69bb1989250cbc2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243ed18ea91bb39b25d44b7be98b178698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf74decea79d30a16a488505440e65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974ddb825e7725b3421d0ac6047d74b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c9a45cc18803952693f2b6de2743c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6998f7190e8bdeae8eec1c1fb373aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcc6b5e99eb1b7f245c16bb9ab8658703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a7b69fbe3d80a1790a9149173c692704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59343c37e10a0a7132c53f786c4de6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8b92772475a6ccc1c175e5587a86f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247432a5ad73d62355518618e59f0bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b5554fc9ec97255d498eab12ace1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37882791a228d1c4649964e4a487f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e8c2391a0f94cd260c3d9a4a67626710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60c1bee28d4947b46a28d1150d58d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ff5d68ecf74cd0df95ca1f47d75d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94918e99772c98dadf6e07bc1f24a3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3a4ce9ba56d7d95dc09fb8855c731714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8769100d5ad43512a59152b942c57715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5dad6de36277d75f0e4058793b9f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437f158b011afc5a79661130991e990717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb415ee68278bc8d2c798df70eeabf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f21b9e7a5d861d030bebca08f4e2c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1be10fa9d0c5939c843ce34bbcd81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d50376f7c88844954e1ef637b5f98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462117c7133b9fde6cb33dd14c61e18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe2393a93103fe368c6b003f045cb6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852456947f3368da09b515da49b7cc96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d9c102d8dbea7ffdbad42229b4cc4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed53d7322c6fd436d7dfb5b33aaddf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e99f0b47030c130694e8a353fe014727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df03aa7a76067e2a136dbe0b5ac51a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681a2e4d05f230749fbf205127af672729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5a36e04b5a3e86b42de2a9aa483da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68c5140bc86be851ca9f837bed1962731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96b3975b19fe8ec08568db6ee27a6a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418012d5cfb439935f183e1eb4801146733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88510d6cb5450f8fe30781eab8bc4ac8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd70e791d0488aaba954ba6247e3d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec1026f4a39635066e6c51d9b79a59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85dbba7c4b57b061901f8ddbe32b54737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500b425b3f2c9dc5937319aa930df71738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71403f801098597961cf51052b522e4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d551ba9b5b978e8b0e6682978ced57740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24ffeadc8f864a6c57394220392b96741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d921ed9ced8797bf4ab7b891f16781742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed226a0391980886feed8bc1583967743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5825ddb28c86f79317ef7e2299f7c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e6b23fc83ab4bf7aceb796b121aea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e8fb3dc29babe8ddeb84406bc96f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733329f83f2acb3c063d99bf755abeb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a0bce853fa3f78083ece273e63e52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ace42e5430c12fb0a29f2806315f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235b116c665702011b3a39fe43e9508750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766be84556e961b3c8ab6f7ab8515f92751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e120abb127cf25a83cfb3c02f39b74b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51da25c8a894792cf65e71bc0a40828753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0b7795f9b4b131acd007ecb33a68a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b03aa0a3a4bddab8129064246fa45b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e2514ee61c6b19bb1efd9b73614e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc059297f74fab1c85c6740df1f63c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0dbf1ccd9c8bad122808b92e9ce04758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6561fb265ac740b1651c8de828822759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0715fc775e498853ed22a7b59aa4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb56c80cf63500f0983facee7909cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edec1803a2b6500825b90bfc63b8553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b5f99541cb5283c544db7f7ceeca34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99377156e9e1ee278fc97687cb7351f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdf8a3d752d81621df7fdcb2f9d75c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11cce23b983b93e98ba5f9a8f997d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761895bd5c782af7c22d94a4bcd813048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dd5da41128594fb7cd9bbe49bbde59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433419a0d603c8d940686c9f232039310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677604e58efcdbaeac872306c73e96111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba46f36b11e5b264d4b0d656ed13a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98950ba63aacc96c9bccd96129e4fba013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d13005c57c3565d511f736a86be9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c969e9cd16f5667becd4e507ae73c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9296e18ac9660fbdbedebfc25fbd516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8db899bb9782b94af579e84a70196917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3090775b0c4a58b9cda95ea3e0a8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2be8283b19a5d9beba64375d2c2d6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62f858f4622deaaec5c50a8e1d9b9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1343d7ff2747765d928847578ee6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da30218de8414e1fe469be938e67b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df496086bc624e9a910116eae2870ba923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d37cf9aff88a59abab29aaca384cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a860792feaf34423475ab3f5847a5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30a70e6082682a1f4b64390b8318d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c5b4db4af01b6292111968be2bc4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9df29d86a88835c05703e24a0ef2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18077b2ad92478c56f64d2d4e5acb6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571ec70b0b0d26223bf2d2b3fdfcead30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce6d7bdbd48429050f8643bcc1e62d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e87819405f4ca6329013126c632f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bf8e40e4f9d7efec75f0171b4159733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73f3836dd34756e89c6d3c64f5a4fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dbf99d0dbaa5551dfc394a55d0d4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d10f5001bbcc997cf98fa337d018c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e6ca9a444aa330dc044ac9d59633d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb4ff7572a810f5d99dbad4ca7f90538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79308920bf7272a3b61b8041c025061739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334e977303839f149555dd78cadbb7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c245bf1fa74ebc42a28cfe62bb367fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1765a52eb782cb23b6fa28f5f67021c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf0ac7c34854807275221a6bbcb8eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840a7e7c8c9a48bbe15e43b5185012844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8884b28f67113a5477230fce215b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d7011b1c9de4a8e60f8d1d57962f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9bbfbc58a8e4c8dec214cc439b36347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5129c1062dca40635c9dc51a3dec8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aae48d78cc7c356e890b0e45c8feef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609031dc8b1c020a997f565b8423f8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4ea6da0dd079b005c37978d124e7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9482232ca554bbbb9e00308cb2361452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c87060d46819189cc395f5875090c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5e6d93f617b4662cbcab5d892c47d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cd064b4f42839f0f535cfa4786d1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7708bcec55b6b8c0fff3eadcd37da7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe32d41a538005db2d25fd13d40d0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce399242e502caaed60a770bdbc3df3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532c9b1510f84426673dd651e05383659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2d553376ade1d2b4cb38c9b3e397260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bc86ff72bbcf76c79194d4cbe671a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1194f55f811bc7b835b126f5cc13ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41035411b6224897123019dd65bb897363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334c7fbecbe8e7d8a445f55e9ad5e1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc670c9bd92b9fbfd88d9ee169f56265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11e04fc34902fecd4ea8beea7466a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667439c94b41f7462cd15a1d0723173b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4653d2d5678e92958b5f888f500a7de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfda7b398b37e9a63702bd82d3ab8f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8669a140c2f8a7d964ee102df7d9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4f12cd817ec90b437c79da1e8680d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c66a11fdc889f27e428e05be43044572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27080cca58c28a8c0c4af6368a8aa5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568e4d3dc66dd80e4acac37febaf56974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2833adb6b429c78754a91446d2d9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed111375a539e791835b9e2ec4173ad476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24085a82f5c532896d6537386a97e94077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b5b5cf7ab50cedf6b828757989f6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31128a7ff90530a46d6996e0e27353e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9a037aa40013fab8817c0cc6c897e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a95a33c5644af5b51fd2c10d63593981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17702f11cf4981f188a55db6f504f1c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25780a63865857f2069accb4c7c1587083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df55df8653679ba9073905496a9833784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1d9da7e86fa878b5774177269d48b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69ba2c9f3456ff82fbdfff830027a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b482ab62f59c9da23f82692d03d6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5ace006644f97b27d76ba8bcf09a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a5736502f8c62a7bdf2c79eef64da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858dda63a746797a6e3b3672d8daf3b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdfbaf199a376b2e61089aee9708fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d06896346226b8bb57a7cbf3381a7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891184da3f7ec45b4887c3ff156384d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642bcb177fb995639fb1fe9719db1bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcb23fb3bb5fea11e28f662d55188495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a812776c9e9f88dff280b56ce8bc10796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141ae7469b87f037d59fb23dd27490d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0e0a7b71866468996f9d6c343275998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093be811835bce778f2043ca31a1fdb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17756b06553a50bcbdccb334e1985d6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68aef1150a1a3d1412f4953dd36c02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10576e286135b81e5ddffd07148aa487102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3200a0dcc010d4c32191fcee5abc58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952fe0f35a1405cb7257d8c3f394fbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83a42aa212380a358c0e9bb4dcd2dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e969792b6b058b1b726b658ec5e07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e9ca9bd1d157e9c5501f51bd5ab5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27bc1c83ed1d2288ffdab2ec1fed86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde2f794785584f4ac7d784c0eab932109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12593037ecf484f3713be74d71a915b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0034b623091847234413c6d85b87cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2291e388b393526775de81d1bc92e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34fef1c79eb0574803f92a84704d6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf20185fd5b9a2b59ad7e16758bb8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ecc5de63cc7b736992a2128ed6ad5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abbe4f7dee15b771f788b05eecc9e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e275b8c77f10131dbf17d05ba4aa1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594e14ae7cfdc9e236357eb74cede0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2696049a02884a53ec64933228f42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb716d6d7689f23f645f258bec763a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6bebee2097d9982deaeb8c25966ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3144948e62196198196f632dde2e3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7d2fc0edf15fbfa54f9ba0cb3f6f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a67542fb6550f5857f9604626392f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd859875a3c952bad5e3826f319b4176125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9feb3bec7cefcd591b1ad163466011126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0469af3ce5ea20c1b7a3c35c7005248127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbff62a696a1262b44a13c2e056fb7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb8e10bff5c949041db53101266297129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c323b7e4a480382208807224c153ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df61f7acbc41496432483b5468bba6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebff7fbad70026c46ff080d06873c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d836394b307c5382ba1212f2cc29c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106cdea9b1c88187269f0fb231ec3eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095cd44481ce797db7dc09bb15befc8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49a177fccb70af9ff7b0e9614d8434136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c09177bdefd52a42893091531c8d4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3cebbe5f8e770761aba819f2ee525138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e8caacc8740baf01a896146938da1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fd423cb832fb5b8c2eed0a38e5a86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b70694a4a5d219930d3c267c358e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b4f6eede8b125572f9c52aa3420c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358601445aa5d87f8d89cf887d6e830143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81771c0d5e2a896c8ccc6b104561ada5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b94c1aa33516a1dd148a88bcc26ce4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441608aaacb1b1e269cbdb7193992afb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11423dd18485c22f27a066496a6d10a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a904ab372ce36eca53659b340e3ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861359fe17e5bfd7c6d7d27b6d19421149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88826b0d71476aa84466cff5d033f97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219a20ac4d31ae5aad4c36f67632d85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6defa3d6a2f6213ab96f6f1f8e407a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327840a4a1ecbbd97d838e1f7b041ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936d8dbab2cb9958db6e7c498c07ced154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b327f255f582989117a73e9de153d31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add81504a3e6b0cac8a2df1815cf53c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28befcf266f9e79938715ed55a964119157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fd3f7c47a7afcb49a1fe12d9f84fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3db00501120e9cac5a24a1ddf6ecf3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dac697bed4e26f3e2003512f9533d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c283edb800e6404191a3d8596a72d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c408fbe64f19daef694c9226250208e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19783ed66041320a57f56c327f6d0ec1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38802572a7bea05dd33da5b3416ac9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafd1e9648baf9ff6c44d1acdf9fb2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c730ff40ee77fb8a78215e42e47774166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fff42e3bf41a8145acbfabe1f2eca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71573b579f759ae0feef88bd0f64e6b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32254ea3c4a994612e3c188a4c94deb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efed588a9b9b4a687e7aebec5276bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfda5284fd754b6011b79474ad0e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dd43a987abb8e3a7bce0781b6f812172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedcb64aa69c4bf40606f379ef2e642173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033e1e94ef30f1cc2a54d64ccb19ac2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf77a427b34042396640d93546966d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a702cf2a3cf305f2986e6ccf61e2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15529f15276d9d18c3da19e388eb67cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb78d1d6f946c0959680905ebb87ad1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318416d78eabcf905f0a8f0796eb36d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b541827ae6387bcb82a3f0ef55d14180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1992568a000e6da93c82bfce34d534181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209f6f20b0dbd659d1e5bbbcdabc514182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69b47b07108b8c3531c09528ac023c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bc3870dadd0ecc78d135d6295eb48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77171e8db5f4a9925982f048295eb07c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2446f6995cd37270a6fbf3a1704b16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bf3ce0a3a2e93ed622e9d964d967f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584d3ac6252d4efe5d5706f0d348290188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c17ca37d05907542e2dca352e2f70d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabf5c2ba71302347824830053b5b24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43150ad1d03b637beb161696a82f6f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204b8f21afa9685b55852011a78218c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c322d7168f8d20076852494d5557d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428260c69386eee96096dc4f3038f946194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbec6d7f62a8ba5f3324678c8fef2e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd548316cbb2d058c32158faf4914c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd249946fba9879581236c67a521795197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a32866f0a8d116a23e80571d3471b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbcdb62f4de396c1173746db95f1f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace6767a40f26b2e9041526828797cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b4d668878be63d37738a06d9a15c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896600d4892b42344f63d5643c887b0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c3e128cfb6d67558558386b934a0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631260da97d4b994db62b26293f2254204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529eec864e546cc2c35765c54c1c4d7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e545296df5c3e320a80d59d6246f07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a5af31f22cfca2bd49b946546d4f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8815dd3f1d0b1483345d66bad1e861208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf718363125be83d0f16ad01bada366209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032941cecc85684cef72e6fd35324e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a737368ea283186ee37317ca3e4480d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32aa61440cd2d3b51db2710b0ee735212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9990aec2c8808e2d8de87b83139b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23b2bf797fa6973f1a957bd96c33e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064802d9cb3f614303dd65af25e1def9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142d8f9b99c2790d14e87d5fc18a4f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9125530b15e87586b37e64b6330267217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1342e361867b7ab85e4bb2812e8192218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013128f193330458fd9a9972a48dcf6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8e0d3096ddc31b39d0ec4d11ee16d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5417abe707584340cfe5910451c8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4de35a929619e7690597c13428f5ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf736b4f8d390a00cdca5574f6bcdd02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ac05af20fed285d5aa22f856d193d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c37692067df31860f7ba7c5ca841a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cf1cee2ef1b429999c9079492c26b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d1a98afa33fffc4b4891701fb2ecb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da33888fd20cc1caea09305ca1e25ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7c8864140139738f9deb902523551229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a2c2d08e6bfa60ac04c62fe40c7fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6300929319527db08b9db451cf8c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7372fd342f35946ae39baf5455c46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167fa6ffae48760e4502f5bc81cafb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e27c41fa63d2e1e3cad5b9f9643675234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15d018a04d457cf9d3f21a21f0f8b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856bc0d0fd2fa4627f3a0bbd2ff8729236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81d09408b8457437d626c2d237e9f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbdb06b29eab768607b2f099e1605f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040a1aee7966fcb650d7b16f9999869239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d41b25554dc8bda9313890639eb061240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2531bc5a8dbf798cfcdc766be554ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35264e3ac101fceeb93c1f0b7bd271f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f32931f06631642d65b991dbc2df4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff1b88586f1eed5734f697ca3e8001244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda63c2d3bfbb710b0b7239d016c0a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71641b9f14a03e7270eb080b0aca8fdd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eade383d3adae03938efd482a47c2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f804914eae9086f3ca55394f0d111248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfca34875c94ed7c2fbd38884f4e44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4be1a9ce72e04c4134d2428dab979250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd0e6cb98257e86bd9e1e3d41423f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc58eb232d6f0a101dbb1bb300747b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98ac58a56925a63b5d948e4e5f63c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697b125af065313c4ec53e4018413b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12267928eedc7a9d49507dc4c123f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790e2003c3b9319830f9d288f7e21ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80cf4039644cf0e540512c41f8308e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61806b2e466ac4ff2994f4ed85c7014258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c95aa4425bbf54f0cb9b6582a35c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edcede45638413bab9008b6127e77b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989045661c80db6644511c79451e2444261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f71aaf9492226d5bfe494f020a258262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddddbe121e840fa6a07c524c201d78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5305a77547da6aa906261b14eea9a30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c188d447c0e4a7dfc999f1f1af889c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ee5c502f44a3843a91a13e6b42c03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f713a0f1cae993a9b132c02ed337ab3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44e6c7bc3a445596fdd9753d1148c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc644bb62918430c3d953658ed7c848269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b75d5dca03f1dd086b0d553e3f629270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a30150782bcadf09148489ca26b77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67340a55bdbb30d077fda68a66fdac71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477799a1f07d8a8037d05fe554b705c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e8965b8db5ffd613d4a4a147d35c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f0c074256a1259e2705cf33bdb658275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6f9087a45d706804b9e432a04d010276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe7bc2c15da589319df70b180dad52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1c98af34cd1aa7eb9adb132229d4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ed5eb492d7ac22616c2715961daff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7367528861ae0fa121384519c46952e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149446842176e6a8b3f9fda7bdbb6d0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0d646835b3ae34ee084b62d12c16a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabc643179b08bcc68dfc819d319ff0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9edc76d8fa2fb1c9e3828686a64432284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e539af55975de8da60fbff8b99c7760285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b58a8c17638e71837816eb8108183286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d20de25462c1a3f859d1ba4be87c97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45514275d3a738b7366936a021f55218288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dda711315c10dd09c0051db9ecfb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673ec35f56606d27af1c7bdb8ac56f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac377653eb5a0520d757674f9d0f044291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76286d25066cd0bbb93858aadc06804a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea8632866dab61be8f0a450cc7cd57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5e2c95fe04c5b6f9a0148c32b3d2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d38862287e27562c251b28c4be9e72295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db6cd90b423e8b488aeff8c4560fad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681d5843f4ffab19aa804c487d16bd2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5fcea4fcccbd70d32ebd51db15ca7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09384abd499e4ed9d5ad5e8a74e214d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b25ee15323a266955ac1ebe41c7d70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeba33f1575e9bcd2bb20179175597301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71f79569814413a6c1ebaae8ca98d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ff9bedf2241c5fde0c2b5fc8f6e98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2018b4a426f7b241cb410f9f407db21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb97aed51f6d9db01fb0cf2ad31f32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe68286c6f3e1449b2c02ceaa1a9efb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142d73697a00ed76dd9a16d4b251e83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e8f1b9354df8ca0251f3047e90c87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9ef4eb8872122295525ae46ddb8de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475db550e0ab00cf8d4c24a7e59a15e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d784ef45d739a4977722338095c86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222deac9b01ea6faf844a3899fe74e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249668c9e94ebc8905df8a861fd7a8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545995371fe3d75ae447642ff3a5951314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf72640fc30cd126866e96d3cb93d0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd080f73e7ed15ea602858201f8eb63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac48a9a363e2a487ec9ca436252ad6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396f8275fa65b7150e85f28cb5ab349318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389738e5821340d6fc353eb1859f4463319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e31678f1edd5508d87d4b53ae915f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6634789d167071536ab64e20cc42f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d5639fdb91be9a7ff61a9de5b5a0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc1c16b85174879f1672bb3dc34113323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09e70a31d6591ece36bb31bddd9197324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06d4c9ff94ade501734023985da8d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e28c2aae1034ea1b700beef6cd3440326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4cd47704290edca3373e1c2b3fc68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea766dfa1d3d1b98ace5f06b95b5345328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc8c331814adec492dd6748eb5aaf6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7a205d83738e8ece593cecf9f8e7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cadfcdeb430689994c696b894ed42e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0f529d982ca7649c48c257f89d232332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a6936bc66d1a4808e021d016c7f1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d31d1d557ad0536c041b8cbdb83980334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65888876e470736ea38aba1661a8e646335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe41a6f5a898b3db8622e95dcfebbda336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f9ac329fa93099f141043d73b566c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3556ab5015e08e944c542dca16eb516338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ab9109ee06182f4f20b1ea67bafc8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40c18c2f905b71770b42af27689d7e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b70a8770f7adacf5b0b1c331672c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bf4a88440f03d0e7e79f637149b73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1096d3a866ec7049aa23a997ab902343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f773c2eba0fa1d07faf05a370241862344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909198819b96e3689775bd6e0fca802345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1b6eb2de643e4d9b313522303a09e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27f34e0d37f5056bf25d3a235e1c28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c410d4750ff3bbcdc62fcc42f7da617348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddb6a7c40e587d76b21d6449e1de8b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a1c02178add14c0f81d5b9b92caa3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8208510deb0ebe9ef5ef675493a547351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a6cb1c1a9c931dd9e264ed6059b6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac03a77620e95180f7276a609b2f2c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41b9baf11a5d30f7bffdf592a9dbe3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddba703d2b3af8071c76c725e9ab65f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf30ac7e8e7e8cbafa4a36cb18ce7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faba627cf04832ec4a1b06c36d6e800357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb1266eebf2d1e27d3f7752e9a4c89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917e3a7f6365d923aed6a6fe726af9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf526300c49ea850598ead0b398f61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af7327672fa177cfe6004f3fe33a3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522095c5cd6541b38fc8edffadcde239362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792b3490dfcbc98c14d07009fd897af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f33747287d5e4dac3e9c10a5796738364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017f148fcd6508380de711c7c4d1063365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0c72ba205c9c6c120af5f6817c819366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdebce5db5670b016a94de02ea7d5f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb08b192f242123bd1db25bdc17c91368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd14fca3c8ea08d3c6cc2d5eefa8e47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda529ba9033ee8a59e0728e46246e31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0cf84ab803844133afcfcf3291254371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf925751590d7dc1276814f83e25b38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e841078d8facd1177c1e3fac3f7c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73b9a817631b0c939a75e176cde53c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f066159d13b64c1ca47c09278b573375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16259ed6e7fbf2f5d5a3d30a0bab8cc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf076167d8e4f150aeb881319b4848377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557c3f4c18154bb134da6523ab829d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a267f7fdbe8cda6aeabaee9b6dfde379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ae3b5e9f85575b1ce3c3fa75556be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17030068a3ee6082f48c164ae070704381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b373e03cd77dbf8714cf4c05c6ad57382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494e797e1992a1862f2b79f52eba675383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25813bac4333cf62ae5da3c44a363c4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fc1d41f757cafa90936123a18a753385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183318794090b1b049a6da17efd65adc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76c38482e3b7b76c0100ad44e870f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d493f49d3599b1cb87d65d7c22ce64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b97476f165a990ba9354c6306d9481389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435c8c3268c51386507de44928dc58b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7f8a6cdce5dc77c3c80ed2eba70fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349ef0b504b0d7e6349ad50a230270a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b434e069179009195ecf43971b4947393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca235d03b5ec1179f4b63065da0e5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f286bfd7b72fa6ebb6a1fe8a91e5a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d11f6922f92d9f49ef1cb388d330e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cacb374a92a0e272e0891ae690376397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685d0d9b8a4ec94f779786376e85408398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d68bc8747816f585bda20b7856c93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c8a9919efb236b67f8124c107d001400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d8f955294036884f8166b9990de1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658c63aa48cd15afdd9668f4c453b06402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55a599f104e5977278b0fc32995779403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d4022d6f1e8ed76362a7f487b4153404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0236e7a34ccb3f0064f12a65caaf1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e3614218def36c4cb3bc35571d3a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831b2a690d5108172648c30e9b6b54b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fc6e0d24c589a14886d4d03b45244408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b1579b637dd82d1677b0ee4bf6d28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc041388eda77bfd31614c4da5d9041410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719d00339e285d08cf56b410d68741a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a264c632f25a80f8930eab908e8a092412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1339209359f1c39e4d742992c8f36b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989a4e2d0da89fb088d20e39e0e5cf6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc70793d09f5e773ef30b0cc3fab6da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81069cd3361ef0614f9d8ed1ae071b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd259665abdbcb65fe2c7e7a659503c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd61a177e87476fab9803916aebaf0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b7cd7c2e60243a9ddd374942a192b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e1c3ad8c80356ca578f9c72cc04a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0c4dd8f9c9bfbcbd8e233ebcf15ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bd170d06b26fbdee83b7979906b57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05486390d33b2b7b21b91f8f9e9e948423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f80341599bbff0f424306ce145eb65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8a82874fd01b5dbbff754e2127ea6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fce231a811694210cc95d9ceebcb47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a67820e9cd2848b5a8ef800bf26620427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e57c348c0c0f0674eb47902cfc7dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce206a0cedbc2eaa44ac85867c931bd8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04cf000834bdd267e2c0297a663d08430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6458bf2b96fb153e32c86b1ef4043431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52852c50c45b64deebfdeba878e03435432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cb2d2a543c6f915ae732a77d7cf53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145161f7ff74c723257c98740831269434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e53674df8947c0dd86b99cd1146bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c82576749d32bec169859dc5fe633436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2bc889916162bc02a5665667df577437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241fbe619ecd40e3fe72b0f79c6d807438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a68e7374f533b43d4cf6db23fa040439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa488d604596bd422b681b5fd8f2d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4654f9099af4e23580ccc4990e394441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fb2e875944612b54a772554b92b05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5858747fc34d5f64ac9a1130c87ed2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eef412b422ea0d5d4cf00ae91babed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f47b871274bfd00cf81c7169dcc13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463752e065fcdd1636440be3b056bd86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede2803018616b69127b0070145eab7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d360eee2f5e6a1563787ad9bb35f4c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272b47b86070414b2d39257b8cab91c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a174c1459698b0428ab94871f585acb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00953e02ad66b46596586f980cc2d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52a1d4897f65321fcdc6320ade7cfa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6cee788c5fdfaab10fbf7555ab46a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526af90bf1dcdfc9d451e073b6a7e3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a36063b0b4782cdfccd0bdc36d5ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540094e3aff1ef57784a5ff2a7142a87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087883efb3459c17466bc7b467dc5ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d08fb04af94d1768192d005f8eb90458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1f1a766395ee206958644f0d549ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50103225405ddbd92c3e872dc4c54c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7fa8fe402101de19919dc5e6bb40c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec975387927f070f1626d55106fe3e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391574b5e1d62e9662954afe79e6828f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ca2977c136ab45c8da56c02c21bc1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb50856be1b03a5ba08af2bae953c5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22367d28b5b2a4dbcda4d683f56954a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930587335934449be783f9f6de9d612467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6328b7191b5cec5b5d9e2342659a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9a184eabf3151d0d9d6d7d8e9d316469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351c499bc145e757d66b5b9e9479f79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88db47bb9878549c045bbd9bda705e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3a5340f1a3cf01133cbe12c9a3ed0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37334feeb3fc3f195f14da04bf3bce0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685f294a2e312f3ec368e564ac2310e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c64f4e54f07bf9c9710ad1e0be1df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2a325dd97a5552d7944ce5cb0a46e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f378c65df30e97ffc1f97fc7fe0332477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606a5563f0590bf4b78abbe4f35ffd3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81885922b94d9cdecdd77c4cb05cc696479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550de2b272a35a92d28b0f759f8f6de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e44e60d2581ffc7aa8a40018a6269481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4c808776d11474f140bac83368528482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb182ce205d13b9c0aeb7eb7f0da2c46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869f9812b8264984b1eb00ca49bc811484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0e535f14ae6fc2e65a2e1a80d4700485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a92bc3787ca1ca724c25971df54a04486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943c496615369bff8037fdc01f953f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d955938ae32669897ac9a75e0e70b14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82523b7c9b9e8d51c871020a19dbdefe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39516bd3ca765a3fb2fea336f9cb7a1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d0d6ef364ce7a8a60b898702f5e53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8b40117c4cf5b32365f049927d520492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263a7ebe5cee65270072a657d295262493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc99120d15e9c13cb58f0bf9cb41a88494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4130f7dcfbab556b4fa38074e475cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11910bc7edaeec10cf3206b33d3bbf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd47e9c2c456dce3340e620347e53ad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcf25cba71daf0f88a5b3798e71caf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd23c2d20f378d86078c590127de2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfebe9bd9785b8dad37bfa0b519827500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4fbcde0d29efa20103f1b3d95e80f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742f9e4929ec53afae27e6e4d2e492f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677798610207e1b928390804842cfc70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ad3183595763abd92eeb74fc37ff6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f7d7ab7d4b4c0cd6b5d5feb06b9a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25d0897eaa8de92b09b424585c54d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5adda8ee021a9cf0869d74108911cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b43f15dd6541862e6deaeacba4d3f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bb19aea76734f523bbdca1261f79c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e29d33adcabde812dd2b62c135d11d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f198d1bc1d9847047b6e012b7bb40b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb03f79c9bb4881f81e094b9bb24b8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83354307bb1316e896ac1428e2c84a47513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1f083a592c1fa61819a88bcd802bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e50ce4e97acf0c616fe0a63b417498515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208bb6f3112a1cd339f38a15cce68fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9272158b96045497ea8decbe628edb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122a14133ddfc107cc17fce50fcb498518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32de486c7274ac32b27e58fe6ce0bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbdaad13bf0e056e4cc808f4ddf822520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313d4095e962d673c551fc62e24c1dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311e5068e243c3b0b05dcb349b5a2b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c8e9ee9da91c11ac7fc0ff7edd12f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852735061de2f8b80bc19400bb5cb71c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625933e2634599fd5689a10d903ba49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5e880a65427ac666f364f9ff2bc34526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7520e836fca543d1072bd18938958527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def1da8dc59dc36a984ea1808560384528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5344e71267a75e6308f2a8f155d50529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487453f6b38f3bd1927d5aa83a07c19a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78474d105fad2c9470a203ed51779c91531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254d21921158904b7e12b039492a119532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bc0211c4ac93b96c407953e7e90f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f890221d28b1f287c9684d494f46dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652714ebd55b6403ece212cd3b894079535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526249421b367c3388d12c6e51dc11d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b67c510489fef82f445ac81bb8aaa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964544428c0c0f2b932a30f91c645fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9f8b129b6c7191d622697d6569167539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8e34b7d76576928401576ebacf05a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c377c819214738c6ef73cbf92ac74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5ad760cfbb24f2bf879ba74bf3df0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33347c8ade6b3652929233e0c206aaa6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e13c9cbb3edd24d9757e0a3279433544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9e8a2d7bf6f74594ac7efac4fa056545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dac333d2cecc5a9ff2d52f50ea6a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2f2bcf27532eda9d1ba67ec426ab1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c40374136042dd61f6f97b0aeed887548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7a7c23f4b76143b4f67e5989e9ea1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69340f29d7c80b42e467f919d2b19c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871e0762fe51b1091f8af1b2276086b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751903527405a75709f7148745a209e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25436f1a056d57ac4e6e3db7d832e66d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f921a7736a61272c5e7da531f3d2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36f808e616292aac50c6cff583b22e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab2879a25e5ed599a5f7490783cf34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aab45bbcc4cd7aa6169a9f4afe4f85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752709bd52bc216579b27fad25128e59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e3fb9e870289d2cf8d931d6c97131559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40afd9b124d6fcc775f5f4e2efaef10560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe0012e9ee5afcba2988ab337be1ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510c52dd64c1cff4d1a9464e85af5cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14117db3e35bb67e388ae45555e3381563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f12580d5a5a2bddd58da48e87d9e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93824d68d33b9fb26295f858df59e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473ca4e258c212ec0fa1cfea564b37f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f32a78db383435f19424f02cdbbe04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c618d9d1aef9558e16e2b8f83b7cc9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda9b24ed5d19617bfb9bfc298198c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7530a573fa77151c1da474fdeb0610570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c72b1e02c75ed3b984c809cd65bbe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86b84938284f6be963bf2e9c0742e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9eb628ea98ed2901f785c16af31e83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8034a38842920fcca799d1099361a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ebe860bd86bef583d2701c902320f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbeebbf45c4408fb20569ba75f7db84576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d0086cce6a4e7f9976be4ebcc79eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7454319aee686cfa744c21c9589bebf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fbe0e86d64322167862d96a568197579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9a71b5a14916b9fcbbce86bbc1628580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bff0d6fa052859cdc76921c16147e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fde3bb301f07fc0a059ccc31c068f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f6304096e7fe3ae9fd014d41185de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f59bb58ebb4138613cc895daab741584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940264ab2a7a496a69e18aba65b64e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201932b8dfbf65370ca3ef9dbe6f97f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c867b44303f668edc7d693d85a691587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b401136532c002c695c9faac9db5cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1f1dac4cbb65a9be6067f9d235ca3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50eba7a5d67fceda12da6f94b3f03d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f391de9bacacb5c10c0603d417b0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f14b4b23588ec7d92fba494116de2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266389dfc0cca502f0d7ae93a1aa985593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847db382fba7e7e83a9341d804db0f14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259749bd07da88fe3b5ae2f4052a75f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96bafaee138d9fea288b1ac9599412596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01487c79d402905b8f9b4c1726f434f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877ad01d679838ccd92057c02f15f6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13912f1c01ecff218054b79367cdef77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55b8120a0efd734d7cff60f34a9c8a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb506e7ed42297423d4ee0c7feb09ff3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b7d439cac7012c7cf1f49fa8873b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc98da225ef23e23b29cb94a1bdd17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffa7cc03e89c78f8fc174ee590d2ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235900b979881c6e0dc5a6a819b644f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d1c23c4e180bf1a8fef0b75cfa5f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093eb2001e36f7b10dec98727f1be88607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5d1ce088945329a71956e6389a2c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454332d52343dd30cc6fca7624109cea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bfe2774a35599e27cdc1637509be2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbaca56726c32aca80840b6611195a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e400eb88ffae0eba28bf4ac56f44030612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a217bfc05409eef59290017b6962d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7bf74cc9e2896a8cd0fdecd49e8be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58833571e1ba6b84aafce51d5d0961615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b457c719d9e15c6a1a08814d191b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f26fa5062bb1886d991cb34b30eb7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe7d3bd9eefd92f3c236b025227ccc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4270f8ead267aa8ce14a27b601a87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7cbed2ea731dc045868346023fc13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24913ccba180f79c508a11eca32127ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3d20ff9d2ef99eb2dea188bb3a92c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1828f1e41ceff0f95b9938940a9ce5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a02bf1466f123d45c83e98385f9964624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd0009c4662edc2d83fc7e92f27dbc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f76980ad5aa9b833617b43b310cef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6279d83e296f763b84e0d403ab098627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a611c21aa2a9689416470301e5331a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d03fc6fa9b05d24f9436ceaa7d9f9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6fcd08e19c8f1088a1500f3494fcc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3e819281db132734a3a3067ea318b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2839a1a45563cc933d1a60b71edc0a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb815498314bd6314281cb6ed300d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739101b3e171b587d25bf960b32c101634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa282af227524b1af345f3d243583f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc981969831e5453292a2790dfda75636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05406d4088691a56789cb500e7c74f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186bab3e4d4429cf0787321b2d1921d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030345b39c4b2995550e96ad45400f24639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdcd9f985446f3a5677c09f2ff925c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f44c90bdd4f155df5109f66051899641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddd31746f09c84b215718943648572642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c30d56364cb2bfdc2d7ae3eb6b138f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee82ff7802f40b9718fed342199d5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f5b7cc32ccd89530a8bd7b6fa4520645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80147e7a7f34fea3eddfbcff6b4673646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf250285e36fc42d211b54aeb5a7bbc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8a10bb03c77610e00ad81a7710882648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed5fb8116b94993639255b475a6061649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4419878f05e1b2748a258b8d1143fec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee30e374485b7b54654087efa826870651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa8504a117acf385c428f04d4cd403652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65012e6da6ead73b0f2afc5da20f074653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a33cec405d347624ddb607570ec9dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431262c3b3b40db96fe81edbc5bf3d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a8ae1c493f2ee6b598f5b2d26a22d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ee21abc4d889ebc04a444ddd5f449657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac08daec85e779b39c780b339556bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51280381ef513135f9a59e4bca92e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0956bb59c61ae8696881c6ba687bd6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaa6db86ce6d550d4101731bf8578e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabbb24bc4228f481cfa1fb020aed09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5350746cf406996ba2c2cd3cbf920663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f06f21833c01267f15ccbb62cbe30e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12679b86063de396f8fc29a975cd855f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f123f46debcea3011adca512b751e80666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09632631fa8cdcb8ffb570f772dcbe2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9560137ec073d0274ad640e04f1c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb6c29ddd99960f63689d9cff05926669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59601ed4e2db63727ceb151959fde3df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0e69a746caf7da363ac8998f6c9c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce79436410174c93d770bb5ebf5b4c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99ddfa6639d6e6a457dd19a41d06ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ed6ab7fa21f541cee9fe9c0717f86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dc711c71c7c6ae50bd66054fcca98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb21f0c4fc8d44acea98a2de4afd2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736e2a1c08e20d7b5e3470c6edaa6e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf66c62664a9ef2cc163e0081fc93d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e067f1a11ecc4273002dd5fa239db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f895e7d94366aca0c9d43b18f9c7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1c5c85a30848eff81eee995567e88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478ccab7c1be9a027004b5561514ab3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9007461bf8aabd129d68ac748e389c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3c4c6d977bbe1156f60207d946932684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8c254d8d226e34911b978fbb53d41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3acc3e2963298e36e3cd363b1061b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd9cb4277606537c9023c71c5b6e0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e5419e2d0b4888bccd850b4e06ded688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944dcb95e1ba277810d2d7b15909dba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1daf87e098d410fe0f088f60775d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966100b547427d3457db72310fc0974691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410309e8798d063b8a5923de523b3ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1d8bf9baf5575f6b39f94f9e286c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cbca231067b4238857b509d86f365694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc131d8b68d6a7a54c4517f81173ae3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2924a728d92ad9feb3be265fece0c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60385443e424e03b30b7cdd7b7bd1ab2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040302a2a976720fed83965fa9d1b22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62c44d5c318821c1e4060b6918af36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51f2550497cb1414035712ef85cef7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb9a972ee85d15f296ebf3b48178af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814af86a1ee231fa78072e63e4d8369702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bc0e107511c29303ba59419db6619703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250b62981856dd68211a304fed4d37d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f683d7b1c2fa18468f184af5b6e97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cdb4f3dc1728c0f1d8436d0ab612f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18aa5c9cf9975ce27e8e678b440f011707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd5448cc2d1c6a0f8c43840fe4fa09708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e80de5c9bd064cb1914d1318cdba63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d374a84b4d543d164b13fc1366d48a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ad1087d61bbccc858b3d16d04d5fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eca5cc0a9706758413f233bfd2a25712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c933cdb71f6627de961aaf22e6e08713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76c58070916269e8841b2429ecce21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf396aa6317f55f0fa19db6edeb4df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e90462a78d9b86f76701caa823b56716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceed7dbe452048d51f7c295f26102a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e62d0f9c90aaea27186110f4f859d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf09cdae2dc871f467cf9a5d7fc213719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5ee25eebffcbfe35f753cd2a6423e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a86b33bd651d13f1fb2038cf34523721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94323dcba83dc091177403f0bd7e934a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5963fab25de81670d5d211e5543712723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf69ce741fb40829a73fc8a19c85f25724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d58b4ba20ed31856e2d9e1ba1d8ec4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315adb4bbe0041443e0898e95eb97f64726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f80551d6f6cc45b01286026ee4fdae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acaee758a39576b478856ecc4dae96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f93755806ee4510ea73154c474345e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919968053764e3cf748dd5f40739269730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03befb681177e16f1d529371e306c794731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee0422aec24741e0fe35b019f95dd4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455bbc9e051163b0e9a57cde20a4c36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f736d66346440a10108e052fdb785734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdad407efbc1a07fa83d93e0ea6b38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5661010f14e6460a14d5f7f744c8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d215eaaec94efddc41bcd844ebc873737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5f21a398f968781f0964ac57fd84d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683c22a53b0e3c28c1b44259026e7d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195603f07c15c13aef542ecc8afec17f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd28dd1f6aba1b1efad5f35ec37b0e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c21e9fdd7b1f8ceb6ebdcbb1aeaf5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f079153bd7f4a9ca8863f158948ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f2eb8203c14f88018e0dc994cd30e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d661a43e7567fe75ef8db2a931b229b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26f9f024612469078dccbda996af41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f71fdf2d4ec7b86bd44c3f5de61a5f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad570085b940e2697410d5a6db307f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3594a140f5949753bf84f7ee1e3254749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda639407e7110b9d3958c2c8ad92759750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b1a459bd66b24b767b119be51d0a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c49b88f32235249c1f5dc4eefce563752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad21f9255775590602721b61a900570753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e422b0af62625062a6b26f6486fee50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44892e47363284f5209520875d5e04da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774dd39140340e864fa47a1aefb394d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779f90d007a6d14cb5921960c67162f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cc3c3ec1bc7866a2dc6e84c77b9a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564924d916ddc7a14bc959b87878423e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>