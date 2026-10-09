--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5750671be3e90831493bf58e414f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d149171e7eb444b63ac279c979e1132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd580493b5efdcf12e3ba164d410723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd221594fc35e24d253cf759bb99e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e82753ca0637c1bdaa51ebcfa40c525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f044dcbf9f1fe991cdcd6b2f4790c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd52ab801110a150612341fb3d7d5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d692e47ba4deccb19fbe723962bef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d1fe54cd3cefdd79b49a0e9437ef79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d1fe9698285dfb40987511660a44f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c0b9d0ad9e132de2c791205032f6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020a8534a062a86d806036776090b6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52962ccda6836df50322bc11c085df2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c10ca6232d096bb67bfd11ef05e09e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00961826c1b0be7a2f3f26c5e09b7f4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09388a1c447b3171ecf636eca870c22b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe82b464cf40aa4d2840453caabf5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a53df2d1bd60eb7fcc2621898c2e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba7863c3a9515034bf260211a861ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb85da0656ecdfec3a8d0309dd06cf920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195475488fe55085f263dbf8d26b4cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d490437db8c90d2b4cd213ce38d1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6750c6f2e2c6a0b721f48fb6874e93223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262ce45238e4f427a524a4a289cefb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefad03eb464bc74303342487761fa6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5976abbc6d4a051edc820ae29b68726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4224b751dc072f443d210baaf4da0ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7101a32296a6250288f014f9deaa9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8395326212dd896da646a0c26da6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5ab6584a424f4016092f4e5e6014530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b64b8fd1d85f8399b227f907583e0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2d76c85f1ce7923660ef7493537ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac258e619ed80e90f98b3c88e3117ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f903041c83e97b3a75f21d0396012d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6d8b5d0bb37f70b88d137e8303cc235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195acf688a32dd37fcfa1442264e1e0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e61a4f540c0ce9d4029aa8fd0f2bb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba109757a017bef9a6564afd3b610638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ac9b726a7347bcd406e8b1b267b7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196ff99b4e1798e6e047795da18318e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe7fd73e236c08263d227aef8f8ffa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b240d7feb3a6efc6fab453cdd870242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e509879ef7cab52885eef33e21636443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5e3addcf8f10ce0fa96266b36dd1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e1639f207d80f462f569e300cd29f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a840e7a0b3e6d9b73b33bd9e9419f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9567133a96e9f140cb1f9d245c67bea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbffb420a73470484919659105b2d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c821d6f7f1d993336e67926b5191a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d35372eca3e1786412704970a6b6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00f310f621195d58ba2c15ad79e3af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41b16fe6242e9be25de4fbf8329a3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf053f12ab9557b783aa79df60cf47d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd8aabc97e7e76c677c00b8e5bf83b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329dac36f6a756ad753d5005a09561255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567b5fdaf1a32a3134ceda9d46557f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e7bf0eca33f109b467ab2c8e2707a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a53b9c558862f226f33dbbbcd280158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bca4354e8e774f004fe7ca1bae947959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225590b69d2245c028612f8fb26bf14860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075055112585df02e01c1b4548ef79761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a23c6e97a32e8ed9fffdf1531b4ba962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760569a566d656a413171e87abbb15763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948bb5546da8945caef032d4dd8262a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369102fb535d7ab0a92ba812fe229cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33604e2d4c066cf0a8ddf18f61e67c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c7727c624c06a1941425a7b51211b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe8407b814edca091ca802fc50a83068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bf4624434242acc11010fd7afea6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4788d8ed228482b4a66cd1a1264a0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c193ab5ea014f16c5d933aac0d3e05c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16415863a71722ba8189ece5a781bef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824ac50c963e19718663d00795df31273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2a81ef6ce7cd4057ac7d11d9b182d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0640f439b5fa6a2920f45f415d5f2dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fca5d75503104c735d56766d636d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62180b9a9c7bef11f379ceb6d18dac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730a55ee7ac6f09e858c493956d237878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880a8e8f542bf38d8d58bbf8fd674c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bb0af46d715c85d3a2f1bd01f59cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67674081dac4a4475e40a117ac4f9c8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d7d1492e357100c86ea8d4dbd2c4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffdd0380c56fb220eaaf28aaa2b36783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187473396ba3c6f8f21e87fea25c8e3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50605d2ea7527927be949dbad780856485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f106c5d99b3d805ec63b9cfc5ac1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c75850a9f6d576d23063944dfe3ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85c392f8061a6c8969df820aa3469188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485724a05bb819c09118d9955535150289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48918c22048400e1ba787157250e2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7565c0ccc7931d12c612004d293cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ebe2e3879762bcc83321b529eb85d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3b252f276099dbd76528f6c662aca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9eab62eab01b87716711ebc3fae3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bca795cafffb0aefeed3be2afdfe195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9e3e1d491e5bb265822ea508fadd696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e4e4f3ea91de6cef5d0bbb30ec15197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4a53d82cd257fb4aa531a1e174ca998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140bdd258482ee5935b2e1f243fa27399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f4dd97913da4bd6aba2b6e6e97a8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855cd203fde6dca830ea4fd4e2eb735101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ac25fe81fc0f5a0196df830e707d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101d401529f33ff2a4240a7cb05dac1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ac5c237c4ce0f4301e04c742a650e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081434a435ad8d5ce48e6b56a8d85e28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978846dbb760e8653dc4d1728f23bb2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63bbb9b684e55983a8c17f253b549c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc7b4958d9add02538ced8c58c9507108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c382256965ea5ad065036f10434ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d07bcc1126f0a9226d894f8f9f3c23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72854e4fd3aff419e9b3dbd72931217c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd1dff5b99c514d93e348a3a239cbe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c9a8943ccf4bc049f7f163a17bafa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a5379556f8a5effb59d73d9eeb757114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6dea687e9d8a4d810d805c5ea29e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b98faef7a9307e9f5fdfe3b6323764116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9b025c943c012e4a520ad70a7e4b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a225bb528dab4a2535dc04381242be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fb04a13f0016d7c621a656c999414119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76715b2b3a94c2088e120174b04f0f1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66f49fa3e291a2cfbd46828963ff26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae61ce55ba41873012b6b941fafd19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454fb10eafde73771b5825aaa6a578b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d078d25c64174aa73a211400dd5ac2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f86f9474475a3cf33bf61578f85e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fc9a30ec83842e6b8af8a338400ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584d3ce31714080900194c0bbcd5754127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21401a7b9f487a939ecc0df9b59f748c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a104587745bfb38723374db141e65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47806312ed89563750b3d008f6701973130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054b7a0c78180f1cb105155d950c18d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345258af18ecef78fe8ee5f8e96bfd9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c799568c63a2b9f6a9772cd6114bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b92b0e245cb59653ab7cef03b2269a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246918e39c9ade00cdc60f35c7d60181135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94d988d0a56572ec47441740bf2f69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f6cf7b3c7022b39a3081f0d967c38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4fc0804ef3cc99dbc4e02fb0c9981138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae83ae48a60cc6fcea5736a7a56530139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac76ecaa0d4fc3135c0db34978357c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd688b901dde98fbc8974fbcfd1a71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26401320f531858064230629fa33ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a8a9860a8b0a2b54f12914ae9b888143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c17057fabb3a3dcdc2664a5c2a0eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8ea7accd14fe7d80fc4fcad5a4bb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac81f00533382b368bd2f1eeacb6a99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47f188a84126948ce460a23b40cb27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493a196fc2b139f439c507da4612bb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ba8da9e94d418461cf9e2a34dc777149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e563478e8ee3717915dbc5c6617a07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96feb0bbb3d67b8e8e9731623d44dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd357b7fa2391250e023f5ed9e7da9a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bb4e5d56910a8faa8ab6a0cef9308153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b0a508663a04d3b15d035a203736b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c6bf805d3c4232de1532fc4c1cf86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f4197b6372c34b45df9995994fc2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654bf5357491e2a529bc03fe65a4ed7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c13e1d4dd2fed4a32e42078bfe9392158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72481981b33657c70d5e9670c30fa3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425121c13511ac030e88ce8291109984160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad708f9f3624abbfd82daefce51518ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36af117778529515019c67d9fe5a63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cfd6812d38a40562f43ba080e7cc8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b673d60b447922d81ae1c78bdddd6c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722230b32877f827218ce0da86a67ed5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500bec25ba7c7d56cd1c943ba11603c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06829563a9cc79258c92b20311b4363e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37f66ab9279844847ad7720d8402f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a146756acd7fd82158d0920cb564b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86727385925cad917bf9b0e6b5754a5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a777b28863ef46163ec30eaa779e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d608f74b6b3755825c7a297867783172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbf751ec258fdf098a194b6332fcfc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075f71da3376009143eb4d452beaabe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7563cae67b0d2c6ef4c70a1a2079da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e6692ed0441d77775b6bfe365c33f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc96859ec00b47edf40f03658ae322177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624cdc87ead76345a9c9683e367f36a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c60ef462f2e746eb789687652fe4ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252d05001a551c807a26734a2738963180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b87da7fdd67a171d3d546cdd206da2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff220abfb8f2ec947918d97be34da01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f643edd87275e984cbc90bc0a20cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d682a6b8fc47aedfa847b74a1f740184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fba08eb3f7628552d0610061914f2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1016a4988a5346d3171a683313e2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70421a6de44ce9531fdd711978c9d076187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f3ad165616d61e8dd99cbbfb39e9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13816f1f100c8d4d17abb537f1c8d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79d2e0525f640bbe529ab01b661f60190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0550b56c8553576b8645d68150fde03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f567eab0265076556651a6d7c0af5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c41d192ec4050d50b2393173fdce4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5df2945cae4988fd65f25c3485878a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b803dc86adf42698eaef5cbe8b27e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b040b855e98ff50cc1a50f7f5f0a257196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f84a1b75965372a5eaa66caae76dcd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89bb3624d9a9b9054d50cbe67bb5a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a2e05de9edba141c6a04f22850948199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595460eff3a0cd4c796d2233f429858200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f430089925e90d2dd8b96c40d7fdc7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822528778d74ba3adf0a8caddbd1142202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d513c5140f4efb50e97064e9558026203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f598815921bc43bd5ace592a94b52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a8a824f41cd35bc77555cfa709f7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c363b84d6b4af9eb59dae8df8f5503206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf703933f513df266bbf8427dd65fdf6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fe39f10cf125aafdae972acbf49c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de1432697bfc9892fca45c106333c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7d9ab17f6414278aa753befdd8482210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38beac479f5b521dcab21b2e51f250211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9021582c0acc45043c4a1e12fb5f6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9404021f2e6a20218a7e2d436ea05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be666cef3c18c3d2c4915a70dcf73edc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf214b46882eeb88d57aa6a61b1ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2305f3152003d9f835fcb78d5c40bce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c3b938f8f3f6ee25e50ed2cb8f145217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648621de8d7c6d81a6a3e4d0bee89f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71d1ee908e94fc5953feb0aee626b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac93e47e87e273bc9640805cac697f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48aabc39654f16a5d8511e286b4683221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc28c59b4f70d7db9b4e2b8e9c261d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3243a7c29a787768d915ce3d5b4da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86238959ba9b473c892e2d88fb90a083224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8f5e769bddf83377f084e0138bb68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c63fa632a9ce57d580ca2b242329d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05946a7f0bba9e765cc6dca1cae02e6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5375881b20ab5b3a91213fdf291c422228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ea7ec8be81de30f5ec844619d9d3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b4a956fe4e7803ad332696a80ff11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4242f0dabd7523e6c3d6023b30084231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee51a0baca19639ee1f86fec917e2fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ed6444c59a7a12f30b58973410fca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14381b9f9e04d5c534924f1a56bfbc95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bba9d9309accc40443c41f9f640aef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220d86643575f256b1c685f6cd4f5cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063995157c151ece1b6307c0b550d2f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7e7d0e44dd8f67bdbe913e20f372a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03452257c64ee6b84a40783f5a1926e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deca4f73bc26bfd74358a84b872374240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f36e86a7e1bfc15e7c444d7849f985241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97090cd0cb6a4b699663917e4de80165242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134392359e760ff5eb865bcf017a74b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a05d9f5d04e9416a7addb331cd7dd4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a855d9986a1b82ecca434313ac514245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b63858af5e1a7d69be2fbda6636ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84904c35dc212c0befe4b1c415064a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22033fd287baa176c9082e7ace6684248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35307271f213a6feb6fd363314f64f14249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0936168279aa4ccabff4408e7996c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdf9cf1106e8332dc8e8fb0caead6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58d03a3515f025aded5cc34b7806f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a36b80eebeb468800e794255a0395253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153a42df8b9d020801225ca9d689795254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7d55d5da3f40ca9445bd565c232dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b7bea4aa35eadd62132dfd8233b0f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace705142759666f56b3d4b6235487c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6663e2b0f98f791c79d53e69d6e08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2b4825d4a2b7640a5def7aedbae78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5896f0722fdb28f740c0a030218e3da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f33d7334cfa10d4112c4ed784b6a42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de4e9990e8c8f9625a67d9954c3562262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01bab815518c2cbda251502b3d1d2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e250179a85725892d457ce6d87358c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bc70920426571567a65db9359ac3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5a8dafc6b50c7e7f9c33164a25393266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209aa684b97609d74fce22415037e1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794ecc0a886f914e207da7a8bb37da8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c2bbe971e945550f5a46db7a9e8e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b09ee101120585fc3fcdc7ffdb4f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd32609e3321f721c1b4451a7cbb5e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2f0d5888ba5b5586404dd3fea1488272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d208df4bdd9cf9e79da95b186c2a06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c793c034a9b35c907944b9eaf379b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9708b3f137ac47777dd5faf92c1497275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1ebb2fc3ec573f28578ae4ecc6293276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26095df0d160490367eca9e59a593b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7593c3c385d9dabf8439b204d44ea3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b941772d00d6f1619fb1eb32ac01f31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d60c5b66674b2a063e7c6a9a4e936280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8f1f751e0f8cca946f83ac696f89d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059424c5878ab3e5a54b3c1cf2c6e8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04257edb6267044477dc17e476987c74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f58192b130b09051f8b2e87709fbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa874466bf22b91486b58204c8085038285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1b1a9264ec2c06ca9a43445a79f66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd090b8ba60a5fc32c5d07388e5c96c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdcb30819c5ae55f7e95cf7fb49b5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98250a249d86df92fa7bf819410049f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231e37ae6ffcaa930f973c5ca6e5b69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08423ccacadd45267754972c5950be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a853d0987a9035bb7fc155ecb593362292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b521153cf554e5f58e69a68303c74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf962f1ac8e3ab25bfe193ecb121da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019edf0aba22cb43912d8adfd239625295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959baca70c032d8550a50cdea462016296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891abac494f2b111926bfca41d0bda9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8808cf1968dd8a71dc048861ffdd462298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aca6e17eedef20a1a8fd61c1cf6ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20288382f7cfbd19b13ba06e6ec8d2fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7192cf1b594ac6b1c226441aece0e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902861e4256f0757ebd970f1a702dee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc06a99845c5acf8ff163045b060fad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213db057fcdcb237053dbe09f1be4e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eca325400922cb658a6e4cf602465b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be2f87a2433ec5d3a50ef08632e0f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae9f5508a7898bf1a50a23312cfdff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add907dfba62757f4414b557d726e72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddd5624ed756edf2c0ee7dd67bce85309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3d316cc3335bfeb19db3b8887923f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f2869bc42a982f45726c8a7c67436311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4172a2d8163f74aad8503ef2ef3bf3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686d43d80ce347fc580ea41d3a142ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51070a47cc89a3a5075ced1b5e446b3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ae3f90f9a8fef6ae24c0e02d17a08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db043841633b1c7e4eb7329e135c8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73910d8ee3cb02d1109123e3a71e20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba2e2430d931bbec0731b780c7b4b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee9178894d329d5ab2f55286061519319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc7444226ed143b8cee7cdca63a440320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19217f6a48909165c384eb9920a947ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6061a046539b7b67fc3df278fd6190322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c95f71c0a3d41fc9e9d360eb7ca545323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39625d44e111a743ed48b17350faa2bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0a913ad358dce5a1a7c9c00105f3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bfe620456d97f88f40916330c8780326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38775662108547dbad137b4dd8c18d64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006480fa76deb9cf00781329e5d31f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f990d6159a471d811278038c07fe9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450efa80c9228673d57f6f66d014f32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16a291c6facdea03ad37127dc9d9fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e35a6ff943bbafac7179613955655e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5a5dee638d80c2836b4ad334ca04a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f360426e25a6766188c7fa43e51f4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0d3ebe5742865f9a6e17f907a3ef5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdc6a8f89bbac70914a289c8816e0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f237818a937c72b0b9b34f5851926337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffa00d0bdd994e82794fe242ce3c4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c403c66ef3f621ab9631fa6f6cbd2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b85e40402d123f88be3291f80f548340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f6bf22706b3a875a4ab58a38e4b12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b5399b4c503dfedea99400a44d531342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3e2bb6a319372eede65ca8e20ea12343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807874d1a3194a92f385d9d2c05b18b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfd541ff4b1dcc4e3e678c183cbb59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f11c00dc2dfaa78ece3a3f230d0ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5eb0ed363c77341b8bf5c2576a5938347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be08a66d10178a6bc80a4b70d92edf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d6a4abfa04889f0cfa108d8277883349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0548bcc85019f363ea3aa6a4df4a7fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c05cf57cc2eb2371bf6dd08f7c55b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5d15038bcdfeb5a664247fac3aaa4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d267d0dd97e0836aff4af17faacdb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d06e13c6734780aa69ea98940a8811354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b2612d7275ddb80d6144196a745df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf830d51906d1fd50521661e3e96e87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5a113857653d857ead4f2b201d3c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bdfb2b609a43ed97eaef9564587b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259eaa5d6c492bd30be9bdf656b18a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f153daeddf4ff033e74a1f61d67fe2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371600551827643e9804bc0136b282f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfef252ac40477de584a448b6211c4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a411b22878acbaf54154e420c6693f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecf87e9c7399e36866ed4fc8d83133364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1be8ee525dfb128dd1e99be0e0314365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25ba1f456c307b8abc447485ad9ba2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bea99979f525922cd841de8bc4cc7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa1c14565a8d46eb4f61e135756dd0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0257fbdbcc24bf94f2196e10bebe1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bb1014a4d635ca05d9dbeb50e08ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785285d016d63f7c277dbf81328bcd1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2083925e09903f843faab9ab3bc684372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae70b3e7c7e86050ab057bd227d509373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaacd1f6bd6c9288043b92d580cf30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa37245ad338fb4e33922815ec79d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f372e525e16591556ce4e09940f95ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f240f431b3d89ac7a4547991e5f19377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6416b74e416437b97c7847b1956bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a7c00d1306e1997ef92410a3371c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2061ae0879793e8a0dc3f4a6184f0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520f962231751fd7aa1136ce4b4327d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600a50ad07808d5cd8a29351e91d739382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57737cec19098bd155467417d2959fba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb9cb2185897fa956a91dcdabea008384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6d05c25316f7c00c82baf48310fe5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b6c7e78c394ba2361892d217689ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836320bdde736e1bd18fa2f1a6b9360387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b72f8227c61404032ef5e7c6d5aac7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d444a223f1da182f5122efbe75356389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5e2b785e47f402609ddbae03132ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aceb5e542b1023cc3a35fb87825be9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53403d16b4a69c17edd9d9928ab208a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033835aa2e789efc09130baa6eb0294393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f8623c929b272f9586685ec4dd7ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0d046729c76941c57ae50659f47b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56de1f1a5500a97eb64ce3d460d0be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62384863ecae6eaaf690f3810c0f0e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5794f87ff4f2e0e89bbf733169327398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5981fa6387218541699fbc7c427e7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905ea8fbd1ad3975dbbff95fa44acb7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2bbd90a6492b3b5d5300b5a326c8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d45227f6fccfa29c01fdc8ae349a02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df03346f14a31d005ff0b03b812ab77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b38dc7494854f98a8fb6923333e6b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7057daa9ac78e3fd6d6fda47097e28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476bc3c0aa707509edbb879256dc65a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044378de6d21c847f46458602e76bb8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ad480c78af88a9441916f079e627f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2418cd943c0baf56298c9b611790b6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63793c2c37cde77549a17c6a0a37c710410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68728d00876854cced477f2f827fb911411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236a6c6042a9c01c224f5009180837f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d8c55121e0d474b230d663c4fefc9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a90cd9c61dfaaead73ceb63764b03f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ad29d1b15f990b474777740d585be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87937185fa7ea2d4dbd8356dfe0117d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a138f838dea23ae0e7d68b30d580c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b530b5bb796ad4e17b8881e4f4bcdd9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4ffc8ca54afc0e569ce6996f5745f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062c4dd845e3bc67c16eb432f301b88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5d722e92b83d4064670215ee19ad3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ceda1f9324a3eec5d797d6bb7d731f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c161ff25c2e705fab9a43ffbd856d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd151b3c68907482bc6197d31355513424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830550ebd800b152959c229c8b25df6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e7f22422862ace65257ca25ea9f63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5878a33d356767ff4bcda8fa43fdfa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88948fcc5c5c4b3729ac71b0bad4d9ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a5becd961dbdf844eaec5d6b159d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f37b40296b17a1562b5dd437b553f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7206146ce4821c45ccdea9d63c7252431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682e303249797e56b37068cbcae11b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e1f1a15884a6ca6401f00ce8ff1b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00cbf6d219e9c2fae01c3684431e3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62874af73670d781be0a3645b83b0804435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8ff67c06ef97645fde1f62a5c525f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11b7e3fbe5e39af4e70107c054b9ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faa1f9c134db051f4576c9de360adb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800f622c0ed6001bb1627b3edafba04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262c9015d3e5e6c695517d40c85d52f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94705792e4c11209fd5430037a105b16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bc82f9d1eba3fe1702b0329543a50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3d4cd4177c1f5d4dfabcde2d6e035443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33908076bbe44da5141ca2d0b983adc2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766957fa46fb95e3234622b9ca4f1a5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dade54e22862bd1b8fbf148bd17038446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d36a23f6f8e8d4a976fd563955eb14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bdba6238a2092211913598e95ab4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb561e6ec9d40ec33f1a81ca8faccf1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57211c713273e0fc90d1141d22c6b12b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195edb276a8f058369c9620b2b7fa0d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5272d8367f9e7d4ecd6af6b9859f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbd119b29a3fed48c24ab85e3ebba7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9199e76d00801f8fa4c0774bd0eac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aae0d1844c6087bd366b4212ab5c11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35fc6d383412e0c8d420d7d2f9d94e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceb88f5ce98f7236b3022c1cd26204457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11991b827e0c828db9a33f5141f958b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56632040f590918138ae1aaea22de19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e26f0e05fc8ed24d934eda46aa407460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47040e421d267ce8167fdccd42dcb81b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b617f17cd5c1d26ad9d92285394fb6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6543e95d5336ff0b8ff16101f85d551463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad4cb084f8685fc068f18315553051464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9e3d04a999f611b9d8d8991e8bf40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06e8e102eb5354988dd1a90deeb68e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61937eb6c9fdb80e0ae646f9a68b8bb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b30439ffbfa4a76b724fd4163f9c18468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a3075cffbedca712afac0ec9bc939469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79660593482124dd37805c729a9e69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8eb9be3201104eb8135a18cc8b1d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedad90193bfb0bf1bdf30414bb5303472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340c2995ac7d3154fefc187f070b956473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300159177b70b928b2fdf3857f62d4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296072c76bd97676ed0d1341bcc4508c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcb53e375d76063d971efd2046bc38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be1da0e48c62b3dc12bc84e660fbb9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4398abb683bae8492ce848e7767367478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a679f959e5b69f91079423e1aa560d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddc19fd755b32d620a53ce69bffb4d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fda82d188337496fd53849774875cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aee9e6bcf09daf496f2394f653a20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfb0150ab3f142f57d71bf357e23ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90423dcd61a2c4c3cbb9e22e101d5d49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdcac0a8233d9b93b7730df899c489485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251391e7766e978be2531eed70326cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dfca7aff118b7cb59673dba74467d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba515f6db2babd9df4104b34f8333b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9386e50cd02c8afd24d6e7f316f1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9559893c1a25b527a56acd79409a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6af32868c46b9d9cf9cac9cc5debf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f51f0abe4edb6074da54e154674b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adba904b0bcfdcabbff7cceab38c8f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8f0d18f9d629b3c33b8394c66aef3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591413a35526251b5b7f4cc975d9c19f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d2b1c2cb4fabb965cf1681b84b1ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8d8d75d0f3a6813870d7ca04b6b3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0974ea391ebeeb7cd6a963bd3dd1abb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a02175e495fa768362d7ee56bed927499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c7e2c5a4af71d67efc31ea42c3ef9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa9e2cce981275e00839e66afb89e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61063e852a8c237f0e03c29cd16ac463502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d49f05ded8a61984e47f93726470fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b418f2c3e3366cdb1755bbce4d50d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fae66ca70902ab5cdb97ca2792d69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf899b0003fdc9e25e0da596d5275b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec138e92f483006c39808a57991ee200507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d6b35d1102e20312e51ddf3d6d2ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97045f76ffa457fc3222acdca02e229509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43098108bfa1d1952cb06b1e26d6be6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301777cc2aa774fcf9e96cd0a9e35ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb09adfa7c22cf5d222732451e8204a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305e2dae5981cf673f2665e73a04b9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d1c64b9f638a6c013b36a07f9957a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bac5ac984e79f3cd9f4b309cbfef39515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88a5c1629728237d6375274237d401516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb22515efbad1aa1a4d76633bb62e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0b2639d696b61f3e1992af101dde3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bea743e9f6b0ab5704e8c55d149c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab08d8032469eace9dcffcfeb12221b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e4a636bdc5ad6f99b731a1bb19f5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41c5ab7ec754fadd722f64b5bd8786522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce21ef06da38a94faabc40064516c0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5df0a75401183b23a8fe99ecb5f66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135017f23e3f950e7546495f0fce9a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b693ff6ed44f5088c676865b9ab5c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7d3df0895206ade9ba5fff266d050527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0fea8070e505a4de4c6f76750d849528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b36307e409458783389fa1485f3198529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d9dfeb44914530a51f9eb903dfb6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4003d143bbce7f6de2f2a7c0d70efc6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931d636d1ef5f917e0aa34ef453cd32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795542c7131274d3ab9dbfc65b242da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2e77241b94166113c379b229c73dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09ad0dc7acc70e5a026869e0efe77f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf2a139f649eeee08105e2fef3f535536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e87336162a30759f92606229be8db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d10b1a819d84c85d1f6ea467c6a313538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c2153ea41628aae69242881c0dace539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128745093a387e1c085229b5256561b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622ab22a87dde7511bdf4d35f2701dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b10ffc9c78d657c87051d1d4623c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104f528e35e158e59d9f7a2a49fc0cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acc8391816beb5c0a5643b98297200544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28b21c1edae146a27fcb8063b1b7e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4aeb54fd52f8cccaf14895f51889e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4093afa623b599811fa8a65779399547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67177d3fc7856bce4140bf88d929c615548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f7db64d1880eed1833183fe1d9100549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99389c380ea96b71be95b7815ce99ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b354d107162973cf8a9dc4618513e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6180835b1b450651cb5c70e67c2cc1f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214e682b02d7b6f892badcfa8a33721553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f05b9a65eb3f6a6c851d60de685f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255580f24380e75b957bc6a6326c748a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e27aab45b2bb5fa736e419e557117b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca196163904197ce1bab6ad5816569f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a9b1e5bbe37452acdb3c29d5af2c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cdf597f820b9ff7cba8b028319940559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fb207ce9bceadc59652aeab21f3d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981260b234bca59dca06383bb81e448561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3150c253020c73c86238f5bc57f2be5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66abd6b191536b14a6cace112d4a2e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d19bc83f4efe9782d4593e9898f79a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edb2efdd7fa1279bcd1d4087cd3e41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a96b658bf8b32b603fe2261584fbe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33e80c92d60a6a6ed81b652c67cb30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416a0c88896b09b961866572c9437cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d47f2e71796988bd91dbf95576716569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60b376d2249b4d47501545e8b46439570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d1e6793dffd1e223470215f652239571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b863c0b24e6ae451ce0bcf8b8da78572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c4b90fadf9e5259a59eab868ce2b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0cda1b8b65d084aeb9fcbb7431ff9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237dc18048696836b06ba64d4c367f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254e60e81d210fb614fcbea8c089c61576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ead89260469ccdf9b3206840daf1da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1e64db25706983937b9fd7bf5a7da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775609e208bfd20ad1628bcad4cec1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504d49acd8d43e9784db5b3d796e634580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616309ed173faba67330bfbb23229383581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98220912c0674a952b759f2613bf7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825f2308c2746742a334bb24869d816583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072fd785ca6ba98b5d11e5a561575f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef4c178360f133ab5f78d44985b006585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764d807e3dca0c90d29f161d8e4df0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09efe1437bc951a2ad3deb4b66ff1d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f91e7c874dbe68d8667988394742a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5edee6d51265d32e6efe3803fd13f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa075c716ecb02d78fc4ac0dc353734590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42ecacc7b21d3e50066a8284fd2359591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8419b49adebeb296a8dfcf6898459e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfacb81016b6708680f4b8d5713018593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5e369020f561062c06cd7fe5bc8d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86313658f0fd8f4fce76f92c62f74d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64cdd9d97bbced1c7494f6b06e67b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f953ac056f8236b9b8b8a03838f1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2305ef93f2150efce0fdd5c7d5719c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1fc520afcc1129118c8496dc80c87599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb025959806f54c1b1bc1dc607dce8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e193888a8d16c9d008935af836f666601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a45ef5776a47cfb28ea6098f336ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af27bcd4dbbf82f5e5cd86dcc4b902603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66f7003b08c52b3b1e0306b27f5afb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d00e704b7c676b6f69aa82f2f4f5de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eab019173c705bfe8e78628fb9361b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ce18c58dcc30b20f79ab6589d5e9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20f55b0638bf7aceeb5d0977429f1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2e974496f0eeff9bbd8b7a2089eb4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999698fda49575349b8a85c95bd5431610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dadf1acb9dc6b22ab066dded055f7f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9c6894df144c2e126a259e2550c8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e4330b43b04be9b4509e94ffd60f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a4dbec0114cd41f2290a1332a756d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81981ce2549204358ee28da9ffba5dbe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7dec8bf03fd791f80a20157a37364616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de607a18a810d5e3639625a4aa2bcc8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db41346e193e45d59a03ba40f6c159618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef5a6daf2b8b009f1bfe97aa55d581619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66525eb92329617ca0937ed221847a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae767fddef0c4918343fd406cbc021621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab91c5e7223032f24eb070e8a44a508622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd4d2c4ecbc4722564dc556ae7aaa6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a5b84350dd5a82c800d7e99ffac75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53088d855ba3a9e2bd323d985693f40625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dafcf8762e60006a0a44186df2076626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686024c48670bbd0c56d78322c96e6f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fce3850eafd5538d8f653750e73e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f11e3db09c5b4aedbdf50dd9ebac9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f157242c31c36cb2d4b5d2f012643630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb1c6741301b4278be0d6f360e17f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455020e6f83db23a14538b12d9a7b98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f31f58867711fdd337e6aaae195a1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d84b9590c6cc083b86bc0f6c20663c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036803f4a69e8396e173e46b17011515635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129c4f3ea27a767fe93635960ca7c4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43779a6483af81c2e3cba0aeda949b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf08e6b22e2b5c5a0ca2619145b33f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec80f041ef63f0ae1b4f1fdebfd75a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38313cee640b48241dee0500a4c2067b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2737110129c6046227c406d2794e45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc4622cd5a04dc8f01087097dc7cc6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f01043a756f6a0383dd2234a582d01643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820f4737bca75ec6719f2350ade7d0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0663b9efffa45d749c2a2e32230076c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7045eaf6ed55578127d08fba1db873646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e015bbec6e3040e09d0c60ecd708f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e52e520693fc6584da6eec25e7dae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fead44ab14a2e7b16c41ecc4d8a8c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b97a705e226ecfcbb11b3eee9653af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123397e9b88a0bb1f3384ae038d8c6a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb558e691b01200d51c88334ccc0216652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b416e93394ca8266dea825b6f4999ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1763904d437fdfacab337149b2e345c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5ac7563754cb152a47cfeb02b537b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bae67a9078ddb4d1680fb3b59a03d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f931b530b0d0932a59523947aa337657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d08446635465e7f7d8bf5149225353658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86113f5e31b212f92a02df36d846daba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bcfd0c5add7a07b579a93da3d5c06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445daa984ccca0554295f8fc8df05d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751979848fd7648b83a79feb242d60d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fd38d66d19f9d1bcf73a54c0e0f13663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40922b0f33a85c6386351d40456b1ab3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d85aa541004a073835072527ede9c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a15d4bc2eab6eb10330b6b781c7df9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977b9be21f0b3c1a0b64ff029c103b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45143d7e5a7e7c266b294555b0ab378c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87b2168d0d87434904dad515d5173e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaacefe0fc8193f7f6688c50a52d23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d52d1a247acc9fb443eb2e3b6b138d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fa644636ec9984c22bec219d1b202672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cb9c0eab4169517c4eac99141f988673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb220bb0d07248d8c58d298756abdf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1dbbdf1018e08e8508d9ef4268f7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486655115eae8853401414964adc903676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6e23eb83b3d87f450dab4ac793cd6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec161dfb3c3fd2f5540bb66359476ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c4b4ff6b7639629fd59641e7b55e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6407d1a36317874772f2a11aa88779d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d1d890a0991b956863211ff575fac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934df51253b83123db595b5d406bd00b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4393bb825cbb48ab72bab7ba69fc9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a83d6e376fc1cf1499ee5ee42840d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54485a50c79aa780a99a88c9c7c0c1d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be079bd574b49dae5038c159edb897686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adc033351871f011668894c4d76c62687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44442bd5fa04368717f9cbf9ddda107b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0468b9a1f9320dfd47c51d3c58e71689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485adb696e0424d0d26b41cef9ffd80690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734bab7f97719b867e5612108872a15691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f84d9c29cfba691de0504e1fa5ceb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cd2d6954ca61f13a5ac9487b2e6fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828ae6716c658086564d8941899495d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cdcb19726f6c77ce66ee56e0af827695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6694c64f43b5ca2edb1d8da54b218696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233021382c3b84417f5abddd09705f58697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1324b88d77dc49a9a5690d51deff254698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40185074995078822940886aa9bcea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dba2005341549c67ff210191f9d024700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12992de61207f28bc87b1e87dd277b03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f79ebc9f02bed5dcb3852de7196b0f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bf0438fee55b6e956026003f47d1b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bf8302e124d7993db597efbd1b3f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610381fea0e1ff54ed5c283ec2329ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1f7b37a6b51c7c3e559b376f9f0e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a4324029bfa99a661019699ea2948707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb10d3213e923e212fd469fa82cdac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b5deb9f2f509a9ff9fc8f80f13e4d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065430af7f234bce1b1e8ea988b1bc62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3df1cee52c4988c12fcdb13e47ac85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03801bd810a17195e03188fdc9407f35712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f070e655c0538eb07df0b5229db8f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a2be34ba39640a26f8704476632cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdd7b0bd070901bac62d8f05b945bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddc01cf8e1bfdd2454cbf658c351b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbb91a15fb6743c7ea10ff11af125f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899466531e850ba7cadbbef8cf760384718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c5a263b92c1372152a4a2293f6336719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e0f0af02f3eebc41a4cb255ef05fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f009659d898d71042c0e16126119cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701199df373d7df3d58af373d5cb3197722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad2cc2bbfe11e0a323881f7e1f33f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308764149239b5f7a2d6d774e0f8585724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0abc0210003cece89e1abb614303f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f193ccf4ed462b059df345b7fc12cfa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4d78a6bba3b03696976090a385676727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fb2a5dd39b631962e9cfeffa07ee9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904423446be6169e1bd003d87f560c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae03f26ec57ccb3bf613021f87c53e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8548d9c622ceacc0103a3f41483ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0effb78709716409024c8b20d87a70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce73e1a36b07485b041c87a3f2aa85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c1b0003ed0ba317536c8ded8ac40c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81463d766119a48d2cb11a0528ce436e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d6843793ee0d383e5498ede9e4412736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5da62e7e79fda013274909065147dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52303307a7cbacbb1f7e03092120445738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414120671b458f6089eab6ae35f73ccc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d58d7dc7b5d42c65939f9e0835da5b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad7b8328677e1de1ebfee38e589a3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93f2e29237cb1a68bb493888d99613742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce4b6ca77a12bfa003c0ddc3ab1eaa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec1146131868746912d42a83c9808e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a64f255f6f615db1ce66d8a3279a7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b195c29bd42f5072a2618f1ddb562a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7ef910fbc87b39009eea757a9027c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a134fafdca4d7cb48d35f7885fcb7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada66aa0a3ef73304cf707a1f7a4a4d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666a78fff149ccd1cc5b2bc40a4b7d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcc9110139aadb6673fa34a3b513fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4beb4a7e05f2a98b504b90344d5038752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f495cbfa9cbe0d3c07257471e19e51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97bc429368ec77be5e8921efe66eef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8994f4f4ec06811fc038fab5fbdd2d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c05ba2e32e5e442adefdc6a09e7a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106bf6c940e9a9ce747db691b995175757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab45dfb4d9c5dc288ca2edf26919ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d424d0a98363ddc962c16a1d70422a5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a746ad211911933a28dfed0d9045a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de6f6cf6200ea45e784223dffc933d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d9a202c7d80455a70edd7aed0b3743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab0cf03ff2a7feaf27ac7fa66779af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9355591148ec5f2607f85d42fe2f0245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5aa500b7b6aa31a7cd54ec542352b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48145bca11dae51acd75942b6eec1cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb773a674e4d0abd3607ab224dc31f038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b3b3a40e9e0d4d278ccd1841cff029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3545bf14b8eaf69e2a3dd56fb58eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c20229d30121f740279d040f2713d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539cb9ad1bfe687726d565d2c02b19412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b43d46252fb3be4b482a5ae7b71f7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a5475476b9cc737ec5de1c6f6818b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ae4fe6e51f9177181214d8a19278915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756d7ce415420b730e3b3d88cb910fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da33c20e043f78782134acf63861cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7e767e88baf158d2262de47e3ce6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43234a29129b0958f12de80eb718284a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb4d7e9518dcd0a7db81e803ec29a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22745d0d740dae299588120a9e237fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65650265c191f64ad33ac08346cdc96722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dd84539de52c60e36e240fcf4f00923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b524df2a36953a9bc73a2a57500c6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0411b4033bb20af44bd97bc5a87d77025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab420282f5bd91856f453189a83f99426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1a72916765f94c6d85ddd7b52c73a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bb405aa0a0f522272adf3d7232c5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912e228852362c472d48d34a125bd4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af778dfe25f0414540ec9d048c754430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac82ce5b5f8a04251a69116951086b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685f4d3d81810041a0245fa5a540c2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46badfb6346457df0b3949e146dc7d2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87085675137f1791bc61629f919023234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0981a23e39e827165f4fd03590bad5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02496c475faa9d5e6379895a8f1b44eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f119fd02aa2df9b5d7939b75be888937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d886c3f750c7301a4e52fa9df8d5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af124cfc81ca21174cf9d9ba2b330039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f75cd36e6eb82264d6ae9b803a1de040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f11098a5306e8d860bd23bf59635c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0756b126e7e9bde2c1ba05bc372b44f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e704d790f1b619f7701b8f5b0923ab143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83e26ec3c6939a6010fe3825b447d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbd37b4c9efa43f9b8d5e41ff1d83c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21177b636e067639e6c394d2166fc56c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ccf9909dbf7b39f679815f89e9baf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98026a038e96518fae8710638679338348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc23ec946f675e27b3759fe48534c6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881fd8b435bc68e7a9983b65ff9b08a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba3ed603b0cfcdca87d4a6c29d8e1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a2287b775c2bdf598c5f1ffc3e78a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f1612a05532f86e722c015509515d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f266f601c71a9a1caf8ad3856f16d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895c892e1e6a44d645bc1cd722f4df255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe464e379fa87693e838efe15577450d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caf5ffc0f2cbe369f3098596bdb4a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9c17fb25397706c9313d5368da35458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4259954f1b30d2cb454cbea101ace3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734cf01bfcfba523b31e82d93aaa53b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeced42417915e929d1b72997ead0c6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9742cd7a29f01d20c7d7e2f8c45df962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64305de386b60e26b6894a49b1940ad963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc08c6b4ce4330a38b9587d9a40f4ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5e504123e87da9e2c228da8f94bf365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4316f3fe1cb6ec6fb56678e51b891c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e5d1adbdc17363a86f4c979b737fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15012cc3861491db1f5fd33f47ce257668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59948a62a54640013efea95dd07bbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7665af59ddd80893061831e7595b0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f85d57641cbbbac4fd715c4c26a84671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c0a72b73557f8d993d5b8ff8d410b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ab4dceeb05f65a391efc346e0edaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16f1ef1363a10bbb240bdce44fe02f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af81bff9d3cd769d1a500cdcb3971975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580246225a5aedbc0e35314faf148f2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e94b6039985fc1b50b69377795c97e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dda7eb3c815ebe7980d3bbad09867578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f79840e6e73f33ee525aa6216559ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ef0c420ec0052c81df0752265e0ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43c1e4708aa0f7e3743b7f172d3eda81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e3619d67873c4917ae2283fdd53af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f27f202245959ec0161e1f50f3e1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1768401f5a5e50c44873c149dd2bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e99f00f7a55e1cfde3e441f66e03285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23ad0eff444390325dc2f74949756b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295fd5bc3bea68696d8f375aa5aae3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18240cfe795ab26bea820c6bf2d2cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479e65d1ce6fa75423e3d029ef76e2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180c14e33d6528c285962715050891c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de401faff2d4816a45ebe4d953e61991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25849a99930779e357d19f8d9184b91292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8455d161526a9a9683bd11b9eec3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f22eae2820837e6a14a52e40eecf194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c616e5b56d5161a9571bdde84fefe295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b2115c4755d8beea03e3e0b78340d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b2bb811736dec75b3bf4e9599039f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ca7518ea431ce51ea11d408ed515898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964e4202bd36edaa5e80d96a027872c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d55975d3d74051d05bd4837a45014e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7944304cda706b035008d816a859770101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64319f9d72a6c3b6da68ab66565e00c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488f84cf7e5b560bfbef34a3975a11c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f237046bb0ebd96e6a94e06f0e4ea61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aa938864595ddb4f2076a74735902105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e6ebe175333a5fcfed0fbd944c935106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eef136c5e6fdef5a1fff436a08a260107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca1f08679ebd59a9d3207d84c90f0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac215f975c5b980c4daba0896d9ddb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdcd49b03cecf92cf452c896487873110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369bd80be73e8e7e4a3132da6c60ede111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8e6cbc1cc971ec4819a33fe080dd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c06114c5bbf2417954a3633d57a17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223dd30972e2e6b832fa5c2f4018307114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893248aeb3b8c57eee77b319e1881cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b92b2c21f701b2ae40d48916894971116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f5be228a9424dc150b30a1a853003117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008467cd94f540c5a32d98529c23d36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36646719e92db6a4b8d6f495e014a1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b30fc67b828b402e567490c4bea662120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c2950fec99ba029bb324bd76c4b87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30c5662d601ae3cc7a4f8179bb94d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639fc206e1578ff1fa8a8ec198fedf8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddc0295587fa0f6beeb3bfbe6533f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e5d794b24816b895a98626758382c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7aa496ec7ff40a78e61c4b6d0fd80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e763f9fbed38a76ff7edf870ee552127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782ebeb04fedd13e841010cb41416bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a705bd5bf87dbf9f68f268e64dee66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017600eae49531e86efa19bc4af94c84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb841faeecb63d5e7d1699806d0ffe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a4f7221918705b71aa31b70ff2616132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f40701c30779a3c214ab6c11d725f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf1a9f9388cd721cd330369f26fb0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b0cc727e6ed41db561fc0c6d17ec2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e15b0418e45ce63407d2dcf0ad52ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62323334650ace9c6cde59fb1f806f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8549313df32284b3dca79c238b59e95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccde5d32f4ce9260a31d07684a85b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d370da3a138b07b29f0158fc7c3d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf43f305ea69e6bb3127ea7962e7d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31f0a52c1a4fa7351cddbc752fcd53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4ef927223cfc9036e78ea8b162d0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bff0335f3fa8147dcc7e180005319144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c149ff56dd39350d9f82d80fde244145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99e4e0165d4549932b1023ce8a874e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b4b925b4c8d297d9ebe75084cfbef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8fae85a2dd7c293cb7bfda85778a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c30075e4082b730687efae3b99bb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ca7121be785751efd9da2dcb37351150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff551e852e2c62315ca6571a79fff28d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a8effcc875b3a2230af836dd43fa3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5932a04000f850c0d6b8d42d18f0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812f36c1ab7e44bec2a03a3506b1abc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87243594f5cfde64463ebc547f62a74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10062e355a8dc4483fcd01b42c1b722a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee20d45fb35212c70dd737d83cdd3bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da026988e6d0e0f20e0f86dce4a332f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac576732724793f0356e3e5a0b4ab842159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506176025e1c17ef62f113dc0379b8a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a34c35b6784e2ea6a4f068e5789821161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91ba59580d28b0293b4ec98f95b9bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce06751ccef7ac6ca5a4f4882a4fd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaed3dd65094882822f38b227e8aef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a668da6e7fd98cef03dbb48bad5ab5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c24cec9d6846823a6f3705ff3d5050166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52ea52c86cabd121e4b00007804eda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5b81491c353a5a41ea002d9dcd0d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2bc4f83e821f2b4fb3f6f8501f397169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a76f4fefbc4aa81e3677537d081f15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bd94fab04c06469558802ae25c43b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084d767ebd62e9ed0760771633105bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98f689665bf677cd4077a773f438ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcff26f70ffc97cad42b772796531a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dfcdf479a7d4399533055e76e5a90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254c6fbbbd62125b68f1eccde45afaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b947ac1c231f40a374748cfa12a96e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709520e35813bd48594a38f5f15471f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a8230d50c9f7a086dd5ce1db98d07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1450fb48f0bd2b7af0031fb140e58b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327e059d503c58fc4814de3357cc072181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71eca5a31cec79a0467596e4eb7a170182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672b03b1f435ffdd1f9a6bc6a5b52bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc940c9da2cd2554f4bfe0eba7ad1ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038db82b744def1a72b0d1becb10392185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b65cd3834bfbcbcb89a0907830e7e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f176813dea3cf05a0e055b49b888c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ef4f84ad53080f5bc6ddd235d62c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e483dab433667fc6ffb817da19b41189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b420070f98e6fe7c372ca29e8e82d7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f94d326babd8e212629f69958f8cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a9894aabb3498b2df9d8f73c09b57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff403b90e21ef0e1c111ea231f9879c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcef46899330a9bc078a9553f262ad1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dcf4643cf1bb7aa4cca8b73b8f98d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3344843e0d622710de61ff58f09ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0ceb7f6c347d01a4d04fb88cac8c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a39ebc5bd36940c8fdb9b2f274904c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbdb3f67ad0fa0a235619c2d2dbc32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2025e5bf40c9ff627e657fa9abd808200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6343f7b264b748c4900c7bffefe9ec1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d349008eb05a0a651cc3ba7ee71fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3235f7ff677175a8cc375d2d7e67acd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a93401f949b786746609f8775d72a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c80f882877ddc65bad9fc22739900205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cb227474bfd02c830f13ea5e6a911206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f51c79ff32dd4bcab47a522e94b48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27d9187036e68cd6af157f51767eb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0a4fc033e1ac0f259a5d1675de213209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94506f4000a3462c10d9bd17d7a9368210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570fb5e6925676352ad675f81911d5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada49b5064db4a34578a6b2959bf800212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fef7d3469751fc916d8a16cdf6ad1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2be0dd9fec7e9cd0e22f49e02737ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363df0015f2b825e9db6a8968401eee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9052496ddd53499de8e0e7fa63996216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18382b2c2a0901e4c019cb4a5cbe814e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af615c595466a3b53bcd5d34c909c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d9ecafd9abaeb3714277fdee9272c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c2321d447f71f81242ba5c0a01132220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4078738ba379ea5df880136e487d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06c57ca32ff9463c95fa6f62b32de2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2280cab82c835331721164ec5c4cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b078c918d2fa9c79bb94c0e5b6997224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9acae2bce4545a16ffa8727ef881ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43919fc2a5e647492bd9fc46c11d398f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7864f170695731c8e117ce4c5a2e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85059c743d0b38f6538d9cd2db5cd253228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1805e536589572b5a0cb996905e1729229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa598b9bedf2975fb9fb642255c5a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839954ca03e30df154ef9d3ffdfe9d94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49b8516d270eb2c519ba37b446b861232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370be575daa65976ceca690f4a74f71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bfa899525cf35444d02621add815a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b699f3e9e065f5e2818cc323439b5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac8ac360e7b7be81ed9348a7b662f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77f0e17bbd17026ed29fbf76bdfef9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693506ae95344a345e467453560a2a86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee57af2df8a1afab7d7ce794b45c2c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f9958292d4e8ca7c7db50637108a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b29864e567e1792d3eaa543fbe2aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271025d15578c6d03167c120cbae2bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877f8d378ca6becd9cc219b87c5c3b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3254aa52de11a910f2d6f452d3e1ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c68af6a9f1cf2427c9392933294b05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ef8902ec666679a85963728e0f039246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092d0c96da4518d644d0bdf95fc2529247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc163b7848e2b3981ec7add58b0c035d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e81af8db7ca1d406d575ecc135708e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed380541865d0659f9e7e7c93dfd21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3fe8f5c29857bac689154b76a96ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c686b0d5ceb7956f4f4aa290e0a566252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14917cda2cac6fe5927dc183b7c51561253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7133b385ede6814f8473d16184f00a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9b0f959445d90dce18e95c7f59927255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc09de86f1f2ad5bb302d11af6f62e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7560040a047b109d26e6e94a3dd91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ae189e4c79e02555ea0c20ff31e97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7f5de9bd0ca079eda04463f31dd93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f436e3444996a9841277d8c189fb93c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e05fed608aa0bf22d5c7fa4ba5340261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f9462bd4cec79ffd10e53cfbdd54d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa90ff2cf0c8d5785ece67a0522afd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acddc9218b5ea925779e521d2f5422a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ccff01504459362fc63fdf004de40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c37865af5ca09c8c6994e25204255266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac285a24ced045e6124206a66033a959267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ab6e671972334d680a2730e4e6abc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcffc0796694c31a1380a9409b2ebe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f723fcd672f3c0dfdd32ea7a3ff6c11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac67fa44114b27214b89ca963524277271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c69c8e52828376b568212d888fb8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca934617bf27b7e1983428ebea8596c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf74896651ac9aa70427ab7d75bf82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f3adb8fcdb590db88d180a37205a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b629040e716457dcbd1c99f4dd60cb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb5a1f7492bd7659f76f3ff1b810ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dc0aad20fec8c43c03834078a0b19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ca6e4aff868b1636095e3a743118b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b3a96b55112acfeda469c525223bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9d36787dcc18959cc978881d6110f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb833a279363a164a2991228d7b6370282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34031fc30efb7f075e58f9e7b370ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9857e6b197ea49f5fcc9ce208371e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ca029dee8d4ba68145095bba986fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7d8f4c27e5a008755d17848807263286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec34f20b7f62a80b8787ed05da68bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2d25fa03314281180b4e7d6bc53c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350ffd527d6d4bf2888d254b0fae06d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dcddeb96bec9ae15a89539b4da560290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc3b779e45f49f7954c469ebf01d12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfee38d06a64610aefb0f79259e22f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c1a9566f158d9390f7941b1c63b2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f8e7f0e2523475f0c8fa665c4720b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c26d556875b215699b741d27cb16f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7bfe54ed4cb7209a2002edb2f1643296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5487f5c5c71233d11fa84cfae5b90a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee4b1137cffd94a59a04135b38e429298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e85e36134c99d5c5c5afad4d54a95e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730a34a93e5bdbe32b6cba5501d311d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf1fd3027aea245728aee5616f7e69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543b8bdc860b354251ed9f8c452eea7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe26694ee0c87dc8c695cbeaf72615303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847417529bf511493bc9fa5221bbc24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad61c835270b93c139402cbb4e7dca3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df71ca0a1aa6fc725230146d5eaf0a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64929d216508d907bfda50618c456380307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abad0f8eb3d1386b232c9840a9786e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27ec6aa603c8bedd05bcd23434492c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6ee735a86e4ae855c05386c65532d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed366d9814f0f788201bee8983df3a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9e8105bb1cd905eb04b53cf015896312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b89c3244d1f375627957a6bd537a3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb19fd76c4e5de84f967d66c8bbf0e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c82248346a5d50c3bd96850e1a022315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fc13a6e47bb8382f10d9cc230fd19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d655ad3046474fa21e715fe79e631d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21337273f9295c6098da423f77bcff9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061ecea224cbc8b2a4ead116e3bb4b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25049bbae8e2d7d15ac7b1e527198ee9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae011c32277d7d68c9323ed9de37756e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8278abb930539c7b6ac7a23705c2d17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64590d295949b6f9fc5c715be344fdd7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198937f4c182c029e1e20dbe1810a315324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7764d26bcd5acfef3a3aa007c302bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd49f2b9b410ed19523e15fdec2637a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72940754361b85a65784262d2ecbe6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf1d2da97acce20b6afa62f6505ef8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151e0dee70f347b37895411fdc606b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd381946b3500209d87f71222f7e59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612b47cf5ca86ad2f1e46344c6fdaad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0124c3e4ff5bdcc527aa085e5e6fde332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d79f68183d4981c94e1f644909028d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae25c049726dc769563a314640deb78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7367bbd350c09bcd00b0004d60ac12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14813f0ca54f4dcd963fd6145967470a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73145d836a8a6c67a4f8b8dc4604feac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116a5e1844c11aa7d0f32153fed30b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee95ab8e94cfc5a6dd160d0dc6353b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244be58c8fb215b44aac2e4446ca95c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c98254f5c5af9f128ea53e0867401341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008162e828ce9bbae7f84d7c511ebc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c92dea3b11ef93667c2786711b8121343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f860e035018731f3b4df280ba9c57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e96fc30d935974004cd2da2335b23345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70fac6ff148a81ba7a83d2ab7226c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192757df0cfb828c57b8ad1c8f3f38fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55d2bac5536c385cdc698b7be9eaa0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917a2f296c9ba4045dd26dee285a4dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af91c2991810ba57543070ab089c2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc6848e89400a5e6dc91434b238cc3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c48fb1564ab165b136d025afdbb4a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaad7b40a23caff65a8db87b99190df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4c3f7f89415810371036be7f27261354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874012b9e2021e5b3e5a8446de56648355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb2bde08b2a0c249867fc59a6e6ca1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118249577eafa1a85baaabd24f4b689357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc11affe90c974b80e89a3d6be8dbac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4bbeae3f7fc92dfbbb69a26852653359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847e21e1af0f17ace07e089e4a9ad3a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1a3841008cb893432925ae8826fce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ade678cba16ce37e4c272d6c81688362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a8f220f55a240725396d2054f8011363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf36f39fb2c22f8d01b1ecc6d3613a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26645a2df3c3f76c1b256e6c0f1c54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2d0557205dd4b926f2e97157489e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd80715699b793f9236ba2ed17aa09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffad681ced702276776e11487c5a093368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a497b1afaa7c0ad1b7cc23197b64948369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3b3e40c73af82850f5439065058c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537eb5c8dfc86e4dd36530ccdb225596371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aed23089c897e8fb2e7b25c0f80f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473ef0e32fd870f14e42a45507f15db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1148069fedc5ea64af76b8897f7b09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91c4d80c8d5567aa7da79b3bd13ced375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcda254b9b2102ecbea16f698b97e17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87ba13d19a935b1190604ef6975239377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb844454b366a79ba5a630549aea652378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6140e4d08da50d98dcae96538a31a73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4199690d9d863f2bfbe7854fad09746380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb66fd35b948d103db8a3590e48db4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6753a4383efeb101edeab7e9345f8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f5d653753c459ed5c49bf3d6d24b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca8450794af1a3c7ce7dd5d5c6aa56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b250b7ccc596f2e1ac6fc67d9a9c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08521bcbf3c2f6b73689f0a2bc17b259386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b135db742ce4b8444fd1b9e17be96da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b38e6deee4b9d110e7a39a5b77dec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590691de2a79724d066d7f9d2ebed1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fecafe6b3f219eaea5a1fc64a1f6ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21502330dc6201d3c99de2c0f539e04b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d62ee276a909e4bc26e0a0a1dc3890392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c864a569440a8b639a34ab1d702a0e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e35d42dfd2c1b7ef7c571306eef309394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfb086c6f0e52a0e6b7720665f6fca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965236fb8bcce756c281476188166db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922983ba4884ae53c6607769729bf5a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb6b9d7a1c2b4ac32c3b83a3f50c15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9be9f9feb50e8ad1c32695c63e8055399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578213949be5c495c34bc13ba223a1fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20cc695883bd2c50adb9589dfd2561401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f810062dd88d2263aeff4d7127e24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4644544b4c5faaf47d50534b75a9ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f0c748029059b5c8e08fee48843ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863c48722c4d3345ffb6ca8e86cd16f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f414701c6cb7169455efeb47a7b23406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068170907d5812aab53a2412fe14772407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83d444ece0725129dc98a4bd924dfb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41fd5381ebf0fb45249cbac90174d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c3f7f1c3e69db3d97e964fb8bdbd5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033b5631ad732df9f65e9c9fa15ecab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01267208ff648e7390b192689dd280412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98974dda357b3c185e8319c7f241b91b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333c43cddfb8db3898f58e4b5db7f0a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32522e0237230295618cd6a2f9d4d04c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91066e27170f3584b5874515d999a791416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc33751ff7affb632c4ea84f0a84a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe13cc987250dd5e5414c871f2dfa63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c18032383ffd7bc1b18503edcf55c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0eda97e6e981160abb73746d921e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72679f9fbefb3af40317d0ba650d7eee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefeea400cac64b7c3c35d48d2ee9c6f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c90e47f0d2ecca4d7b47cf8aa757d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33f32e80083a53153b7b771b2d4ca6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfba9bff24b7dd08bd3954f908edd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf8605a77656df32fc6de4eaecc0b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bb54ff3b5a6a823b01c8373ae2b44427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc83799db81fb364e5986cabe277ff2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f0fc2732a8a3503b26851ee21614e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfb8d8e1466020b660c1f56ccc9321430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731a6439fad80766e10020d3734adec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21260545b8b72b7c75bb4d44b17830d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c47bcc8a46ccd46d73595d9512416b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc7f01c66f0972f1e1bc27866edf9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471addb3a4f5a2bd580b0368f51bd37d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246784e00739e6e1c16a03a49b51b347436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb5d58ca6fb7714df3a568766aad36437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854cc97053fa16731598ba047c5cf71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad12719e55a028798de339843a32732439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e0c9d22da3d4d5a6ffd9c6ec244da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f649613c9406c7eaa98e09814046465441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4135d931fcfb827cdeb8cf43f800a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705502249fedbbe653ac486e009a9c05443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552e42a0fd45cca6fb1e5d7e4b4a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ac3d58cb5221b88f88f1ca9578885445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7206502e59c5001fa399c8f26e528446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1bba789cb71abc30ca67a3a972609447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8eeb9530081fc17e44fe96e461243448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b1f60af50bc74e1686eaab9ec82f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fb651eb5a8cdb3a07667053fd3a4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db10dacbb0b6d1c01d901ff112cad78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5fac87b9790a9f211fe01499e6bb9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dd4a5c0c9fc97eed9c181c1477410453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf556b8f60722a4bbe22078e61ffd2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43336525a89f7de7075c30cc142830e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4d79bde1842ea6296762635884cd0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d4e220f825d6a565af1316c4d5c57457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bdaed293facd004ade55f1db03d69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9489041ba1c7b4237e0cedc271d58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf21a22517cd25fb1a64a5dacb0ba0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c1776e725b029953667c5400d6295461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1801c6d1f1ffeeaa4669f056e7cf51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511bbd1e1eba4986752c7255b79751c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf1b7f9722b71f6e2a51fe35bf9c1d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde33c670ed2dd05d304380e8ef7cd7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ff5efc0acc40e7220e9f63a4f98e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f03fe63b44feafedce05a51ec9ee2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aabb7231082132059283d73f4a9ce6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8ab91d68dbadc192fb951c40c7ee4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69ba24067b5b46dc079f1364543ef8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2f33412a0fe85fd65f181dae1082c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfeed4cf837312eba2bfed765599507472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d8671df612293f9ad000475c09a2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049ec37f5508905c70d29e597c91f7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72021e63b285340e80519062e1c7f90d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238752246e543415966f33d90b245182476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa3f79735d3a8c852be58119145ba9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096419926bdafd21b7097c1263a8d9f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d96d31b472d177b521afba403b555d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3bcfc813a7f3bdc12b32b1aa340c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf225254fe4cffb04c904f04cce0b5c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f33e25be32ed87c68b8b5282d05a01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11add28531b0c6f155d7b9049e173bd0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effab45a10e9446d6dab3318b2a5134484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551807fbb2adb706425468852570cf68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420948e050965811a9fe761a67a548a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869268222394b5477970852326facf1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabeaf690af6a28e524ca34138ded57488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709ba53b25b581da11ce45578fcb0ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bd2005092f73343f24ce4f9d71567490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fc56f13dd079d88fe182eaa0ace98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dffbbaa0ea2875fec9b6c69140477492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f09d76bf1789b3558de79af96e421493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea3120304ff6cc9d0fc92d8d6c4ce0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27620f839945dd02ffabe494f1a6ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcecf5577ad77619fdcc071af31a96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7fc22a668d62d98093cb3d2709445497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac87d7b4fbe068e751b3c59c1f38d8b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7efe42495635399cf67c1a3ce6de6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6615ae07a593f0a5e6643852671fc32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b46bd7cf6ee2320a2c37faafab847501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87975a9754b56ca2321c88cddd5877502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88900922d22d04b40f055bd22fc54ba2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b483cad9dc2a28af1fa39737c33cf5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9488be29d42f988fe25bfbbecd243c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c54199cab636d3d1e095a22cff94ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff8f450aa548633f54643cf4d60fe7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622d53325548a822e907ddf7ba87e5d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a204c201973eee59e19bb8bcb7d144e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347334daacb20084b0a1776efd2816a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f2242fda14b1d72d7891a7cfdbd7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e810f193d73421b1752b39bc4d0e90c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ab01607112a539ba2208715d0f0d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe023540771e81987bf401663ca72161514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26683a995755bb023418327256c7850515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cdb405dbee16d13b32d7917514351516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf578ac5124db4d4c16d6c4177d72a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fc3caa4238d3bebf5911c9adcc48a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d894c96d16a63111a33e28b4ce464e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4a8325fe8a37a858a6f552e8bd5ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88785f1c60caa5e8ee97eca7a0154f57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fc4c1aa40a7a7019caea392730b1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ea49fe6d2043092c6eb9623e4e8a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22862ddcec79f84d4604f4add8c90acd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60790c098f51f0b0b2205d0a49d8eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd973521dd3465bff1c7c8dcb19e9353526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf716458f25cfd3ebf5df50c7d38566f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda810b767f3a404c97b4b1233de3b0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42898f5bbf50bcdf1a8ad988df85a09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800b3070cdc175b03267a9864f866a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518e3b3cc5b15dd00ecf31213caa4f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a9b708ffeafe3f0aaaf525c3c108b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd69f11a23c0bede88b717cc51ce220533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f76c4fda0cd92d62b8a0aca0fe310534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcdd24b25a627ffca22a40a42de919535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ae4bc784e073c66741398ede54838536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31161e33d0ab86bf5f188232d2a4e617537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0039b44f2a0a9d9276dc1b1d149ae8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc26f4a0a742aa4796856a8efe827e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d17be28d4af5d65206417cf7c8481540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc4a00677dc3c87a7b434b8262b601541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f55b767f526b15d97608700263438542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458551a7e176acddc26362546f7ad86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e61e050ae0d4ff5a8bc624ef084a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822df649157c90bf49f8761e59721252545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd993b766b63dfbcae24b329155778546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee871758c5117d093c473b3cdf43dde547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396947cdc2160908d7d186f9674d0921548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530727593ea86e7b33316ff807bfc615549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e76e811788e82808e8946e572856c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b4bb04bbc73eac413ade04606163d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32791ce61914b3ff1e0a11908a6619d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01845e825acf136fa5832ae0b637118a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641c7a7cfabb8617af943f41bdb2c58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eadfca0644bc18c2545e6578eb790555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a72052a2326400608d72bd4829d48556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9dd7ca3f762963f783ea7f25d68aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a11837172cfff6957b1a85274fb209558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd3a119f857e4f0a35f94a54bbdf94559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec4e67150fd57bf13195299e96d501560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e70ed9208429d5e2f3ade4a7f1d447561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aadadb9c77a8ada7212a3251e5b25c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4bd3081481e7ed6e9051c281682b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bc626a89587bd95c5fc6310e752ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641744524aeecbaacef5e6f8d11e8ac0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42461960e346accc16777dcd90ed1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372490cdc077fbb2a8fc2b639f7d68f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d807135e658722c99fbd257e7b9bc5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038841ae2234c49b178099cdafb9b541569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b26c19ca4a3640c73ed1b28f5e283570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d820fc18629ea026b7b7b943fd55b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64460875043b101bbfcceccc4dd1999572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7711891b076ff36d38d59bee7fede6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df56c01b63da63674d55efe0f6e25d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f85a6ffa45341a900afb27f45722ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db10eb905be78abfa8dfdc6bad3e399576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea94ea6738739023dfb8e79c0647960577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006145b65f4fe42865a6d697a1b43adc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f471a193c242bb3051e1ec08a2d9d83579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce78d95335f24aa30a80ff7ec49ec0c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3a02b6a18074f394d98c180ecc456581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7bc73c7fcf35ddbade04c6661a721582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09088d8e212e5f4989a318c01aef170583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fae1e527736985e83f379a3b5522f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e356fa49323f99844f7e82750d3bba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb40a75473177d3a644770f8bf5d4b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46005d98fdb612fb08c9e9973c8671fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b893d53d12759b2af697aeb6d9936a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebbb69b570f9bf7f22e16a31346299589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae889bde1721312dab9bf6670579e44590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abd714acf81515ee03f7aee117e1cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1eb92eafef63219f175524dd6931d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1ce9c1615194038dc29a427504f51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cba0fa6dcae984042d019fe3e8749b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d53d88d693a99170c28003427e4fc9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe402909605dbdbad24ba86ab56ddbf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfa257dbe37d180d19119a30cea103597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a39c19e3267589d789f2c42ed2395598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c118b25561e07ac0afe50ffc190e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453f536bd9d7ea8f2cdd6087b8c722f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf25f42501c39135baea91d11ddec4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48d286ff89b5f6fc75852820c4a011602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff76d1e4fe3ef5f162e3293e6cdc44603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a0bc01cfaa6b6eeb6d0b3751aa5c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd958435e2d3e4a48469fbfb6a1a8b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8c65fdc58e5fc988e13b16cbba29e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16146ad64f366d34df205e378f561fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07611a3a8532f99ad956ca65ac73086608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44c442c8e9b960864d588b4a1c4013609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c3d20effff7c92bfed019524278e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0d9823c72dbdb76640d70fe1f0189611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78feea11b79de1521132750d247deb00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508111b2f97b02e5dd571461056315d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1beb6832cceedb0171598d38c5251d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700bdf031623f21e1c6043455a834af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010a983cb8379b814f9b6bd9ba14d6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c745bb86bfc38a12c386290af7ecaae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c65ca5a4970af43d7b66c59fbb76b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eac15ce40236dcbcec2df70af548dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d88bb2d3d6a0456b156ac35fb7736620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dc3dc430fce599566bdc853be0029621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78ae3722875c8fda86997cfe14b75c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf482832d1a2200986e2c38f50e962623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acee03955c7fe00bde9f0dc2e3cef56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000db56a2d3ce92213753c22c24a82c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfa913bdff8ce2d344a2ff03fe9d8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2414fc315fe1cae8a4cad0197859453627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaca89e1e1cec672792f135de339f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64102ae23de33f9a35e97208c676bb02629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e22d331229e19415ace4004738100630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b99ebb6649ac2f31d9221dd2987adb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131cca9555538dda8944895f262701b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec124c8f9ab6c3133ed7bebcfd198d57633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310bb3a711b6f8f09fb5238798c04e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db60f609bd49d79c5f541dca70950f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0927de5ba3151750d530f688d3f906c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a27ee0a2a600316a96d0f7dfeaff2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139ac86e357fc408632ee89674abc7f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14827f5290f8ee033df191e7e3f7b84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b866110f56c0714685a966d48dc1f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad63b888e476181e255cca1b2f5e60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5749399084e6029d29c926ca5a916b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80edc9f32246e3c60a59f0af0ac691643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca630d7aad27e702fec40d28936a35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0453792e92cb811d000dd1cc2c371645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2da805ce7096ce0f440d6c7a5663ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bd0aae43e6f5536363c922deec1f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4b68bd79c0783009801e1884b89cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc88aa3d9d29dd8aa1d22fc02c70838649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba134998dbbeadb632092c09f728ab1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67703f40c7dcc0c5163e1a3a22e8d14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012992da3dd5707291ad4ec726d9223a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a889437a08acb888f1ff6b4fd451478653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf84a1b2616b6b19d53b1c6809c7c07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e61bab39a70ee2a239120ca48401d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec122b1f4e4b44bc6de38cba9bfbab67656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84303582aee65376f392dd017253eca9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45efe53e99d436b7299c0f9bf6dfc7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fb32968e9f1f84de0552865c5a879659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33077e51649313f4099c3b121ba8629e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3f7b2f0d1e43e4293abe645a6e35c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2980b30e2ebba98e522893a171f49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f03e46fdc285efe89845f3f44f84b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4f0769c94cc376d2f22ac139c4167664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c148ccd0e15ea25ce40f9458d749181665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931abd8ab1737ed6bb997203bb73256666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda82e22cb84922823d4fc299153d120667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1509222758920ce8d0012f4cece904668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b11db4bc45983a187d12ee106fcb10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a91f4bbc9330f73bbe10420a388b19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676601f8eac1c19f6111512cba7ac2d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caa77fc66f8136f6d2ca8f4a3838c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba6e708c6bb472e80cd7a579c7f719673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396e856f9bb50596803936e3033d99b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e5a0ca06f61d8532aef69ee4fc127675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6d4d820b81354641c7a0b1aff9f5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd850f53d475b2bce7266a41261e27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9488bef0dccb93ef621ccf7917d95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee08e1d05276bc7e7b881a36f5c9dae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77cc5bc5ae1d0be3ef4071c7d59611680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a384f4c53f5ce261d59851f119af90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901977a3b609ae323b2a155591cc74a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b33f8ce8f7dc5a1dc88bc4b38ce960683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b51a92a2f83d4879a5430dfaa7796684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c2f413240fde454377f739236c7a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb1019fe28d35987940a0dba0cdea3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b7f8ebb9395f95944d49802d81014687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb69c6125604f4f0112f247558f8976688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555ffddadf8058e29aabdd1915136e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe00018c070db7d6b7f9b4c7173be1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d398cb31773fffff422bfa8f4aee75691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd44ac56029728b932b5c183bceabb7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e62d2f5a1df7a9db9cb3cb9c0fcd6d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55498e107564f5bf1ad3014486dbf631694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928df25cf38a778ea2483216f3e2de15695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb8f99b50f703fcf09bc2e47784db4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066c52915e57b6b16e1eb94dd6fffe5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56241c8fe339e8cacbbc6fae17e4df24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16bdb73a72b29b9ec326ae88969f6a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddb2258ff240e289b9d8db9000878d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead146b77f02ae4869c87df696a4547701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3e5e3ee6fe0c3c983f554122e71e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff815dd05a7a013533722aeb1a08cee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd00934dfbda1efcd5df77c12eb7c92704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268f9ea2b04b9f4cb9c5dfca9758536705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e5344713acb95da7dbc9a56570c11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ac6fdf4202ec8620e868e1079fea7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8a78f8dfd3e913f1de99f10f9b497708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace9ff2941168463639ac55b9298a33709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b3ffa33104d22d866dfe11287fe0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b171daadb6b797a04cdf69893b89e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cbcb6d7e5783dab05a67c4dd88e9d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164bbedb0c8d47ae91e532056f980d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2ac53d7dd592613894390180c974f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273a35b9cf0ce1be620d846a5452621715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9122c81717e15deeede18ccc376dc4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e78c3b0b14554f7e82486f23dcfc07717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47cbc05b16298d5d326ffc1909aac5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7c5aabbc3a8b42e131291c696ee46719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308296a34078536a60792d26f1bb695d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d96fe92456db6ff602764eed4e1c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32088a647a7d534463854244efb4d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275969239a2a6b6467e54e46b24f302723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b4a9d73615724a33351d1174a2bea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5722f26ce7f2811a69a0897ee0344725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c16d5288a8e4d60f198441d5ea14ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1f636a0616e3da0c3a5603c55e604727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3eb3347d0899ef622e78b1e4b99d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dd8af65d93d928f9193f842d0ff01729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c132b95ad8852f4fa82a46d2a47e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285f919f16ce62c281395afabbc7c7f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec7a6125b0d0690064ff847507f367732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488aa5462de0e4f0cc036a976cb9c6ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ca36e81be4df9b8b05df4b51bfa25734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68739db7b579524e17a2e2d139e2fa79735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b7253c1314a2ec30dfa530aa36ce9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264a1339503d40971685ae3ea60dcd1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bbd27d740427b91b1862979a8448c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e92470bbe5b66c1242132479d3bb1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07b2c1cf6715cb86d21ffe4c93e85d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bea119742eb369439c7e6318d77ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182459f7aa71e6557f4a76d938a09c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e77353b46f137de652c6e226685b22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135468c2470177b2b056381282c4e88744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48253b69137647a7b8d2a333f2415743745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf48c198a0604b0a7c6fba649ec580d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72252bdac16ad505a2e0587f1e2dc582747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e70ec4902ab713594a729d1bb5ede748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a7de4714e74e9631f7dd82c7e5e5b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2483bef743786e06067b59f2b55e09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb55331f4b4fcdbbba8fa4136c7b90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2fec08c391546ac08f14eb5c9b600752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b36efe5185e655e1fe7b10b307ab03753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a3ce04db5bb15349b3b3f64924d9c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee21b994720cfbe5fcf5833d9674d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f610251aaabea389c233e27c8eddf71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9346f4ff80ca81df6e6b8b8b3568d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cae70f9150806b850a11c736bf2f4d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d590cda5d306ed412b43cd301836d3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>