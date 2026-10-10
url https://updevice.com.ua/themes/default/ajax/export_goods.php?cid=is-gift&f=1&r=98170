--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107999c040eb292b51c59c5059f19571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397db4d1796870ec4b8f8cf2e86c6b082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ada6d6235c55e0558b512b611a75c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fefd1e4f356e0300912e99a5780a584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7051716bb0af63b92f3cfb72de50e825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdc1497beca1de2c622ab1378240fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36614404ac5c2bd709d51511411e4a007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce7ad61103bfcb5665a6dc231af2458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d686ff9c7a157d7f765ea73b5156859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba2941fd22bbd0232ea8059341fef310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27322d8a37f8d85cc1dd08376323f01c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c78508eef1046c09bf13a4ea516bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29709d54aa55d15c92ffd5e9ef41c2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9ddc7ddb16f99af5fadf0563d0c9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f780abc5ab47a7e7e834efa4c4850f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837b6b2e3bdaac9ebf426056ecd4b5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12852a384c76640983e6e47f772e4e4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573df920dc16e03e81fbc5d910c7228418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fe5defc8f7b7f221d69869921ed2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838eeafaf195fdc51146248bbb7c98b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3b609056d2347d7e5f14744a8029521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc91b0629cd48ec06fa433825da95f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511844dee0be4da5f0af9247affbb9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bea38ab8f65e4d503411277bc394224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485ff7c1b2c6b96655bf447629e5e0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e00267b7213d6c0f0af94ce3e801b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21616b5a5543af345e4875e1536ce7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17641d5ea8c7602a82114158b013887428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc6efec36f2578c8f5cc39069cf2ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76564f168795426cff5fbba95e661fa230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c91c37e907ec286454071274dd3ae931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7933b3fc46d45145f1748bdda94d50b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32c0037df76b36dac22a17a920d5ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca573a24f1fde8dcd11d0d82cafd4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c585c08c3bf2a0b8430ebf022ae30835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe501f6310050d46148210d51bd9c2a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91655dbf8afed8a83651cd82c04526ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908e059fa054b8ad251896553ffb03438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0a356ba786f379641539f09e0882e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba3ced42cf405fc8abfd5973d66ff240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd5824dbd37113f910855bfedf036f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1425c49d2d07fe5cd0566c3f92f6b4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd23d767596c25808df1b468076356443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f970473b5918db5ec2b52ad76f9cc4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dc011ed06b3fe80dd6880e5c8594c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0cd505d644b324d407f50b94b1df546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b8606faad17e133cc7a962b251ded47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16965d90eee271551c8b2b2b48b3e87248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbb1ed7af82b1a0e46ab1cdfe2271149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37c4dcd809f49742baf3abc51135a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef727d4b22d74f6d44d17aa2270f9c8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9c9e623d80aa009627e05363625d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f6538257fac7e93a37306cc2d4f5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03abdd6e729b732a4206d8e16c784154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920f8f92c5d31e9411f80ed403d00ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbc2fdda0e2e46c44e06f8a4cd384556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de62a4b866d644da30b060af4ab07a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0a03ebf330cbbf8c472576650dd1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8eaca1475644deb5a07c12dfb8e2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3e5d1cfc7d207e6a2533bec2e7da260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c861e86fa990281c1a0a33f96521df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947fe269911861b4d42c031abc8ae9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537e05ab6d8bdad542b728fd34411b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9464fec34bb72cba9c8841ac45a8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823cf4dd52543bf9a541a7a904bd70a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0719a3149072a8b98921799b48d16ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cfd582f68835df2dcbd16fc0d08f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b113f108e79b0fc266d9d049fd9aee068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb04203d8c10ff89c1d358e63e6022469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51580651f7c2f29fb6268adf01f7fb9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3dc97802d89daec174f47fe92c98c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1805543045b8c140e3af536e1f41bcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced2983247838b4883e541eef81ba8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cfae4d011ae8806768c80d8b3f9bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1751ce368bcac0491b62ecf670bc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add53e5de6344eaee9377615771729e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c01a7d5a82601ce736b702b663bcda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa234686dae9f25d8cfbdd2a23790378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e13905cc048cc61dcad9d3fcc890ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e11f8c0f83d804c4d1231243484c7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd72b2150053c8b1476281da474296681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837df06e6082e9416eef30a3c72cc4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb3b4e762c0e713dd64b44efc1d2c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477913f18475f72b493b420ca91beada84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66b3348b87603898fb14cfd996668785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d5b6a4c740cea76ce622ee0baa51586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1207867672384944157d3c7adec9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3352460736844134bc7e972eaa54dde88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db7f903bb91ec22b56c1563133cb0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cda28e204a9d618bcced8c3669ce7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739324606de49c88c5568c6ff64f15be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548230912aa3578b82b238dc9d4ff90a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db9e94df1be20f4bd5c57ff3a0955c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2af57b56b4edeba21510ded184eaa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafe5d2f6858cc6408b9828e5fc358895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7737c2d44bbb2836a9b7b0dc71b0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68028d2996550d6f40950532804899b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bb42edd06672c15116a65c33c36ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878ae68c4219d4a134eeb589c6093c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a5de0e1004a94c755d259bcf3c861100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d1a60440e90e769169c400f3a5cec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e3592b00181d539dd078b1ebcf5de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8d3f81049b6c25d1cfe966283f00e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68cae776efdc945f33d9bb2ed8ccf5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7de4376befe9706754b8c5f7eaed6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f43a08713bec9b9796651d704601e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104b13c12d9b672cae8e367c676632a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced3d8e11b9ca96692b05d616f0a93f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da9aa0d760271ee867321b92ae67f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abdf05d0d398c72fd0d934c213893f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6eef902aea49a5cdb9de0da18db5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02be7d013eb71962ba76c90e452605112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37764eed1114acb5e96f587442dfde55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d74c8cce3939c5509b86358634143114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e23d08f7c3c8f8949642ff776cce6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a215a8bd0c64ec0a54369e7e37eee4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f194ea041b33836a58ee75ac2d842fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5bc6c85e4a849ed984b633fc41f24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064773b8de55b7fc56b8ed0cc8476add119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbb05c3a6dcb48586a00ea99330b99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7240126b3ca51d4432dc9b2c572d2d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f8015235a2b086d2bd42c6df3a219122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001eba4dff6bd555e42c423a34582b24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c285e903fc0952c8e99b93c3f902bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f9098989c4ddfade33e03f2d80291125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be014972c993cddc9faad5889e99dc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde0f21c68049c7b9cb0af6635f0418127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc66296923bc3b3c927cdaf3ee95d1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a90cd0f7b98253a4f7c8eadef9c252129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d2d0be37c4db71450219c4c2f0da6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a137c3fcef7fd392db337b782a387f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65909c34585fdbf6d47f9dae22bca915132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4904d2a41cfffa076f52cc9c957b93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10cfdd218732417b10cf96e8e9f139134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d7133442869b4cefb957b24bc8bca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4624c91b6aec75e77145043478ffd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cfd894a91fc6ea3e79c063006692b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af83b879d44d9c9c977fd18486ff342138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30bcd5659ccef2cf1c9f84a43ad1af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997b568fd33f36915861a795fbd4bff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5ce0f813050272693709a85beb374141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f174b73691b6df149fda55851ea8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571657d42c7e19e8062a6770ab00d5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df026f9839434ea3b15c2e300b63aa9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef09c040990e1fe69b724d36aa1cce3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9a391b6141813a8e96c8e3719b055146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20702d493198033715015790655090e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532fac8aea6c266307716facf8583f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac629cc1ff2870e1f10c8eadfb58b710149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b915a031bc667993922a4ca782b5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4c66073ef7015e7713494cd26fa7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b28a7ab2fd0baf6c41fd8febe0b90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012eb9500e73cb7d0e0bea0d4ba4d75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4053698fa18daf850302c7cde82b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960d2282aaa72fbfec80c868a6acdc3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4c60dca432744986319484913bb0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca8acad587eb9d1338f5f7d53f7616157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81334502ad67f893b7f7d1c51d243bcf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa35be1772e1742f30799288399bc81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c813b0d969b35f852a8c539232faf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe322c40f0dffa47fe7841bc1ba1e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f1330c3fdf202000a87778a0c766e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd1b1f4115ae80cd7c43540f9710bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d8149063981a00ce179dbe1c100ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff40494383ba06b9623a51e7223ba9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496148e8b4e1e36f73537e7e00bb04c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a243bc08eb9985bbfa58ac9f7e69e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c527b88dd12a14757dd8d57d3bde42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e603ab5b92a7fb4b603822df5f516169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e0b6a935c2554fd7326ec6416d9b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8d9c1dd7572391aa7f5cf401d1c47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26faf7acdb07738258d264e93145b7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d60c9a3aad208e08455c68a3719ea5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c66db17c91035654dbe6e4e2b57b5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee3efafc3eb40456ffbda19a628dc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028231122fbb33f635cf2eb5c8cefed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c823c9a73e7e7f60dfca9a2546c4d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4466c1071f66ac86b754c664db5d6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fabb08af6827f95018c8e4f11c683179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8224ff69e203cc3cf98e70862c66c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b246a622f2911b6bf5df5a081b195181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d0a4fb3ee45680222279556b3d16c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee0b503c27212d9f739c1caa1db0e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80317d32197cae0335c9ea4b7ab6e305184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30362540948111e2c4acc4d3c0c883185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416aaab7874762f1858ef0abff9b9f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51866eac26a91bc3776c74cd242ca4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae167f50d02eb97dff9e0b5935414da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21461ebe136cda141b3855de24acde86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce95b98605eb95b6ca371f5dbed6c66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445954c04008762030f66486887865ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e5c88751d68512878bb834915d1e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07964ba74c8a199a3b6ee2aac66e8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518619afc4d3bb036c755b1c66166c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c9ddc855630130cf7b8ac4c04cb99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098917438bf91a1227b12d92391f462196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeebc9953c9a4f886934658573bc3c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458618cc632bb1ab862f80fd2cdcc84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffd948fa7cbd654aebb2d5797b3c7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392199c2d69f94582a4b641ccb87451200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174d6e508aa3281af46ca3c2df31621201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54d36b1c48421462fb3b9f1c6f408e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15d5bfcafa0f40c504417da949e3ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf6f1190dbe0a97c7bd1e18ef7ce6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbb5efa021399da0f8335daa4877bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7caac93d6bb6465d62ad5d5e6ead5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df2b49fe2e5c55c09ae5514b2be5ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2213c3170f1057243d8f9fd8efc893208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f11052f18e7dd8793b32118f4bc6d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db3212c8fb28fa30fd225887fafb0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f4bb8e5aabbd7844e669187c5ea2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7fb79ea0bf6aba675109bdac92882212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25e4d94ae6ac299c823f359f93cc28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55233b12f191f70b3dcfc575fe38e108214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3fe0b43e095c82589a62d8942e159215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5dd110e76608b55f528f6217e75ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a929a627f3717f4c455df1b26c858d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16580adff7bd40bfdb9200560d18acf6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b71947b2df1b252ef098c65e4c46ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d5b6fdca0e8fe54931b21b0b662fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386360777ce32c5d3952ce13ed16a859221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a1b3ad988db8782174fa0da625312222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f7b76a12f4dd790417d874823299f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca85830020180f8df45a156168afe8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cff746aea6bdb239b379ceb1175acb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc6a2abf8b0f2ff3a94c4946a4a7e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15daaa4212152bf39c379330cbfcf116227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6dbbc05a8407f497477edf30a704e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990037fffdb76ff840adf1db9a9556f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c48feac0741befa7818d053f07e909230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31ddfe629a726586c0ba206c52c91c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09473fc2f35583fec4eb5a388f6779ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83998808201b394a53da423a08e2eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69058a6a28c3e159fde566ca16d23ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914f768a54f8048e5846dec80773b65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b20e359e2195ec1b74ebd5f9fbb29c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5706a65f03f993dfc9c4049772f6a29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f310243498299cf6f37257ed1b3bb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b95396f0d3965714ae643fef4a77a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0a4ce940b58ee711559c307aab201240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce9f92b6d46c9be24af944a048e5c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3118afe1d9de64eab3acf2b5ab8775242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47a4723b126c18b1291b627766163b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022870958279beacda3a646e09a82b91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c767c5633a515d794e31981043eb4ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd19084b6e98505825e643c2a37f2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c3b0048e02005430a293be69b2f3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460ddedb9fa2483748fb37c20e55c52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa6a5dedd19f2f75b61a7c202973d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f0798ec395352c029475ed9750405250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd29d8a9a313eefbb63cbd4edb19d18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbb287a311f9e3bfa050a581397653252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3154d2adb7a736f4b40ae2f96380b98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553829884ca96931830b0c4d43d232d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec99f1de06baad727d8404f4dbbb633255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbf398af0b71678c8db6fc68d896bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a6d84f8e2e5fcf6cb0d62c684e7e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc49ab83b0883ec123a068e8cf79d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82841697ba5c011ec2d07c023f5ac8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7817450642750fd082f244b25a5e09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de7cf06885935edbe2f53665e1a780261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880d09eefcdf761801a903bb700c74e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d1036735e76224160368f30a2afdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ebf42c1fb975820445e521a55da8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb4379790d8568d1d7f41613d02be8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff23d8087fb27a9c49201332a16e59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ef828afab2695b47bec60a7b95439267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee05a6310ee7efbe1b87f32927e3663268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e11cfe6dce3d876ce71afb1bff7d7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595eb347f47967722e54526f6d31b12a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac1296541670070560807ddee47cc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0334a9c4e91c0fb7926881c6e83772b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305b1a0e019ce53e226b830da80993d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ad2e836ef62859795df2666472fed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a529f7d23447f43960615d2e58e9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd287ca02c1cd78f2a471a726aecf47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3178c87d68cfe2831d5a732aeba2fab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a03cb3a32db2e8fb0607fefbcec5db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a02ee854824e7ed5e6be5f74833bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc76b9a92cd59352f6c747a05f81e7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baad98eb7ea0f2108c69978499f242281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201f3ee053f7feb555558804c4e4530282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6aebd2195b2c8b2a560e6436a6f9b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f583e5aa8689a54840bf89eac5a71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb88c0931b4502976719f2816a52355285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f87aa9dd20675d1420aaf5d43cab14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b60849f1e286956acd392ce1c7f0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9affd98e6cd216b59cfba54de0d9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975678c9aafd54000c7516792365e54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621317d055a73d15e526370a57a9bce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f184d7e775083b15f775e480f03ef0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd84d4bbbb1e824f64d646e86f0cfe7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96897bc23f92d5b1410068a57c9cdc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b05613ef67325a32621a15e6e69a1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae38b5762e73b8cb43c07e9847bf2db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98640a291ad4373caf8f7b92f316e0dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dd53f9fe7c406fdc2a9ca8a16dde8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b20d1a3aa227b14342a0789676b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53370414142270a69b54f647c1c3054299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7ba8d970f760b50980d9284aab607300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a11f2bddb66f6c2ce9af823c22181301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1169fb7ac2e751fd62e95b9e7f40c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17107ac4b49950a9abfaee2ed5de50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bf83296a0d76f72c0f2ca0888fc7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24673e9f360085092c67bd94b1d184305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4ed1cd747bc4366fad46482c0698b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262d48ddab04fd1af88ccaff445a59e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf098c2e075f46935d9412b19bd19d64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e83bd8c3d6bd52d7e9423919ccca3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848a752ab62b21e56b7c48a453ae096310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af26f4af79e309766757e064609436311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cdc8df380dde1488cfd4de75ca0bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb8de9fe46d643615baba0c2785155313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5242a429f1e6698e1fec3613977c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50945d72a6cc728821942688b8c6677d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d906276693490b9e30ce767631e88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96917df16e095ac0fd6120fce0234bf9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46556c75f94a1d77afd3281b642785b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928aabec9d827809bcb6b673d7cd35e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5001340df07849c955a116418804b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f682a0e70d9db24c95fc4892f6c70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f258cc2e0e6c938d9b883a8707e8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafa27c2eec05d4cca7577a687bba26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3173802f3d230ca7eb98b06165124e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f05f410d36bfdc133aa12dd0fdbfb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30737da98781268853cdc0c6dd9710d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250517f77bea3f38fe662184bf52794f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373539aa2c001f539b57af999b599e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204945572d19ab6dc54f99c1f645727329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8a5e8c03cf2f49f13eb4f8808d442330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63488694bec92efb8fe7b170a43130331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece687bb8c63fd33f5fe526fdc1b9eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72351cab8eb07931f9bfcc7684dad47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97f97e24181fcaa1db06624057f80d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a0b2c9877f1585ee1441180f44c5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb3dbb111e83bff1b7c364d576ba93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582aeb4f8764ee59e15729931d20ba0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c8090fe4c8da74a5de35309d73591338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d1b36a3b075bb63560cc5854f5e48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb899f9c24c433565835f15fb376b57d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932c78f1ec0e9642c4fbfbc422bb688341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ccc17d9a5948db8c5f910fab4653a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fa0a16a9b150bab3c76869030f641343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df35de50c84c89658c373f1c44962b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25393d466d994022ffb9c7b32aa8c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e4e74f616a79f36c134e5dfd6069d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735086e215a79fa1a1a0ac31b4dc76bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacda324fe64fd628edf86aa2140202348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a22c9a120a2aa027250d653e258745349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84de8c18d667a8e992fb297bbbb5f4d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef5f342495304876aa5cb707c2bb57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66b05ab0925dd0916929ddfb703a03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d23aa38a5d35c815a70670a8061e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e72417e116a5421dac66619cefb38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be9337695016283cd2ee0385c2d0bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706d8b07e5b646e71b209c2729b8a81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1c2189206559ef08b9d6b84ba90d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9b44047b76d070954298a7b738a94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3ea52bb0ab25de0473900ab5d6cc1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569750a205480d67cba87d5381f72684360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b66f9bc37cbe80ac1f0de58fb82a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0d07ba7b1d9132022c15db9d8ac26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565a724ca3bf0734b72cbd3398f8468363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45f7dd21701fd8fefa8a58a12b1074364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c613568a073d734dcc143b5700fcc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42acfcc971bf3773f7cb9804dd99eb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161ae6b9abc36e1fcbf000d230335c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd1bd4be3a1a8d667e8ae906eb6fe3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a878dbf46b74712b49eeec2b9002fd6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dba2eeef0cb626ee439147bb3eb76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f664b3bd2f3fbd98ae5b9c27e86228371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7d6331f8eb9df0df30defcb66fffe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc8e310f1a3e3955225408a643f227373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eadd933d53e9e724880be1a721f7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac9583e84f2ebf734c2bcdb406afbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc0144b257843ee662efec2b5e1f8b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed91de9d24793e5757015e6898a7983377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a45d89bbaa42d271d75b637f9c4198378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d17c28e88186b77a76a3a00d0d1602379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58508f5e17e2efe2d6ec3a343dcd7651380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5063bf1c1146f8fba297ef1139192b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc71308e2246e16bb6e2ee072960136382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c724f166ab6c599ebb6dfd05e984230383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb603a26087987798457fc6c18139b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e2074aa875c662789204908bd28aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b28bb6416573d515df3c101520ece386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec97803fcb8976ab530d66f8661ba6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b82f15d544f5a8e9a62d7fc2103ab0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc9062d6574e9ac9723fbd2312a908389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025ef65c5f319ad2e593b269a3b0672390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d913fc314e6e5ccdb5d34a11fadba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca1ad762308fb18f86fff9d9168310392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843874983ee8fa736b51f732d9619e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d85d6df33319f0eeb347403ece9b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eca3f9afcfde3f78d5e5c21bd1a24395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781e530189d3cfe246d35d31aa0b9b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb79ad9c1e8d5e7c326645c7d81532397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526ab166f18721d46587cc5c410f819398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e686c937c3009e1f1f3eedcd6afa6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001a77d884e27842f0f101c13367d8f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db35de2d0c31c4fa98241c8125c7fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57d961f5d04941969d6b91659e9ef9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9d28f9b16646244cd123a2962cd95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ce06a83151e2babcfa50fc4613a19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7781ada5f12b6a5626d9252cc5778405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee8b915d8d464983f67bb8ad7a4a16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa25c6669257712bad30b517432dd4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa69aea0e8fa6c15bf383edd8e04c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cd10a03d5e5a4ed39db08cedc90a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3018abf9e792915529fc47a60a0745410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f74f1430e80b98b3f87e8e9124599411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be41250f48fd69e424b03055694e548412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caae2305a19d4f724cf81896d04b998413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5afb553408bfbee65f7a78c20542fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a1369c188484911936c2da4726074415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9b88ec70122234f5895508236bfc0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9433eb5c25d5c7f7a377c1c1b69fa49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eed3f4aeb6f91c3841e4888dc10a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92303024cdff3dbeab76702b04f58aa4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728a7538b894c08d48b949aee3e938d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6bffee154d0f27ed2bac37f08af6f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291712a2e39cd8cd6763ef18d28f2875422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e0ce3b1616c4fc799ae3a09456be3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368ff9e49eb0ac59a8d152ec305548f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b983e0cf4041dd92b1637823445be86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e914510112739c6e185b260f31cfc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d71cf317a961daaf03ce6ef00ef92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e4dcd073e8009518f7c2a884a5a46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890cbf0c36b9ef7aebed1876f77ed0c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905cc25ea1287d53e13398d440aac67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a0d852fa60fef6cfdb9a0fc100906431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cc8d5dc91c7761bfac2c6d8da71bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175f929cec4dac6eb9a856549c5144d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522def6e82b9dfc9c452c55fa84b4d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5a6d14c20bc6d715f4638b93a701b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6980b6245c28caa154bf92cd9368b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97aba13211f3ee84aa39654848fd1c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1000670d56d5314eb3e3e51f746ba7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc0a244a568c06896151df0dbdd7be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314237d6495fcaa4cb7f0ba62b92d9ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e2d5ed74bee84e545c57c3d516115441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933a145857a195b614e4dad7d03ddc0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f4cf292f9a13556585ebd766fb40a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bf1b8e14f74d44c8a7f1fdc3dd628444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8bb2e64ad09d079bcbb60bee515ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f538294d4e4cf6c9d7519ba079c82c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bce91a6383a1372afdc0983ef7879e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300ab5fb2c752f79c69d4319ae42345448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df9f09841c22369e102983cfd6e8fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370e69b009b613c4ceaadc4688a40e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831413e144c172860508a0e9955eaa9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a1829fd91c5b2ae9ffc5da28ca5bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37de536c092e7d59693f7a514e757c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793600e5ffaf83e9803c384afab600d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d27629db235f4b95c5d750caebd2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c2b79f52c43ced27d3c7e2c8cabfa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896c633fff6a4e17ef5ba2419498b45457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214953f865a654d68c259fc12da2fec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ce77d2f2393a21f239cadd1c95b37459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8736827d5f4a73d5077277d27dd9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbb3bd7bd69957d19a476346acce67461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee89b69e0f1f8395e8039e921e13617462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa505c4cb5e36ef7bedf766060054e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731225cfff9761f0388bac1204efc6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2a5b2192682ee8c73bf97210caf4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe20d57375b2e350f2587366abfbe2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea86d625393316ce42e45c948ef27c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1c2f2e176e0695508a8ad87cd9f0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f065f4eb97b6055c68786055471e4e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d389f2a366d7ca679ab3cb75879a643470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399110c4304e1fbc0aa2ecad78ce624471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faf01bec2cbd7e137ab725428ae6f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8047619e99a19d2531d2600a7c9fcef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4a1e14459851e8172d115b3e4409f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83705d8cf26772c00eaf509629608a7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd862060c3510cef52fcd83c849656476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07503cf321b94d0df6718f8fc0003e9e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a5fe88e397944433b2d32cf02cf89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc41a1ba79509fac7fbc80bb4932d65479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cee5026b659ddfcdbd20bae56f29ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bb664a26106c78e47c82654a119d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096fbffb1832b705ccefbdd1e35d0a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7afad978fc6697887e4de8b4436da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a838a6dda712b92637856842e06198484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1097ef4d6120ffc3f93f4aeea0a32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf49509752ee4581cda1a833e33bfef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9568df6696a9682a2b583a821b95ce3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c31bde2419ff2d59bae830c250bc23488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c8810e201a67c65d4bafec570f26b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709a3493513f500be38d7f6b9cc80e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ac9bd83b33a9384708261107fb5fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99798d8d5b61801698840ee9f97b3f57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc3cb67535868ce793cb5f04b34a7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a3e94bf081f9162aa512d5361366e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf62e48f9f6e1b4387f887280dd3e70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563b2a25ddb74ca805c502f35a9f849496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9a60ae9b27a5017df3166b2f67edc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16d965cde34bdc2524c9d3c3d13f84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00285f060021200160a2c4031ad04a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fd3def68afc74b45875905d97ff2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb09606a94674c6be72e8a2b14d61f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7ce2f552a62aed8c7952a311b563c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810525f75078b2cf1b160fd524b920a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df736ecd74aff3c086ff3fed6e63e10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c8b5e75ad5820601b8be3aa2d22de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6365eef8d1bf78335b2e2d883bb37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c41da9946bd8e8e7343372038bbcb4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689112e9c58edf167c0ad2c4c466d4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b694f9eec40cb20e236b664dc6247509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342f4306691f2b1a3e4a31e783cd6e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49640b752ca0830622aae6e063ae1b9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931141dfb068b5d2df0f57ef62b0393a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a4c65c073b41f5d17743629b481ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3c8832e9ca19918f9ef0b54b28e09514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64208c849a5ee43224d14b90aafb91bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b089b93662fa664317d1b1ab86ad276516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa0dbee49351732451f89dfb8cec7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede43c5d235eec6156299b2294c76b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b600dfb4f529ac120f42000de61dd27519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8439ec56b80297773fbacb6d970573520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cd414b2a6c61f22d0515aeaf1f459521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c97d95066f67a49362ec772c11d63e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699b9f53df1b94bfab874e968ef574a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb48fdc494128a3599ffc83b2a5056524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd4a60b65dffef10ed4e92f33f726c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548108275873a38a8520f48e9c346b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea0fb8ccffda332821a4ea430d3457527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58cb1ba8ff2a8d9791d9654b7cc077528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaa211b1c6b5c614a4b0ef1a33b78b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a099db3fa2963d03272d951440bcd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879ba1a47df3abc2ccc08949c3a70ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0cf2d8997e5889b87c861ce838aac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f1a246d4c086d05d917695876b429533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20567b888e10d4423138d52f7cc274534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4df2fe02376b7bdb1cbb6fbca4bd70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59438f0b411fb78db34f32fbf8c378b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93930a0acfffc3ceac007883586db556537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd87f5f996f47772d724b27296afbd8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2fcb526d6c93c0dbb69f0fe9d7b73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c11d1d853a386e1dd210466a3ca4c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8e9bac047e3ec44315252471a83b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cd7ae914afebe4e803af14088b156542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceca45189a730003c20bc26ecd0f820543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac8b007b2caa080fa1673bae0e06ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad08df37650282610592dd4364cd70c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85df82e90c2067cd571ec64c3fa4b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b53db0c8fe08de19a07132fdd7830e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e71c771629369195e7b93a751b8dc7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641493d5c185da02b9fe3033952ef1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e721543d065f58be5a9b648dc027928550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af261f40c0590c82f2a63e516872f8bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04757060043f54a8baaf3a0be685fb73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafb8b9f59ae5e8f2e8d090520ae2bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f719ec6ec70b6af6b5c0567a7e33d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc3d0b4b7a35479b2940f221a1cdcd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da8bcd02e261fafbc023e1bb27db4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c9797c92d628ac681f5ee908901ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267325a31cc1a943902905682a5a951558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c28b9678706827cb4cafb6cd0e5fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ba5a6ffb4b62cc71571b94ba5f264560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7d19b2706119d3069846403eea26e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823fbd58591aa4392354ed0564ebf3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faee9978a84c3da6da6b166c62b47f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613c0c9ef804127fc788283a8ec0a04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa532f9541b9c2baf35adb1bfb6974565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75166a6a261962d48b471fb00399d75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84036fe7c92885ae4fe2d44657e776e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ae28ceb06df004f0f583a834ce6e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54e943b65f3caa5659bbc01d5d3e2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb556499a9a554f9af6b7c40733a19d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70002d42f751193284981f3a664eddac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f05c4cd80edb872ae6529ac6bc0e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b20e74d47b8187948434db1b1f1fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17303585fbaaa54f647b5e4218ce09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8f4d16a61132e205145c7c348ff9d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f2f03f56660ee59c36ddd133706a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936296d7b6b5315b9c3008d4cedb2f45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec6b6eade818bfca232b5794162d71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20042f5b4ee534708eed636363d441ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04419a6c75e13160c256d9e829c162ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbde1a374f00b618777d773a1048574581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa26e282d96ec16bd5c935697fd348582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4870f57260074af0bbacbfd6b0f7e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d529a0d8b25d7dc61c4ae9f2c6a71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a57e74df9064d6b3588bce96329a21585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f585b99049e15946c3fa5a5866cee9b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf649192d8784c5756255f4320270f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07826f8101c05f6aa5d9b10c468e40ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ef675830b3c7692e4c62fe4c7c5c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b178c906700dcafa28bccbf01c316590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff788244123faa20ff0062efda119f25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffbe5d36bfc0238ea5993d792a3699592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec65aafe6da0c69ce4c36585e56968c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074befc7d445d8539f40b0a450ae725594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa07a84d41cddd916e02074c3a4969595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0485fc6a8c7d07630b991c31420699596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598a2a84eadad4c997c5aa317614e84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282c87c8db76e743cb3cf29cfd7495f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e70de2ff4d78d9c0d2fbf228d59120599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c992d3a41a51595e26b7454178e2197600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbead557dab0a30f850f7352b524b64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8ce5f90d2941f76e32898715cfc38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac18cb1ff01b9a2fc96be4064b2141d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44916b8ccacb663a233c7415353238c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebddc7325fdda6a661d6ec017677101605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3797338bc7f6de0da4544e682257d02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d0ab7f4d60ac2dbb05ee93de30153607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76136bb7484d5175092a8544e41cef6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec44c9f45041f933ef67376173c27f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa00bbf0d9e1a9b3a7f17faf4b8c6ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd9f1dcaf2f35e8d75a34e61e845ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c1b32b5a5512e8355a650943aeac4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888569edbf9065ee99f9778bd7d37ed9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7584c6ae680c8daba02b7873200e9a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76031008bb45db07ea7764e32f650755615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87e72d9268589e530b3e26b57d6e54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bb653cf4680a4594ac5039ed6ee81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fa763371b004921d81a96586896c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0634ce897c8db5d2a4dd0dbf5839283619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdb41a34244373ac7105d4cbddec79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b0e01ba46dc1ac532b9662d33c40e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6ff236cfd22295368190869404d1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf279417624dd68cb1d81f5f7811af98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2853d7c357e9ee3d5f8b010b90f55cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be7d5f0d3d420bc61630222f147df8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973a6d3f178d9b86007aece295bcfd1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb9ba1b1ed97269428bff073b3fed1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546997f30e1be42b3ed0519f64ea2e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b121d3330a8ba4236f0cf9ffbd2ddb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f798245d04689ce403ab8c561e8b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95680d7f4c05a06cdeee03f3912bf447631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897c25194bdb4af54cdeda8aaf4979e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b159f7fc4378fa5b85dfa76da8bf845633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb186fcadb35df6a5a2d318eec6c3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610219f048ba63703f944519d5f6730635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79fd35e31e9993cdec8f1f10820e32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912cd432366099bc3a0c4af671c7cd7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74836e18803dfd945c2bb2f38498aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfb697973b03489710e5ccb37ce836639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c952f6dea9d07ed59fa027a17156cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18384b03df36abc9d1d84d0a4c3ea9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9a5aed0ad6611056793902d59b0ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38553be9f2aea7e3d69c936e7d7edcea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d632b35e3b320c88f303baec24caeb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19300730f2763edb5a520de3f67ba9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144d93647ed24e8a51f069820f85e18646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9fbd77da07805748a8763c905f485647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828d6d2b822b2199fb17d1a5ae8e280648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d726fada94684b2eaa8d9c010d3dfa6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e691a656ef089bea03c40374ca466650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde3560d4e5151227d1b761e06fbb1e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ccaee61a58cb2bb035800b955cfa6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739410f0518d02adf33c2dab7a04c33e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4705e62fe9e8955389925db20c913ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad359c5aebda76b9ce3f19c4a84f0cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec862ff90e6973b1f27cc3dd2b0015656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bc6dd40b7c95dbfece63f27d1dfa7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e59f963bdae8cbb24ac37f294cfa62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e6d8d75b0c11a3dc086b9eaf6b46a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b021d669bc1eb73cb7ae42f7dbf61c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2778445beae3bf87a4a011770d599e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781691b295917f55852fbf85611f58fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d89523b0165d0cbdce8a10709010a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7993d89ff32a6319a22df47332751ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024bf8c69f06a2908b9e34d6e9aa09f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ed67ddf89022b4445670adcb52102666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c78b0c8bc490f73ce2d8dff14d52c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40621f01e6b668fa78c62db05a2039f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39032d7ac8b014b116a125e52469df30669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579d9de9c4a390b26f171b11a4db206670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b127f326c011099a44aac6812e4e61671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7f24c1cb9181e1d55c10ae96ade31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d8f1da7975c2d63653424ad22ffed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9789826c932588aed21389c84420717674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3590a05fbdf762ec4f5e097513731e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087c336f8fb12afa175c470de7e86d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ae45cb9fdebe8d2da2437d5ac1cec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f158e010b92923af8c31b94451a03f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042160c52fa91643d354104d02cc5674679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c90ef126be61752eb594aa6dd8787680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedc410c6f3e5ef5de5729baddf0824681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefe2316e616d427feee533b371e0b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715698315ea3ad62d39c14336b33c7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ca78c88c8bd83a7d2f0509748186e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b623e1595b09e641a205db2eebf2e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4bfed4c214525b8457358c337b153686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780ffa973b0461b55d1b90c21905a01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e79a36d10077ea6d99141be16c4615688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028163eb291484c26dfb1077cfcff68689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a78b4eeed67c7ac7ab731d740c9bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce0204b8fc4c7bc6183fe5059d5db4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a098035fe90a3e440359c707441b03692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b9a64460cfec63f782fcdc5784412693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d65446ac574300f200048f0bed1ae4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ffd33048030b6eaca22bc09aa94b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178fb29d926e09c42f6f8000a102e13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab6b2b947136571315196946b8d8a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcd9bdf29049b932618e102346d162698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776bf02bf8d57f39c45338ba1dc3d64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33693c8fd41ccdd9cd39cf1556719cc1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d42bd1340dca61fc3c02caa066b993701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b29c24deec024750c31691d4be1c90702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7941182ca2cd81260a29cdc9ce8a0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbc7cf18f67ca7c78964ea66f2c944704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fd4c0911807d1f85de5ea3e6ed342705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f685e3cc64fd2824f1c1c368406904706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515d6faa8a6e5d65d361774a8d61fc1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8854b80b25c7509f86109bc30b377708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52956a07b7b381098137ef9dc6ecb1b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a715e88631a1948ead11dada550862710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe216d606e9d9971046e7389475dfa6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e340130abc1c24d5757cc285a5ba6d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77207000b6d90e3d69fc173505e55863713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaff99c594fb1abab9c4df9e2da7e01714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feace0fa63bf2b9f8f9cbe2b708f4106715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119d04748231ae715adf071a4a2260d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d32fdad7720c886c7944c704232d26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00c6dda76f9effcd0dd7309f09649e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507b437d7e432073326fa672b42fb82719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e8310f2fdb9c8ae5da7e66b440be1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb89c12a6cfe0b6c5f152b9a963723721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b79cc8591ade631457c28fd3a27bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43943976bc853a30424ad7b6fb1fb98a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5022b5c126a6eeaa5d74f84ea71ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac166f4cd0cf8cd207b91bce78375e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef03755fd5b8261478e2cf8d93c12f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738625213e2e717aa1714cb174ec18e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d931714600f1c723f51c75910b069b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6cd7eace22d9eee55a6c9e6c1041f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6037da10ff25e5e7b1bce276a4f70d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8547677483e3e2fb512f1b32af2518731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f25e940e074f944604636207f1558732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997386a98182365d3765080bf6ec93e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3824be92aaa7330ceffbcdb7c00cee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740862b355d81a3024ce6e8e15550f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfbb0f30b73c9809f3785f16a710f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31dbeb551f938d9b88e2841e63ee2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e12cb3406a9cace457d1d814f6735a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cadb3453eb1aa53c9936f11c241a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa8ee759569747c354d42839363944740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf15b71c85978e93d7b473fd5dc79f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49325d8f294a2119679c887f04902caf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a39aec72125bd77ad2ae04d315ec0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c54b6bcfccdc7118933572b0ab00d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe6d7de458b71f8f1629bca1c07a89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674325e66fc26a578bfdb6e7537b2db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be5ef00717db19267a6013a699d932747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb60bac68290af3afec13261dad1662748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fdf4c5e725ecd3d71ddbf7eae47f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042395c737692e9613d0bb8d7e68526750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111337504d4d3617502ef65cec9ee53e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19f4124f7bb4cf14a530c41c9177e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3ea26cb1bc8a4b474b0b864454bc5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d6d583168ee7d2478cb84e76b767a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640ba060c4e1ffe503ab678dcbe528d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918a9f50f7c340d7beea61968a23314756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d48e0286c7b79d0cc179bf3c0727af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ba36c6451e3159f31f5076a0e89c0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2271a56bd856426c7db971ce61bf1f4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f094227d75475e0d2d4a6fbdb5526d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ffc571a0a037444a7ce6f347b7a402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a7332a3ef09f8479a040100ebf0463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5371cce5d90aa8a43c386c19aadbe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830318faf080d47831ec5bb20e4dcc25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8a98e9d212d984fba2b9d85d72e3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7255a2a6245d157148a8b428653e8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32a6fa2e050ceaebc2f70542c4e8c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff687badfaca69e0532ced29d96e9ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1d81e010571f0cabb853a508eb83410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a51d2154cb2dc2bb6c92ce597644411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3824c4385529aef0180b87576a2f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340ea8ae28dd4a509bf127e67524fe913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44680ead005bbd1273856d2fdf63d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fe097e8ef8aed6c37f8f21dfe194415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c66634260b1c7f336e075fbd4ad3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fe1b24d74e41d3dbadba1fab0419a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc3156d9311ee168c1ed070d91886e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806cc84d88e8a67158397b4b9549d7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22944ca58670249f94674e57cffe6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626234e521aa0df062bb9efd88e40bcd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c4f52f3cb5b9df6d89d43b8648e3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187a747d55eb692654902dc3ecccb6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7dacc8a20da1c689f321e59f216bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681c39b255755980b98051c269b7d6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f949f8bb6715fb75e6ef663f7a4b3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4822458936747e3255c688149b222327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cde758cc71655fdb5e47913ef0d84728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91d5f4d3ecbb0742917e167b02d57f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc08359341597f39465c73779ddcb3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a492da0fcfc0a4d3329161df13c84531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1aeb3605494a6e1e4e2b7049c3cef232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d1973c6e7bfcca48aedddef5ae13933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dba59d24507ff9a59580c7ee70d71c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d7b1a1ba3335114e65b65ea0612735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c38fa6c39c678eb25191001a3d90136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ea8fa8b66f6bf4c52b8c1e1809f3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ed025f43c7cccf1802bba38ef859438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f00c51a23fca3d97ac164b6b876f9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7fb849cd82c7db89a426242f9453740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29411f5021e6310609f80ab4845470741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4cecdf9697722365e9b528574531a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87094bf7bc694ec569036a9ccce52943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef3dc0e00e3a80b5e18941e951feb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0d9cce97f20c847da9731444cfb4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d142f3904516e83c1f0366c4cbfc94d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8affbe224ae2e940f31d2c4b1bebb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1360614c8b3b5038072d208daca0b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc32579d451049edd2c4e07cd0cb3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01fa6a6ca35ad911e6d43497edbb4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51328c042d39dd7aeab616aa5f43ecbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e6d288f5bb7be23e8ab0b6fb12b5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd583413868ecadab74706aa224db45153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503d081550fa97e7bc0d83cf8baeb7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203aa48c7e2f014ac55fa2f468578a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97be26b5c1da820c755a7be4a9d9f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321398f5965a379febba9b134d234eb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c93740be63ce8ebb9707f9e96f16a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3142e72e8629ad3ff44d2e2af3ebba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492e296e8bdb1a3f13fa10b01c7ecfd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04512c5dac24dbe97b792f6606b2cac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0caabae42ccfedad08d6180f15ad662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e73ae04f3101bca8aa8214d5acae4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632f7fd009d6ca92666d4eb44132c4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc59d942678357a99dd067dfc8244265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71d94d95996b385d2a5e33fe9a1ae966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f22b56483abe38b96c7a5f6d889dcf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf218b494974fd19b8357b7f56726f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98fd1eab85862b9802e8b9f88bcc9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4516b6eaab47239081d70e188e148f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3b36c8b1b63f699db4c862c73e25771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89d291372de8f0fd8e57218dad9ecb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f81a28678dec222f2fffd3615e034873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611212e7bc74d2f369dae253d5fff3ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc938a049530b48aa18726e47367c21c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c400ad53a3e952ae823247d6ac2e1c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d709e2e3ebe3712ab184bdbc47a411577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0ac543996595bb4e9f219c371f3bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e82fb4c2e125387740d6e0d7c4a22079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c18c9ea93c2c56a9eca6c6d316b0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2d4fb4b211a333d600cd4786e32e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9522670200cb1eaf92ba6db8cc01c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ee3c37cc610672ac1c11f32e9dfbb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5168e858b7193d3429a7228b34a76484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb113e59b1f3e94de91de12c92a9ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5fe19bc498b7388df166055cb3d9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ce1529b73abcefd909ab764fb5fa787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b731d93213e8f451109b29d996d593d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f28781a185711879dbc7f53d4655c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11fecbbd1964f20d59db8a0ad29dfe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19da1669daf8b46785dc4dd5569021991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3492e879a19417d6ca216c6daef8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19781837cdd767f9dd541bff5fb2fe4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7aeab3c6d5fae5447615d758b39a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be3a6ae489b1181a3992d34a2ef9f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b22b93d8d4794db7c9650e2eed1b8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383d04224adeef40f768014d73c4f2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf754a3aa4b9e0e4af20d42f7b2697d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d9e21509a2fe075f1f7f538be010b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b5f3959cd15780b22c823d5265aef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f73dc92b097bf9d6ef7dc00b398ccf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fafc63a68a2e4417e85f329eba47d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b13d8a499720d280e276d3c5af039103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513f96aecdda76c115722b68b0a0aff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fd096685c0cb3006d77c7baecd4dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462ac76fecacbf3f534c549bc394181106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f7692d2fb8ed08c41907f6019717a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc9e03a58c7530bf070578d790ec41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bcb55eb9327f3af40361347388ada109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129586544161544b1f83c0b86ef4d19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58168a798d1b853fddbfbb1f2f1dac95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3dce7f1b6034d6298f93c16d342c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ba2834a9e36ab63d4e21ae47062e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af767f8d851fe6a54dee7be74cbd42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c627c7ec0fa1fb3ea41a92631fe583115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcdc501c224390f14b9014b7285a25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e599fc18227fec7ce37174bd64a2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e99bb8ac79cb9ed744d433a25f1c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd576b4156dd85ca81042d66e7a9db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413a3eac530d424e48805a05a5c2c2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fc7a4f4bf7c1f9b12d6183e55fd91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d544e7c2033ad86ebeb20fd07a802b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c071fb2d04a55d5f507a21e66ba09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083b4592bc0b0fd1f152eaa10091b0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0778382cf55f902f4a34555b00ac6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259589e56fe06e4b68f8d82cd9c1470126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9abc1e41daada6406f00ee14c83a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbb88036e7ee6ec2996da4f4829fac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed75a562c4f656865571b088baa22e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b459c20a855611cdb0ef7d1e51f6b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffa43f1972b296dd86755793ce6e8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1042fd636a57b1d0c4125a2218792132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cc9ef7a1f044b03867c385fa9baf7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4d8dd8ec04d4b16509be371738d91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61c60cb459269a1ba1be46e333d45a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dcb36e7bd591f605b5a505f1d0366136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbd28a70e5661950aee56023af71ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c3ec96a37623d4fc2f0f8696162e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922e46cb627b060730eca90b354d9e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efb14d937db2c35cbf1489d5f93202140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70596cc6dd4f1583fbcbb94c18fb7d18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce25a4d1e161dd31cec510572aed3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf2bb3e8e8fdb1fa3746ed5bcca554143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ddbad120f9e8de438c8d0b49febb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82764ae383f732b4e732df0ef9ab74b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2de8eaba504366ec13436ad2abfb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646ec91f0c4f54b040b1886e58da0bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086f7cb9695cf84cd20eb7b0ded702d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f951c673bdf5ed02cbf52a0f80856b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735201058cb38b131003bdf4bcfcde04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec859371566e7074a828f8088d2faf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a476f44ff074b2d4ac9448b32887c5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad014eafa8cd4425279da3ae1e6c261153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c981630f44040d935016b9417aa0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36181aeb92590f3fa52c925d1cd7c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357690dfc90edf1ece88141d7bcf7fee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb52ae75cf70376a4980db3413facc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e37c06852e44a281bd597589b162e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464093045068159b37c24a2623a7ee0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a62a7ea325185c273c4c75f2fe6ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0b20f61551cdcc45f514221bca503161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec8b883bee31e2f4079b2e25ff4c12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57aa86f2ba3ef8d6b6165cb0d5b200163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66263fca8d291289c28a849eccaaa8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475270b30586e5806eb67efd24533252165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4104fe5b5cc7271c5f475918853735f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24dbf2993c94bc6d84324ac549b140167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86e9e7660bc3c93dfc4e02ca9fd937168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010db36f647570f991ba156a935bbf0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f633995c71a2b3d46b7cbf4a12dd1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71a573cc1c22a06878d52bf7223cd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d41c7692406c6ae954d9a25d5a5129172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837fbfd3ac6b36815763c275bdfceea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d89b5286a43beeb6f1af1e9a852908174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94feed38f840c4af9a3826c93b180c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819ff68260933028d806b65750b5ffc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b12b5e0fb5216836df7995652db39a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2ef89fadac08f56dcb083943555ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401d60161a8f21da9e656b6d4388063179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a21e4c6f9c80cc3e506a933263ad97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01ddeea1c2ae2c1feb9f19106ae656181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cf82466cc4e50d08189a3709b5494182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb4b5f7f896da137e35404958da7aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea56a05f395de4a5fec7ae33ce45fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a90a1f8a45644ac36d01c44d8f0a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c5e8d86eb70737642d1f0e352c0be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2daacb8a0d34a47628d7c54e2d7e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dec5e833fe34abdb6b9017695f5ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d0ce0b257581830dcd09658e97e5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0884a2e590ea529aaf98fe3d039f65e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a5d9b2a7122ff50ef8424188e0052191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626f95f819538e59a1fed0e6ec5dda2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb012ad59358ab6bf288d68dca67f0e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a53a97009654c505ffbb00ba62d98d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9780a9d70375df609ebff88160d8b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b3e4baa96d1fd1fe344e641856f61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e90ce1e691a99fb64f943c95846751197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4c0d91849f202818bb24b19a83ada198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b2bafd28663177c3e45617d0cbc15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ff8f3168df0f07b8dbe260f3b43ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3c8486f70d4bb1be6ab6758e6f421201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ad15355280d93931193b79505188a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec920fda7a0b74961a98a71d3d0177b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9f2f80fc5dffe6be5ae86cef1e84a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4149c2db05ed87180d5db70e515f11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ba5eb0800e581680f3365cbe13c55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bb2e87f355e0412170b1f598e2591207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe7dfdb0a3eb2a75faf42326f9aed8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aadb07a577aa9a881afdf22c30a46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5a07f6e79a07ec101cd9fd2f3f1a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d3fad14a6cef814d3b53a7d8cd9e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca195636c71b9b18203d2e63c0c31d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3899dc03bdad825ad21affc8b2fb90213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3f70d25d48cfc4434eae51bac02cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a68b13e6f5e18f1f2e4afbcbbd7503215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546d4e6300084eb4fbcc5336d41effe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e1acc724e1f03e32711b50052c332217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5af20c9c23b24719e4dd00b3bd53b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab97ac60d6de447b99fca392f89c98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13c00a04f0bc20c6678a872cdad462220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1b2e2695c93e55c046e5c5fd1dcf7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee08b00bb2cc36de881aa6903b0c81222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4119976669cc68f30af255d10a6b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ebb787de8019dc7eaee582b15b6c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ddb1f651397745f05e2f49e7151fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b68ae5db5a759973309b0e6ec22e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec61359eef0bb2f74f7e3343e2dd80a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91801e8441d1bc64ec79acf19f041166228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd7b1ffdd8040c7a3c1d611c9cebf9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d83a051d71353d42bdfea052367981230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0e5494bb8c6ac239f9cc7a238bde8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7db43fc5389e76c061b5e4135645a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759915e4db5c9cc42084272c3097ea97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb081ca928a742d8c5ff85115db81c5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261de3952b79c380d5cd6a174e2c4b90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f701d7b373b2cdba40fe08d4c19d12a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686ddf057b4ee9d1b591d81ebf5f20d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aa0e92f6d69f9b70010522a53268e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bdce69e0813c3097c035e9840269f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569821309575e48cc8eae0d32c01208e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3603aded659d54abb434bbefcf08407241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074211f741897fbdf998ae0a2882216242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4e97c080e59250975b0c1506a2259243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c967befb67b8ed97d0754bf9c5dd83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8103139136dcc53ccc071fe603116d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706bd1c3bfe854305d8b5b56d2e012e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc96a8cd93a3eb60578288a812f9d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00776961410fb6aa006deb6582254413248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29eb67c90774988127a56817c014bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1a074880c46419eb1f3daf5fb6311250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c374aff92448c8ff6cc2746bbd11ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63388c3900cc31e4edacbd9da8871407252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2256a6be341a8b29d26d8e98dc3d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06210cdfe1f3fc2efedd1308364f1e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac39832b40456cf4146ecb776e2fb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cf501f1be6360e8ea2464c1466e92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d50d9988712a84b83311182206caa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dde02088b91078f4e011f8571d9d10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9db28de96167478da42ffda4cc462259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b71d7b1f00f2c64ce41a828dd5ad5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d198c261e4392e4cfc4183d2a76bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efb1758401d27e7e75fde5d5496be1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2853034c504f1dd6e9ded66875c6b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5fe83dea08fef31b1dfb314fcd651264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad2d1f6c60b2d9f12c976fbcb6a2ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb836e52576b2bf99ecf4618c72ac582266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629fc7650ad2db7ef151aef8549a97a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5b77a1a715d1170d9176683c281d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408c6c152cb0e172bb93538d4a0967f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d329c99f3409496fb76f126e6e195270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f29a98b8deb27132398579a7822fcd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ce2895630b633b4e4b95b079842a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd85d3c20340da870dcd14d079fde8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cdc87b7f987f71acfcaf413489670274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00a6acf9fcdb66f4e8e8ce41b6e640275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc32b4cafd2fec1e79470649055762276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c045da79a887d2f718a6d96bbf9cd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b74775c8893cb961d306f3f828d0d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5101b010692dc50038495ddd9509a54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc9136e99d14800d52fc3851be8616280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022973b24a658e603e8d8cffb4dc918281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be92553f5a5a0b76cb5bee635bb804282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dc7698e8fdbd7fad5c3213e5e516f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611b200ec7ea6a5be3fd260a510516e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961e406cc5000a79948b02bf8f575c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e6e3966c5003434f9f4a9e247c12b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120f2f8eebffacc026bc9cdc7c5465f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6946c4c6c3739fa7e07ac55e5c60ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3426f383460db35abf6a0561d0de6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832577dbff4529f8da5473cd6e336b3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682386a138b0c76b79f1f7685fb593a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b035a132e13c80f40e4ac13ff69509e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b75c58311833d6373f97c1b0415292293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75b39f4dd7599f1fffd220dd9f01b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce3fe8e2773f470ed55923aa57d485295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c95d60e6076b8d268d3f27f7a1ac7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef552ce4d4591a96393c78bde172aee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483087f6e93b06c7b41ffb21b69d609298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234c2845a90c3ce59c4c055ada452a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b45a6d7cccd7f0a513461205fa1c5a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fafe4c3ba543faebb20583b5cadd86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304af97bc993c75afb9676bb086e4fec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805e2d6dc1f14560cb7c0ea5beed9bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3e95ff21fe7d7e5aa76fa7408a3c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c21bec14075c9d43ed5989b193218305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f34d84ab47609e21807afb64efa9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100c9e40bb8c1c325738369c01ec406307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cdf485dc93393d243f418c39ff66f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e63177c5faff58e84d1f9a9f79bcc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc4573ee6b611feea1fcad13123d63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e5b3d26c83ef7e4d594084cbbe55e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fdf5c2b722789494a91b6984690c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e1aa8613068268d25d6961bee96ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd57a32183d8d3d11287abda4f0d04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7348627395ab23cff97b34098acc47d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8147858be380ecbf20d4e2c8f0729e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd6e5ec642b0394a9eee7dd7235f8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12d2a840e7bdcf1637bd28fe00f3a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32861621eedc3fa90ee3e414a86f2e1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9d654988c5a83a5a89a370eb5c230320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce892c0130283edc59c3b85acb6fe7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f89b0cce67f81af16c84d6c41e69a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f61d96aad080f0bc85a32ce765674323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fc2464b2f62f50958ed2e6a1b500a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1559f93aa4693042234c08cc9ebdc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71b6c91552aecb4660ae2b3edbc019326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffac7ea8d36879be50925f009447834327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c801b7ae6cd102abf4afa36da64f81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee400dec138bc4fdce4a8a5dbeea31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00593639287412bb13cd8c5f98f878b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca35d9d6784243ee54dc6ff7dd0c548331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80069da4be17ce365f3ff10d7a30d969332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854f56b2a9393e3fa70d87d6d24ed74333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7519c9916b15b8e5582176131c13bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381003121798575fc8bb533de5b1c02335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ab666a8973f945efea0221ba2fe6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ab828a3d4c6eebc4c160b1b2d1167337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf54f2b3c91e6acbd6e1cb5c1e6e43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e174ad467b3ee40caa58ff4eb57d06a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5f7c07e53f683221423089c8a50e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e0ed19f4c8414b38137521087bca9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb52e7408a56957c7fb2826b12defe1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ece45a7e629c2c89780be9aeae5fcc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fad40031d8974a2e89a87c99a5ad1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e06c1545650aa209e3e30e9782935345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc732a111221d877241ce754c4fc7026346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d89ae54d59ee683fb8ae33eba884e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70fd47fb2dc6635bb9fbe9f58e6fcd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b76a192152b68f8257f3881f8ee26c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180eff702d85580c70329a8293a3859350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88653e357d91d314d5a04dde388b07ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05704488da6dd9a609ed51a79d65047352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3ce8f66ce2d362353f23c89f8f4b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f184baec019d9ff1099f415126e90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bad2fa63c8ee3f31858018b74316a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f43d9aabd3ea5459b29c670bfb43c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5884002d898c6ac1c761887dd1801a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769676e177beb84435c96bf2e763382e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a502600f1d6b3cb4be010d765a59d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edaf402e618b7eb579576ae796fc9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172554dd68f6d8d348e1438aefea3729361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fc6e6fe0e9500363a8e1fd6e1af9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d38dd3e6163a46dfb99239feff13e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275c7f43e2b03e8abb103b984584bec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0862b315cb60938724f368b0947dee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac406ff1dce0b063bd891d8f03140078366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003349d307eb34faebe8d8db30319a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89ab9b520bcf269f785be46db34d50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e5d98c8b27c2d60196328059f2f26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4916871062ef9f1eeea0ad928a6d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f79f8fbb30bd092815bf7e7bdf1e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a9a4009967ae19e42a3790ca468cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fab3d27b7eb2d0d253252352d9223a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b5462bd7ef4908d9a7ddad32694e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da80c9d06c31909e46d67a8c75420d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff816361fe6bb69ce1197ca600dada2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14e3af4a01dd34d1f1102cddeadb09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3f836ff255083aa6425a87bbd521b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186a672fd70ce6de0c72cee2b787817379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabf4fc919379e69424c73246d4e640380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dd27295a28be8b3c5b7944dc8e4ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db73b433217bc7b797ed8ee4015d2f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def0eb804a9663b1d4caae49fcf2588383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce239794f88a848f4a4580a761d91ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c43eededeb7a79f0719ec6691e98b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139af96391c6af1ea7b4cdfd720c106386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913db681353604ac20ec5163d063c077387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fac24f8ea6a59e09b2f3bbf71ee7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808f79f47bc462cd34dfe3dfa30a9e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ff7c7fa846681d6fd211ef17a32b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e5c9e7b0e6b226c690b8228e45670391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a4c0ad8268e0fe47461d14b60ad7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d77867e6927983bd90e956a0295abe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10050f2b646c5270210fc6d50d5b5ba4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4865f05c998af0262aef9b10162fdf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f382ed4f9337866d0bf72f11a32444396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc5ad86701cdeb386032e6d5f046f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3cdbe6b66fe0365bc26e8a8181678398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6acf2011b826ccc11f9ecdb842795399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918cd8b615eb69f5229e2b0d2641412400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d2f35d0d8415447c6c13e61992e40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e8a8834d2d45b39c5a0195cbbf579402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1180f8082d5eef1f0970580ae96ca8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff0c398aaafc46585dfe4c414281ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca408ee3ae15a4151af5ea221b182a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2df752a37a9bd9aa88ef55209e680406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a022eff216f46ca5aaaa8eefb653aef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89248fa2ee89580c750c4fb780b2dd4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd46073bdffecb83192a9af790e8d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd25975d5d65ff64059d7c4052c6c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cec2546df7c9ce0d1fb5d10e4797f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897abbd22e55da34132230056bfcd05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426a860822a2485a280e94982e79eff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc4aa46a9de9ced33b806e32069014414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca07476538287aeecafec15a637e35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01dd9c45a3cdf07ab4db71decfb446416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656fdc4fc94a4ee1c6cffc468a28674417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2c9fc3a4469ec82c9bb6afd7356d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae88ccf2d978cce69481ec631379683419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02a5c1e132ae214f04334869144db1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c4cd60297f5c13e606aee8a4de1e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39127fdbb6d0a10c421b8679626ec5d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfce17e248df9fcbbb32d8e2f1a4c36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89c46927a57143369e274ce7ebfb69424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0ef4b729958c3c335471c312a31e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d416f5e935f14ef9633e9aebd0f47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397dffe2483ad5fe2f74b0ecc2b76ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15855a3904bde2fd61b765b47df92cea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bda7478753c66203bf14e517afbd2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d97bc709bd904984676638504ef6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bf1f751f29f5e592c9fab7d4131a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eaf339912c19cc2626662c2f28c5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2507bd506ef0a35317cc85385fa8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e318a9863365c37c974b31847df15b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628896602f3397ab06ed288350f20ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f241963c2b101e34572e0428e53bf01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5b983196b2c814993d68bc7f1a08b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad009d4e5d4e347fac84d48a6267f976438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897b7fdc889507282e15504d475c4c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043225a0b478e6bb99c32ce0b388ab1c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ba8883be89730c4d70f601e9d9e8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33f38affe3284dcbf35c2a596bbd71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227d891b7b00963a5d82fcb0d701f4e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85a4bf578831dfcfd4dacd23512aae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682cf1ff34bc00079eb88dd3e3a781e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42dc52bec9f5ecb5e10e9fca98724f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1e777c1181ad8fce7ccbbbef19afe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80b0ac9b56d59d97c483c2de85b18e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f0dbfd66c21ad27eefdb042750d60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aa2000215c90eca7b21658443abca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac932dbc0ca7a9799f2be4afbbb212451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dc5e437673bc0ec1c5bee99ae96f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88aded28f64ba1c162b086332c0321453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b78d3a3b50ba260e433ac20db3b15d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc39a17fc021b6eaed56043def852cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8846aa502463842f425197ae451f39d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544ad99b962fff76224be9e9af0874a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283c7d41a192c9946f91a78629ef71e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8b550008bdf7e5488a34ec90649b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3b7fe453311905e5ea3402af6bac5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ce7cdd1248772d6b5ed9d83b5159e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9768a33482df0997b5c920669bb22e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc351953b6773aa8b9aa5f049660f50463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5614ac0e8b719df5e4c84874999c765464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9715a847bdaf5c6bff9707621c9010f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0784e5bfc5e0905aba1f442d4b5b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c29c5ddab095207ae60fdd628ff80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c021430a419b342bb42fa6513c8201468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22fe61e7672732bb00c08bb91c2081469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f51f6c3b41ca4549a6d35617487e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32257c145e88afd43faa036fd39d83e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d80d7ad7d6fd9582462fb65c302fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87066e13bca025c950c9ce8c0e6aa9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ce83800cd7ffbcd603676d54a4035474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c73cac74bec721e9dccdbf2cbd06e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc536dc1b2c7efc5c92d06664cbdfe0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27dfe6d2bfd0c23de19b666fb5a2ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcef0cdfbfbd7b222944bbc381a181478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6b368ca879f9fe3ee093166511e01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fd2a5be7d2de9cfad0d200e561c23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1535ccca748787f03017928cba84a6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f87fa31e8bb4520a67980b621022a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7f840381f00b6a9348eac00c36779483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cacc8cbb6223da349374d8db030d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe69cf8ed13b8ac55a6e24a1b7c1385485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e6516ceca0dd32429651fe050ba43486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6b1e7be1fbbc9bdd41dc577226c68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa63182ee6fb6fbfd2cae60e474b09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bfe09ee3d2d84b9c935600a51b17d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff83e4b092a8b1b547cf546949f0fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e27bbf3913b2d4777cd0b1703087c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b5cce57ded2753c57f90503a11a81492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757806a58e743fdbab80e435f5a837f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252041e79e29162ca41f592fc7e5359e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba46946c26153508c1a31914c5c3a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bf43ecfaa8043b544e01e7ad36bed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdcd0930cc36ec372a4de7be347390497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58859bc9909706b03246b47a59c52aad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb54205691e666caa9a9dffe74e390e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9db08a35abbeeaf0c600c4294ef10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8aa469384e7be746e3cb5d408f523501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb1f1b7b80a1500f5077e8d4fed2b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dc98d347535b64a24898bc26b706f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792549f53781b4288e2a9f3f200db71504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413772bf24cd96237f67787708e393c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe82edc42efab561d99b65be0104aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c402534a479d2f6929444fc61db8e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82425b8a1e1dae7fea85435f20262fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6153b048163ba2df7a81935eb671f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab4a1da7d5a0dd537c098432b19214510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bcb0e376d87b512fd4617251cbf01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf3bce5fe37bdd295e8cafd3b140e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9e3e0f2247888e015d808eb30fcd1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287c698b957e68dd7fe4e849467319b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe338d9e0f59f71afec2246cee21516515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c17e016345b34045f426da14d8151a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999bf89d010c95ffae7c47727a23559517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95036235198f4b0b27d6acb155becd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788205cec0cc16e295e06133b984f014519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06c1a5ddac9077a5dc74f805ace46b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc7ad1a8aca80209a8cae4e3eef3aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34209c726ce4e63633a9322a610ee340522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1b4f2eb7c15aee89a8c06120e9f37523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdf65afd75d8d884d113efb50e7efa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf44cf324e3232f9fa64cc260fb08ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef35de057d5243956827f7d0d654ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5989c1fa05079e366bc7ac04efae0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9a8d07c59d36c9d24bcfd641d5347528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b53147615d852bc7f58439b9a33e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5377492a768694543dacde48b8c342a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91196f453e6a230604dc556d35fe7d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6668e35efbbff5099668fe4602fe4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb12f1a8eb9a66b9ce231b0e33298d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8595f618db8d8fed1c56aeef526d6c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef56f980a5d0eb51517887fc0b94be0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1e37b1aa388c5f2f5c93526b72460536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb363bdc35afb18b1802894cf26aaff8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334d8f8164021159af0f058e7f8dea5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04432d9f6c2c911ef4e864d422ab70e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce34741629aab3f24b0fe62953c4740540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8731bef61626b5cb83abdd5fc3d335c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84375d01b9d2e407525d484436a4654e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f643d9d087438463ed58322d0ecdb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55a4b95f156f2c1d899f684e39587b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8785d87da02f9e9bbfc8cecf0f4d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2c2fdf41923b43831f95c7662c6e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3db69ba0ed0db9e3b633fbb83c122e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf36c4fd666bb69b15f46f89f0dcda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d48bc615ac9ecfdd14f2b6a0a78781549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d9a4e7840adad4dd577c0325c0882550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ffb5974b1a7a26ad3d74ce5131a21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a597061a24fc82fdd3453e154eead552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92eb04ef8f26ab9640deb63412a01e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed2285d15b6543a4d75f8a4f8caa2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf85c94a6220035cfbd25710e647374555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531988734c0e3ff5c2d57c507b982a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fd2171a2d5d344499f2ff42c3c2af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe48f2d050f2b118cb0126fd5065d72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4589cd3cef1514c1221cc8709c9f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a971c2b83e846c4eeafe9663d456f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33758041778091f6610f2ab34dda6079561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56300c14da606272f8dae5e08dca4b93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8757cedb8a7061579e1cada30712c51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5dbacf3c4c1a8b16f31f9836424c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b58aaa904796f576d8c71435b42700565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c5c5516e42ac1b384a5d9b00720bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df6334b8f922415f8d26aa3d055ed2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ac74b98d58a4b89725ae6456ddb2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5a95be72202219a10def55c6e71e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0021f89e5fb39ec5788d9747ab85e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef48eed448429acdf933b199fa919d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14012b05873b332dc1c5aafcc6f4a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1f5ff11870e3a6dfe9b7e10229bef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2acd939119a75d079b62e1532c841574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7189ea0dd1493c7c482d12d73afb0a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5154b7f86beb1837808e4ad1b50ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f65d113f9010d1ea5985a2e29573cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5bacb7b997116023db7dcafe92850578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415451a1cf2939dea7ee01637a16d2f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145f0055dd2635d55b40bdf4a4a70f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfff9281ce6ac645c0d9bb4a066ccd3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90de2f62b90a7ee0e9c8ef9524374de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678f688d393fe4aa7ee4a09551d095b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94afa8e1de8b50c96a5c3ded4a3f688584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d163de56b0e2b609f8852a40df6fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99fda94b858ab2fc88b6788204fc21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16ea613835e7afaa3c9debb6803966587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae926c3d125f1c50f248c749bd6957b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8166e9331d7bb3f609b867c9c83f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56313ced94eec3fd6dc83b3520260fd9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a3ef8ab2095ef809ddad965fed9dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b0765b40a4df18bfc2d60faf6690d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dace8dd88c5d3b83fb845b3b9b45d6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf27fb906b572f27488b6ea3457351594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef965c0f865b1dda814e449be86b6b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aa3363b2944e1aa1cf9189238f0da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00b9f24503cace9548df92659c047c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb94cf02653e2ee709ef589a816279598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067d947b2402fb140b9184709b8c1af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff559a6c485f32f06f7bf635ffec92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce8be448c6ab4e7c27b68b3f91df16601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb331d9f05e7304163a78a4f6338344602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6d3bd34b4887ba07a629e773f0825603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d537d769f564f301ef0226f0ed1fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e910cf1144a00d15475fb100639e2fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb1429b4b48f5ff0408bc065b1f667606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70631ebc3be22deb4b26bf1248471cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de26756a7ab0e0ac979a8c35c252f5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db71aea6cc27595612bc7b1faa2f66609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c132808c2fe383dcadd3f5a0471caa2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10878135d269c4c2495a4850e8bbc6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e64a17a9da36db0775355a954be588612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172370e4c9b36d79acf0fcd9ca38d003613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e217ced4e1e51fc1233988bcd242cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85893b4b50901fd80c5a663214c3afe7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccfc1ac1afa8394ac850a4984058bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b2caf20b7a13bebb1d0a89ff31f69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2ca5be039802d0311fa6da0a4c60e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27694d983ae5f47c9cc60b37073a273f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f049f54a88aca5a40caa3808d7d781620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d372c59b46ad02e68136765b2371454621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380021814bd1bc5a2998eda8c216b486622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828ef21af94a6fa9bcfdb637c5135a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f57dfbc7142c8a11dc66bcf1b3857a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3420d8c4a3c1cad373187b32315bf1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6236c6efa6561b399038e66e6d2a202626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251435a161923928b71e18e8fbb3507627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51228572829a2779e3cf2465e64be63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45fe4213c66e11204da542fa2b8eac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7aef91bfcc52501df389e40f90c97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cf7106dcb2e5722bc59e545a42753631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b658dc7c92a6123d5fc0f7926c7329632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0e7429ab95c728914fbf37fce3209633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1f3e79209fbc50004816cab711969634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9b1abc9e12ffadadbd8475083e849635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6d9beb4d7d52df6b5dbadce7c2ee8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f02e64bf9fd90950b414ffde452b87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28743db51e586c26b89b9057f9492a78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8fd7485663fcf5f3fc451eeef477b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32262cad15d6c86f63f4a311d6bf5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345af4b450579d206be2817f6ea76535641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ace03ed9e3c6eb29156ccd02fd2e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1402dbdacb31e24caed99c2cd2134c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161340483932dc086c3df8a75aa06fd4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e8692b0f185e25b2babaf8a195384645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c747c4a9e0a9fb7c96f72d90cec9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706ec58886a0af299c7156860d3cf17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159a268d26c06e860a675fb3efd0d6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de4e63ff67f7626110fc6af38b9ced649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0473131a1d915dd94a9ad3c76c9eb7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8283bb94e4f9b63857b897f45fc18651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fb7979d084e5b31ae790977836d79652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa814120cb96ddeed95333feeaf750653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33202ab257df58679d36c8cf52e35b37654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b695ed817a549ac109df969092fac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fcdbd5f8c0cf9a6a4261300dd2c15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a16f69ae9f39ea56cbc142ea5903c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f8503f37341a551ead52448b5effa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050862910427edf8d7217a6049242523659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514624d14e4c5bbf30a53212db9b91fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0a9b272bd25a2af33f6eb18e75ec5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2623274d2a767ad70a6f46ce2725f71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ebecd80359b1af184b4b72015fa5b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4880a9e092847043b4d813e42579ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed49f9cfcfe93c931253d214011916665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a50ccd924c210c127f85288e832eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca87f4066d808153da1b735acb60652667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab73c0b0a334919222dcc874ffb7d56668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abfbc6021307623e5ddba52b2ce32a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28af096160a88ed12965b36be7feb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e7318b0db5635adfb811f30199ab2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbd66c3fc4dc953ffc3ed225973c61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bea319b9afef408539142ef8a4bfb9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73f93105afb4ac44a498c3579d8838674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611209d1420b3e35eea7a230e4bf59e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10de895135e8b01bfbdf5d20fc0844676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50870430223ef91a33faa04752adbff8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b28582ad9f6215260490add7d1f1d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97d8e72c56270b11d5c10c89f4d9e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4647ac3ab4c21255ba3207f89517b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b9f546b5e8a40aeeb3f81666f45c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe45e3e845a50e57ba864cb0ac4c04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22cc42da477d9dc1c47516b8b2119d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68f30ff89067afe9d94fde6fdb2909684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527d25698415a8e786f7fa8e2c5d94d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff959719a58b1678d819d7afc2583cfb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d38b63faad21a37033c23dbfee92cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29073118df996edda7eccb118e70290f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1621518fc8bba88214c891bd25dcd6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df9ce941d89310df192cf949d2ac54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f9b9597410299ad99d7143298156d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a47f1b1e9534b5a7cdbb7c6c1d3bb9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00ebc0094a523ea5af40956ff459ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39c7a7c7be6b9fec31f773e6478516694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4aa610c783bf918000d310103fa80695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b97c05c93ef5d451b457a79e5b288d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e0a3f5c6ffa8129df22679b49804b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd527e1ef86475cd978603458c5dddbc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee60b52b056b9f5dc8162902bc46abc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadb64fa9860ab1debdf2ea31f26fe9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e4056d4c00fdf9a3193d1bfe7608d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c1a2069f86c4f8f9f9d906e311cfa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8262d975fc7d2f26538fd90fcfdcf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669d178a20e243446bf554e7af95e0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72c1ed4b576901252653179cbdde10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e258f79a045f88932893774ef3a946d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dc2538bba07433bb28ea1899a0af3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a6d25d19f90f010757c19aafd92d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc26a299dfe825b20eee2cfe3966f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75022ec2f2632d998f7606d6d6d7ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de45c1b60f6c37009b0d359be9ea7f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020bc6364fbe28d80db1a467c800aa1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625392aa005bbfe7efdf55f10fdda1f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c4cfafeec726c8fcd8f5a742aec9a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e4f54de495ca96c8d6f2b84773df9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f336509063034dff71604e3af04c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc295af2faac4f45b25ac462b5ca5c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7c890bebb85202bc7090fc6f132b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590dffcad9882c2883f100ec61ddcab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7cbf6a6c8135a3b74cff610e003a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307fd7b6a43a13df004499e05305c27721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f3a3a1f7810f7fb54a52cb298daf5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a0a4b9a60b906701803a4b8dd51ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00a277b75f41ef0d6adb8f6b50cfff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a038bc60dc0e8f830da6db792e3284725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90228eb9e538978fc65ec1efe852d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e78e9bc8e8194e507d20dd6bb66b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2663d65951f23cb6810eccd4d6b6cbd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f22ffd2a5ab07c2269edc666ad8df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5204597000675205627ad25ca70ec2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207bf2d9f75ad5a8571ce6809ca4650731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbb62e0df59b429bd1e77813b1ddaf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a7f258a3522144697f985d3fb86b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813ead8f9966d90e8dd4a00e51c745d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cc9a991e02ea63e1cbcf45e4b0914735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d66a60b32cb143b1a591ef3a25bc43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ce5fc007a39f01ec9e3165bbe3b05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b991add1079b71642a4f8e41d1e4575738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eb2744c9b43aabc6cdc074a88fdd8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbce383c1519812fe05673f8f04dda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d751bd1d3401e3e8a9ecca0864ab11741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf39915284d75058446495b4cf19fe3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368f53ea46df38a1c87ca326dbe2188743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6a499fc4f7842b85bf6d59dcdb90f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ae5ee70fe0159e03d889527726769745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2aa7e8e7d379da47454d013c8df558746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df214f385811b246366a93833dd9bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2bcb23ee7fee1e338fcd80fcaefad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9cdb7120e3234b7af1cb0ada4f120749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fce1ed9268c1c097bd8dcf316b894b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf2f5011aabaa2a869e6de81f44487751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022ede7bb0ea52ad7ca0409ee78f299752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b4c70e3a685ec7dbc891e3f43711f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>