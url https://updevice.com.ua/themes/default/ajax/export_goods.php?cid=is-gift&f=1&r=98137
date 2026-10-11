--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dac5d103d0af78a328f32f81b56241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8da53329f3b593a40a9dfaaab55d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973fc9a492ed2eb0bcce7bab4d7fd683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e751fa8b07d9e2c32f0a43ce7c1b6a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f825460dd35bd391d93fdfd4adeaba65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e008cdc26cc0325897da4d181f3c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d77fdb6933f066bfa63c5bbf7b1467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda2095c35be3049de7667b666566518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131bbf3eadf88b54cda2c5433671b8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cb00e9a3f058b6ba748b30db81e0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cc3f7a9bf0138a7c3c735978f6d1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb7627753bf28bdc5faebb1fe7e47512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddede0d207349ab3d4627ab426f537b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edce589b9aa17d7047f10fcc2ea8b0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26106d14f03a3216b86c356cac79c7f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7eac6bd44da9c3ebd975406a329c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20cb093511522f0bdb9b839114f12817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019258c97d16ae44af38818726fcec318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfb803e2a117b85da07fc95d992e9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7aa0995b3a21979e97726b31c53d3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d48a26c0d69a94850b7a0c5a13862521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5124a472329da865c34e22ae6e550722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032ffff5caadb47ee4b23ac0c68400e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60175d833888c22b5a2640dba543516e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971e10e8eb871736720e57bacbfe53125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de5cbf9c3b2e5c0458b881882d15f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29099bc697487f7c30263024fa966d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288c84093cb4115207be6e39f9f637928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae432ce6b4e0d28af2c6a3049aa01629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbae1c3fdf320e3b490d9a9f20cfd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a0e5872b36ff658b70088ed218cc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837afa62dfb6d474a1e895cf7d8171032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74a623a0d0f51b5c2e51d992810e9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a59304cbdb05bca8a8673633f860f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf6a94b064af8517bddf08a8b1bf4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898ab755c5d2a7da25d3fb71de96c1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7e28725207dbdb0804380f5c0689437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c09d81ea85019df829e9c28ee3970c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba18fba4629aae8db7159cd306ecb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d3636284734b08441ce15c98f5f3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642900bc75e33c8c8f5731ccf7f01da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b11a7ac987025be81b79e50c44142842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a073aa257b91b98c9b5c805f83592343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3390de9a65f62f78e6f4101f56c2df444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4c782cb3946e770e6798ebfce2f5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213748c8ca337d3d7dd3f4cbc08f5f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cf225fef94057f8efd29274ee6fb447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb66a2fe50042b959b68fdccdb293148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bda65789d4afa945f57d05f8018f9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b498e6c5c850d445f49457c0d59621850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7ba3b62d809195c333d34f1e1218d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3add8a98ffe09672602a494d53486bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3432f319e81d26264262cb4cc9f9aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be431f2c847377a60fc1ab00217ed19054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975da9f56d769e19ae8bf860d2ea5fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5f66aadfe61392ea9db948c007df956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bed4104f994c012371be567aed04fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc3d3a3b32e5b57acf29621ab539a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90577da0e81f1b5243705a0080347059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a21d9f6028b8a1b775ed3feb945bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51d8efbdb906ab86e5e0db272e70c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8398a49c18979fb2a3630fb95286c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d706c81d2ca2d8cbbcce636756e0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06909c93b69cae52be408280b22b3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a1b03941ace8c187e7025e12723ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795ac369890ae58225245783694222366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976121ee11b903730651af22297968467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1b829067246e283e8b1036414a53068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3392ece99d0c5275de24ec052340769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed58455b5b8eca4b0339b0df9f8fa6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbe14eddc822ac4ecde8467e14672a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357867f346453c5dddcbc31965a7570972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c126f923adde3e6aba56dbbdb6384373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70251689981f20f8b96d3679ca142a4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae09317c6b20be31b5ae48867fb689975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e956b21ba86d8c06fa08c95c4471b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409f2450d374bdc261f786ede3bb68677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fb22dda118d244956b7341fd4320878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c5c677d6dd68a851feb671897c32b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b00972f1fc583f3345a6caed21810680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba217485a0fe668346294104653cc9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3607a208b7ac95fe746741a479053282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cd10eddd853c75a3b7590da694fc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b83b9077223ef0055fbc5b49313f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37176b647794e263750ed353abe69beb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b454b34c801715d6e6cff316a3a025786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320501d226b55fffe6c3d501340f46187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239e2d401e011e4e114d56de59af4aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0405fbb1318738094b9ea3bd48876089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dcff06992f9666806a294db436d4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ca52609b191f7f64dde9c86f5e65091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17f2b984a7b88183eea4bc78fe102c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2edecf6faac91a416ec4e38f0290793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4244aaac377b8bef173d7f9bb2ef2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48358c35130b582c61169f225def7e5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca1909db16702c7ab2a71541cb929196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa4ab79a6e27a19dc160e895727d1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcdc161b27ff4d5666ad829df9d47098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf049842526ce2c2da2964b93fa475899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635200f8b29a88dfc5ccdf664ede8ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b614745741571daf20a8389ca54436101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f65f2465b6aa03b44aece7809b61e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99aaf5d23e23bc86ebebe7b2cc729bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c202c2900c6e8af2d82fb8a8de7a1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e98ae6908e8e95e395a06989f14404105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7662f6b3cc93d6dbfc8849bdf92fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15a1b81d42b83d6b613865362c02b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3f69082c1d87f1139dee6a2d5338c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65dcd372fc3d5cffb64aa4f72022c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8676012a481ea57eb72b2e4b4075c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e1a463b13e2e9fb43640b0eca8597111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d07bd33a5d4af45a73ed36c07fcf49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a76c77f9e213360d3a881a5360ec3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082ccc09fb58a0b5bbe6a662e91b5d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b4a6d39b42c082b13275fc4476e36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f649bb14b86ef54cddb2515a4b3ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821647698f96a32fef55e31bb5c4b7f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142a4e81886744f1977f7e6ded5886e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1858d533e261e4681cb64a568a64c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e6b76abc2600d9c4f772c712d4dfb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214635b9af2faf71f08e811c21450478121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5ab8fcccbcb8d806995657204d3fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3d4cf04956826e1cf385e2e8823e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5441366f4b47a80ba6c73b3bf02628124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ab81102e460216c0a238fee2b54b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2bcc5f789ea582acd6fbf5d168790126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70736a5589c9ad9aab580edcfb3e1abc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a846c5f52e17af7220fdb4597859388128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d3205d05599954c4edb1a935627b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba42213d5f5445ae779abbd39a5175130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff588465d5b81ee09cd55a69694ac7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac44715651f6863c90a947ae592ac5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9d7b6dfc0de08ac91cbae0d20a62e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c28de66d47b2f56916f9f2d8d400d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9108170fbd621563d2056ae96691518135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadeb2b26e8f7644c83ed113d806a85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460da2004a9fb3a6000c5a860692b5a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f86b9623d3d11052f7b133a7e6115a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d21bef338ab35ae9b9e878da516cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47719605d2f36b40b4a7b83930105d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b247880c4458199c5d1df22f49f21a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a409f4addc94b21eea293634c2eb1d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b375ace207134019245a1b308610917143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0ca9270123393529684629ca99cde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2a4d69613666fbe56a44bb7ab8feb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567a0529ec5250fce9ad0a620553b0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f6283809509bc15736e53e1f701cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc90969449247b870ef40ad4966e4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83553e9dd53561ba2d019cf3e27c8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734930084d2b61f39a1af1be6d64acd8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c97cbd950a9700ff551c6b528f979151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddd422e9da0ee38245aac2b76b613b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5139eff812a9aaf59c4214f3c78ba6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ca66466d851177002e497066b2a15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7735d8dc512f0e21a9f1f22f6ce9cea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad69d0b08764cb85bc43b290863630156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205df398e073cd56e55a11c565d87c22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3bb66f62fd04edb89a1132f6fde37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e57a70013ab9886d8c020794c9bc7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328533782dd5aa0055b2c392aba60bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7ef084a08fb1b7147511b8e9bb9db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8141a33d5cc1226d9f10681c5de6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3ac7e39a7cce96ce4d5bc68753c1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524136281b3cdf4cb9d6e3ee2dad2588164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a37c27dbe2341f33710f005aec6aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e036ffa284fd7d483d29b702f5b6c10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cec4cc11c36137745535726682294167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b2324d89f58e13afff575821ba6f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56918c6045ed5b58a7e40c2238defc27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1e4f3df8c76ff636d3286104f37a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a80acf80e945650f4caea80263ecb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817f48893bef52ea8bfc132f0eaa609172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661f4b379be4f9919445bf4b91b2133173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b985d0cfd1921ad29d071f16d6c3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511338fefb1736efadc2147dcdc76afc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a221276a768a61238196b65de3d5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a8cdace943cd16b0180194313f007177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b831c1933eb348cffecbbf36b45950178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05be95be814ee26badf5124fdc4396f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad896abc9cd74934536c07feeab5f956180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f79971d11ec681a849a7167a678c30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e2bdf1e90527d59e23ff97498ba00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd913db12c2638dc104dcd141e4b2693183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fb546adf38fde28462f8a3b1a8173184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379833317b2e6d0ac5b8325bb0084de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c990516aae6367609e192a7332565a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0b03e167331d257118ab8b58bb50e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b49d10f9afe73206bcf62ad04d4cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41e7fc47d47e24a5d7e7c5a49e4544189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1727cc885059b6f3cd2352b32ab8f62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920600cde7223d2ae0507b15011d3fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b103d9a5e9034313b6515705ed85fa0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30ad04d813ab6b1fc2a7a9a06bc00f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad259434cdb3c29b7eb3c18658529b0d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471c4a9936ecec9a0158e63dab78d57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea596dcb0d7fce45a3ea7d383fd1db6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41aecf3cd94402070535e8dd3c0e00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f97ebc016aee352af3546355731628198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d259efbf471538401b3e2e91a3e6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb54cc4f31c7a5b3015da6dbe0a5c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d4ec5d27eb2c54f6f604723d4f279201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a2adedc1c536e845211b2ba837150202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae1737180ac57d2412f7e2b378a891203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72568cf5f31f8f895074e08992a7acec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71ef5cbee2650fb5ef8a37ee6bcfd9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08029f0bcbddf796b9ce2d82e39a42c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc8fae7ca1f3c832fac006f06dfa26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca61f658f68d961c607e92d27cef10d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55804922d15a23e8debf4a5d397a1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632b5e2c89b25726e7a0ca1b493ebe7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da994da4d92a5947a69e86b3a572adad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc4d536b3585b23eab70509b02d99c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a096c025fd021d8ef81cc35bb84695d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dc36089419b8f3aa363521a28c0be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d762fcc5a762fdb444dc6f8524994b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a9024c4af084541c0bf5f8c6d69a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e87b4a6942482a2686a24468fe9e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4361b8164e8bf1a97266e5bf5fc93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aae8fb30976d4ca442f472969a423b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537ab8e41b45779f19cf3f2647954ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149733b2dd5150f94bf9d3ea5adade81221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f76c5dfa9ee771682202f8070b1b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58ac863e1ea39847ba21ff728eb2a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cf73191f1a05b9ea0c1369df8572e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbedb18040e3f7b1d31304fc1d1fa84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f723bb5a54187af6181465ef18ee721226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686a2da359256301d91c8df9d14546a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe00295a03459d412939d27c0e2d0e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6e0d194213d6f61a6e652b812e67a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061f9572daca519aac266108db3fca5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305883b5ccfd22213ed906fed642156231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32001f0f04a80e5cd45477f9276fdd0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0839570a73c4f38268f682f4e448130233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63320b49eb884047c697b5fa757e6d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1531817b9251a409da93105916a2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8677fb7138660efc6a0e4ce6c023d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61e11ab0d62cac3dcb16512c593e21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c43bdcf7a48ca687fc2e067e537ac7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600d88280aab90356bceacc60db9850239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290d9bdfb4b6acb602764a9ac89651d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51aadd9226c44dc868d7ee06fa0936241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319dba73b4fe845e29ea789482d951f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a860804d68e464e73878121d145068243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4d6c318da40fcfce31a42c518a889244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bdef8eee6e07e881638fe14fb8743245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af346433fb6f6384376e214b92ac9cbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf0dfcf9f1c5c52eac57454d57b69c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dae05d3c29da74c290b6891cde4a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaff00abcec88ec13b5994d7f8e98b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd62093c64ff929f200aaf32e5492ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f6eee6c31e7ad587c8c22ca4037c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaa7e3bb40176e71fd9bbb7af76f57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c23ef872c82b601b05060eea3b3b89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1069d654557da34fc42df1f630e018254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa06516cf090bf212e06ff90d7c7a50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803bcabec175845e59ddddad9a93c93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5681c09b540ed70c85367fc131111af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54198ca370bc0210c71271d241cffcd3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153fed8a97138863fb5919531d4183a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bea6f6fdbe835fe5e61db0d1987770260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4733ebe871fa4a55ad06e439918401261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ead09eaf401a5078dff83be93461c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a1cf20326a60ec6953fa170019251263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d639753f6987b4dbf5c4ad6b6fdbe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5527cc874595252b1c85017cd0403b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eb80f4cb023b7f9da5cf773b5d4b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d1ad05097bc6d5ae1cc283c4525cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dd5b09fd930eaf4ab3ba4670da788268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d88d6560918fa345d886d86d06599269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c525feb932c76a3b23273b1e00440270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aedc490ea9aec39a0cb8527cee32b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74f4011e48162de2b00402fc3ab077272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa5e63dd2cfb93d575277a276e0189273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315a232875ac4364fde4589a4918daa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522987ade958b97b2096196a2c0e217275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13741672d0d8f1bc65370a9ab0be73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49968fa76562379e9d0ef6b46b28b23b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cd7585f5be0f2c0753db124706b85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc62c5248f740a5040c2f2ea3d016e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d61a0a545c95e3da1403479b821d9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0d92ffada2ed2200d43ac909c43c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a53a73e38328db1e65672af0d2a46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc204138d0d32523e7dfd826edea3595283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c08f4afa667fc8f51b31ef1596571284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb124d5fcc6279dd9dd2133d6512a1ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343c6198ae2ad83f20862649b9a639f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ed161f238c3fcf41f52443170d660287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a65505871f17f88c8df5474194cad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47112fd5bd8c958edc6cce718fc93f32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ab61e60512c86fbe1337411fb32ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8cdde7c198e0bbde3b4e7515c4105291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a29a30c6bae25b9d28537d4d1b25d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423287c37d1240f82f44f9f7dd3d96a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29edc146caed3641bba28dfd4b96bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f5ef939200f31b6ce5754f77d833e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e331a17815e41775d499236389c2b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402396eb68aed7e98870c42af323cc8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0818d081b32544578468e49ac01888a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811f55db97e37616decb83ace8b301d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0527e68b113ad8a17e710a9b09a42fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ce7a78f1ad61ae641857821dbef7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f271c28f8bfebc55e0942834720a53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809984d9a49e416dd4e867b70f11868303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68af204e8915c799b7e94ce98575a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f28b1c67cfe26683adc0c6c70fdbe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808f1c6e7957cd9ae9bbc0c012803a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790932b4220375acb290972a5383c12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa9d86b332fbce254edc6be0bbd1ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc71da80a74a48a158dd7bfc0a44c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e3fb02828eeee5a63ac69a12b051b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00793d009383c82b4360a38288d2f567311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d185dd3834b9aa8ce70fca3a8dd6e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826e22d4bdea5215349e17c100ca87e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523ab7dcb367a840aafc62b59052ea5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0146c927dc1fbfd33c279ffc54d9030315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47abf4c6fdc68d8e6b1196a91365a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879cf034c854cbff306a0c0295720c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42075cd294ce36f4f46d9c2fc2ec21d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bea6918a44f67eb1c10e971bc2ccb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4ca41c8c96fab7099ce629eb12504320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627c8feaeb650db74fd175ddb7b0aea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282fd9cd8031d67b09e11fe9c98402a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edbf52c05c05d7748afbca54ec9ec8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de191e59ceec5981a0ac6fe6fc929b4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194d28a0bd7b3c4989762645b2121b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56884d3b35a46af2a36ab6caa62fe1a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff352834410d29fc84172add8e9279327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d09971add6f08927353a0ec7958068328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb9fda735958cb356509ff7c667a27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e6ba42eb0e215e53c1a5d90b37f75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d1ccdfa6f55cf44d499fa98714293331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df17888c2386dabf5769546e1d91f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271421ad529536ca8f55bfc0f55bc801333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc672d0cab0af8a0f15b8aca605f98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052db5436d4d1975cee83e11bdb49c27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f96385debedf574a2a6d3758f1883336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79668504a002d69e26ae658792d63319337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8def162cdb70dc73e8de86ee759f966338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766843f65eb1b271a95ad0d027725ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f181c9bb9fccdda4904ba9b43ec554b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2a71e69c8e8125510dbfb5eb247fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33599460bd0972a5946695df7178a6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91205acf8e8850c9d6186f3acc03153343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e2e2c57d44e579bd98f1ce6c99f95344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210af023fc9d2577f8d2ea509dbc9f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ec9f1187cd632424b586e6f3aab39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627f874a4427830cc5b196857b80967347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb3f63c8646283daca754c1a180033348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec8ca9c1781aa849ee5d6994b0fe63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882d99b358f309d4c5120238b94b3bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1a5ce50ee0917752b093bd7474264351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdfc8a43a214a30d05c4130e03c73b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076539ca3706b1d731dcab9efc5807c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d385583c596bec4fbea49ad601d864354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d426c44d0f71cfce97bb15f060c0a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc868f4f589be4c9b4958141cbe27c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d41d879d55b0596a8f0d2d8ff864f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8829080d8f76bbc2ec85f3ff4a7959358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb2e7aab30fc599e33b977b8b7e5a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead1d6ec2a54ab23e228be5f40c3e23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29c18e95c2e6ce623a02e194575dd7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3486fe8771205444fcb6a2a38c5770362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904b0fb5d2f864f0d210ddcfb4cdce3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cd0021c2d79b911742dc23daea7ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c1bd35fff0c1e3afeb591fe09ba7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cebc621bc2cfa0e6c7ca7e2a72b583366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63442aede617d59a3cdb8a3d7c94d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50366f7fe3fd1cfa7164875c41134a19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c0e3b04af69e739212e9eb57b16ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b1bdf242237a861ea740d821683a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce98751698e4c009e311383a6ff15d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eca8c4138ef1dc034aebfc9db87889372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61520949207064a37a463ce8479be2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba367350f294284423051b69c8bba080374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cc15897d95bed26b80292c3053c4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64715b691ccf6d7432ac04dbc7f6d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d58c6d4f498d3cf8e5ff1b1e12db4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9d067e189c4d394a60260fccb71d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595178000f7c630a2e21c0cc6901bb7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43728cd1755797f2fb2a57303aae52ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec986b9fa98a73326f193b630cb17e64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cd6296f8fda5ccad4bdf4970806f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36476661d88376cdb30333726c71d9d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c72706f3d8cbbf2d8df3c0a8176ea7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bb9c6471038eef7ba26e2f13e216f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bff6550b51f59e350e552acfa6f76e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540f3d9be81a1111e29b628d752c202387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e201dda0795be86cec154b9becd27b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43839f386e41783228b74ecf46a55a59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6357fbb8ae301b4036b5fac39244a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6441bb5a7c7c0ebf7bd5c679442fac6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d731ca8650894239f519347501898392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba39ea9ecfb842585a4151ad5d98d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502454de06b1fa57a11329fdd774e37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e988414dd187759bf32e633e5e875395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fa58826b59eea420267b7b4262fe1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4aaa941ebe2101445e1f83d382dbc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93e449226cdd606efd27f91f866938398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e18345889c97a8732550a0eebabc6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0150da00c1c1a4f55c572fa2854910400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b43d57650738b76b57faca649834b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acde9c80b4e5f0362723f2f01dbcb1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d4efd3eeed31a9ac53ac475521e55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984527b95673d3174ca05efb5c199232404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc5f9d1eb7585668b42793310a6a7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834280811a138eeddd8090728f56bae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90a6475e4639d43e503d7b25fff431407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb180e8114dbc4ff29da1105fbe765a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728280def3d6ac7bce592c672a66d4e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ca08b5e4a189003c62db160a16850410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd990c15f29d57e3788eb3d2b99796b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f050e883ab8c77360986d796e5de21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d346111a2553a1307704e6cfd9f973413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd714d918d01e5ef0692fdbd110622414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae20ccd2756adeaecabc1af63b275ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818e62e55f4d596223461dbb41dba16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7469824aa260264687be86397633d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab19ae2ee75d417566c1fa5dee4f55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca050d295ea0a40602fb46da6c8145419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafdacb1112e0fc075d6902f2d13f1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade901d129537a188b283fff673b6468421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb17799f24d035e86e49b70977959e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e59707519d77f1ca53218e849a5921423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d098e0a84f732ccfd653ad19efbcb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833aa1302c382d612fdf34416d5885c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08828efe634f04cd989633901317f202426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a719f40e387cc0bdf0333910ea857fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ae5672393b108d1c4129e9689e138428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554791d41c976affdfe529bdeef451a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadae82f624a16c1df52b04719aff80a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffa4c6c77476f213548eba20693655431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359b58f6d993ab69912fe3e0aea55db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf55ed51c67c91031714e05948deeba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e7d0bafd7d88280a287138fc2f41c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3080dcdda59d9e4ac334cb70a9c59435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f149497a788bdfbbe8fb8893e3614436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697d1e21f202ad2efe4dd7570f62e4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6de7e3be56d24a7c4a63eabd88758f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628f895eea7d69411e629de95b7b00b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24096e41453d3d57170bff64e78fe253440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac9262df916cc83d0b7210c8990ea5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8451d2894259ac621a1b83381a7db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263f4d46300672620d561f3107674f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cc167f930dfbebe7d6cbca619e6b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e61e2f5ab1738ad91c928b826eeb7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4525a3d654fe199674a0ddd8b1e9742446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3e94421ec6324dbd2144201d778c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cfa164750f073e2e81c2c60dcaafd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87421822365b3019a07026ed2228311f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42600ed8fc8254d394605ff2fcfb6f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a67b6d0f43481c80cd27a6a3c28ab1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd442335b7002555d9c8ccfd62389f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f379101250513e893ea040b5c5433453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759659c2849a734b2665d2b0cf3cacf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e252b7d95da17ca09907fd505c55d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577cfe9a426726478d5962f417dacc7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dc6b100e098a88c121b7dc47ee560457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432e7306e90a68650281b0362dd4825458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec751dbf667a0daa19792f7f109a76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf21a5aa45c77531a280b1d62cd851460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad67be4f68f7050353c02c42020f3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbbb6d617d484ab7674896963ad239462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab089162408af935949414317182ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973419abe57d07e1357ada69bb7c6052464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe827e20a007bba184eacbbe70769f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92b6b95b0bdc2168dc8d2125268626466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cd642c733d216fb775f7fac684e7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2821bfe8294a06de52e59671707d5c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0b8fe9943bab86ae268da6a839233469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb205870f3438ffd3d90b1019885657470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a72ef38cdddd05a565aa0b4740d4f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5435bd05ce60478f6d87f57a93a5e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1702a110b5690a38fe60385c80d3e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39b64a887dddb32b2b74480e0770a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a4e369c72900967e37ddbdc1e221e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec022ae64594a215c298bac490258476476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4c379c3858fd9801364f934aaf372477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50124e004719bbc7880f948b7cdb4e87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabc0597b3d9b013a871141cbe01dd1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5b2f77e6355e9fde76dcc1b4965ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536a931a7132908248114deb3503e0f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4daf736fc488bbf49a8fba7c63ddd2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c0b9fc73698c1d805d2c599fb80aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f12e48df75eaa0cfbf1351fe099ce3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da3137b1b1d2a15930d880aed12057485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74b3f2cc7e346755faba51978568ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e104ec9d3689fe56a15dca4ac543b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4464c1013296bb68ef78c089d8a5c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fca9afff4e3e354db1821df01aa2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b021418ece7790abef8ede4fbd34cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769cd10502844affac44a48c5b8fe4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a01a9ed685e878e98129b56cb63075492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea78e899740019cd7925bce2eccfa0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc7c479daa416d75d14b72c71f9777494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d21b39dca087254630b24e62de203495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2083ff65c025c31827c5c0f191e7edd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a9cd87979baecc61c5b04f4056e1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b43cb53851b29e01f4d4242bd6b6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0cd14cfc39e58f2bda02f72e04c13499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a7556e26524af5e971edb3190cc92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9bb7a3a4786fafcb65a202c03da5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d12e83d36ff3b1004c1363cad7e51502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dc93725f46e7640a8db8ff335d8c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe639c5962571990165ff9664ed134504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e96b0ae34eac36a9c89e6889ebd43d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421312deabf86be220268d5239a2c66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41cde4102086ee151038a4fd4a8ed3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5437af4cc7f6edfb977d8652d300f9c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469dc79f5d5e8375c865f7a1f55142e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd01d0610e1b91333189e6c61362862510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc82c300f22757775ce546a10e44946511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba320c5bb4375e1a5eadf45012a3ef90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed0af43fdcb13c6f7851f2c874fc3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ae8f402ffbdf9ff69eb8d90d5a321514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce4d91a0100d1b77cd12c23384e8d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f7de76eeddd8ebf3a911ab6de3be0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a58c1d98ecc498963d1eee9cf3e1cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05069f4349761fc0581a21995344b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f4326dec6e380e2ee739f402aef26519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f10e4b2be18e02e6b200325984645520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca81d942c71af2c0f0e198967ed8be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e9d332f9aa597034e28d80ca0ecac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0e9ffeb035f5c3457b5464fca629e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f692493e80c8a6b6576207ab0cf96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb170ec554fcfeff1971fef592ea73d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff463bbdc714a74add62611f149758526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b85b5b2ee9a3b039909f5fb6594453527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a8f68c3e2cec419f254a08507fa90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103f3f429bc3bbdf519bf3f07a5948b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa51dbd749333b1bf9f2579701a2654530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee18537f2f104e352d99613f094390531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503d583bf56711a1c630d16245a980a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e9e3d79780b7240b509be31c62c94533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2e32c7d48e88f540895ae5bf97966534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958863319c218ececa9c04550b39590535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b8b9b94f948f6de908c068ad59905536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a06c0422a784bba00fb510c4acbd41537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958716dc109282a9ed82e5578d3c9e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d05b2f45f783dc24fdd51560f891b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff632f88f3104970121c46582803ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d621567caa03e8640360ad93b6880bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d44c53035a1552a142a35c06e1d75542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb8380b3bf16237b62cd371f327ffd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aeffc70c882e0e2f7449ffeb952daf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60556c771f4ab725e677c87258663457545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fe0d010ac54be008c62b753238fab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f6810b339a5df852c7a8b006c044f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99db307c0367d63f0aee5f1caa2325548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95372a1e4c27cb43d28a8682ea5e190549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafebf5304faa5a022f195364ea12cd2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5f1e084b7ecd58514fc48389ab712551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae1ff4e16d18737149ae6d5cfcacbe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0ff5473245560afed9e9327655587553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366b175127543f0b98d8b83d70a7740554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae7e45840c0c911f986a24fee2dfb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09909741f7ffca28f4b88c5ec94888f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768510230d99e367c099832a53ea602557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847885bf9aa15eaf3b97b7515c0250c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cddee979f145c0cb5b7012d3d3c95559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2581444c8424c825c41480c08ca4aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845cd64641594324baea351efce182d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2f71c05821098d3e91cb5d6944710562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5153485c210b02126afabc8bb843c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35d998b58bf61f1825bd286cab7130564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752a4d470cd444a8409831942ef1906565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53046f6b6b5d63fb08ad35963f35c865566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ed9168727e882ba5dc1f82a14cd10567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b072aa45744f6cc2a78064922e244568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b14ec0029c4b4d31888de21d260234569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937088a8e35b5e2972876ab29ab69d1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f725c148958ddc64dfa1e3efe0ee0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2530e627f0521fd4ba39faf4f64396572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557ec4cb7d1b635c78e491953ed8fb7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b32f00fb09eac028ad22c579b86e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8726190b759d74a1c1845ca6540a68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390a133df550776bfd85a2b2bfc40ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f1535e7b84ad2d58457044a6c9534577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3471458a194f93e4428df21f5d44533578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34d9a4be0ad4d35b201a6e6f665f27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e98af82bf0dad0fe8cfb90c9935c4e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd266bd7734148228ec603b42627d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bce8f54d5db33f201028efcf5c1bcd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a70ded393015665fc9d0239e20aaaa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b990e5e7880578c2f43e76dee205e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc101c1cf8e551717bc53572ee7fada585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862b9500709051acd1980bf11e30d59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99334a6ee74fe8878d4830667a07bca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408b9929e5c3a3715a1d86e7663bc68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d439289fffe8646b3968598c4825c7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094f9b1de27144beb726a1d824bcd83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d4da542a825f08c6bd57249602e96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da676222741764adbda2a7cec0bd1aac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0116c9a6deef6e6d8f5d81f8657073593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103c3a321e965c3b56e2531fd43fd9a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b88dce0a76711a61246c05ef54071595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53857f17280ae4f2f2d015541c67e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6526dd6417692b3d20b11cf573b015597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab827023047f85aa149d54343266b19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83b61a0a331823f38cf2db584154b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935acc9f98368edfb996bdbf6e73de19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7920ceb945bd786a11a1c7c56518648601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e079ede7bcbc11c0f80c1ad12ea033602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0022b24f30101addeca0053acb746603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25275dd0962c47307519d06aafb26d76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6a93de81abc4ffb52576aea265027605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cac4bec1cd15e45313e11aebe25636606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3ab52f0e528e0d75caa5a726a383d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610ac60bb0d4873f3b65544eaed9357608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43af7c3fe249f6fdfc95676a6b949e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed8417215038e9bed082acf14d6e5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d77557c74c8e7c6fc50ebbed75150611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226c9ec76f3e314d25d75e5f1e17c93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75966c20ba9ea59e9b8ddc0f30105a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d03ba5bad91e8be808ff294a55c169614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c31492d77ffb5a91fc15233fa02483615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dc51fb55b6fe4c550ae0e99f33198616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b678d12dd50785218d70c041fa0966f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc117481caba2c26ec441540e829092a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71838139b5cc435d6555f54188a143619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f8c6dff3ca43cc1c90c48be4db056620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec040e7415e96075f1920f6ff38d1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de36496dc586bdce78abc2ef838159622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9fc2a71f1e82980774ab8a334f10b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4e7b10d82fa1272848278ff414b2b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3909823c95fdfde62c6b0dbc7c513625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d73948e90e1b551c33f6dd9e666b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2649450b990158ea5b7ec8fe1e38b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b12b115aef26ffaf8c72640a126f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fc94fd5e4fd8b564d3ef311d5fa93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e489157e8bd61e3949a5d6515916062630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98201172b389bc5404cc8926ce686982631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35583a9548674db3299773d9ae40cfe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95f2459692f6f9ac160998afe03489633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73a29ae60971596e062bad9976a9b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbc1ccf58d91853884ccd857744c0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adcbf7244c5c0c8f12d54b0605c477636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62200b7aef30cd1d8322e5681c4afd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e6f80f5c284405c868a45d7e15b62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cd2c06879780f987e9236782e7d91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138a4014efdf4e7b2d310c1e082063a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248a1d7ac285c8aeba56ba32724fff3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde3051ffba4b2eb8e8787ef6744947642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33827723110bdccb355654fd1588ea3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553e55b3432a2040fc272098335a6ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81f72c426150bd01ec20d0cfea8e28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67a9e76f62ec3738c6da06b42f19e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0315b430c12736d5646ea12ca9c86647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dcf514057595887a9f7c989f48968648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bc0adec0d46f08ab9eff146f9f437649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c097d519111e22136d9d5cee08bb8a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405030f7cf9f892ea1d935304a3f534651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085076339d8fa4fb64291940dfbdb3a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb41e3be7a707a6b65ecf444a8b46ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a3f7fec42a6a8ab47e1d441ab0101654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3eb615a458f84a488edea07b80f87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48eb246dfddb45c91df7676d7e49be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65cdb0a75a07fe84206e905190bf83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccc279584ad2ec835c1ca9a605e6ed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9041a08a19baf22582da270f1ad2cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619ac2066c1740cc16f74349310b756660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ae337cd04ff17c2bf137029437f55661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e550f6f7a46f524453c9bd5bbdeb241662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605ac2591afe7c15e7e00aba1d934b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3d731c87c1da196dce4374c3efc62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404391ae5cd07948b002e3423d74dfc3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ea790a6e6d77852ec18beade8cd05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74782fad97ffd0e716bb38f2c9e08315667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04009858d0e2bd770bc1d3807fc7f9e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666a856ec4b870cf476f9777fda903a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d7339fb70811f1c547ddaadeb4b60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b570a2d02fc7a409a3cd5c11a1e57671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1d0381c4133e30e796c11c6980aef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20934ad2e0f9fa4e6757d5456f247678673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176860867c174b54c528f19109a07ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09571ddb0e6da8bda875933b5d03c473675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae3e578a062cb185ae33d072b8be1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953a9c19e241d3c09a40810c9a1690f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b290fb418d01ee31ce123b7f6671145678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8d60d50426d7055344e7ff434ac6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85572724de3bafbc4ea71a829bbbdd70680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d179f71bea1f7f1169fea3cd4405d27681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570de628212753432446e434a5b06122682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823135d47c1844745b646572d1fe91bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb72d71f4a23cfb6d70600b21c7008b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2251747e570d9ed5119bd9b7082bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac679c11eb9a66c7bd5b5bdfdd6dc5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900239a14be638b477db5da2d4ad5840687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f2216b86e5fdf898ca53eb7370e0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5644940e5ff3688f1c96243321f37a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62139016a59eca75186f73d83dba1bb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64d07e13c068b142da4fbe314fdf7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0af3c621a9d826998d8285cc8f808692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7536b4d8004e0ed5ad5afa3079bc17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ed25c77f431937f0f949f1f92a039694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb16a755668d1365c29384f471d02be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1799ca43d3b4021fab11f03e1f9f184696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81536b3bc09e9c4960521bf728ae36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3448da73ff3c733ecb7f9026bf308ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42a1635d7ed4aea34235f8a29b8ffc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d15130fccb731f174208fbfe90997700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daa89b2ca97bfa04631cb8d2d17d5e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a5383d04bcf85a91baeea32e33338702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231622a4c90fe897c522301038fb82d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dc610298313983e5413fe615beac1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ba220d13b113ef4ca8bf8332df27d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e73cf65d1fcbccfe2c64d7c135bebe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b7819d8da68d83372003bb206276f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b67887c6af03ed82f68ca9ec705086708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24a90c3dcfa288ba5066f082b8f110709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f3427aee3df077444c0c2bc50d333710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbea49ae05ab962c58c017c054cb383711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e0e67b7568fb05b7445e07864edf6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea086ea3b10d63327d876ed5d728633713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6978263c1ff4d62384b35715add9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd52b1bfdabd99f7e874e5839eb6e03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d4cefc9105eb1b84ff992ffd8104b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6cffff99d12a2fa342b8fae268ba9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8206fc7b734b9b19e35cb4d835f47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec723a937e8544a79f7ba9c0e4fb03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681fdf8ef901aa22aeb8acd868e71da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b6954a465f1ed99d39172dbdff2d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b7b708bf5bded9f502b37067ec131722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d117a13fc0cc4b7485b282fd70e62ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10637dd948c27cc5c99e34cbccf512724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1577016e9e089b73623b8a9f5e678725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b483c87add515881f472423e3b05dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e00c9dd8ab8f5c2cf75d980f354c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc425b3e044d8a3a95d530d23282507728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4499add97a1cbf271c11d95857091729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3d51d06e29a631a1d4fe4d85be46e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48929c48cf96a18160b7beeb9084399731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a85b01dca03b79dc802e6d5916d11732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef87e5dc70cb1dc4a580d63cbff63d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4044feb738a9a970edec80c4981b21b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432907990974adf52e16af713791c5ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0129d5d9d6b7a0122590b436b9ae6a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1754e41951200489e90673396b4a6a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215c55c3ee74ae2fad020346bf0697d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610651d073e15fbf00fa0ed6cfaff3af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415067704b244673e7b85c781b4cf67740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b30ef1be8c12cabc754d16e2d9e53c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8230077ebbf58c03f98a31c425258742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeaa9cc0941effe539410a05bd501c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2d78c0759cdd283480feb6fb17b46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6e698bc466840a7857c8987d5b560745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93692b61f6c2914792a54f6dd68b4596746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fed9cd2e9175b21a4100b4072bc2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b98162c9cb00d82631ef2f7e259fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b150d64aaaf72709e868e48590d21f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361671515e8d7fcfa4a5caee068890a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dcca85ef2b67f8264205db7bd96f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a099941a13334a4989a9a62c4e44b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1085d44bc014638e670d930330466753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39062ca8925694a203f33aac4bb55b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c0616ae7a397dbf7ac82f6a96faad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa58f247d4465e7577afe4b3f9a6703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53876460eda0987d6830ff9307f288e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9de507f097474dbcca47fa1fe2b7da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b3ac4b8992c44c9768d6e803b36c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a59b988cb61bdba580459bd3f8d8627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14a3f1292e88fa1990f5e0563e494b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cfa829e74710966035b342649bd329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2ecd1cf6d49a0c5f0851a505cfdc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711e8577521b9f913d9e4d926c3e1f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3969403b06a659493d61f2adbaf06612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49969c03b1e226d6973bb0c6eecb9a0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd3738d2f447583186e4814bd3581314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197269392792102c52348e65a4ed4c1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0e8d293e41cb0e1d942736754b91816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e099d738af2821f07c520c0ead04317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0870d945f1ecf1c482a0506d2812fc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f29f8e35cc3b1bf14e95cfde4f01ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7c2f8ab769fd8051ffd9926be95ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075db8abfe7e69784994a79f53489d8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c1b8a4b3fae0dfea24ca3d0fb0fdf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5aea3f523b99e95d64d3761a6d16423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf2601d6ba5b31e70b1897439de55a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b18d2c7d2a3b0e1c785aded10db02325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ca84f5ac8b1cee4c9b599de57838526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636eb161b1da08043f0ed7578809db1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1636f3d1481cbbbba4259a0cc1a8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d102a49933b31169de983511ca41529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8e1e68923ff0b62be78a46fe2b1f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68a534cc42d00236b071966fe8c27831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458acc151a15981553170da600ce1e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89934f77efaa1aaccbad719ff90bfe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbae15dc4d7d38f92a16dc408d0a80b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef45dc1a6ffa30223400fd2c7a30bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bbf05aa2d93601fdc1ab129bed89336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b31eaf89b5670b4c0264f46f63a7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b847c2daca0f4255af58d91e410b7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b65e61ccab98837e605946e4536fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6f1925a2b4d5f6e9253a9ad7a6ee040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee575cd43ebe6bd1ae1c3cff7ce56d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb8c6a9ff073059e34abbe5fe3305d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083028821dc93fc69ed735c8ae2822243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e26b5e36ee28457ae237214769d1ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbbe5646bf2544c2d7f25ceb67dbc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a21bc3587f2f2c93a5accb192115f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9d9d022226b8024dbbfdc0e26987847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf466ba18bf0abee37b38928d2fab2df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727183cdf8dc6c764cadf1e799b265ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead4161baa54b1fe5271b1cac68feb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb82549b0ecf21f00c154d47de56ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c332c570f97f4386d9171a594bb63152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28bef54528c8590125c85596e013b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dd06c795b0e9d04b8efe48485513b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bb3404a08d8c8a3c8edfb47eb17d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027570abf7e574953eb69d9bd32754f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b72208aad4f2e5206f248e5234888057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc801e5acb58dd2b68c47be015644458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977499a20cd412b9505150bf0ac45c7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1263c1694cf09d9cddbf7229d452160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e99c241266ddf475aeb9330a55e1d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddc93b708b8116e3ebb1b81873583362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f8e18580afc6c50cdd8223f6331f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860f6321ae081ad5c86368e9d11b35564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cfc71462d585cf89fef6c5262c7fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac60a337d42c85704f11ed2887adf966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05a63d4668c3693be2bf24b03dd3a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cce88d3ef5ba9b53dff0cc9913e03368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa45c72d0645ad97d77fe10d6fa360969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7b7fb3049a66e7a3d1cd29e29476a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71863bcae5aad284bad807dff585e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a7cfb85ba80436582edd51672832272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818769c747e4768705c9e1097082c3f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aa5f15ca5adb35868d7c8cc28eb8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfed826fbb95350556c6caeb45f1a2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7144586c0761b26ca25aad4649a78976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d95ca84dc421fc66c0950bc850163677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6905b5d27a2573ccc7ff5163f9e7ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6e88e6b0d91a76eed0e788f71b4e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5594df545a966ba98fffe46c0e927780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691751d25088a731e9763682392d599081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69de71a55c401e61d4695be409ee9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d4e06004a2f3bb719d40422d06dc283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bc2fe162c5779d6aad4f6c9c63b9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98b27cbd1e6fe7c208e5022de5223e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b71f15341caa19ee55c6993d9194786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08872d8dff7acc6a7cb1b16ce51ee387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48c2ff319f6f317ba7e29eb5e8633f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705a4fb7c82ff705b76c44782a31bec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199790b3feb24c9825b2eaba83192a3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcc27123ef9765fad80a6118e5a3b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533da1772a5aec0f4d61d91f8b006fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e314c4ebbfccdb99ad7061040bd2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a31cd0b7c611b1401c96a78b5799eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9688d422856403854e459a03b355995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e9ad146262cd6de62fb6f23608c1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e2d608c5e1e051587eb5565c1272e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13c3a8307bec5befedd42482c4080398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab323a0595f6c3ec31bfef10fa28a36b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1821f85b0cbd28c866e325063f6b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed8556bfbc7d32246a55191c5a06f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0379be6c6b0357a27e007e32288338102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325b9c73cc251098420266377776d5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb61479256020601e127faffefc5dab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f56b26b3fd7e5a61ce1c1415edef41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbb0bbc5dc4d2f4521365927dafbf2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656311894f01a1fb4a27db83059b979c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484514f5e17d691fa4faa00a04852eaa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1bf22e10c3543ed27bf311d899326109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4ea0c4214379b144b777c66741aa8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98282ecf7cf038e4070cd3d65f5ed279111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7fc92cd755fef781da323854e42f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278adb0af818674bed5c4678eee40e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b114f0ba34dfc8bdc44c92388c0f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadb2d72ba1a52ed28115f856130647115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758498fb6f60f6c6cf5ba011c320eeb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8845222f0d4110a78aa2c1b247994117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995f388b96ca85f658fd287b951909f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b9d96ccfa341c3d6f65872d95d262119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e20aaf5854dfa20687a9f00cbad032120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef353e533fb06f9a9ca4b7b21a8cc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36b2fbc8fb4a0f085178f7c021180e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe35481ab618df59391b2a2f468acd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcf4d76e876ec28bfb4a1a78efe74d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b37c9ac40838a2b297db3e5b2484f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d824cc9d7a7b58d4b82bb57b7dbcaf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed554f427624612c55e8819e6be1b4c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4cca7b250617a83e8f30c28c18e89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da458f0dca89d353294dd573f0fab271129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd41302d5537514d13dad42bcd1f77f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85e07cb60372e4fee0a53b29698282131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce9ff81463cb517bc1e4d7e07d3f0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39952ff8085c4abfcc67c2f31b99f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350328b2ecc6b97a51f834b76a42ecd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf669961e12f90ad20564a37a39a05135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f34d0ec5f2134843dbab8e5e082a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e19f6f2904be502a04e107745bb786137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c46ce736fbbddcad14993e6386799c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f3852edfccc578c05592e49fe3d69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d84493880e6c7423778add1e06b7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62881e01847c9e34c12fdf6630c50f73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93afdbe8eb1d127d0fcf0e365751184142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b260739d3d23117bd6c18fbae5ae87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712e06add1ec6dd6c7debab0fb3791b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41908aab8fded0b4d3ccede347b09115145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d72178de93a0665eb5e67bc06fd768146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb408e0b88a346b6a7bb31309da9fa2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923994edaa5af53c146b42b910830bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba2f9ff945147afb29219ad1a21ceb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79202e8d6b703253cb9971c76e0ee64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00109d8fa93e5649d9fcd41be982550c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da837938e1f14c3e4acb0f1947fd14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a29f408acc432502c4dbae500119d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358be8fc6acdcb29a5bbdd8e785752a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135a28c304583480b014320e97f386e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf236013d146754ac0c7aed0ef07de0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16091cc21cded8087b2e5e2b0e22b09d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db20b271f1097aa77355b73cea08100158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee149cf7086aa889d8d634ec420ff8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20385a1f52b286a785ef5aefb77166a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17b8bc0f6d9c7d802402b1a9cad47d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad996423842df05ab913fca32c98a9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2371b05ee70972f0c13d748736badc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab4d395c214e8796c03184f0e128bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186e9414fa0b203122ffc0227afdab7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606326ff382821a925e2b7a205f8279166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a78edabd061273b896bf76609164a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd06085a65af2de52bdfd9ae8918e35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb94fce5e3994a8580759742436d31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39483e07c5c98b1a187deebbf7571b45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b416e2fc8dbfed76fda6a1006fcf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048c9200e4ea919209c8a623d5e7634172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452eb4917ffdbadc6f760d41ce470e3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c88c2adea84838bd6f9cbe4b9f0377174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcc2f99a07842ab7eed5809825dbd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca5fdab13cf80f5c3b3caab571d0f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ff46e4de027103538ac11c76c8d3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4c42f734fee24801c54b52f9f2bb6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cb40f50a4f0d1d57d40b470c21881179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c42710bbb9331cabe3fad54ae933f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc38e26ea5b310bf5d4ce1c6415c22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49670df65d3b31504e911a514d54147182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992af9cca5e912fc1ddd4a82b7d9ff2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb70b6cda380c7674f344a8a84e2c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a6835b59c80f4bc1cc3d034d7f76f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3b75f86cce3ea8721e58fe845e64f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a0ecb3f437ee573848db98940f61b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bc873d73c7677c449b99e1a62f3e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5372283fd4d8b088ba0d0e1f266f6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8c33783b7efb8363fe6617c74d7af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb877b2f39844c0d70c408868d4b65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf257a7640bd4a5582902e5a8e8eebf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fee547a4f8b2f916ea35687ed25d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83a9449f75e87b5525eae99455861e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9628e2ade4d0b605a5420275052d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babedf53b8d5cd04af287f55bfb25774196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8710b955208c18f232f56c5f6cc760f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47880ec683d26461e3fb6015aa5473d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df049d1c21919bc94f40049afe2e8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863181c9e96d451e29a92f24a6a82248200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95845e6262ba4744552d6c96b03b56a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae91c900457a12d2886d22275b01a0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc39d500400b17653031a5488431c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ebf066240ec40f2dc3eea463c28f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b9686198bcf1015bce210cd1cd4ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11a57c3d69e65ddf5a5a1672c54601206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58930c62a8a1453aa9e9f903440f88b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16625a13a19fb09d45dbad0164692a67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b27493561b2a685b76c95feefafd47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b889c907ad8c18fcc764624ade3a6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915efd6c8c63c7bb5f784baee4106bff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acbc32c58aac6e192ab6afc5b20496212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942f7377f7f12184b79dc55ee8bd8f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139c3fd5948c32d2f71e3e802ecdc50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833175e7192704e7ee875afd5857fc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46162d31521ef6d2961e5515af84e0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920b2d8571195cb37509f7dd8f66c9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69255d4ffb0e0a195817a50e72242723218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d5cf59f148a59a5e5e580bcd8e84e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e9f898c805e4875eda0ae49eb9788220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e05c43b70d6656ad4c7666acc643c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69e15b773a0548d5c99f3d42aac71e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0901c757dfdc690010c6cc3f3aa365223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27116b06f7c71adecfc0d3b9cb36da9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837aaf7809237d53af6700c299bff5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57871233b03fa505a5f6a0a28039ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcf48ac2673c9687142a6f8ba7e1ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e56b9d7b4f10f4557a88fda0d783a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900da163801b44a98375d45716824d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41820572ff8aecd2c5c1feedddaafd4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4de39faef602ecc27005037fd8e8d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164c69157e1e2e1d30ccba43c02f21d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4168692c6e75a5f24991e154427c63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278f31ef87903c9653dbf9adad04d1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060993254ccea7594121f4ed0830c09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c723671e57c6b6b8762e4e92e6d6165236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412c998f813715be027639a35ac3956237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef36410838e94d61ba22e28260c86ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf8f48aed08f4dac543b02abd38d12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793422494035808e0827239159a6ed2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31f61ec22e5b3b1a640f353ef047e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa54688f71782b2653040ab6de42e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8e37cfd0627e80a93dd7d4a0eb3ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354892e6b5c56a1b7222780515a1361d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee177eab3e7760ba2488bdfeb7a60943245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743b6fdc65a97f0eba013bc8df360ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25575c1fd6fd447274e8f33d1c3f1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8bd2900e473c64b19700971649815248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41ab90be1a8f651e7d633b5fa87de4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030e982238efc57681aa4a341ac169a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a825290251b25d74dd5f8170cb7f598251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50c11e6e3fed28eedc3c7fc932231e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a64a2bbf79a8b47301f2de76e0749253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa78647bbf75fcf3bd8ff1147777e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a5f2fb0f593e9680388b8b2eaa69a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964b174a6d501ea1224633a1383b77c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05a7aa2f582eea4b0bffd11822825c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22773bfdb0e896eb3cc4d2785ee73927258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29424ac9da8badb8da1bdbc660ccbf1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636b6879acaecebc0915c55dee5a4b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdbbfa6a5174a7f22532716a1bfe90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcff9804829e424e4c3f9195519045262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797870105509915f0e998911904da3d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb34953f3094b52f5b53f369705097b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c824c89d0bf226d5406cf47779e444c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a52c7ec2f3080547c207ef1e252530266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcf9b1cbed872df201a52aba99f1f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2f09315067c69253776ed3c42b1a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9580368480821b03031f979d60619269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534be41776a0e1dd37f187d6fd6bd8ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de49315aaf04ce02c252a13fd782929271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdec8ba5951818dd94e2216a569a1a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a7fd0eb340e35a918774280d8ed8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaf89d73b3b2acc161ff9177453774274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f0cb16a1e4f188b21afec77a6f978275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49d0e73f431a5c1aa3bae795fda212276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075568d91d525d78b37df112b76c079f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97724d861cf3780313a3093890b684e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf78203886264e144069f4ca61254ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df542f4daaa4976e86e4ac2760a9fd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179913dc373dc5c5dd85be35535ebd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611ce3ee3981d75703f9bcceeca18e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb276a2a26bd7e200aa525c395d63482283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a86a6172cef5ca23d6e5de83cedf83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275fca178647d3f36de62a16654f73f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15c699d4a699691f64953abcba39bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a52a564079d863988c09e8a40b04cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bc6197ed3bdd7f4b773870b1ab78d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786557a896e81f0cc859075e6526098c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d79ed986a88f93c2297064e6f95a60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8a6cf5cfb93c45931a9543ee5be4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be535895dbdcf6b8b071ae0ce6ef7097292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd81b9b118537d7beb2ffd2a79658a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d7ba05a9029a708e9d773190433c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03672995a731070bc1c39e71e7a32a38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcee115791add29338377cb3cddd05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3cc580ce9f22eb06465963d583285297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb3c1e375d28a171d5fb44e527b2b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66113ba462afdf1026f94ed3f975bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92308f08ee993143d42afbd7ecee053d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94187e6395bbcab1c4177845f2ed1c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdddae4a1f79a84c1e7da7b0b92f756302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbb1385e1e2a6a11e9c77b922468c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a30fd5bb68f4baefd6fb9ed2b1695304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8c7e30124a1b4d719884645326927305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf54f97c5959999d6fe6e9f61b9c7c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c44f0ce5032f95aa5bda5474559b30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947602be7e5eb63e90acaef9b915e9f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15837f7df2a45b7583c206d7339775fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65144569695b661a3f1e36a71a47f59e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f345f1ff4172b2dc175e7c3db4cd6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f13f8aa5f1d28e169e1c3585d750cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf62e024ce21458ebe3c4b3ebf3e4ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfe038aed3d5fbceea8d56d7e924de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b860d53943571d615c09ffceb41332315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1b69b1d2cd59c38fe3b9671e221a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29aa299226cc0ce13a0c2123761ce1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05e77e22473dd590550e926d2b0af9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813166c39fdb334b67f43876e07af1d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2097f619b90a1c708132217b6f169320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27e9432f8a1ef4aaaf7243884b2fc3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fcf4d79c20c0618a66f8538b4e55e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb153e5742ff1e83021f46e596dc8e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15c8efd8c2c4451330d2afaf69edc3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97852d6d5893b6fd119df8589a9a8818325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8163e27317301450b093d4a7a4d1b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbca11dc5c35728e1c9df1b1c5d3e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9a675ba5078dab76c5e59f1d4c8c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d5f93ed4276cbf9a6c171adaafd55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef82f12cf15537c2065f8474a5ae3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf0819ea55a72a1cd5b90cb7d5e01c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739a31176c3041f7831b8eb355f2ac5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35efd53a9e9bbb0cf2857353889033f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966ec9f35a60ab338a45946c07ffb52334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68051256b3260a51ce637c46768984a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1308959d6e2c822619cba56d0e0e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a21d62e5afdf719d701703acaa39b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f073cf7f786c14be1ba2fcd3dc1b03f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495a7dbcf8cef2694a23ae3eba9aa35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05eaf7a9c865eb327944a67bfc03c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf83b4b7dce00a157f41de6fd0317a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085d55775eb31cd838f1454015a77c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf459b6a0e4362fa46ca70a8aa6cf2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7c250f723f1fab017b2126c26bd23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68e2e421d3ad7671aaf4841b04afff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c981df8b2759821af7775f4a4b657346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8ba90de21051f8c346fbd3ef78f4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94625c03249d38576af37fd730de2a7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c28473e2f15a0909e38963c7906712349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a71506f8c540bba81495d2a606300b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8194d89497491e75f63a396f52f7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b19ab740911a2828eed19f7aa75f35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47ae650c36b5a8ba107ae5dca6a721353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f65c4e0a5ab1ff4419d1007c875b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f8e80450c1fc8d63da90e1a534e7c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834cc5134a7288573f7c6dc21371bb3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c577a1623944a5acdd4d7475e2a61d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e517b66e191a0e8133ca452a34e60358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf808d7920baed092e45097d9d3eea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e189cfa1851a76cfdd9b36bc0c978360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c723e3f71dc886ea1cd343e3477cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114261835fa3c6cc46501c4d9a211b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6507df55e5759c3b3938de58f76f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c54ab5c2f09c1ba29069cfbadde11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f307e72a527ab476df4e5a49e4a128f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01748f54000e1d2407f981da19b6afe6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da064730d016cbb0f0494f0798473732367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd2bcb05b448f53b7164796bd4c82e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1806c4cf76450b0acbb5d7f33e5a85369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e7b15a3273fe2a27d0d03c6ada99f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3bb6e76715a45086f57dc1d6b6a4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10bc8d3017b55adf54975594891536372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253af3edf99cc9a36fd2a942ea7c76f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033b3a4f3e4cc916eb8351dbea2ff98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49eaf10004783a084c3b816c452c4c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842492f5f27182cf1e0f53817f70055376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52955c7286837af1480af4fe41a47535377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09637335ab4226ca0c0e8316621320fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91510d7d97d845552ea411edaa1bd1e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbe832c0b5e9cb094c9ef40da2ddbb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2a8b35feede7edfcd49b7f965ed37381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8eec9125a107fa6f2efedfded99e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300bf0ad9c2beca468a4f5df8c19440383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d94b51577da3764a9baaf25e097c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea445e30003c8902f51cd927d7d6ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0dc2487b2af9d9e05f59a04132f1c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdb5e0ef501d693f56595011e3b5c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4109716389ca70fdce0cb1ef03a51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fb39253fc82f64cf635b687b34c7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c108cad9735beb5acbe45995d641c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b15196578db9df6a548f96ee14e88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abda3c290de311f17a04b1c27bb873c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84100da46ec8a4ea08f68cd31f02d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f4a18a97f643fe66414af3af42724394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1640366068985fbafe0b5c9899d0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cf7933c9b7aa1afeba7c137fde91c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8a82affb45ca6a96bebbc7dbb0f5e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129baccca2af5aae9bfb5de347d11ee2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ef69e80413f1f770eb3267eefbc35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb53f4f75faada74f4218a5e52bf31b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb091b62eaa38f8a215df0da0b7188401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b053ea32d5ea61331f8accdef30e8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdcfe1e4c88714113bf090311f00f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333c51a261be730e85056c7907c02aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185490d7433e4ad648f39b15cdb55ebf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c62937dac9a10746b75c64baefb002406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541e209fe823048e0335b119896ccf7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9574afcac334e710a1fa72766549b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893986bf2580948e8a9d2dedac2618e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d92fc227600af90d48f86a860ebc5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12595f333d0837ee0020232c3bd4f811411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a32dc7e6c16ccae2f60182dcd996ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649202a6428976796456110c29edb6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa21a0f3ef44b1dcf4b462c5b2a227414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a9c447b4bf3de8a8cd1a81347a618415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c60e1fce482c4f6ef964b77a120af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dd8ae627a590c4618235fa9a96f3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e5b72739bc30fc99917438dd0f989418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821525def10a667be0644a1daa6b1c03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7eb2a9d34e06b31a6555dccceb775a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9003fae1b1948e9b962d6913cf403421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdd0f7f1fab057a6fce4caee4fc610422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92502781f0e1417077f830507f8621a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6800e50d0cc9a59dfcdb8f23d19a21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e266369790ddee422e80ab0442de8f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2632b3c8e6454142a895207a60650f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a431c65a8a2029bd65c37e0b705159a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b46f805b08782a8f780804a9e33ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb42f2b35bdbe0b527af1f9bb9f3d15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd092a2c0eb76ff7ecde0ac24640c74d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cf741e9307478bc078f46622d5eb2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d9a71d6c000a534de73c799835da2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d054625817a4e6492c2fa824a7ed12e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713bed9dc1ebd303797aaba2d71dec0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffaf966587b0508071ca7a84f79790435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e95dd8df739914d8d13df93466df0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dae444777474f4f324328a62520e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2f87de3a25fa14e15a37055a8bee7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a308d33bd79eb174da4aab0de16347439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428561c83a2538a39c25eb1a50893620440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea71a06d8a22d2969e4d861ed7cb1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e4ca0cd9d7d88c6f8e9417dc8e002442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091d3f608170cd8f2b538ee9dd592eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0e414386d6544d599c93b121a9d5a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed7f4d567fce5efc757dfbe0c81eb4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929cdbe1d24506a0b50d4de6e398f14446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56d4ecb8660d397371ecbcc944a6c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f44afc5da8e997d630d82a825779e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970250f51342eb52926acc20ba54e2de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368b3e12c8488ac691c5b61ed3b6ace450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f381abe28680624859ad8ef25ca35a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabdcb9b716ba727d528ba42f8ff97c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e578c4309ceab3b815e6ae1921d143453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f6ce3ed5e8148ef4f4ecf494c2346454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d9e6b2fd239edbda06a15e87126c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44f58200a6582558c920dbfef83985456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6f4d0c2730de79f5368f01caeb9db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0d6a53e819655ea60562c996505e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34612fd8b642306b6efdc692ae9cda59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eabd21bb57c46331001871e6ed3319460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffefbbeeb1dd8d61217f234659cbfc9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e74966c8f33b04c833391b86c61830462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2109cda747f2f3b5841bdbd67422d00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550a61ff088519e3a6aee02d7e72f56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a5c0dde8e7001805ff982e275b0b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3288a089ab385ac404650f8c45623466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8eb5080875172a5f3d028b0ded405467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9fbec3127d67707f1c3e63e20057f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62573ccff1cd46c294205d663f6ab4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804c5f182e32890d791be13bb1b538f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771de9169f29f42f91c61e87503a8b7d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0347186f7d776134eba908ef26af40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b687f1ac6b00d9955c0e01d315158473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86347dbe494d2dceb1690daee318089474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84bacc8414a0fb04d7aa9a407ea502475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a917efdb769e2de7a4c5134ee1e2e47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcebf5bdb94af607bfe6ae6887af5f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf1d7c282ebe63bf8227981e81910a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90ffe47b90d0fde06f14bcdb5de7c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532908e8202900af01379ff5d395e2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093811b9e5cc95878d09be3430e9ef8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb97f5854ef41faaac6c8362d6aad0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2602157913dcb842588297837cf741483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf12fc284d689d9ba4d715875f33027484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639a42474814e3ec7b3d721548a5de0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f0ebb8a856a4c5e81f3dce07ae72a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7f81d26c42293461edcaff9d5c97a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdc2115d6f0950b3580e9296dce798488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846e0a10d2c58ad024e4ae0505e0611489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c42c735b19098a38681a77cb8cd88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480107072dcc7990d04f78cd7910c6dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac247e4958292fccf247c1d51787d8a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36359def2f66d78a440ce6841f6bd3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d7cc301f12771ba30bb385503b78d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c743a10d3d6285e42e6b243df998fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069596693f3176036a3868069ed2041496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f1f076327f322a0b2ee8c7b7db9c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e05d4c6af4cedfc60c66bf83a854f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fbe4befca445917542db1fb39edcb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a199409c004948a12b80b3f9a1bd645500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b508fdf798d5ec32bbfa71138f32b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dad275156b7179e5488d19518c40c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6591129477a20d1672082b142c66c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d55c5dfeae3db6930bf3584250da0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e912ca27c156d25b5cf4cf41344db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757e76d7d3fcdf47e029c5828e1b546506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fbec38324614fa5a5ea0bf2c4d766507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20022bcd7415f8d4cea095d2503f5814508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9dfd7b9e15a176f4154fa6605d10b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edee779f3ee87cdf81523c5abceb628510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53f4cea5426f0078dd06a5f2bcca17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22db2e55854d324f2f7e3eb2b25b1eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1820971737dc05af26ec0a79e06eb45513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02600210136ea0d510135db817ac2faa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2390cdd7761e3182f7e15d9cded75a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df3ec8c0d60721415f261cb473fc07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079cf1b3afc07b8f8691b20c005b2cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581cea1590155ee8a1ab4d351f5b053518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79e811996a760f5264dc06b6cd4456519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c56e297c77ea235241775c70b5e4c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71844136e1aadab053a7e477579f4dbe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38631d8b839e06b9749b85ab9a6954522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b3e8bc70e7dd337c942cf39517175523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae684766c1461621f81ff55d392a8be8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6c63997629080d82ca1b989c4307e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bbdc693ec65fdccc005cd82e50219526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6501c3bc1b74dd17572b6f29caf1cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099df4e19216123011d7859ca85b055528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c82db04be59f5818a13c904358b503529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0f594e615e5f74a54ed2b7368f170530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ea62fcc1060c8d15107d11cca939f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d023997c5d555c9f55caabe18e5d03532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f69ba77dcd73d4f6386dd3b9ae86d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85953095082b6388af5640e223910ccd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76826c2efac14f210525bdb7d65a2d78535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef9ef112e108850f408b76df81a0b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64b40f12bb4b27ed03e01a095b2ca4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd943a0fce308d2dd3a3728ed63d646538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d20e518133969b0e4e49572584dab5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028752fac01c0581469551d2f39863fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80eac4c6a99772750590de15039e1a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478b3b50b5c62610a5962e2e679d06e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23c52ca5136438bea9dfee080ad2e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d3d5c8e4fdc41b5b879f1dc9f153b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873f1bf39847f440b28721e24c67065545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8a4bd0e63739de126c0e9bb1f2c3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de73fc41e391ef268739a73ddbe33fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94301df00fea7180441a4ace6094e29a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044355e2f37ac5ef5c64ba8f84532ef3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac82732c42c1b484cb80bcae1ecab1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a25459f536fb1dbfeaedee1811479551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00123ef65963de06b658b6d82bfdd5a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4bdd271d9fec879a8886e4fcfcdbe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b361fb154a076a392951a40dcd4ee4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64535c69ff0c19cd9a139e5a99b66611555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072769e328297f1a65eb59a984d0100e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4711d0e5ffb60a8dddc0867d15c586557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349dd0cee7377d9a5117c569c88b339558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42e25963ebd28ba1ba8f2c44372a0f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f53c3720ce9e7695990fa328a40072560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25b5e4e8b9d69eab05e1806886a891561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43680c2c908fbb798e0a9e91b13b4743562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6705b0e7d611964312cdd54c5c88bb9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb64668ab6309b85dee90739d2bf97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0a0522c1eeb59c01b2f5e24b8f8c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44c137dd978eea2e5713b8ccc393c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2230a619ced0ddf59ac4468bd2badf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220b5164128b9561b4625d6279ef4f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663fa4611dc7123975761b881b41bcc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbce5cc0af0c0fbcd4cc40be7c3c1d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f171283d85ac538063281ab0e44ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643bb77d797e9460bfcb3bcad6167ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4aa6b2d59dd6997571a1a08a4017d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dba2c4ac96b1c872ac2c3276adf3e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf4bef22b9a2ce634de24829887f01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bafa0b5c2aa2b53b350a9c45c3165b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7df3ddc339a7689e0d89ac8977109577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2a0bd3d01d71af23673c1ad1bb9ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c722becd89cfc49985e2801f35c3489579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01671781d275d28c1f673b8a528ddd07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01e1f2b641a28e17fd195ce8f8b441581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd9122b01bdc3eb284e491820d9a48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c86e1b05be59c8590fcf0eda80d0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a27118611b32c37bfda801c76bc832584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb71041e7bf39c6ca7730557bc2f4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9471cfc3d7feeff38374ef4538ec00f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d9c1ba5932aefa5462a5989306ef0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bfbff67770d09f1e8b6ae6e46ea07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f464e1e2da762de3c9f12016c029d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29419d1c5a6d54037b237052748d462b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d46dd4df872809c0c00f156d60f7a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacfa88fe2a57b5fafed92772c2b54a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef004f9562d5253fc0300a2af3192661593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6757e7fed4a9f0cf5521854b36ab93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36dc44a5ef98d88b75f1de8f118d5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68190040b731b3b927336d505693a264596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da75d71cda519169c1cb17bf140d61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313480a1987957cb1ff6596fa00785a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae01de3d7a69aa1fda8d201699bef8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda1fc175dec614b6978cc2a86983fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a3fc977e2b953db43b53f030389b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1cbd48f6e311bc3a9a1bdcce0ea07602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a73365c8697060af5e278b01b884d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce8373fa722240017706888a9fbbff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3880f5aaeade36b6f1b76c8934b24c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd725d0bdf44fded8c05e71095b1eea6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1030b6a25e1133b1a72a223fbcc3569607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb81fb1e78a47558db2e3cb4ef576d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cfc9622065fc28563d2d568b229ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06042da2ca77aadc698ed4b54aab0be9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf3e135a74cdd8a319681238e62618611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c917f74995be21be702ef6332d89d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00939ce1c58f681abc8d0594419bb090613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addf399b95c74e963db91a1b7b14093614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7746f086881c6cd61eb80048ebf337615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc7ab1e9f393e4be35fbc4495e0df4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e61dfda904e251d029a6618d010fe1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb320c7d7debfc985674adaee8e9f2be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386429a47917080b547068a5e029c39619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0325bffd0587febb9efd9ec54904f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f990a15b2b04872a21cd64429e14e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a301190e5fd1e3b1593c37e8ae68622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4b01c1d9d9fbc87531a02f3dcba7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bf9f25b1ad442f786c81f2f8861db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0d9ea1c4715a2045d9d4e80f38801625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a920f8a3409b852d5dff029cbd05d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fd283e5e40839904c8c8fffcc8a58627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748bd571b00c3af8e6e48061b66bfaa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61bbf5ef57e664bedc64542ca48778629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be32a0239a5fbfa1439def62e4bf9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b42869b7cf6ac82883822ce8b2601631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f451b62bec75badf59d14e4a02fbbc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407d6bbd249b54e8e938165da49b858633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13285a2aea53dd485578d04471018111634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f66a43fa3e31f7c6e8e91e5331116635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090d7af329347607883a814d2b9cb7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039827a6be9cbc00d7aa940d0fff541a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2212ef75d72a91880f4ba1ef5e2bc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d074d0cb1ac65ffe207db6d7f2950639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388a4b7b522a574fb7ddedba1186824640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb89e65ee14e97383844f450fbb8aed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088119a5a92ccfb4065f2ba8ef733b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed96c8ca301b7e6c786121a2d741036643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283ada8ef493f8b52911bbf47f6b3be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f352db19c42282d5d01dfd4618b929e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e59839f621bb30d66f4b6edc3c179646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639808feaa8b5807820636738a00ba4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0145de29b746e92ba1d5e93b4bb45b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3e2fb6f8ef7ed0e5be07971ee0888649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d376b55e813a9a15278f2ead339094e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cda499d2523b6a8437d8ecef558f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807dfc26e888d7a67b7421d6123f40c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687c283dba12a7377c5fdad0f8a3402653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400ef1f0333563f511d9bf4cff96580654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7f9240cf2ca2c4f27dec3a4019324655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eeab7674d683cde96ce8bf1f62706656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e003d7aacdf6696242236603a2c6861657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50ca20ffb64b703985367aad36b358658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6cf5f2cc1261048ce51051ef0cbb2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424824fd128d28818bbf56a54b9ac72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642a6bd8de6235667b2169f7e07b634661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ab8380ba5ad3f0ca4bb81423ec8a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eb661571bc8b654e6749bb8507b43663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fc19ed0c14d3565c42374d7c1d5fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616b0c4221091bc0d82aeb69520ed28665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fff64a3cbb32234a78c1e4cea3466c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c564641ef830d18e85f48f76b25c0fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba3c2b32f104c350485c67cdc593bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bede7df5c8acf32c9627a322f57d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d81bcc31a2353c1a605404b32a9858670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ef64c12922ad357de3fa867d361f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897587a7008b10cb1ab895bc313f7368672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f598e243833ccaeea9a868351120f9e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4192659ee96b32697a50e1df383e4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a419316daf8fdf94998351f7b84354675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c62397777a7b24447ac9aa848e9858676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9761816366587b42d0912a8f8230d7e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4cc4e629688a575b35b07b96f294d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef2b94bce1eaaa786c5fd83435d5a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983a3172f5b375bfee7d4ebc5eb8dc4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2819b2f9c3f0015466a9f29e44a77c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2d7ff0d4fd46c5e9425d181779e89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3d27b29c3c423422e081271f28e7e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68266376045286f2340dbebecbe9f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d39820cbf9a9bdc4031f631fa4b054685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a613090ff3e56bc3ac2a245d5a62184686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7fc5869e45153b7f66837f0edf980687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b167100804775cd941019f6834b2810688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff807269bdb424674080a9cacfa258b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34568ffca6f245e7e50703ecc973428b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532da62b82de914c7faf690a5194ed6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e6a59867d72fdf0e9d08ae868dd28692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c60f28d0626726640fc665a5d0f6f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69043bd7b8e8e4af0ad82c6fd4dcd6bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1fcee497db9ae34323dd5830d2624695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83fd3b726f279284c56875f6370944696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80006e47acc11d1bb9dac34d2c5a48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc1b0c06b5f1cfe6011a77aa522d7a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7cbfcdc16882f72980b4d5ac7b61c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833655ced9a30573d4d18402a3bc8e89700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef198ab9b1b441cdec134f5b041d31701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc4bd59cc03b08594b6ddf49a67a39702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b1bab9f033cbd938f66463ecb4838703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad6af9386139eb237dacfcdaa96404704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22109c6d530e1ac7379449bb5284c8c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04619d5caff6411506f096c3eeab41e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4f54bbf5bd2e04a7c1e065e50112d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded6df65056414ed9cecaf7c362327a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4e156e77d95061e55f3147b36a80d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048edfb675f4ad57106815d3f7f229a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bb6b80fa11c6a8f5597c417f231e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4871e78b54876abb7bc2e5b34bb1378712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df65decc04487877ce38769fc958a88713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309f4b7c73e9b088c35412c882fde5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e559d7870f2104b1566926259d1a536715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b5d01ee1b5e0a34478fa7f9171b53716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e24e9b48566305c437457b219c5ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7f00417e6d367f1b19a7129bcf773718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224b968fb6485942532236aebb57edf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69230e66705fa9762834bff3d1280beb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48268f3cc79c910a9e0c63207045eaa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fef869732b3bd89dab1d2521425a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b995823d272d2867b66bd22a2f6c20723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5fd0d36e71125ee0e5d14edae2539724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca8fe2b0df0444679747f933da0bee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da551f0d6042189b19be48299a3de146726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa084d2fa3cc639038a049c7c3ed3c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3e0834a7aff4a9ab4d2baeeffc011728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a8642ab373fec8fa32fcf6c55ba3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605890c98e0e9de15cc79060ef9fc2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b9ed58e9e7c8c36bd6cfb77d232d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91834538d647f8cfe239d329fe60ccf2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd6a485222f2dd60faf9495c6a79f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25556ac0f74f128a646e50449d5037cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662a1b55af7f53cb0aed5f2683c2c75735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0d7e8e9651389592f58b4e0946902736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddaae66cb5173d56e04f2e32852fca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c9bfe02efab722b9bb7055b102ed0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b25eb8718135a0fcaa4b9dedc33ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a86d9ff4043226948edb349969a41740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3509ea3adce5c36fa3b40b5e0e523741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53da4197e05232621671a66a513e8b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53de7eacf53704fb284314b98d0d137743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb0178f5eaf040c03c15450f3a8558744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036fd50d21dc7d9f7b4d376fd77a3b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13107f5263702614b938d955b768e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d8a0845c428591dfab2eab8da24a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27178fd45de6ae36581e09819281ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491952608416edd1c48e8dd78286c25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fec46d624da029b1d6cefc6064c82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9771a0a5386d5554cf72988ad50338751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312bb57ef632a573aa072cf5a964727752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f6c4eeda59bd33c432e152fce2361753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>