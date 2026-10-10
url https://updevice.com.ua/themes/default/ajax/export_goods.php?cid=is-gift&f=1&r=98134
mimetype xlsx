--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba24fac46c2b320f50c033d15807bea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4f47a083d973ab8114da915bc66cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76575c0e34099de061064765a4ce7913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637e3d3ff3a2dfc1cbf160bf7e065334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b13559e5d6fa99a82ad4776eaf9c5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e567e6ac8d6f718fa1871c5a6af5fe76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13094b88f3d649024bcde15fcb91d047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67829b1003229b2069a899e6445e5a9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb84af19684bac8eb6751194a7e4719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941c3c12e855ff03f9d77c71364a29810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31ba95d56aca758d3aef5f5e1cc3bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c78b0741d645df8e96ca280c10d8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf15c2ea217cb96a87d4b71c1dba2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02a5a8ce6ad5bdcfc177ca4ce28b7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028b8f254fa6fb77fa1401e225026d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edce909b66540dcde210a3adf3d575216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aca5055edf4e7b4543c8ca32372da417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4240094ef6088964fa90c94f15d9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17694a6aa84972b98eabd01caaef0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653f3ecefa83bba42f50c884e01b0cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101b977d3c68d97c3db0410a303a47221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7dc20cf9b7b85d600a5e5125af83322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc04b0a6f3ce359d762e028769b6d0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d147920b83201546a0a17fe4511af124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f699f30d7e0dddce66c6815ca712d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072f2a9c6d325fa8a34572a8e1f763026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c564a9f1c18f856aa3ae598cc76b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279152e61fc2546b9299d9cff2fd375e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1d129a15128a1fbd5a6b6efba468b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4aa784163fe965f3d2b77fc3a566a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62604c2dad9b0690e3261d60dd4eaacb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad076ca620577d03050f524aa45b7a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff779332874ebb182c8f0b6cb04a2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f2e31dce3a1284e212f9e3899d78134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473fc37c64356189f83936d0a08202f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f48e82d8072c29555f5e23683e3f8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d88c3a6208db4590c1798948d958e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad2f3bfaee5e2de67c0baad3af3f1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cda28b5344c6c52acd77db9354d38839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768113fd414aec2faeaab1b63c714a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5137aa5f9744bce213e0f70159881441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558eeb9af169d5193b42809d8d1e11e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1080693f4163bf7354f4982cd78103643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e81fe6a103962b7ddc647bc98f854f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de950e1778df1e1a2825f742dce955145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b753eaef58553bb8f1b7619c956782846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a1abce6c1465f5accf388ba85c87947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccd63d816163b16b39cd0120bd244248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5148b2ae445e3a4ed50f5198b8f4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa0e7577bb53b913dd58630048f33850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d45627bc426d13c8eeb9d7a26f33e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cc06659efbaa56b4421122bd23f2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33448211c085919b8f40714724ad7df353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefe1350752eec30a63c3428ee484cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b7b4a307fb29ce65173df3fea5a0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5b5379f0bd529d49402853b99a37056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a34ee16df0cb9f863d86065c0038de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7cd17b0c8821045a0edda50604db658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a18ed0002a0397947165869d639b6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097d8b2e3f87db29b5edaf20a135fa260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb92e0c599d9eccb1e96fa9bd3c175f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd483c369ff8c33a2d6f04cdd855070662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684f70084c1848d0d83169b28291c8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b36c5f9714344658a9d440b56b1e9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c803acdbc6a0bd038a56376908420b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59771e6bc7fb205e32e5a3d968ef3fe066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32d15537ba48072c2335b3a04a574567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53efc2dcde968e4d13ff627c26c1c4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15de57b836402b8b35561f007f8823169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7daa6f3307bbb8007cff2124ff1a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc0702142fcfa5cf31fe94aa5381ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7031e86fdc18d329c45ae5ca7cf1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400435a2aff73409e8c6a90f5f20e9eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1954ea3c4ba803edd997092cddef9cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946ea023a56def9672424f76125e86175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e5e71fe3f294875ad8044b8b89b2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291d94d21c904650160eeecf5fa43f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b6e8e138243fe69fff33f670ed87678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f655394f8ac4c413866d0e3a633db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8221d0141d84ec1cc7933bae0a29cbc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685adc194bddd36bf4a641fd8e8f932081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f663cc6b67482c850e252c907216f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d479685bb84d4a8631a4e52a9cb958e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110047da1525009eaa91901a8f926cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899eaac74a639cc8a272b0490bf2bbc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdcbeb1b876689a1aca729d0b4da1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99babc26cb2296b5b74f9c77a52bee1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a924f347be666efc13596d72cd4dba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c4d84d6aa95b72df0257485d78efc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198162b0e4ac8629fedca0831bf0285b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d559b4b426331409252a34ef922cab691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7810ff42be422895d1d6684ba551ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e40c3a138f3f742c54ef569b96237593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23970167e76dc4995e817a53cf65d92f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc78d17712e5c04c9ee08a6e4408b4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50803243eddcb75450a6f5312064ea1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045eba2b1887d8c21680a7be457882097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26d8bfcf469d8cbf762313b465cb7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce300a8eef9fa711d810c25f227e7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81bc1ad5d57f4b5a6fc6da225f0955100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28533c4fd4e5c2b48dc90cb775e90ce1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974805ef5ea68298658dc40e705490c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34523a70cbbf46fa0066eb3a0f683ea9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf943b854ec676c8e4757bf9b212732104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f8e98c8c2a882a69c4e6b1a9a6cf5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f558c1aed7b298074195a9f542e7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f412d950dedf3d828e14ca4eb0962107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eab7aacb8a596250231ba8e3c4d0bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b409df725c06c294aedea3c53844b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f36b2b63664456a0c2df46e52f88ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4feba14ea7469e201c022f5ebe0ce4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598d53b695740664103632d9b2a6160112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be1076eb76033a438ba74ba3541fae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8f1ad78f181811f9d91c863a508d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebee7e109fb98b6549d787e7532677115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9480ed97e6900223d560a9d4eaf29c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271826caf9ed7e458d47b357bafa5d1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f770a3fb7441cf53ac0fdeab29b2be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8cac11589ab5a9eec6196c4de00cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e815e8ca8e84a7aec753b38ebd509120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c464c0b8310f4a827be18249e62854121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a111c87d28baa46abc9d151af8a3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14a97f53f08e1add86a441dc7142e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff226f12f4188e15d80d9928de4a5dbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c146f65ca28ea3b0dba23ce1a73707125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51148fc1b9364cd28223797c589354126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987efbfa19c807c58b90657f676fc2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ceeb8720bf9433df5659505c2162b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc73fa0d3f3ffc90078067c399d487129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88e5356d9b7aee62e888bba32af95a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647436e0a1502d89543e65160093d734131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b929e0300f2fb7ce6b09e2e0d39f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcd16f262b792edc02abf7ce0c432c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db529609e41168facb6df712501692df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe500537ccbefe034e82a4f4962211135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb03b74ca55171fa579dedc043f551136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1233c5f85021fa5b59eb12220d6d4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bc6ea82b7909eec715c0b83fc8460138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684d5ce5f41e5d02aaf1e0a751b11f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbf8b3e86be9b0e1a09360ffcba4cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39473b6d315b73a6551f38915794c275141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b321073fe673e7daff028e0c09b58b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098f85f0f4698e6d13e42b4a29c2c10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437771922d922c29c6a42c7e29d1de8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49a722b1f9a49318bc05d8c2c9e25e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9afc0070e6fc2c461be8ae3395fc1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5b49462cc048f2c0a8704d90ba769147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bed508bf11331e107078910fac2acd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4ad3e9f982dd1e7aaf05a08c45fc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33010941e08e9cc507c64d6ed28bc639150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49940a8324956c6908d5c8406aeba5db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfb33b3ac16c685a2920e2ff5fd967152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb659732b8ebf4b3c3bd4151568cb38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29287e69017904622e0989f857c928b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8df304e36c2d4b9edc39e93fd56377155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e108bf970dafcca838b67e345e886156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0edfd3cd9f2dfb163c60d2b7a2179c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311f37fc37ec6807bab51963a81a873158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02769825f69f9bafb60b4bcfc7e26f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb1c036337afdc77eddc435176e5cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7215c60915eb26d26dd9cb88e3c9e43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494c0b429298d7752b6a342360eea78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2231c9495f771c1dc4502a8f58ac5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2b156221a75dc3a765d96db562fb3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede2aa8b3a43f9a0af70af6b42fbe9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85610d6798c3342db547dc7f152df6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10744876432e2cdb1f8e784e7976a3f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c7336345a7a16a9272d62443106a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e7a0deaab5691df2e476db4ca0363169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30734618bd4142a9fed0d50779729ddc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c4cfe2d0691ed26b6016656490fa1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b516614fcd263bd9f35dda111bc9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37540dcc9c3f7e5eae3f62b4f8183c5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dbb32008c0e3c86d1a5329950930a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c338515bda5bda8a383a4dd8b748f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eae63a1a34b5ba59d1c8b3212604e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336e4120dd2d322c368ade6b8045038177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1827daccc939032d536583944cf48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07b62ffdfd632de13289614e9621c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28167424b6045e2fd695d403230c5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b299b3dea722362d2eec834742628181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd20a40aa8ed49a2e00d8d43d6431df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22bade9def6c126f947e103bfb5aae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a5f831a6a53fdede5695c865b39aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e93c2e7ec2a7508a36c4ab6e6e64d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a519f855d246b2c48e09bcdfebcf8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667edc385f6c6d5cd08abfbb45c96df8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b38f0c3823888e594dae853d8cddfb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce943a1a31abb0a7bb0b1ce09c02b8c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6f925a7ce5d14ba3ec8b3f93336c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffad2f10ee276b495e7a378d8bf7bc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b6a740725cb1e2ce60b9afbff2278192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251a83d9a15a76b48e910627869fdd7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc16d9540bf5af7ecc549b418be0cb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f66e30408e969efa938ae1689c753c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1381c2eefa6b4397cebd92b2a52c64d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089b08ced542535636d60685c505de5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413660744a22c430c31d1ab53112c2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c79628979fbcbe2cf30d51e143babc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d78762bea6dfbf478abbf3f9ae7da8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31073d4b1ce2055d31fdb9cfdbe4238201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8cea266117140282b538127c4fdbe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d183d844661015590fd5b59d066b92a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf8e18426dfad573cf159e8aaf5128204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5420be086ac54eda7b8cb295735578205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacaf564f47ea0242f4e64aa4bea718206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f78f1e28063c5d7f53423997e99cd0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98695b6cf9a054b0ca71574737f1db50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eb5d609dc533527983c3d71c1f5ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935db687af81bd157d3556d12339c02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36adfab98a9a16990cfd375e3ef1bf2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c50ec77b82f679798e81ce59aad612212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886df91dccf8f7434696e39f2dd4466213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25284a854b73f2b295f829eaa8f74d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6297c6312c9c8693668a76bb701688b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600f2f04e12e2f4ec8dd23f1cd9e1bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73d1a4d647d843495685cbe0dd6eab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a0fc4ffe2d7aac0411844c864c487218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4beaf1e30a50c9bf79870b028c563219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa71e9062ba71a01a9400582d6a5b04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8f4f4691f2760b3c64e5535596663221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42254fbbb3294143339872ed4439d7a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36688c60cc4372f4173fb0b776b06f7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a82c957b2cfe5a572743cb774233ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76bb93ee96f1342c1ad93cffad5b3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a328b373898460f26c79dc523aae5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e636247e2511054297f895d881cde9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea6d97208a66c53ce533b3ab0b28a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201d3f404664010a701b0ab33d7d45b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1f3ad5da7c27e7b4b1a18b70c5c3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ca28276b230e3a049141ada7ed1e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a0c505a6e61199aaf71e46f850b93232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec353599128a5b208d2c3eaec09a6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640a59e63ee67406769803e664c4c75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb9645b4af5a9855af230778292f80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3245c986089567558a6f43cef240f6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82934afe4e717b0680877e560a093b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ba0a2ebc2306842650272231c3f13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50c68beec7931543445ccbf926982a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f80f58fe6aab946f09962aa1fb014240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2203cdee010fa48c12718154a7ecdcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb04777bac56a2029cec4b0b7fbb5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48330cc5490ff76226ef2e16921f0d1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4bc4962b131124ecd6552be71abc6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef978e2156e2b2887a12cad1b9698670245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139b64dc9ea539bbf5102aedf834a7a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4d5a35e33721f735e5bc7078e9052247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599aba25e8b44e83184f842ee5398a76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d36e08a3c1f7618a9e5de60d10f7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c41f4d1e17b487122ddfbab71f67fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d643be1d15b80d4c4d71600c61b04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85305fef18e48241ef99453a0a4ca7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43efa0cd4f5d93216183e11e63dae4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6763736995ba240a6a5fe11191a61254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eca0296354ac1d90f74f76b8cda257255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99840ec35150e4966da525cacf45455b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6820a68dbc81f2343c2973950157e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1d7f501ca56b7ff2f6fb3bed686b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c9246f640baa5bd3b5014956515ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26817400e287932942ca592bfefc586d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72e9d9ae1464cd33e844eb9bb03631261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3977d9fddca4657c299e2a80f8ea75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08b7069179605d1cd6028bce2fc261263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62026d0e32ba2c8065e7d55feb9bebcd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb7111d28fd15cf5b44b032718df3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f30db1da0a36d7921355436a90b7f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea062fb14cf8a6760675915b848071267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd70c4cc3bc69bd7726b0e1f36ad0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9fbf5ace99f05b0c7cd3c65c7a508269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5559c128a414adf0982ad9ddd78c6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a0cff0c6adbc2d47057423919dd05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efe6be41d431bf47a4d56c82d5f4df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1bce13ae7878822b74d495619fb7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef884855f08df0ef5226c590706e01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e942efe2d4088d8feeaea0922d3ba9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e27f7fe7f9e4f71f46e9feb45aca97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14763e88360d37def24cbefacad2dd71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f526909b327346503b5d5e94d351f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de29aedfd88d0a2b28a20348102143279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75854a8759bb4be71e463c3047a1b82280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741c558d49f957353dd4ca79d31bb69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d5c398d38dd348d5b0c2c51c284c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836bf09126f8348db9cf119d4db268b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6af5e075469b305c6daed18ee8446c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bca6edbc44a732b365192f7820855285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687dc4d33d60e52d54db1118a567b2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2af85ee3f9e275d67aa86a0dcc2e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d8d6cbb74acce9307407176aa594a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393fe21bd1defc43c24870f4d5c013f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25962248f83e188f5c7c1992bac9ddc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb881e8524488d24f56bc49674b75ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee8deb38fcf09fe9f0840c3804a0cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011955be7b986107870ae50d492baea3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af99612806d826ae4917147e0e16706294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d18265857f470f6ec5697f0db3253c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef363ecac137c1c7fbd939db23138c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c6d96694c5d17f665096038426230297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6933825b6090d8b5eda71e53010460298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414905366b62af7237d7d8b9bbc4841a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53d7a0e2d7d0c6c403c5cd8392deaa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7d6f1c14936ec10934ef5a7ac6cc8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5577963f1d06f12bc00f2c0e420ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ce2c5f04f579719b9d469ac9db984303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea35fe9976a699a343e9eed813ac08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e31751751cde562fa154920fba6fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef436484f41bddcad279bddbf39d20fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037c2eb8044acc13d7633f5f8132970307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121441d971c0bc12027cc9c9a2c395c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4b7c5320bcec37c28e9f2af00190b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7303598fb34f58c11911188d1f4958310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982895eba9295bab5e73b076db46821c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14528a259f19edfdd5d20cf301e8323c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41797df4feef63b2f1b1bca5cf7ac8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8de19ec41749d72e61d63e66f0e455314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba19b0a82546241056a8566309da89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2579e558d76fab784946e2db9edcd4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bf374386ff197c0235ac17f17088a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edea2a9b4299cae072a06d5403b8eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f0affb76ad58f6950ed68ee8a10f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b5085cc9b0ef71baaf21f6941f2b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d3646df23b89572078498beb23c81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db400882906ded1ba57815ee430728322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc1d27b58d2177c2fef9170538a80a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef65f03d0380d35e947e4f97ff3db1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58567f9532999024bc9d75f61df5215325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e81eb5c93ea4f9613d8c880ced03b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70ebcf6f66e68d4d7b9c87b9193f75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a83b9c25721288c046bdefc221fe4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea804bc889a204dd7aee303f0d56ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b504a0e347645b1b9711261b1ec3e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860ab76eb67d945418d289c254c0e74331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc57697ee8902fff9ae18ac452c9bfd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048c318f379bbea54360eb324a48d6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22083257988e453dd2a3f40e69943801334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936851f1fd7cb66d3ee375380b05cc4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e516c1162b25e7ec89e8e2344b220336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a354384fa5a4ec41a79057dec2dab3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd942df32bbefc3b23d36fd2f3359b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90c654784b113d47b55cde8af99c29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05f8294541fc68d1fa90a3b2043e40340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ba49086ef3d77850d639a1f739767341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036afbf717dacf8c92c38eccd2da33a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5618f2d8198918fae0ac7e0bdf7d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a462d099f8afaed6be624fbeeeba346344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f5740e04e89e0ef685aba74156a04345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651fa49c3095457fa6f3557257c63d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408b3d75c5057828a00849ebf214a29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ebf3d5ac363181fbc94c504279fd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cc303269589563e848d8224c63291349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29806e23511e45f8d1139d3729ebad12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e66f42211467a50840e8b6d982909351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b507c8b65262ec9a7ce5a207770980352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95164f161e1a25989a74b932b7725f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bced511ec2e57957cc2b083d214c273354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7f90640d3804a95281aa824396f72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8952460b2cea6e89fb05e10bc05da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686864932b36795d13a37709fe433e46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f08f180f6e79a23ed03fc5f6525370358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39277c367441164b9cf376b1fddbc60d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66d51e17a228496be5a2637ff08027360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbda316f9010bbc8ea2f27c8723d0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09d0ab9dd04f84ccfcce605ad7f002362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d6edcb73445656141587f1ddcc907363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458c15d3b9ea71662c4ec7130a4fa19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f7df803e2111dfc229f47029033bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8520a014b1799bcf35e3b8c8b6ffa7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ad025f50f7f343b22c8dd042a27b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff6174ce35758dcd2a64e092f6e22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74344091e5a69d78a588af94783164369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa0fb48a58f180bf63308e3dc4c57b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d075ee4ea9412c36425ff67859103ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd0a5f8332f80c0f3685e8ca72dc15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c3011794793b7655cb008129f570f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83ceb008d738648a8d6c92f70a9119374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8f4b671875ba8d0d032f52b6e498a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65732346e3209fa47344f4d8ff5b0f68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eef0e7b0118b27b7626e63a1a4a80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d6028f85650750a1ad8df8300f0bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872718dc76a4d980e8b44135d084934379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a456a68fdfa31a30d462aa3b1cc6480380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5f5ba514b6611f51daaa4838c6651381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500f34062db9be549acb115c1e5de4f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa53d3a0a3909b9f150636914952a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7378067a2ebe3a85018889b9ba9187f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513e255a8eec51777c20dd7b03ae4be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcfd0d8f784251a8f5d90b316fec29386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81f261cb9ebb172a9741c8795260ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba40ddc1ddc726125fd603fb78d4a80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6d4b0e5037d9dc2b70d44bcff130d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aa04ffd9fb2fd4b1d340d49225aeb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f4a45ec4b82b2e952a88135251e9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b13f0b170377351b981089f25229c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3677c12e7b4f49064aedbdcb954e0ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52267eef86e36c3b706c08d9d0ea2f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d072fa864ccc793f21d979e3b4c98f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0253c8c7c6851a7119e7313cc3b905396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bb08141acadc4b24026cf21e0cda4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec514bad443f9c3f36a38170b01c03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eada7b9af443f6e1a3a25c781e335399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08af55beb9fe2c22d42157e927eb0e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6de62fab0478060632360233ecfca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cec6b6d595282b3ce7619d937131d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdfb4670468deb7646668b090e62b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691ba88d55e0a8faff0acc3a80710e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c492608c79d365119f707159fb2226405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2686ef2ff219e6f1a1572b06f68d5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746caec9999e229ff72ee504608642b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d0aa43d9cf4d0a2475d8a85854b7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbdb9c89cd200106b4480c251b874a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cf70be42231306d94ca54b68c3f58410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01dfc3b52bd94bbeecf08371a446e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491078dc22c3884f0523759e898e872d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df32e022a6f16076876f0fc2911abd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ee46014d3b8d8e97ca85ebdc60013414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca1ee1365e6b50d4fec2f07f8efddc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e468e56e1b6ba1e3af31c8e1c68ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682cdbe8cf41f199d61f1035540d87b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86625910aea7339a45798b1aca29cd5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015853008c40e5e0e8bb57dd2eba1bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e800413331b5009dfe92ff00c718b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3c007b819fa8e4f6956d62d3314ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f09310f667a9dfdbe5ce420aa0f50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be91e6585a7ef550a8e07a2e4a453423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b353cf6a8376f41100c12672860787424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075a1d6d9b4e52db3adba486ad02416425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d7baa66d29bbfa3fe214afd70a8d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392125969f77c49f15dc0e2b123f649d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee47a25f31d8f5d375489181e5b6f50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b636349d0f06b75fa5bbdd0bf29a6bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115749c6165f5346d96ae7a3697d5d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66942f7b1ee50907f3c22edaf96ea91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0918fbf4a47fc5db7312b6aa0792c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b590afad4b5106701dd6305cd3dedba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dc17f457f79739e39708804786003434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc33561857d5ff5177c86a417db369c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68f31932947b39fc044a08cbac0e71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee1dfbda00b7fbbc30010a1f65f5c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3d716bcb40dcf2549ceda8fc53472438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8134bbd4d66312b78f082e639b6784e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e24cada0b89c54e5e3c7e8c3dd9673440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6690daa321014ca1ab4cdfdffbfe77441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89f8fa47fc1fd794ef24b74795530b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681bba4caa39bf9fddac40c646dba1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72285c53cb704a50c25c844b280b74b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9d251210fa301cbe67bbdefe9c82b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6652dc16329185dfcad6fe1cbaa65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c499df292cb9a9f01211c8dcf79a47447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2ccee8583faa91855faa273fe3fed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d25f2218b8eacecb392d291d039557449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdb28d927ad675cee6e0284897240c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639238d4648f45d65a7540c18719cd57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cc56b38f69055d53fe5a30c36106f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02684e78fbd1d624c3cd418530e4981453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a124b995e6da39746f3f1f8fc1c3e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ad474dcabcc66c2278411f6f4c46a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a93a50f646dd14bca8e0d939986ab2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8798b676e8a45c2cfced0c830aa1d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128489a8c2bc445729618ddae6eca40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176c34146c7309ca81225eb54b020f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befff469f999066fc9fd514668d8c6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3aeb5f5cab40d842cc34a51127a769461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eda05408b60da5b269b0b98ad1aa42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784c689318302a6b583bd15f025149c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7787568367bb2ede77867bd453fd79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa0a3db409789fc22dc8580f7e4fde465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66852163fc333eaeb885af7e3892aa07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb961f1df01ac448482531bcc026b0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a97b6e1a5c53ec1a3e0942eea8f74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abe62cbe5d50b49c20ed667bce19cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440d4ecc2d81079f2e7d0836c21b4ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bddcb7c0f3dc7b862847dfe60eac3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c63f3c49e59fa2923f0977bea1f90a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330079d6a4bab5af293768ba33e350d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff66844cfd168a9fa8a6373eb768b41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33df8baf3368159bcccb1d8097a73e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a74d32ece7537afeb5d8c477fd750476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2a4424d978ac19b22cac369150180477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f2b06e8a1516ceedba4544b01bf2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090248f6ccd51a1e7b542fb91d764a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57da1a4343fcc0e4cb02c13d7e332ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bc64b6cd947bcafb48d3adbe436de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cb56795af3e26fc46212e39ccbfe2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f3e3b134aac467827a991ce86dcba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05042868ac846e217500dbe42c8820a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223665e2eade3a4c3f113989024b651485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea870cb71fb25274015f3323f68548c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e52a76432821f463d239d80d520002487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad2552d1e92bc88b12f8d625198530488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edece620b897a28581ccee3c1600ad2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74165ba2f095a181411d9a853cd9ab79490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1df354e67d535316a6a6010abcabdc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec12a854c4a8b63fd7730b12c4b2278492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0102c1c812e5a7813d171b731f7256c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088aa5ba18c56e21a46fb4cf96c008c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e362dacc8b8fafbbf1d7e2a8dfe1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284ecaee06e2ccd0684b20cbdf25db2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfefba5c8c9acc62632eb0f235ffac7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5800d27a556adc93dcf3e9df3251238498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876744cf9177f26f7a1224932be83c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3e20c1df7713065c643212f43ca6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bbabd12a701e84dc0847ba5870cc8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff7adaad58c4b4402d89179c844982502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60c896496417ba43478a23385464c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749fe8337a33ee8d705c4fc983c8167504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebf3e10208f91246a45591e9773d81505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0958cc3a07ee1a0f2ec7b7ff371a0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ca68ea17bc87846402f5eb3e05aad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5a9ac30fdf926b16c560ef11dc955508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ecad2148d962af07568a6f5844790509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d56c527a382e34710401e1da0acc22510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcebafdec0614487c7db35df47d8bb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd689ff49c18c36f41afa4b668cf2fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58667ced4e7a1fac969113175ee32aac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b591c6d8c5410b9593145da18b5a5ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa651e394ad2da984a526e72a97b5cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd50017b0da3999ca5cf6c2bcc2a63b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38bbd93fbc6239b6fef322a33c5c78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8e77eb15edbbde370807c2a5a9c2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa2599081b5bc273438ff65acac07e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60e05b68163bc95bbbe5a1aaa6121a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79341da03a879e41c4703e0bd0c226ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596ab666a25633b0bb9726c3f444444522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e64dcbbf280699053b6d48af77b954523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c07d4a6c0c74e5c427943e9cf5f17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5496b63168308bf9aa98061416d1469525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114ef9298373acd848e675db0c6e171526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194fe9b6a7839e6d5f7c562f8b4a24a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778c6f6c3a43d0620339c29fe6c8a25528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f5cc2e56b363ef95dd27b1e361d71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0163b26dbdc94a02d80dbe7548fa1bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4696a57ee02dacae4522a4a4c1d4592531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c12fa4431ea4b62f9366b33a17588532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7658fe65a000de00f29a835aad95cf1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddd64f58a48f9e3506140bd870a650534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2294585d0a40192addbc88c2d6e6d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4140dadbe1bcdf0304eb4e6c92226de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c0d01c33deba87c39436a1df31359537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807586c349897adacf4d9e7854f8d9b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b299f07d1e5eab1d949997aa922c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acce77e48db9dcc5f9b47462bbb9848540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e480fdc4198fa9e9ad6db527fe103541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa595a8f9b5ce733dca14f69851bfce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbfb7e338a73048d4808011ed8a5f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24302ab4d94c1deb09afe012c12863a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002d9ddcd61113e544b3c4af67c3288545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95c6f644e97fd57965f912093d20a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530a2d3e2c254ef41e89eac8b83dc1b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd1dc69c7d02f9347e33d86268ad18548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441f55c8eb4a58d610ae8288b46c0ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36720d241fe3db4180b0a34cf110c9d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d114485a334f6318ace66c2c34769551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671bbd31e3e85a40e9ae969787fc389552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e310191e60b43034f7aeeb4d870b1e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8226a7bb9759621fc0679dd62b856c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd4c41bc192c0522a9fa280ee3d8ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6e8deaf70b5ccab2c415053cef0c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35a1fa72a6f04914ae2d07968db546557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d4437a3dce08f160cae4867e9b4c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c8a5579739d46ae0f6ef7d236b2a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137ba9ee424a7e2bc12d201dedfce09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7149315fca8109dd09a09438a6c3ff2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238db7308bb56dc693427e1d276b9f11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0961cafc9aa6daa1ac6c37b2e2652f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc529d8dd967685e12547a919ea5c79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3cf8b345242bb9c674922b8c6e976565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbeb22d0c6c35d5801ff56488d21ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d880008a23283610be9054c6179060567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ee68c4fce9b64483da7ea70fbfffa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a72b9f426f4bc50a4e4025ac57a99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da8d17c7a6551625c3a0b092b81b24570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256412d2badc658c7a349da9c008330d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece8b86c38730b76f9d5acb21031df1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399df854c145b3c39f9fad619506b9bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34045ab6862e2384faa1eca52e3badec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff1c59c26976213f61dd419bf157b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c5d35c2aaadcac45b529d0733acb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74045eef064a8383ae37c67657454e15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea77531dcf3e1524cf72b8ce42f416578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e06c13d18989ec53238393c3471af8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ff76f76e159514ca63bb3025548b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274be26522111fa907a2e02e4ab6453581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1d7980858e95ef34a3e336b6d4749582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec587928ea9ece8fbcb8b08ba7896e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03ab9bc3c2f064adf395c0647e9bd3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e01339714dd378d1c8a7cd52f20f45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9a81696c07208edd831a9bf25b4e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467546724fea48555991bb89d5bbedf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9934622257e4a982d86945e658e8691588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a09c0e3677369166c15c938c6b232589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93441bed22c92328629e9ddd78ef048590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fceeeb9a5642ed48a62e055d5000c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0912605d58f68a9ab137479636308592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57283c42bde0c1dc74dd6e6fbab95b05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db58e73462580639c34384e8887524594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56f6ccbd0d6ca9b0233a5638f92e21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2f2aeb98edba789593b6cdfd69ea0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45362e93b0ea17230b5a3e86236e2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab94ba055a5109d13374407f1d93d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26681d0bf0d22a7b4e8311a1a785faea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388bf34b4c4d4660492ce56fa6c4652600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ff2bb0fb216c9a8116c31de047497601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01623947c849733576ea985a4ae9f54b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890279aa822c0c0041050520de0bc539603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc0b78e6993891e2aa7dd32f9f9827604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12d01597ccbaa46d2add818ea779c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994ec9f509dedf0c7ee76f3090b7d5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb4e23ef02867d82fb2dd1c5a900c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c7f4fba168694770cb0dab4c1ad43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc1aab689ef0fb8aaf05a1f6e16349609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cf46260099933c47600a4f0f5bc7e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3e1250fd693e410936bd815a5a74c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fa1488a4bf975252d2a52f03f32b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5183776e112fd0a97c8591d460c17c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557b25f047eb8489f15daa7ce267054614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecd4d0efc0bf44ff52b68c7c7e95ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d1cdec5e12c7e5c6192f7847a4411616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afb20cfc6f9a779c1c98a081ae13b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6109e14841f3fd076e0f68ea4e91ac2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebf2158b9589395eb3ea64683a02e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecabe3d09f2bf7577c945aac18772d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7260a2a4f33e593d309c0169914a53a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c396215585472f17e26329443d0bbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5857ba49b2fe2d882d472ffc396cc22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c776ad78ff24074770f4ffe76f1b13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0ab8b8a35af52f952bcae6eb87a8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209f4d43bd407f9690f1a6279b5237b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ee0f341b2747bc074cfeaf53c94c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d689947595fecf26b50a431502291f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e056452edefc0596f453d36bf7f0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6abd4361f34e4e9b4bd71ec41f488a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d2627708c1e669c9f00a8f3c9b8f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674f5a2e3aa40a4b488098f0ac0b757632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be75d14486c9dccb63638affadaa90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fb5b716d8029fa85904d03e57dc3c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a94fecdc220b2eeae7417aadae464f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adf329b766a147ea1c294abe77bdaa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586216a3233d206c2a16c13ee4f46dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c099352165c8cc30ef111850f676aa9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd394bf4c76ae023c4e6c4f917a8038639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899e689b1017f12a9be117d6cace494640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94f770ea3e58b5097b5e71b44ea7bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7483a2e9b0a68c4542ba648702bcd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae980dca95da3d3efde9440cd9eb06643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8511744afb5850e6173b2108f42017644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256f8a623530bbc22426093f12b2917645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26111b71f32960c0fbd598a58178de9b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744ae045b24f72a73fb43dae19b6d0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e888c7a80a6198fd9fba0fc30fe9cd6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203c1f25096c6bf0e60058217ec3ec3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc92da143ba313cc81a223c72702028650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22214845abb60e12e51e14529b6f09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68909eb2a7240d94e54ea827f17e133652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3903dd5ce796825aa7db169c80edfb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd3075203501ba6a3cc7aad2bfe367654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cff07570d6add4b5178e2fccf379eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283d1dc03c77504ad6123a310168a54656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4660a8084c15fe7d3718aa0b6a40ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0133c94cc97967228e6e671ad52726658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5131037171672d490a779e2bbfe0838659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5835c272647454b3ce062c11f387ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0e07d7798684e779ddc4d33ce664d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d7242a9c3cb00ac5dda4888dc072e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b45caad94e10f56aa93d4f093bc4a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18454ce7e3f7752e4296068126768df2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d67a89cac4ac3a17ea168b9101b4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe20a1794b713a0c6b24bd343f7e47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e640fb9f17036b4e3af264779ca08ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdae3280749f5cb6bade717db96cb32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5526d47b8611dbfa2968cb33410fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f59cf1b0c5459b9dd6aa9a4491335670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485709484564ef4162142db051f1a99b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83645e3181caa8353241a38d9439a33672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159362935d975680dd9e9c06fa995a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3694d74a3258499e6c39d8a7f8d1b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632475c91976a08099c44b78f809087675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eeefd91d6be76d5206cacf46a74d4e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b08ee64e3a5b3cf98b457f2fe09e25677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70371f15374048138ae9a7339f2f1e7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13bc92ba49d1f2a72f435195023d93679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d8a50a34af6adb2500661427c572b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d483bfccbd3116707cf46ec7a7d6b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe95ce0a6813c823d92626a2fbaac48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef11737741cb679b0b11ea6a828dd12683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd293e05f92cc3e9b5bdac68e91f26af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e2e53bc3966c5a08dbd9e38eb816a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef70b3a62b00e05201047413e3cd1d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc1d87141ad1b5260da8017d726f4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e8a0a97d9dccda68b0d1868691b5d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92dbb76a0aa75c69bf68b1f1525a32689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b138335216fa5fbded1002484ae790690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dae1b1ba232febe173d3402a349dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1619ab35951cc7eaae7bb5ec76466d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d26f103bf1efa21ae37f848fc2930693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88884c629bed4948fe167bd3c6ca44d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f9d56bf489b1aca889afb6ec6525b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94832e475342bb930dc8f30b76167e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbe242e7b18737d2b7d355f76530a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc2b995a3c5ee1666f22193cfe1389698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c2b3b07b9ca05d61f74ab864a54e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49eb3f32347ff206320eba96ff44ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514f3db69659400930da14487df1035701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e467a2279b1c30e1d53284a827ec341702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55359a015ee5332b56fc755487e9c0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6037153515c9c62485f3eb96adffbe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f388856796525024c5d2166506a6b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dcae838ad683ab871eb7cc10df0f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f013451c2e608c84e570be81e5ee147707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba13998532889afdfb6925eb9b28a60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32bd823b883e5963d6d000bf63c2ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfc08c94e5a2efa08d494d47d09593710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98849e1a35ccdbe72c7d12a27a2af5aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909025e4825a3c720e60f819cb2d92a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c200efdb6d16868b0c29f907f4ffc48713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1228c8e988756ba1b633f75b1f815d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfd17b11c116b011aa94217b3d7b22715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2cb5035e731e793a6b62cf07f8f83716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77645117983ee0aac3215e264247b5db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85ae1b5645073a09c662fc20740c79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bf6a7f0287eeede727d974ba1e853719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b984ecff5e57f258459463558d6e834720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0a2db4756eadb257e31da2a9024be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c396f15230492b0475969f958f5f6f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dba04095b36aabed90385d664191aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f60fdeca624a6dab8ad5e87456575c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4543e94e073f9b01dc73acd0c494876725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba80aa1c3be5943946a88cde9a9a90726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5f222a0fdd8dd85fb3a2c43d783b4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9f219cb27109db96a1a4d24b24cec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9ebecaf5a67b16cfcb296318dd6d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beafd2c763e8e6292cda95f0be49d42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673ec7bfc5fd46bc3444acbafdd89cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47271b02d6b6a771f4958aec8f5991aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07deba2c45050bc1a7a78b4e011d58f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af791dcd8c1e8cfd8c23f5d5f9d7892734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f379675ef7c59115a5015969ca4c739735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fd22d49e831982da00c52f1e445fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd34363f91deb28e5f955d476f3f9b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92d470b3cdbc6f5ce38140454a8798738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcf4831178e56d61b0582813e66eab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d959c75de88e36d8e589b12a1f8293740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7445ecb6c4c7d293191d8c530f113b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094a7bed9c9e9baf8a6d11897f510d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb914cbf749c3a28f327d17cb8d3f682743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59722f503224ce2aaf330f2e9b885c2f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f59096076756006f619740d85204fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d2e55d7ce6e10016dc1567290458b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b518fcd4a3ea86c06f600f060be1ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dc95c46c8afe7b88f0af2f85e84f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eabeb7b05fabeac998c0ba82db79d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53144ce51d6c3a478449928ae0d54912750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391535de86497988ed3274fe7c3b8bfd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50a5126763ef24e17ed48c083db540752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c9800f63dfc0332edd62dcdfaca53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e95a1166d4a1f25c5f35abd5b2c57b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c15bd36fe7d9945e9dfa47fda267a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed5cf0ee3758767668734fbbbea80b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048cebc916a52e26bb6b48fabe8bd5d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e89741355ea7d7d808a0710cbdadc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb602272316a4fa5d045d06a4badc3c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798cd7282cf503ec84f462f070758ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a52fd876a6c09985c8b1f14fec1e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a9561437c236d554ce84d384f2bf53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd8fbf1cf6226c23b8b4cb414efd604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207af5fdd9eeabd93096b49c81e1f675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8f284b3b62be6a1afce281d900bcd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014df616ad752648eeb29e236eb986b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d49b8d1b12386e3f7d832711f8c828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce3034d053e58f81f5d8a40d9233409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d1f9033b25fbc3910c945c030c2c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2fa39d37b9822a994ca33dc2fdbd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9575eb29f0702e533a0a8aef272bfa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bb3beae8913b6aa2d91e2d897619813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dcb84b6b91ff64f5dfc4a9e93cef414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1e3d5b47119593094fff279c9d6c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a3ebecba8cf393d4de329333b7eaa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e73a0b70a8e67efc53d2543e82d03417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786d202de1b5699bb2000690ced28e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41627319203ef3c9025a145e44400319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d79333e7e2bb4a140bf2b425fea07720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb94359a81164c49365d827411954221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470f87ae0f06d39e52c3a738b569c1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede976856eef3cf1ea76a01cb52aa6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b2ab424b9534896bbfefba0a78c2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29785e2a761cb4f2bed1d5097d85c18525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce577e88d352bde1a91ad12301a4a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e44a23a1c484f1cc7a2c9405765d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6aa3e20df36412326922ff0a8b74328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b92114c817211e4c45545376ecb9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40885aa7bec96d388859f04f107ad6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e69ccc6e5d1782f9fcbb72596c134c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895719175caa9d86d0705869686e57ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fec702ab641d6649516a8490942ce633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befaa41eb270a10787b26b155bea900d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be26f024e9baf1b3671147458174f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4f04143d22b2cd283e11803eea00c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada67b8728a23438197de9ffd51910637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b86e08d9e677d2c0ca0753015352138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215ffd92d5483f9136b5ec4d205b0cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254019063555c015987f0229ef68976440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd17599aa99cd12ba77bcf73a95dbab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e92210c68d0ea1d1f6348a7ec5494e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf318610044795cf9ae3e40a797953043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09051667ec94b8806c1117c79eaf501a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824d301cf4ad3189c58137bd953b47c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8b35dc66946f16efdf55b903ada0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6714cf3e77ba5fd861a4be63dc055c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c95ee6e8ce47ad954bc67431d8d0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892951a094f28a66f5feede512099bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e725e702c372dfcbe8a1de38a333c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72e34e394d80e635137297caf5f66f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96453af2b87f9febc2281c0c0a0007552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94d09899622a2b329d0dbfb9298a2753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba03209ad1326418e5b4a19d1173b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e12072a63288f6f3c5a9b461352cfb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498c9fca71361035f6a21922fef93ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a04721b06032edb5e0b03105c088057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d1735185b93c757980f39d6c4e25f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd39668f3fef0fc84b95e225d627a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4908312a50076a3952d6a211d7a9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55b0dc14632f032f14b6d5741d83e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8c55dabd76fbf27e1cd391c579cef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d824cea690bcec97ae9960178d9c04b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa2439a3e1599e14f01c2179c405ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce833977b592ad3f89a4f2c10ef4d8ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b6fa077d6fc94bace1ef14cf738b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b364f88b5abea72d911d57bf405e55e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f571c7dbd2c7c2d8a734a730ad3cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34b381de28ba74e05c6ef26e3b0e3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50870994e7bb139caf40e24403ce5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ef9df4bb8c6126827f82d5a89709e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19cb7fdb470c96257906c64f7e487e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6cf883fe3a6166adbdd88cae1fce173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ece5e686a5a17318957f93e93958f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e4e8bc3f4a9f6382b173763b78c7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439853400e043a4efabe4b720fde64576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22482d45af9fdc8325a81a141d648c8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659fc1cfb207951e4fc43bc12e0972a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347014bbda4c167320df54480cf7b77d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fd9f7abdd9b8b0b16a0db0724db1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46babef01fa479a8d530821054cc7ae681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca1ff62120d3e2d718414d071d736f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef1ef7996dc8eaf8e70401fe7be1fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9839cacc0d80b3b8cae900e032069584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1214c8156cc0cf3881b43d138f04085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd5b9c17eac44317b25326405547ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b969b8d428a29cef8fa68e5a3f1a4a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4837c66b90815b53960dd185c110bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331ed977b83e6c1605187e0ec7e352889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9112cbf5cd435a23d5f6eaf2bc29d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76449871ce485fb1626c9168011ce291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6c25ce9a936eb9c31580da31730ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564760418388cab5bf167adab9dbe9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0238a1f9cb3ae8711fd40ba51f704a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264996ab64d02b7f2f2f613ff8fd71bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665f0efdca0e5e4779e3e8c4324fc1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457355d3e9f69b78dcb30af337dd316297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011f41a7a2faf02a994045ff763bb0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3863548e515e1e29678f42c11f2a45499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c66f0ede1e3f7d4f3e7f4bc137099100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792c4e1b0c3fa4394f31dcbc9437c30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680571246be8851ebd316d70e798582102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240ce89ba609f0bec27c2295f6c5013103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f606ed8720f92164527d735e74f0d9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b1560655fbd680ee866f8edc46fe7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba58454f441cd7e909e3d01321b205c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba30ea0dd4fd8fddd2c1d21f1e51a19107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9df28c87d3f289798d3767a3fdb113108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91c880fa3182243b13a940923c2def109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa375fad00d05e4ac755374bdb1be467110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf5949e4c2a5a16057482c6b555e51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086cf1f36e38e675d7d4a99c10d7ecf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b51e8a667f6ba73df30324ff013182113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f348ba61ac3c8f3026d645fd0405e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d498edf4788b3e5d32aab4b08882e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eb48d47f50e175b0984b58ad8334d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d150bc111e12f1ac4b61198dc673bea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e744a5a5a119a8e61c3d37f241ff15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa79e0debd085dcad0a7dc019e7c88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bda3dc1dbfcf03d289356b4404c79c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64830b931ef649e7ddbe20b347bb95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66525452efe014a45558740cea15a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef5f273c8e4ec3c1d4f694d35d60ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba9a11711a1437285649ed860f6baa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f804dd5519799ec348b87d1b718e89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571d061a001d7bfb59c022fc7f54dd3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b84b39856a2b09c65fca2472ce0cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3596ea01dbabeb433867e8a8ae9da1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b901f8b8f0a0b2718057edab416e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c898bc811653f3db3036831c53b8fe8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c75872a89874fd66330f266a6c0cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca7b8566d5178db89b4d93df5d0267132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c201e9d57937fd7b647b0943b8d48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036e659dd22db62ab2186373c031658134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba404b4c541fc6ffdad97441c6d4aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490282700b1e6934fc4e8ef03414064d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648e22ee6871bc8b3ea447816d9b6e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67929632512a32f743509dd507939589138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802786b62200a98201af81db56a6bc3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf3b1879656a527106ae321b073052140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb4b0ffacf44adce91fe95f7fbcffe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cc5053135db46d90bcac9dafb2a5d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1883aa37278147cd395d00ab25eadc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff44619c8db1699163ccb53d7d34b00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65147abc9e573c6e0c2f6d0cc6771e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db94c35e3633f5aa25d7e3a3f4fdf22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88967b127668d67aa3530915ae7b5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e629c16fa4f8cc9475265533b1c6ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cafd8a61243a5bfc687a1615203d43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55360ac0c87da756a166098104ca691d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab28e4fb79c2dbaea798e8b6e0606e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c92bdd0d4356c20438bc796a33ece152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f726f6221435dea3a3435ebb98348153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16896ed5517991faf485e417888c549154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1a1319fe06407377c8253a0482134155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18682985f29459a2a38e9fe3de07aa8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6815f335851f2f0c6e4cc2759d2d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a88cf2019962021973005e5acd998158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfb6bef1c22e6852bb17d267759cc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a23312f4654c189dafc43fe3845496160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551adabc8094a8273818c960d32b537161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eab3ff79343a3b765713b021bb2bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63680c97a6daa144ceba3ecf9e2a3ebf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc81c6c4a634912701e59764724f55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824d53e812e3dcc12ba629431e21ff5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6428f27be610ee8ed5aed4aa1ba420166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246337266a72253a142241f010b9d06c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54702e6e80777900d956cd6b50750c90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ec8266c2926227ce723a6d89fbca1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6297eac6daf42af94903a61a6cbe74f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31474351699b92c0c8af73d60e2ee8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571337297bd05ee995f94dc7291be58b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d8746df2916b2d9306f2572b455fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37df759b806efcac9570fb27815235174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67337ab500467e3835fc6469329903c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fb25264b4e264f2694ef0ee26bbcf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3a51e146515afe00a92b53eb73254177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef1c35893e50f94a7b19fab50fd61c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371d064ea1362639b7a15454af23822179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd35f56c0b9927b6bb50b5108a2a405180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a14251ec21819beb015b4440df545181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cccef0d491229a392fed5cb0c3073182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b71a7ae3b7f18b0c6805204872c4fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29299e2e5b4966a4c5961ae02514cee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a10f4d040566651d1cfb0920a177e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c451aa3093445a2b632c6a6befabbe8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c02e4d0c911d803a6607ae5e654c7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4390330ca88547143b84d52ecbcd43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df6679ca261bdd9e3fa170ec7dfcd2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6b439ee7cbc9324f6ff5dbc75e7b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace92bcedccea76aa7bf3cbd241c87d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815bbe725d4097441e3abb6e2fc95c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd332202f6e45d24ef65c95d7487c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdf71313b139c7d67c99f94d5347f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45e246216e96b4241f4efcb7f256ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd345efea8ea2704940b13f05a18571d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ba2e9882258b9540cf87b1ada54c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cead57a3e3676ab6b3ceebf83f76f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2974422fc72a4e6b22fd97182c2f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190500a98d14096b67f5b91e3d8fc973200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dc283c10b3cc5bf20ba13b95a3ace201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2b39d8b36c731d9d161837946a55f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446f781c438ab206ce7ba48a987bca9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17e7d0fa162902d0c5085b1543a39b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f08fa808d32c0d27df59678e71989205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69340b8d5c0dfacf5a35ab17a6396b38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fb6a4def77584e3a2932b6ddc870e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5488354ed89a2b6155583d18ce0c9cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdc765edaf49d01743fb72a3b9d3ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61ea3909e5cfe2362d237bb4e563f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212c6c8a07ea6fdc34b05e11f5585a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f114e43519dd787c4d6c0a788ae20c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537c03504f45b34c04f5c11ae65c59d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c42e3197abd65f4ffbbf28a7addc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f748e70c7af9f3ebb72ccae5042a269215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9378132cbd5e99081c65173293b1c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2cb4c639b2f3bc3bb05241a22c03c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f75ec189564fc5c03d7d46d074da7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d1b17137cb7b904ad3b7c0f60ef0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b24dadc620e47b594c3e6c0d5242ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274ef444eebb9319021b902f6328112221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0291acabed133ceb996af965736968222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16958dc051af230e6c1f6eced165d861223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdd8410bd36743378b8271535e93ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce55039b8f0d46b47e933208ea41a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d46dc25e68fa982f4b1c3b6757d6b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbabc47afb750020ee1cfeee450752e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a3fb7bbafe608e2e1f4a399103d90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daf74c403245d1eb30041e49922a18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577943bdd3857846e60fc63209f776b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df552bd6fe6425e731d5e292ec8f32d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a42cf09fe148fa4e812fd1c4ff6b81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504306c1ddcb228496b78472597c88da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90bccb2b24750e617b25cafd274c5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690aa8bc1ee5c3848b49dd90ea1ecaf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a16a1bcbf5fcdee47d399bf78b48f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c44ada6dab461baa8303f883e7d8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9ba776933d8841699ce9dc7fc55a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa01842d89bedf5a94a9ab9e928cf03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc5adb5f49ed01b70abdc173f56c7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973088f64384db48b60c1b4ce6d46e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dc9b0fae088b0b14503d41f21516c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5326725175f1f6ee0401ff4fe0e8811243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45494e18e6f1ff55285ea91a13b68fac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f08ac954c135c531b8a190a6904688245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf29275e6149734dcbb0b6960d1446b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916b0e83f7f9826eb65569590c92231247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafc626f19df4f025682cc2d81dcc69248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70097177671a28b9c1d4f1928b984cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82e3022516dc382f669ee1ef2f9b09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be50d4c863e0ae890d3fc9c133680b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d705a5180bf849b02dd1b470bf008a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a013986d0f64c2ca8620e8b4e72406253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466c26786ec07a11907a8dc51d0bbe1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6534b70ba7c2169effdb744d6a84f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afa30e6489939c6259901b32005151256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab668bb58487e762262a3bfb716cf06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402a6b67875ba5046c4a3e74d4fceb0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e00d8949a535256578653f2f50ed8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71a6a88a50935a60aa4531d7a589b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d05d3d512317686fa68e78b2c8e615261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248d288e535501a7015646b28526a22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91325ff1685660c4ecd2e11b18c40ce9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5059c1c633b14ab74029fa96c539723264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0506ab8a24f314e77040231047134b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7be23407be6de81014dc575f9835c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791b3d63d4e8164008dbc1b7515de2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e531980341d77c0a617df1967be25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5c06d384b25401b0634c006793bf0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e523e293160954ef5d3a81fc678b35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114a6ebcf30fec8d127e99c26828771271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807eb144dde20fc00f3de0604f69360e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8704a45a6df758a967a25b16f76cb5d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcb48f97351392bf6921fa447457e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9366dd12598e213590c252a58a8c1a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3a9033ef20f0c7b8bba7176dd2913276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065532922d0bafa1bb4d07303ff9a86f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79387f891f1c9e991bb396b88905968278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb906cde7c4ff468b40c4c432561959279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df07209620379cbdffdd5a28b19c31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96171c3cb70ed7adfd85947be61b0def281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb411e9370b3d5a8297e41c46247bd50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf213f040968637eb603646118967e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb91fedc2742fd42f966a26df80bf1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a1fa9ce9324f0491b9393e33f5a3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bf390cf939182417acb68957421e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835570d29630fa205045d0a68e676610287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce14002acab44e1553159c31ab8c55e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4fb68067754de7e9af57b00cac953289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5989d81c800aaa08d3dcbb0c9c5c19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2508f3bb54d0a84315ea9b74a664b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808842e6d187577a9f88b7eaceed2fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6270f7c7d85de4fee48544ab652932293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d829b4417852ace5e40ffeec76f5bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a0ad99872f47c390caf24b7fec272295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aae220de2e58e1ec8e3e5a5f2b2d37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21527079aabbaa10a56b6fcaa40910297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96732b0652868a9b37667c2854acf6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292629bc98746bd2837ee603c370f65f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04dbfb6a3415834cd13238682240e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cde77188a1251f2abbd07fbe47ebb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7509fb954bf7c91373a200f02846a1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55662332d9888855941d901d27df3313303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08282053e74fd2f400c9ba8d8bb1c79f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c04fba706876c134e7d92270661c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e19d09f0ceb7c92d6aa6a08d1a08c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239a1b61c5d711ca316faeb28d8b573307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919409f7fdbf803b005092c5c56d604308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14f849b01a2e8c6bd63350c48c9d07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9660743c725e39d38230cfaa2b4744310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b3b7fa022e46d0f8c5b56f43cb95a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4ce15b579d28249b42037fc21b3cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea32fa0c38c8afeca364eefabeb955313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5678ff98923fa87ebb68588972b4764314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a79187011dc801546c669c39324e01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd304ad5a5e6992c252c46ca5f0efc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77b7fba680ab6dfc50b032ae907c47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d57329a91a079ceea7d2509d22e2e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41200f6de99f09b0c5029b34e92b81f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1993a8b0fe8fd5c3773d62a80c28d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e38c5e922a8e5d8065a097a898025321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244698ce31f75ff1c33a9efbb3fad84b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9acaab44c5f9f47104355b13fbc9f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7508f1d9ddecb31ca5cdc4337ceb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6066fa6f489081b4de7290bb0e41bd8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73547c7660adcf16afa646cceab6eb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451923897c7733189a498e253c6d561e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b499e4876476a6fb64f960577e721a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581b530f066c903c7681070233326bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb83ecb252f08ad86bae7a1e6ef55d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357788e8b52cbd98b0fbd433af4b103331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e03cd1535bc0e64027f6df7f2a211332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cf0d626846a7caafbae43e2754475333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be175c9a24bb2d76191b437a0f2f534334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086942067ae7427037a0f857606f4ac8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aae619b6eeaa1fc5991ab18ace4e1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ec4c2394a455237db2c1e88bcca08337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a2bea3f2ec7afd467b0a92f4a223e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75a08fe7d4c38061874b81fcdbd533339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2ac4ccd46826efbf40cb90238fd4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6225521bf43808eae1d75845303f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d4a7527f4f5a633cce87829fe0cd8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf29e43b2245b30542201607cbb98c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54378193e41533985eefdc300da5391e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a9ff2fbb7afadf8283b24641d9df4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c422cd9f690b2ea6027b08e2ff50e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb3c987f944e73726db5e3a026549b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d95f5e7396748e64150b139ee06401348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc5edd72e874c55c08360b077c86cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27c59312fd2d8cbe1f78da816b1f99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23198102a58fbb534ec5bfa43f3226351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac98360d1c9f0392f4f619cb791130352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b47a2d73d3bb031c9cf0d5d986420353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4aadfc6406be3438886a4857d0370354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da76057019aac6e8f1930bdbde06ab9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b9e8a42fb924033cae9354d4d9d60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe83776514d867583562cd3ed40dfca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebef37f5095bf6c05a5c128428c410d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e309395b2a332c9ae8f94b1024bdd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d846a0c51badc59dd844a0f27c5727360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911bd7f739244e82fcccfe26a5c145e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576918edbb2107354bb9bf5d23e4f9d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c154cbb2714e95c40d57770b9732e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266809333fba16f042f6148d048a0155364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466dbcf5fe6fa00cc9c248cdfc9984a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b4cc4a717b4abb7f1f37b71002631366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b95f49328a36a29b6221b327853176367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dee08a19782ade0e0562463c6d6016368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ea3dc516b0a70ed26b3b90182ff28369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb7d80c1b10cf40da6de92b76b03ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361182c1e2524c7a587c5c31a05c2bf6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96567ae1c33d7ea16a1035b2b975959c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160d1665cc1ce5015433652fd43aba9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e5bcce7154c49d3907030bc72f424374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8a50c52a397e1b19ac31511f458bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f679887fa0eff04896047a67fe1451d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c7d869b2016716efae7bdad0d1bf7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafe1ab6996a6d5a520e7415e363610378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1621a24b1db274deb7f6d191542137379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6e52f8bc204c78761f89d7958276c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18c4a8a9d6e651cc570e387faf78ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318f4388d0ac031f1cc750c97667d94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab7d1968936797f24f898c49a4f88a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b844007ab99faf560805b83e39d83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89031864519999c4402379415bb1595b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e2964dde10925f94b2c634961718d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde548bcea1875fcaccf448419cc69d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b15abc047e93086324c56db35c9bac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fc080f5e54acc190a1a0f18b3e2d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da54599381fb9a23f0081e78c0fe61c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c1636a384a17606a15ba647a01ca4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68dfbd9c4f569c4ca22072724258c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ce941cfcb956ff50a411f428f88fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861706ce2f49a254d8acac29d2c0e39d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45570ee74f8046c5add7d82c1bf945e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98806305a09e9388dcc01abf8c12de06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0d2c40a281f62d1d2ed7e288e35c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f6acddbf3d562cb61b4a9dae98aad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d594cd272045829dbf1147b8fb2ce6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf117a63d5a5a4e4fadb71374410b776400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41f0200813e281249e64497a75c536401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a3dc9dd2acced84bb3c5fbe0b6dbb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b4452a4e209ebeb86411a7f1fd86e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f95f96f0726c3c968b843c71dbb0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349537b0076be939cdc99dea9320d663405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bda5203dddc12357c70acee0321a42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e0b1b23df10ce57d8ad479950bf18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70220982664021c5c3d9c351ace333fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8f68e1e9d12175be75c3d168540e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5f36c3fc001b249059c9e8d6dca5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c086bf767aeb2151ca27f0daef7b3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e349603cb0cd81d19efff978e3d540412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea0da5e750386257765aa9b396bd39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682bfe204fd9e7ea75425493ec5bbba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1790df13a19b5862b44eb5ff2e23b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102be5468cbe760981a43c21e584ed5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd31afc965c22627800507a85e4175e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae0fcf625d6e531a603d3e32c55534418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56587039f76b1c400b5d9b1eb8ee6e3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055e29307ccf0bbce3718c4490b8de0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0ec29460da661f475ccd80eef3c58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3c3b73149e49612a56665ee4e8bdc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5cc0bd45df1fa2fc0686fe471e48b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccca5c78ad7703e3bda766b65a2c596424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119b35bbd906909adb82cb395fe54bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df331506c77219495916be7f3ac375db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc331ddd7e9e29064705454550942f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94554e74355968fe19923548e307577c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a24466d0e19aea0bbaee286953cf3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04a69f8a09a5a91e7a667dc35f7ecd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e0b651f4d7115aa5ce1380a25f98e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017605ffbcbdc378b04707bc44787e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c2d681ef6df9040373d43ea43a00b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba5bcc1fd68956903f27e4ed47ef8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16408fe0898737f70851ca0ea660db04435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92dc195b7e8aaabe152c8cc76259af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af64def84911a8fa6b48ae861fce34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64c46c13821d2e26847a220b524cce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d3b473b495b4877ea6163daa5232a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8bc705500c786028d998de99d8c44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f4e03c6018cec73d0df0ce1d84590441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb62bdacdc0a85bade9eaecb608234c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb48e6c4200400a03c3c563de51ab5d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53515db5663ddfb891efd17ed64611444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0f01f02663d0b857acf5cec3addfa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461881527bb78f8997342f0cd48cc93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af04ac10c87355c20b01b56bda8ec4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75275e22a760b480fda18497b0dcee2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12f34c52dfd3b8f9e9559b81a192d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17278439711689d4f23082f8380e11450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775da67ce29cb0e29bfbdd17c698aa5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e623297cf48320169fc09046bc23d22452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9f97bacc6aaa7f360a3f82e2ac319453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3626e35717d38b850dbe41c0d5403a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a908aee2321e2e6e2b81ca42ab23f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c178cb351c2204ede7bc275e36717456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69112a7d5fa429ad13992d68e134f62f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54caf307dd5160a34d6afd35e60cc1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3ea9b771870daafc4c788ae0ce104459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539155db3bbf90380291f482a994ae5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c58b7220003467802836b9f608a26461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aabe6462e02e1717bd57f9dd35aab3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908df43ef2d7950de063a80f0ee5b681463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a05d01352e41c9cfe5543f3f5c2596464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67711012213e16716fed3688527a9f6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd40805b0d4fdd394800b50bbccdb20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da30d9364cb568a074369235ba2519b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09385fb832f27c9742274507f04ca20b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f27f844f46101228dbbe1a7c4b71d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6720d2294c144157486c4206dd368db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27ec4116031f97c8b134fe9ded4c01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c9fcc62923681321b4bcbd3a6417e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7525303978736b54951a6ac7629217473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb45ccd65ef4f9748b8e9fc33211699474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6ae5ec8a782999a4f3c0be6f970e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030aeca8d11444297a8c7830f644dd9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd45ab5bb4efe455b887fd3f268154477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6903c7de845bbe7eca43bc3c2f0afc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce45e29cd548bbfec445ba265453e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941910aea806cccf0467e7349b4ee8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79ba102612eb359270ba2b89f3f7dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241298aec70c546a1fa1a0c139ad614482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be9dfc78ba78526351c8934e9319be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f28eb958bb009b5834a7cad651407484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684ad043d6b89fe288a2d21578febcd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563841c3aeec2e4376a624a312d7c954486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af782dcbdae1051936165d5bed0afe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72753e171c044d6086ea9df4e5cb9d00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e2a68c6551c5f05bb4ef867af146e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79132868952f211005b2da914bdd25a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66959111f97fa38af27c6a67026b224b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a61434abc611f7e3831f5f819d2ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b07ebbbd511e7251953bc9adeca01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d845f0a9b4798bd3ada6222fc266bb5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97631358f1e2a1883b9847b25dac97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f262e978c3a4933c3ef5c27ca0c423496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dbe3e69f19f84fe1fb1d3a79f0c04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f7950b3715b2fb6ea562a5a4cf9df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa7c658654268f735752a245cc1abd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200318c7cbe3d2038df2f97c2f01c7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a92d3015641c5187ddcb6d64b75967501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fdfdfaef287fb1bb6dd18860b5a3c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d0cb2dfee5137e3c6bacdbdc4ffbe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c49b92d6b5b4d1c7fff34f458c2882504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae9363cf0466009003e4d540d0b41e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6895f0f48bbd52d16736183fa97eff7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ea7c79aa4d8b8fd462699529e82a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bd6d65fe0a4ac4dbd745962a68247508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af93bc08ca032dba581977173ee2ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5687f953d78f7fc332639d2e58dce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef121b06b4f2bc48ff40f1b4a5a7db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9dacbdadf68976a3fb00e09279169512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae32d132145f938950424c161b4faca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12963c250543ff52a7bdcac6de122032514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f58801fa998f0cbb1281afc04abaf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8396b4154bdc4a7e48c5537c549b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd6539784361b2eb731a06064f7f5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a445ed6273b7f0e392fd96f2ec58b89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ff7b0ec8666deb4dd8342891346aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59242cdfbb8d9f3692a6b5914f220f22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe002fbba67face6a1c01f8899814bcb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c972bec3092cfdef6ba6f3c7f8df16522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d82c89add19b5d1e0709b39de5608523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3c3582f37d1b71837937437314f7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4640bb463b60b147236010b92785677525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fa18c0601bfb7592fd99ff6ec860d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd80bed054f0c92268345a46b36dceb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc186dfed32734fa6b94f112afce74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe10f8ab29c79bdcdc3febbbc091fbf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c1abe2cf596de7b4cc2997b6c2e77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202744b827b1bab173e69ddd5eb41fb5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28799fa4c87d38cd3ec7c66b1d7d5898532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955faa4b1024c9b3262fee73f10046c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfea595c0ce319f95b925262448e34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff8f9e3a0e9a263ed20d74fa0c2e15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bcd5b82cc2d29eb5293fd8bee0c86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ee753c6d24d8894ca0483df0f073c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dcaaa7fa6580f1d2474ff9cfd6d5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62400413c3d072eab2ffdb9ee3750d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a698951f5928b93fc99ed461875331540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452a80ebeb028075f895f544a1e0e90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d477743559f268fc40843a2c089571542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f99a21df919a0b2de00c1bcae29a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1222bf33a9bc1eb0678cb5d871746544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d19d5d6590a4c9dab418e17e5be70a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fac11fcf8b8898311388eed1c8c457546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc50a42aba9b55c48fc911f5f55212a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60f955e329981736ecc995b73be93a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6bd337058705e3f3a128a1843e4e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db2a0b05812e86f13c221c36989f4f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fd77150bc8d1a0dc5cb345ea90835551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f78b94f3de78d03fd3ee3ecf0d0d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f34d2c097f7941c4c36759c3a97bab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de64ed02bc7623101762862f8a6c99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec74588a0bcb58331f4fc650692dab9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108dfaa93be2fb432fcd653dbcd07eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b497300bf6da966ae7a51db14e98445557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76081c9932cd5fb18d71d056d3f95f02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863da10ffa27c05f311d2fd925ce125559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d094d9c304ae84affd224270bc2488560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c5ab8e92d90bca9a6bb6c1bb3d346561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f16185024df2fb9ecb9ab9c27fc02e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52730a981ba94345f48e9a4f8ffeaf4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e1b7889cadc94f998896ec58884e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373a9e0b46ab8189df700dd47cd03be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ceddd0ee915e7bdf20f4364f1972c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc4f985374cb606a681238be7b0f0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6b94cf4312d97771139c40c13410d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356439cc50163bc705079d6846457b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0839a4f278b7f2630db485c2ce650570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b951acd97889ec62be3ef2ddf222bef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5920dec14db4d4c4facfef98ce1e116572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b22af3adec24e66348619c86bae78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32af362ec27f5f85e7b8bdffcca54b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354fba992111472723df7990d393acc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e21e413b418116438866d3036f8c2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac326ec72f06110853e61e7469ea1d4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe67f25fa0ee59b4c277788dbf2071578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37cb394a7e44ff33211f03dc204dc7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf024e1bb0f68f5290143c81ba98e7b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a172898c81e31db18ec5a7d824b896581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8eb3d46235f22b8f739265fc0a5f87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c6df2b6257fe631be37e53c50823d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87f5f06ee84a4e49b51e7f03dc0cff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8fc84e6288ecbfca9a54c41e43f4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef8f0efcd4e6642f93e783274a9747586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920eb201304ef9f224811af015ee96b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c3938a6f040836c10986624608f2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ca45ac45badc516ea7ad68814a548589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41795d88fc6363bbc4860483e39c9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02765b12f7003f556c3aea05aafa70591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea0ce5cd402be51a4f28f9d3a0b1a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca954af7b38564764438759799e980593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc934b28d1eb186007f5395eff1759594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07cf5d76daf1f9dc9a3f68c8b02b31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cb1ee3d007846f9b4ac76fa33c602596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64276e8553e5af608c0e27ad3a5b61a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00421a87aa7f64ddadd61054e634410598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503215c438d8e9e1868d34931327668b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09926ea5d09b5ace7a01b74378672b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc588b15d5a6b60b924e2cc1f7278bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb1b7aebe36176cf15533d4997c736602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a2c9ca0579044af25bfcdbdaaec03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5053afb57f6f197373fa30a0287e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b368db67b702d2170d968b0006e1bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945e391c57befebfcdc7ccf97380761606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991754523e8c6d6676a71b4b6fdd5086607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a641b24eba73c6c95c5b4a3750c1f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698c3be422f6933c7ed7e91f9ba507a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0ed936de7d4e2e8d493eb3623e65d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15b497775671a5e3154e3f40da4c62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60354bd7d99833721a884ca336a8fdaf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287af3546ae635dbc5e94c6bd7f9394613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5938aa6870bb281ae96ec8c0360dae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79b6ab174c191d7b87fc2c1db77f21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e79594e72ab919cf6674700db58617616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dcaa9369ae9801440705e9e2885b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e17530b13a855066d7a202f34d756618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0417b839644451c7ccfcbbc8b9ddf8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f098f5b1cb81e9307e654a7c16024620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb400c200862bf993e561e5aec9997a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1eda7f6e887521adeef95d2fa3ad4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8140f25cef56b937e0152e5c3c96150623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619cca9b18d123fc987c31d28633863624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237c151154054a757b1109469205829625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95188b8bc4e63f60c12aa8e701491c05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27fb8d5a6a4ea25553695dc2068707627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f7d2af96d7525cc99941fa13db8af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ea8d0ea64da9984cc297817bf1dd6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c5bd5efebf6dce4defc93ee66d4a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f8f3163c072366a8ab94463264829631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc38dcaff4e9a75c95b8c4206852c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0e91e8a60d120d8106775b6e91720633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff9eb9fec5cb414743695d8942877f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fa0ed49e8f70875bcef759ccfee28635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10392f88a1b7ad53af8b8ae58c578c55636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f0bf0f88976fb4f0dae4637cd79c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfb819264ff3c5e2c47c6db7b84853638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77ba0bbf0eb4868c7a7dcf23e97353639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb67cafad88de8d264c067a667a2a6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390c72fc2034bac1297644fc2dc0bac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c25bc5ffef0ee6c30b4a3e82d6fa4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561e81d5b56000c6723d26a8fdea690643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667e30f2c4701e5596b304e8c770242644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dfd989abd5160133dbd7980a47ad1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a6ea09d5361c15911f2a7b58b3036646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880944ce675e962e5855292320b2e77d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118bab30acbd5baeff0d980dc12820f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ecd31e9a318de791a45f405368212649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de71fb3ac78afaac7659c36372db86a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1976a43c7333194f691e609e3c196f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db49f78bbae0560db00f342894f6d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d523cc09e1b49bb4e1359335e44c21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7105c16f8c53ef6aed74bfd8f1b8047654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1535fd28ad2a21a3c868cfaa9ab199655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e00674e99826dc88e36493b9c04939656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee789a0d40d19329dfc9ef0ec2d124657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42c49040e523775d10043005969c9c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ed64552765d508cb952b379ecfbcc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535423793269bdebcc1ed0df9d7397d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbbdd538f84e782c807106c051a81e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab5d21d11d9b724543dcae3ad77773662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b457ad768139be6c31a0feb607d7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83587b2bd8292863b7c186b15e4245a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1c1ae3c5c71d9693f7850a63b28b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c937bf2661ec26817134cbb5565c6e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758d48603d3149714d0d6e9bdba15ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a86c03a31cddc5d9b79f39c9c5e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cbc6570f9279d938797bbcf324288669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60800007a19e16590d502bbeccb9d4dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349987e5fa6eec2c47f0c235469e3e3c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cb07d02be0318b4673683513cd088672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327eec62e034d04e8c1b5b79c7bcb2c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3674f5dd36eda92070aa912edfed6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94774695697e8129adca5ad6371b51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9604da7357eaf392300e0034b29f176676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a05f1ef4936f1b18b8d404d3a6d0c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f050838a35757a4af462ce6f5639c55678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d71f11aaf386e7164accc602408ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb5e9169655485b2ace50cfd020e0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455593879ad33e7421f51dcdd262861681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde27ac5fb6e99455e6568cec5074b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61a3259219275b2ec9639772de5d5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f74ec972ddee79df0c29a864428fba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fd83482abbdd336771dc8861b3529685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54d477102958aeaeab0adf530bcfec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c894fce9a72d3a2524582ece2cb6eb8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fea7ea1940c46ecc60c23abf99043688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d048e31e1a52195818463dc114066689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a335e2192501228b1913a9e7bc30b90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1240d90df04994091f3890437a0ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ea0570f4ea7397adedba0216ade41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad237ebbf1c31b1751d7afb1058b1c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbda27dec3ca1fdeee8510bb91a9175694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3184225d7280371360d8087d55eff97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fdca91a3c9c1423f9c04c26937da9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78619357876a0944e93d7219966411e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cd954773975c88878cd94364db09f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210209c5637130b6c4e3a2c75e8d5f8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50795bfdde0b25f9ac722c600ef4c4b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573b163fd06ff084726830e515bc2f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673efd5fdb1ad3b3839b4202ed2363e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e8f04c63ef58b5201e8065b6b721f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a557c815e161f2ec4ab4841573880d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d59347e65c94ab06483a2a2b415ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa7ee3ebcf4d3a40334b6dc2109ca6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259ff7a6ff344f55292251b099f65b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a057a11333d4af5dab11a53f8b1175b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2eb086b75d547a5bc80a25308dfd7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa3c7c43ecf82f155c53a822d1249d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69b09b8ee17d685e15c14b6573d2de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970977c97f0abfe4056eebace9b6ec7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfe67174d8bbb1cc93410766f4493a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261abcc7639330cb0df87a42580f780714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c1d7b093ec0db812a64b19db734d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdae7b4d268852851727bdca5c656c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a4086244923682361608ddc190bfb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51372cc83dd856a87ce9e58ad67783aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb358ebcdd14c59cc550d33ea1097e34719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03a3b6f88becb3719f5bc2ba2c0e76720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1f58929a04582076c4139748be35b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a87fcaca1d535d68109722d03f56da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2bf7d012f70b2c0f590b339845b3f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b37c514be1e127dc8f00317c05144724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a214372beaad66a4bedb55bf0349e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38788ddaf2eede36680390898e3a4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36fb65b6bfb83add743cbc3af877b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d74305fcd1f2e062efcb6db0db742728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4160f6d124258aaca0f2c4a2b8ba64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4581d995caa9dd5499af98fa8e0a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cae8832ae64163232f1165ebdc43f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c25ee1b2aeb0082b4edca2b9f32461732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf0af422898d7562293bf4b6a8bffc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d58a497350dffff4a49d447d67c7d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416366d3041f4e18efefc82cdc8fec79735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f8fe23946f553d32c41ad5cc32afe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c016f80ca3aef2e7cc3f9116e022f33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fcedd12f3f0e6634a51a8eb91cfc4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684603513ad0c8ba22540030c7bfa072739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bec9b551ebe55c2a2883f4afc28ac7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062506c04b992d3ff18c343fa06114e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e3cf2bbe95192f2c52789714a9d3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4904a050e6c607375fe0ed99871d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d91988ccf69d04eed64e8c4a81ab29744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b3192dbba3007456ec4e6bea1d463745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297505f67009034a304eddfcfe35356746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd6b8ca64b082f25e81fb701a28c16747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd695c9d31b4805f7adb7af86e7eca10748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a239521fe8b10393a5f64337eea8534749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf8a95742e0c2f0e82260a8e488b95750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612cd8bdb2e8c786e327599cdcf671b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f947535823aabfd31e519fc181855752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f437da7b4f687a6c8365e0db0c41df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c22f8e988c115a12ac33ff68650ae0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235274c5e480ab4f337d3a95291e0f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d88839c250d478eb37f1668b5785b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ade2aa9fb44c8b2fe7fdad1e076599757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754eb80a266c5617cdfb37fd648ca7d5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de6b53951724a89630691e85a5f709759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>