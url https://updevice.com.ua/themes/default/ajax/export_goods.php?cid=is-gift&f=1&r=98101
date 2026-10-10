--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63bfd75ac86c32e00f6566083486ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8eaae36ee694df77bad8baeb5840c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b2902906a6846de8ce99ff53d63dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981cee8dd4f73ce01c25f42d6cfb1924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beb986e4d64b26de581bcc69d4128b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267d78b9bfcae6ce151e75c8ee8dd756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d24af91f5705b2f6a028768d6e7ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4adc611e91f5c3e3458d5884848318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed470d0f1ff2d03e47ed9ca728d88159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d38a12ed29378e07c5b03da569070a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e2cece545dd9ac76d8108febc8a7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a680b5c272ac3dae28fd65b364fedd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda342692914340b94e3b697dfb47cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3a551a967aca0770f3e569d41d7c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d26d0fcdb648511b7b3177c5e1a9ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74beabaf0fabe317fbc98dc3e410be016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f513789ab1f3b1e93f5ec01435300af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11fcd18753fa3aea2fc6664a39ab2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a381360c934f515185595e2027ff8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0b7f0c16ca3373361bbbff00e2bc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e29992db5c72802bdcae535c1bc6b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42e46cd219cdfca5dffa70e9c910b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cc3dd0dcdc17002fd92d460e9b62023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf10464c37b421769ab2934bf3a6bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf866ae0435527eee791ec6c7acaa125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50019ffb71b82348215ccf1240c2ca0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4933071e73061876a98cee691f050527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936096c9477549470a0744b4f6d5c72928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a17e5f4d492b56c5f2efd892b0cf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ca8232b4fbd651e98fbcac70be49530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e5a78c629f0a7e9914862a863789831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9b84b3331840b47de7c0c08cf696d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a924c608d748e4c48a84e5bd62eb1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dcc9481a1d5b80d14cf7be21989df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cd68e381e7c74e33bb280da7b9f5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14424eb4217dece4a1a4d3789fffa9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b094ef3752f27b26a94316d44ac13637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381c87963d004063551b2ee3eb4781238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c461005f1a7dda060cb76af205a8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb4aa322ed3ad8ca80b959ece347e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716bd769309b4f436ce6e1b57206a8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a911690e324b7974d6c86c987417fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee8c671382db03ffef95404a0ef8f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8445c906e069b9a5f28f384626860644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0688df76be1fd0c533757af7381a66445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb275210e8cdff36e025c4b0618334946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a443adea686199b22a097f9742d6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f5fb1029d38263f3e7184f23619ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac889470e662e6f9163e2218b65d88f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900503b834feb722a6ec82e995107f1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c37dac942926a5ce8335438c5dc6e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bad7abe5ea617450caac992f6dd3b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7998927225905aba8db5effb31162f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebcaec69fa0ca5905bc2a95da9a45d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7eebf18da0ceb31ba1d792ef0219855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd7beab41ca616b4255df945985d8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43250198c005446363277318789d6d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c22df8800eaee0a115bdfafa499a8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5515186cecd645618295ae0d74681459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58320ca002225eee7325a2f1c8e4e3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d428f61cbca82fe133fdf3b190c9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ab155dd962e2319a7bd21e7f48d0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec274017b6312944b1879b624d6dc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7e99fa49221e53b02510bbd13eba564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee58e81371758a7837c3bdb0dad87365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960f1f2686998dd451d5aff8602abe366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed6e0287bd63fad58afa3abbe7ef9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0cd3256c92027c8ad80f8f24be68768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18cf60cdd716299fcae463636744a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dc538f04711f19ad2927f6e7eafde70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a7f5c9c40280f520e37935de1a38671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7d3f59345eb49f673788670accc5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992c9b4752b1225fe956b1188d6af6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac40582d948c904f91c7b147d2a3af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4491b98ec6e5c31c84f9e8e6db4bb3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b393147db8333fcbd87ba79ef44d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37963c6973f35f68e4d1b5aabaaebe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064d1c0352560be53c284ef444a832078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1f0a38f5dc2f8bee0537a547a714979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523de6332a7a7df8b9d8e68c623138f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b2a632d02ce335a05b80085e071ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487d7eaafe30f195f622534eef5c31c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3390183bfc22bd1873165d05b51b37683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3b748298b59d7fd479e109f73aa2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524a0ac2b41225c04ded6bb6ae0a66f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869874acf9e32d109f12aca44a00710986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e71c367aa5123ae7a4b02fd90600d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf99648464d80b7338a4161b841f4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d194c6d70f4532ab6192e283274ccd189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d4ad23c8e40282c8bc65d1140d79990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa640e6d5a21f3b4acd645454a984e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691653c0583959c6d688dd35361295892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5ac4ef8d11454a305f3dabf2c9cbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a08551d2bbc09dbee509bc979350d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec332314f59481c61bd926daf331d2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26edbc22ce6fe9043d9aba34c5673a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf8f08c157d46429c07e4ce1f2382697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d501d98e20b1a90ebe8cdc4a4559b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081e5b33469e096382fdc4c9d25a72499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3e51b574a859fdb4afde22b473f39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f677920720b20187b4bdaef7abfb72a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83438787a5754c4f9a03284154417e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead3bbef7b1150eb322057e54328808103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896eba98e66bdf3046771c19b5bb193c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef88ad94c8e31f2fc7ab4e88f668a36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695304cbe67d61aa30fa6b78b38bb033106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea8152ec321bd41a302daab2ab4cfa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47fa9778fb1252e0677bd44f7b5818108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fa5ab370d76a920abcd06ce12cb14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac31139f0cc777fd077f3ea973cf04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea70ee0137a830a489b038785ea570111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055b6c91462702492fcbb242b07a5c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e069453d6e5fe5c6bd347ad966b6f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c10f697c661ac70df153a02ed71d2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eded23c16bab04c81fe16ce71b5f47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1876055302024890316809403f6de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacd827fa2af3dc34549b644db25bd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691898bea93285895694b19527bf5332118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f160fa2da2d4ec4d2cfe2c3241c3f8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97228aa2cd0811cc6a824d987872e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74533a88818ac3d45fa4f46c2621cf0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec4e3af7e229118da662ef984ad56d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29404d2d957cb719033c6c4632696e93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe3beccb2fb5577d3e17645d18adae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac8a713be382f582b18cb761ab837e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8b366fa7953e7c8e471811e0047f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7b1bd8834aae73ca5cb35422a915e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c5a27c2257eb20aa438cf3aadb6c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41af2acf233b7a09a4321315db4762129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84869f03d56b8fd846b8a7e424b75145130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e25682a6e6ca18ec1c03d2a2d59b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfa96fa918ab71e42dfcc96a58dcbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d3c6bb2a744fab7b096b412c19bed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14af3b7fd42daa8ed55b4d49f2bf623134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20e3c7ae2004bfa9a9352f2d86496b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d7142ea5de11330a58a5d9c424f29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec5a8358a5ac286db4bd62bbfea60b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d502b1a2febe82fdf71dde7bc6da7c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc4d28c40e9150503a2c296718d90e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61ab744da3dd64e1ebb157ebe81b8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678546151600c47fe6df8cc6c38eac5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634e6b46454960fceb4d3e6ae28b39f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b19927b0da0e5f10273c89c3411035143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50e84c9338a5ee8760fc8faaa3d2cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a14769cd66b5fe685ae74357fdba88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66ba49dbc7ef3f2514a457a85f4f3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8059ba73872c8556d494c28c421fa5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9d9c5c6e4fc0ce7f89437348931fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d275f95b94fdc4f010442651a8c6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38135b095d69153ca7d57c09abddf44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759cd330c346aea14910fb16a0169a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c330323c3f3fc5ba8db0637dc257a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615d4b84294a69ec51aad9de6d24a3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8269993bbd700af47a0c5ceec93ce5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f14a751af8b7e683b305af6633eb2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa62e8592fc76e07ebcfd5b8acd4de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97706ae14055ae82d8d41346d10a81e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d52230388bc6865ef4be0fbba9f5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c630cdb2d823e563b5c9b7fad71403159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769bfebcc8009864cc67408bf4a3d45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f6a3724371dd9725b7d882980e7ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04623ec96701d70de3a4b3441e4de37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bfcfecd7cab6fb788863f1bd79a8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532eb3b851a439da8f5e8715be528dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee478d7de815e725a382c99d8f0e26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354617545d0ee39d4c98139ac819ea6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70376b44b58d3ec59e767c2122dcd66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39308573a98da7b783f53a00645b91c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f12d9bab1c8eb6964cc573fbb2cab8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ce424c3ee6d5d20535bad2e58f331170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cb04b967619ed49f90ab01568110f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf772a6fd220e8012f1595528bb9f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eef1042f4831898714ca5419c8bc06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6922e35dbd454a086af0fafa3d249ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5308a0bab6b209cc27d40492d9cbfe2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e4145d933c852f5ac4a96c40e6496176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508f79b8468a8e40137cea3dabbc103177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9a335cf6f61fb0823f0525077b34e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad30b686977b1baa874939706d7351179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b86da89c2e9cda91e63dac5d933e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafb27994a10afb6784c3fa720ee1bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e8642d68f34418ef114929245eca3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78516c9f9bc1653c71ef5ab0093ee40f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd917c126eb3f9ee634534527121ddb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcefe98fec890d565b19f52b8136cc4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d2d91e963a4856082fccd7a03876e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6ec59ce00492eca9d8ca6adfcdb9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fd147d38ba81266fc7fed692f881f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ce7930a43e9988949db2fb77abed0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff881037f188e4f73db4b10e2cbab5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c511c5505fe6c01f2f7aeb31edbbbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6a04f13e30a4d930426a510ecd6e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30519c7ac9448908106736b9b6dbb9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd164bc6e6f7622c06aeb71938eb38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e3582337af9d20fe2ed96d839d763195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fa3d6527c665bf1bae5fc2d3b1977196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ff107a6530c87e4533eb67043bc05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b1069e8873a983369e757ff08886b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bdf40703c4a071f4e87dbd849ec98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefa2e29f0f9d5cfb2a64761cf0eaba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4af952523bcf5dd4b3e64d85a14846201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32497a81930162cd56cb1230f6a892202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115286a7a9851458085ceb1b14a5bc16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43207e232224b7c8ffc4820ec2a616204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4691178c25c4b3ec324108d6d163ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17001cea455d09df66749576ec554d21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa99b54821b5156c140abe9c64cdd31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1f4f24c5f4d442f252592b06001cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d67bdb1affe778af79561e1b751d44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28241bc3bd090da8f8204dd4d6536cb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683969e4200e0c642f5746ecb1afe21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5821e5332c374495a57a2384c87c865212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff474915b1147499fdc021e3daa7bb0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9207a45b40f4af5bb09d4b5a73f4a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e906bbf37873ff85c0e36fc1ea68e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb9d4d10b4a1bef5c66339de74466c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c571665f81fd2063b3f3d2059e669f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce295400720f937d6e6818bdf5886974218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3162ee76710e152877904103bf1d00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e33c4401c68b4cb172e73a73321f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb5aee8eb82c7b8e6a9b76cd95b6a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5aaa01d9cf5157c44f5fccc9ff10bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69d222a8004a8d39e27053f4c885b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35ff33ef20a3bcc9b68700bc5ff46f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c0a8527f426e795be4d61398457a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3b6149ba5bad673a6faca41cd08a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed714dc169fa547ecf0d9833195801227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e2ba4d59481e5c95e277678bf2757228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a284098dda6111b4d161bfa4883c36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94925c980c8707a9cb81b0cef5920a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8b0837d132b83d0e021c0d5ba0382231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5222ca80deb60f152446170fff3b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041e465b49ae847df0d439f836cf861233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c250607813fb3f321b03a076623d2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1deba42bb4abc4da51a8566fc0c24ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d465a3dbe68c760fbf0171e6e300a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebea54ac8951b128e49f2f342748cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b53773a51da52432f811edfbf78e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550f8b90fbf8ccdc686d33c2e7a4435239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09202a13bf6771d34efe6cf2610f9ec7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c2fc78d1ec2da46f363a3b6a1cdbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba0bc42b2342c940f86e1956dca295242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aced75b4d3e12c1183a1d204385a46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb3b934c99a6526dadb7db023a6270244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362044eecc369d9f56ba2d0f81519b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdaef89e23067d7c108f5782f2d939246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479aa2f0efba2b7fcef9591296f30d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f85d46c1e8889412a9496affed6a44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1710989ee1ae08740885223d81a860249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b15dec6662f8dbedb5053e1c31402250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c207fbdb6fccacbdd2a098467d261251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2755d9d8ccce0135b038a0d089dd53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921988fa404d5a9f784b93bf8775baf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5152a634978c13f78898d42817d3ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c05d24fafb703a7d12016e2ada356255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7cde5d0bdc7940cfe4f88eb0d181c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d1c29beda6797a7c9733627b06863257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717cbff3bbdea80c8efea0600590136258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7d606b087cf5e9a325a5346448f0a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7bda44a2a303fc966b2cbef850a49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839c8e1e3c1c8397923534d01187e26261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d99d00ad366f28ea5f82cf4ea6ec4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78007d0cb09ba149260bb009c75e0e5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8aa193c6a4511ee77063b28460164264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5da30ac4a43d20e055607eb403345265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f27c17aff3d00982db418070bd2bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10888fd9c04382660d915493b09074a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69042dd328b09b606d168faa480b5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1933cb07b6a827f44bb93c70086bd02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e7478c56d07afa957bf4321375876270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c92e879f6cbc547454b289dd1b5a69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b6d4a34cb8b6df2bd6de74dc23653272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc163abc10063077e85ff8e3d2acac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c898c8910ebf9c92637c72cf7ff992274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc61cab67caa8d0320f30bb8182fc12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b571ae58fc0997dbe3905b24102ff6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778de4ccb99f95ea2f91c89b70f55a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0028afc40efacba937ab03c4a946a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479b9a7cadb9ce33fe62c40546cb3d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8dcd8a38fcf732c3396298ec98ed9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893af9dc4a394d0ecf62005b8ab9f22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0395604c28c0452625daf4a2bc8933282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecd02e78f1d68eb5a1256100f62b08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5f1d26d987f747c3c0cde5041aa95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f1bea42c1f4d2f90e316260cadac0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd629ec51f8b974811f4a612b348fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29e3c87ce21863683394cf1062e7d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaa322a7a540a0ac50c0ebeb2b6b43288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7371f13387f573b367f6a4bc3ae95a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198221cc16c8903c6049a2f17254639290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d640a2ac21704f52c93e70c6da48d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af487cb71996f6470a7cee5c18dff2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eef70da37e9e9b11b0e1818d1c03d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d071e4aa7543bde31199121005951294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcfa657e539b47f89ee54b0945364c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0b866d116fd908f65937cb9074b5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b3c9da8ed8d65106178127ed8c59b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c341662c3489404fefca1b238661c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ff13b69187aff3caf028f33a57dc2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdf4b6d83ecf47d8bb90205335ba2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de362749f325f58b6a00cde554370827301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dc432b585cc8534195ad3223825a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24161905e31c933236188b03999c479c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1db44165f91f824619b7465a185a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f2f5956a8002e46d01f90939550ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b8d19fddd4a8711206ec983d832ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3bc72c5f9b5ea4d524c43d1620728307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35175ae6dc5be42de9b07fb582dfd237308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d208b697907446ce38f5516526efb99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2502c2756576174dd235aa1d23c81f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dee7714537ec73ce0f81b64aae51a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417438df14ab6f315ae13dba98367ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4af10e3e55c8db17e42e7db287304e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9208fed259d208ca9c8f468a58e397314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07fe77e9231b790ba1a02004e0cc26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573187328f97fac811a331067fa2225a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826754eb3572d9e77ba666d3a178135317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53854a3bfd0d638777e6a81e54d6aaed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195dd6498bf3eca71d7fa3efdd423f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ac761aaa0542bd52d44c0db5038f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c27eed8e2a44436f46601d185a9d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559e61ea240bbbf47beab3c28b39a13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d720d675635ea9c6703184dc14bd5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d908ff7fd102377c436eeb1e18772cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd074a97f3af485fa560d7e389dc76c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747f37fa6ccd6117c7ef2326ba0765e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985559d02035f93d7c9188d82b4e506a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134b704f1eb1e34174607fc765b58bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816c08533ff418f5321e00f08eb3aa7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1164f3b35e389ef7ee0ba46a866341330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd7d588da56194988b65d381c8b494331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ab7164d29ab1d192358a1602a1e89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e553815ec5f31c8fd6d551208018b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90751e6bc14299a8b451af11d28e39334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7255cf7e416f9b41145c41de397f1d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71985468336000bfff2e97daed601d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27ce9b928421836af9c99700bbee5c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69fe0438379b611f992528d53dbe56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6d2d0bc28a1cfd2b7b6ae2a7a26ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b3b8c312d295e19cde2983bcf512e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec988f2cdcb88e82324cd476a48e9b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeabfebbd58e8bf0e20b27cddcd0c89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02491704e1d8223a0e7b9584985e352343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5d0f36183d393c4c7cbc5246a14a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6a255c1b3dbbd41584392c381d954345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8473f9cbca87d6ee6b8a87e8d22f49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb687ef8fad9c0742d909a1398aec3b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8013b2d3ce65c309a5385e54e16d7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f96de6bca69f667fbf15d2c7b7233349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124e84d819d4f117bc340f0e4443fa2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a323f52dafb60b990eeccd4c0a1fcf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c8c2cf8dda213295b9f9cc68ec246352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ab7af826db500e246655a339df5a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150645a6fe1bffc94dc9a80a1fffb37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4afdc6546f39310433e178a9429dbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b40cb5a3c56ec543007110cf7eb980356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33edc4ed33601e17eb1783593812f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10876d14625e50fb4fd3cd1769ab38a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd03b7b0d270b12ca02f467103b9f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85854c49992d5e441143c0396950e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270accadbc96520af1fad8c25786aa3f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e8f6797ba64eae42b24aaba7000ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f22a967e8f43756d79c2103d677d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57a0ab1ef7ccd0594b5726078834f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce221ca8589cc5ba35df889ed3529ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11def1802331a9cca4cf9693f5c9eadd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89f79463de57be1cd975baac70d7f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4371ce8a4ab01c0133833af21a3084368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aadaab4dba4a02d569b809343b367369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8b3b9a211ab6fc28fe7dcb61d71c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d073da2fe550cf9789f9658d0205d7b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743f317f057658192cf01304ef34d65372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db11f5a6e3ba35e3cd59d2e7fbf9c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0885b194b5407b6c537b0c1f9929137374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edfa1622273c717f68db2b0dc81429375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a107047add615237d539f83e00ea288376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ed86762203f56ae24b3bfe4f5e381377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5df27630dbe074663255b43401ac5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897402d78aa14aa58e21684262e5e4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c320be791c5638a0a54ed6d2507835e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22c8b6d138c4d2b786c6a8a0be2015381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a17654739467ce0be3badd1ab73b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67563c39c1f60dce60c23d5dd471f56c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e3b3b570195c4f9ee60ed53501ef7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d358f103cdc98cadd8743c69162c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468130728350f9b896bc3b33fa5e5b31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b5ea2bc902a68832163ba2cb5461c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a536add60e9dbc9c0fbba7052ed287388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0120e9263bebb9267b52bbc03a258b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f38cc0fc91553eaa99426fb73d9db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f63b9be9f7c6b3c505a270df29a4c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a5b90daa1b8df0bbcedab4721e3b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42db2369ff0fcd3a8f2105d0347feb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94b0fd9373e1f6dcdfb266fe66239c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624d10d8809886e9be3fbe9045c4d05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8311aa55bd3103c8a39a71e8cb5d751396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb28f2ab45772a6c03acab20b6055e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5c44b2c735792772f15d4b59f9c5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadd93f958513296c5a7b718ce633bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ca90f344c3b9e0fdc876e016bfd79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418d09514e80cdb49f95b1634cf3567401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844c096ff28fd27ac7bdebd69f8bc33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23391bdd3016672daa1fa53a6827a7a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c8b1181575589cd9b2d641f558e01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c141464c52748e1dc416c250898ff53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8d671da617def1f6c101e2ba6bf40406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd00771d541ae8ac55d52ff6bb60174407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2673259c6638f1b2d8e45df509ba0f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ce0a51fa9e0c30e888b5093270eed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420416da757255e9b78c25ed31c47e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bec8b320ab29471e7ba6a59a275ba4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eff0153f9b529f6afebb5a4665ba0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29924f86b560e3a46c1672dce03eb78413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314798caf48167bc60096cec32fca7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eff7e69b3020c9fb93819158db7ccd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f5dc5e2a486fa92bd08393a9fa544416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419dbe3264eee0f1c69388e5c11406f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a187f2f0046af23d362c7315ff9cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20b7d109a3bd8b20075bcb0a0d32fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904f003aadbbc9e4c4a5316b35c719d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d673470afcc187875f5d6bbe9a21ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489ad494e2546ed8856acdaca371e60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62ecea75e7ddc12f88658895787d47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e2f83fe57921234ad55d29424a0e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589d4b8889b41bac66b19b2b325bd3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801603b19acdfdcf4c3d815555c12512426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cc8aa9e8a7f2256e0fec304f87385427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764441c2e65f0d3d9499869ff22a3fc6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3155206636f583d8207258177bf295429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97588f6e42718ee01d7fe99b5ba9e989430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906bc0c4ab17a05496ec0cccfe1f3aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33610a3b5ab4296937e9616266853120432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d0d4094edf0c2195a44913a3eae9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc895c495cbb1aa7a39a19d653d0533434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bac704fd5f786902990bfd36d409a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b726375e24d01e7bc49bf4325bffe3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336316f744c3e5bc8959d1015ee7b13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442712fef38dea2c73e83e4fcfd0dda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16572f848d054513e998df50690b22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734a731e92cb31c2d5e9faae89c3048440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595bea79c4b74ebd9daba8da0d06249441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bc1e3e129ffd8a481dc9d161020f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f95488195b72b8219365ad2e76b493443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22a58dc160a5f1bb4273cc93900362444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04c203ad13f304982ee6d56503e5ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd277fda14e0a03f3bd9848d846b678446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06788b9ce6ef2beedbca9bbcd2d0d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5379b27662fb9c8fcd2b7ce92addf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb356a2a66a05fbd07d77e111b318f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a78d04ca9cca835cfd499dea33cc4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f03adb43db12860e516afe17e1377451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f8c7b52656ae91c6646bd098b6353452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3c20866d856099d6a22f9be855633453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fe3f40f208c3ef7536d68f9dd5133454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c77077db41f421dad9c4eced56c7e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd845e93bc854cdc14805b1911ce07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ecd1cca1792ded00a65c8fb33fbd0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c83ca1e92ec242f995c945e014de7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384a08a70bb1566e513b12fbfa08fe9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f325c958bc4a72115104da507de4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a3a5af2709dde9a112886222ce387461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80655cf9060fb9ccb8f29a054a4742462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26266167f513fe8656b16a90afe12b46463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ffef69dd7faf24bbd126022f086c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35609ac22fe2d508ff7592922cb03ea9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd21dc7e3b9b9a41a4776d94ac5ca0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84fd2ac0581afaf7b824890e671d84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0fcf5f5acfa916c6ec845ec178833468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3eb7b3c2bd39fabd16eaee6ce7bd3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7899161a26391a6a6df1e6598a8bba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735d01dbb2371661cba97957af2e5a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a676b94582f8474b2f48a20824ca71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176f9a75b7b8ab72570c1ec225aa1c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cf40564e77e41abb7655ce7f350c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb6c5d27cababf2c3b10def70cd692475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb2bc2bd63a62bb7ddcd5f38bb59eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccdb02db89d6269f84ef5acb296c36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7850e94101e6a39c45885bbf71e03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3725a824bb2de9067e8cb32ec31e5ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cfc76c46a3a6562cdf223704521fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985d0251b854954b710ba62bedd8487481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0d6c7869efba0b53d0bf5a4ceb845482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bc3019697e708f808689c9fdc0169483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c99d0309f7d79d99208573cad2c44d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f6253c03259c0a658735f2f991b8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd04f567f0633510fb41b3d6f73975f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59da3fc7ba481db04874991868494e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f0c817670a0b7a6e0a75e8833f14b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65500d4f70c1a6174535c2af1102fcca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5f4272628a4aab85e3eaa9407e054490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00a2ea3fac1c136082fe86551d9a1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25413e348df2e08bbaba8141019f61f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490e549f3c7013af96f6618fde3dffb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0663c5cc4607dbd802305cd41d116494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b694a7ee9eda0389f3eccb2fd3eb5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2be36eb751509b334530b8fbc6f7ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1e347ee9d31e9fbcb49760df86cc4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d86a26807a0fd7dc0f41c67b12d303498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc2b414df2c0e3bb7a3cedf0c1785c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e219e530dd6858b0392879e67486e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d9231dc6befb9a74bbbee45743656501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087d7ed99c5d912b4e2003f2b872d9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6f8cf90d41bccdde8891c3efe0411503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72752863ba9b7f43a387880735d3e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a141672685f06e442038d89aa7dde34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612cdcd1bfb14179fa4ef92c434a246506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311c46e60f66946f17d980c1d096c81507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157f4a83ad5589614dce8591b1d68cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2512966e4b04a07e81ad0442b7297509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ad256c915dfca1483171ad7bba72e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caf723ae014d65483f08cedaabc0f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a2281c3953f69d27157695984d02c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd185102e82070ed7d0517828f3c4d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb0d010517c4207c8e75fb832be150514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff0c9501cda31eda49209d98a910a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4828a4ea4617d076c062bcc1a396ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0846432983799d43551baa9d7713665517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adc3e0fba2c6a5db994f0ef625de64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae7ad0c2e55cac79914235b538b0b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776bedfa4c2b4faf2822decdbb6353e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69625fcd3676481265ddbda3db3e14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c706f1f891b541368cab48942cd3f80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6244e34f5cbabd7773cc9bdb264cc66523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a883fd99a2df240b4f7e3d566f3a09524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0527ce6e513a17b0f1bf1bbabc6d85525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b03e4e4d570d1f9d69e52b40f82f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65810ef8e5b1d2d7d1156f3d4f17332527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e393ca0bda6a5559b0def59d74e1a43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ca2227f7d2dc52edd5fbfc97e4eb7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef13e613875239ced9785f30c5d9f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78eb57b6ed5368e42f4e4d63f50d43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774209bbb4a7abd0a04d16dde9ab35f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b59b4d4aa2da6d09147bc30fc998e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82173a11f4d89e0068b492caf672bfe3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e5090658a481aea52f68047231631535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783c028eb4841a3851dc1e98e0dd183536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865432bb10ace3c7b9bff3f96c377d8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa553d06cdffcfab5586ece4e017b4d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b86ed36b7568d48439ec54b6a94653539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc7ee310ef7020c50cf1a2f1d27e39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c9d129db2c415f87602680700227b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46543752279652d204ca8711986e3579542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a281f94e3befa751709e5ca321e244543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9eaa857461187e83211d1051c58cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dcde95546f77ed666a39c0033f7cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9e2cfe47a2c573a4f0c6830cf46e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba152f55dc2a004f26d4d097d7d0508547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9551b94590b665357fab6376f742a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1b353223a14c019d3670be5c0f061549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddc01bb2cbe47437f597d692caf71b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a030db5fb63b623ba722dc6cee380e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3621b99925ab3a01d8f3a7bbcf7505552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279306b38d6121ebb1775e7acfd3caa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d038d20ba41545bc953e0389e4b92f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf051ea5c39e6b13a2d7780ce4dff0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3167e0aed5df9703faf5cfe6c61d9f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbac2e1cd314f7f2c31f0e15d36a94557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056aed3c24e4d79ecbdc4fc467b21c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa47f314e807bdb9920b8a8fc9113de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253d517154c12ca00751bab5ee6420e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483a83f13720526621ea630692d03f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5bdfa41c2f9b48b5903106f0aed5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b69f3f8e0ba9925e8004daad12c0f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eae5ad19aae7b071c1838f9180a38564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0634745023d12e16017652e1b3abbec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3f8d18385ac65e0c82fe61cb0d2c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b32ec47df80c8acdca45a503575313567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d15211a6bb35519cbf6cdcae0afb3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6e76572f62de4a9e33d55222d179d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d15f4d5d62b555c7a597334db82933570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2342b08d52b4df12a5d17b3342de4fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d7f34ace0cd7490775542b8c0a485572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4733b10a9153e759e790031dd040fa0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787f66b5c77c6350c5d46eb4666d89c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800b800dd2ca239544b9da42d6282dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a279bc2791af475792a6ac8b1686460576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756ecd4a4e83bd013abf5a6a1170e29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbd7b3bd6c7678fd77ac84fccbbed6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94500bcfcf993e33bef2e163c572e17e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b24816f9f41edf2cae9595da6453d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6fce84766eab2cca9b0e77c0e729b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3bf2bfd446d4ad56652423e4b94dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa2ccd3f5777bec8d0eb7ed2550573583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca77c322a9f5acee6772445daacc7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9327285a43102118fbdd57c12c3e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349d5c098665707d136a980e08255a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3a4538f6d8f3c3b2a80df823b4af2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3422af8894fdde312b4e7ae22d905588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc79eaa395caaa80238375eb1b291e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570255b547cd4666edb25fac3b59f86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422c47f9ee7e9369c69bcfcb034bede591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a7f383371c286bbc9a1280f853029592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157bf2f803ad3433c927e723f7e8a97593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76a94c357f8d43220337c569a85e93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526b50faf406e96d38ccf08127c474d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05db5efbee8a4fd8e5c29ffcda8d43d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0658b2dd62a55cc35b25f32830ea7c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d32beddd65dce11505b80a1b59130b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a198a3663d559755b560f02e93b63e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddd52558abfa3e91dba9ac51094633600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70050641f998b3c158c7b87227f94c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3171286167b07ee7fc63ecb24345f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f7a7af5b0398ec18ba4c67207659d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a44320abd1e93ae9ba109a0f4f98ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9956be106c8503c35125d167bb0d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa9bd2d6f177c53f63edcfc00a5861606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7bce90ae7ad93516fa2f76f82c4c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ca3d67b112de935730660d6b9a902608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507632f3b0dd23cd62121ab183993603609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62a616339e2ba700a56d86d08a7b3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c2dca9ea6241a68b70867a47611c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728c2ccaf925ac510722cf36f89cc5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48498837d6ce20ddbcd9ada8ab49637613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ce6391017f7a254a78cb74365f62e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197b189ca1ade028d01b50c0e06c9bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ba6b8e822309accac92cba9fb9a9a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd911da14976ae52b47c40b8596886617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564747d94b0d743ac2eb16aafa47d7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7a552dc5c4bc5f7fa0f3a9f4442d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e6a752a30d9875c511f589dd15a0c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60746f7e6f6b8dc3091c92290aa9cf5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5621104dbf50a1e0098e3b3eb6fd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee9e6b92ab0b720cc5bc9f0ce935a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c2809557cc2eed68e20da00553a61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae463e69ec616259c5c9b33d1f031556625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1434f55b5889d9634be015d90edbc2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8af09bbfbb7996d3a81e8d2f6b125c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f32538b15af941852834640bf4e68628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e775877ef32c7eca0616d5ce62454c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb24390e085328f384fb43424e48253630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c00c739e9ebc5a997bd787d3a8d333631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5eaa93feddf4a9c7add7686868efb7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098b9ee7f76253d908a583addbf0510633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772bc6ff8e346c24d96876ae3b9ede4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1dd4d7d9a05e9b35499cb4a86a8d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b8546d9a93e70028faa9a98febfee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f62318c6e8a9a65b04a7b52bcfcb3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8912730d802ba67be4f7e79d831c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af531d86562f4f858386a0e62ff6af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb435fa015b5acab78f71134cc89b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef877d0b37ccb8e7cf0c2c84c32d1bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82195cf67d31aa04464f032316134c99642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718d88cc779a833d937e4615fea4d76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91f82fa6e51dd32da902ca72442c48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebcbe8dd4d44c41b4b1880519fe18f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d08dd77d88e03a6c3f0d41e1c630b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4da81eaf6eddecc2684fabfef5fda6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d263d76bb21dea6454848e5e1878313648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821672c3adabe6d46d717f8f1ba7e58c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fe3106e658a4449fb5128a1da9ea7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748689b9a83ed59fd9a798770e9db45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4aae73750f84b56313804169e04b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafeef4cf595c84f243308cce2ed1145653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c485238e15722c79b2b6370646c636654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46446dc715ca3e654487ae5b2c7106fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392296e56313411e8dc0e1c164e4efb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57633a4a009589d98889751d7b10786657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6978dd0a741a451072d5168a1f213a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ac73125cfb9869345e6659b9d9a1b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac70ccaac76c4b48427e6f3e4384f28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60713f31cd4ce18edee2b0c4263a57a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f723ac0e27abd1e1b0f54c076f8b7eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c43b0a72fc3518a4ede9c9f1ad003f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50545790fd74e93a0a1020a2a8a2fb67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e52a4564cc1279b4852f21126be5bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9265e601a6401c73db624a413d6a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b3a6822ac945538f6a856b72f6074667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ec85a329891c6f51839616a5fdb07668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce217306ae053712fac218dfcc81740e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde37b8def6b1fa22589c80ce084f339670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11142daad57d2ff75a8cbe763b12fe2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a226aaa895abd51f5f0b3f7d7295c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945146715c754ac5455889d8354349e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fa0022179260b305472af3d391cdf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b902d9ba0ece8c24676986edc3bb68675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821168134e8c5ab3b98e094d2e057d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ac2786d02825a17233412b8357795677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f94336d95b20897faa442645f59b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbe90be6ba3f5e30bd7ab2c2dc3177679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aaf4c00e058ec911c4c3b5b6a06f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e37c1d928167d9657e392bfb4019e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e8923ea37a6c11319e01df0ba0219682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec3347cb2bfdf529e15438d9ae709d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee1cae980ce7626164d6966d187799684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118f4ceac3510e53c8500ab9ae0cab6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5329865317710fae658deb9b19e9cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8541ca2148b836133ea4dbee6be40687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18becc2e832673aa7106ce3e5d0c4c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a8b71710e48200f8d7548c93f650e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048e0206b75f68971ad874abb961d5f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb50903314d958c2b085f090b6fecaf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb2f1a8b915111dd24af60272cb4f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5b27ba4c384956bd96871bdad2d97693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989b2471319f5d680916e41cfb5d9fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd2bffa364e0d2e0d90770fc06cd07695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091a098d8fb3a532b20f5fff56049e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b465c72502c35ef81683c3fe7ee27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999a420776ef2902e0d946a029ac27b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a86ad52f7703ef4715ac9bc26555a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312f4e5cbc934a44422d65b2fadf243700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c24980110884b9e2e69cf08dfae242701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef7a536efaa29acd3aa5c9839d65ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cef3db6992edd57b5a95811ab2e528703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d9720f768d64aa5e1be0dc28efb71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056045b466a512c202fd173363cca419705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a911aeb3761ee72dd90bf08da829d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97448ca80f09a162d5696eb6073042707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71f40b47efcfdba4303b6c25e042bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f42cbd68853a5780728049482b50f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dca83bc75bcf1355615871a6616c83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744c1cffa9b25338a460001fc9777f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c1dc95f0f88be933e2aed20a2ed50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a29d959100b71c2cc264a31a47b8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f10f06e5d3d9307f9a1c6633308cf5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d7c01d29f89009161df5acd473034715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a9e2397adaad9f53a677736a1058b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9a82d0ba17233df4d35c786826f04717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86e15e06a5563b39106ede40a5856c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca501690ee13fa9b26b29269d88571719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21c7c7534eb167eb186f17d9127ad7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffecf558f1139f3f3e4daa07d26d8b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f862324b81747ff254771977103c12722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1641928eac8b4dca9b9c6a961ab32e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4de8ae0ce9ffac8d82341ff161d29f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c19678e3897edc04c0abc25684348725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2cd48fb306f10079b1701f637196d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92255df9cd83749f19c9e0c355321963727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b2a5af8974bca4024d91c3590e440728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff789fc493c819a7c72e53cfae3a609729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea1f49b1bd4073ac71f9e8a8d5b18e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ac0c705c9d6dd63104aded72c23da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933cc97a19f8ed7cf23c6793f0687c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631fffa26100d99f0c8f9545f21a3a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaf6f1ef8e1fa7604a6608939512f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dcfbced13439b415cbcde1abf87a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eed3cb1cff804d0077a58529440d12736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcd66f12eda2ca769927d1919c7f68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f96e55e71512db45453acac82c7c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c1db1127550e0703e01b71216d3a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b8bcfe4ebfa702594af72b32cdc8c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd298ff2f418725d3e2a0119a1bb59741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a3e56d9f1ff808c4f9ae56100b40b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a29915756a7a5be31a9bb6921f705743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13562c7596ca5c4c0896126d405c1132744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d3a54e0cd9b10f4a993bfbddd8dd2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10541f32a8c0c764f8b55b96bbd2346a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae227c1ce6143a6f6a03dcd088a22bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3558f67e5043684d0e6eb029d883474748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb116b6877418622d6cd185079c3dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca307fa7ee2be5e5eb46a6ba656abea1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0c36fab51df7ff884d2cf2f428694751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ccdeb744a5648bcc60d4bdda05cd6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe55a38c832b5fccc819ea480160153753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fcc6be96d30428f6a64c78002a1d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901c4309b09d9f21bbfd885b16b5c5f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabed1561892a2f7ea0df963bf1f1a45756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd27bbef132a3259fa940882d5edb28757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1b22be494ff650b4f156bea46e564758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798f884588bd1f0fb586fe6c99ac07f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef5a595e99bd3261b65fec0f26b1b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181ae6058b32199f10c87b45f68dabb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627f31b31f76caf4da337ea3fa7e7b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958503fae8b87c74f08baf49d92d6b244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8859880a6136568e8ce67bbdaeb4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f52f9fad69a10c3ca3881dd530b88c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36329dffe2f8fbfcc8010b68a7a38e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17048e101a35b8154306f21b3bc2c7168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84004e87a35deea38e1c0bed52d771d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bceca734fb0aa8a1bef0dea6443d0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f938cee6161a877c55641cf62285ebc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0866964cd75539bc71430250e3c03b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4992f6ebb065b5c9aa3e54c8db6f0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ee2acadfd3b164e8bc7476f7e41b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d4c910b22278caa5e17299855855815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60505d0c29d162cec000ad0b06d7da4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a7d8ed99240f6004ee45850719ac217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b85e170ba930cec349e4ee1f7f1e4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38951b3b927b2abc07e65ca5620c091619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d367cc075dda0eee8bcf935884f804e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f904a06b96059d27232bc8193c76b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557afceb40956f0cb1118e74ee7fa9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5677309944ba5a4f6fabf091239679e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f53ac9217079e63e17c12d04e221ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81952ec9973679d0a3b29caf37580a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8d1edcc0bcd531ceb4e4b760ec5f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b915bfffce1dad91b802998066a102d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3401e7269e605f54d212ae243f28bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281463beddb1846218cff556f5d119829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd30b9fd7061b8967e756510f9e79530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b4ecec765e03f9b8f918ca194701731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e0afd0d77a87c66e435fb00fe666b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb199c86792cba4b56d8cb807baacb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff647ccee842a1618bb33dfcfe9f6aa234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24effbdaa7a49b24b5193b0ba63b4cee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb2ee546cda453013a884c24f9153936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb2aa11322d1198d5a18de75b51a1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc0f745acc910d7dc31919e0c8442038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca88ebeb55c135d49ed9daa1a775def39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66427eccf50a1d7906ff7a07f19c9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a0bc6444384006c12576133826cc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665f34b41531adfc7128dc3e64fe54542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60eaddf18e62ea4886c56f2fb93024043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0c6cb91b9b3cac5fc5d43c999773444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723762eccc3902f375a91a8f2f3da92845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5fdcfe068bc5e89dced5a79bf551846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577dbf9636716eef1cafbf65fb9b79047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6a68de8c918a23f79ecfd2abaa10048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c119ad5161d3e2c2c6ba4f65f6faa349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b6f1e081e26b01c0e11be61e6d46550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcea6f89eef8b6dbbfefb41c396e0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf84f4e71f35771219f687fbbf7b62b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3b118f62552f6999831c02a6c574553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58c8767b1da355afec2171597b480454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fa282ab793fb9e5399e16a26349fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610c585d63a5908531f00f3b5911f6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583852cfea844a0487b728c9d6e943157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7adb8db820f8dcecbc4243a543c6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73181d75e59a5135e0b88266e412035459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bce477d0f9d00cab61af47620a5b6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f7375ffcd9d498efcb6241525407d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889086ad4bd428c412953def6e0431a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e441aa849f6c00b149c6b95c41c5ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f82c8f6eb4223d72c2982f84d6ec364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eff08edfe6edb76d1c95ea96fc0eec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e34315078db100bc4381d3008f27e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265c2e9303f570cc922fd1761e6462f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee63c28fd032cffa47605a705efb5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85afb27e3c8aeb0482ae1afaa1036369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6db15fa44c70982bdd802dba7cdb070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73cb5b1f6bd4d6f16e5d53b09bf25c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c577323aeb947067464e7329f46dce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513ef63cb8fd1ec1f0fd500745a3ea573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651226d3443a8bc5920dbea2da908d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818754ddbec1d039e7335b812be5b6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0842a377d95a61377e592b4ea5f1c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21ce84621863864530a25acd8bf9f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716248bccbb146fa18fb8cdc7ce782078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2304bed3954084b66a5889e105f1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29088ae434454496ac347c4daadd4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd644b90031db19d2d071846641d33b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976ba8a6a38d979ceefdaf96b5c169082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364accf42b443bbb063708300fc5b9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8d35f61e5b2e35d7436f21ae8426284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cd873e60e6e379a67655b37524a6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ce9bb606fdabd71d30d21743bd62a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d9f2a579b6788bd0da3f5b0f382a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe0b5c9eea64857b635a417cf9a20f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dca72db1201a924ef4e7448b0f5e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45598e876eff6f24d7b670c2f683adb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846da0a0c50ad38e134b365c2330f7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f36c3173b589d0fa8b447984a3e9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe236b03835f4e983838d323e3dfe9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cfdb91d45c32e8f13dd5441cac36594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dee5e9b546412949191ce599b4ecd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c55f8c53667069a1e088dc58638ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7291103acfeb772b9f939b5e32e3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc99453cff895d44760fd93ec0524998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb408de89155e1aa799fb97bc8bc514f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa019726817b24a1ebf0478a8f93f97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1884ef979bb72fbf3059563e2e96c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734bc3cda0af482432c637c65f03601102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c038c1693e835d28f24124addd70851103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22433c8d60649e5aaf253fa0f6dc9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad62073ab90e47c51923497fa86737105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5cf69aec2313ee985e83a80a6dbdd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9bf8fb63f19647db718cc163a86f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb19a024ffcf27d99b42f072a182f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d4ae0f04f2d2cbbee0dffcee4fc89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd52ebfa10d32c54694757a2aca6fe9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64749fa24a7694a3f3d9f2a83f005bad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a435682845a500ae43c0a139f473e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ab0550cffea3ef2de5d774553b026113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ced728f6d911b519927899f3c0b375114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18f1f57e09f02e18fd5974066217b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03735260f2e45dd4396afd94a903603116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3e9743832158928fdf5a7c84058c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63098861fa2a6e5f8ceb54c10f04d589118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b19112c27674af409b692fffd6b0ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b3f8ac21a24e3e202c1c6a66a9e26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861555d6d6428b4110a388fe4c79047121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cbd29a2c74befa1183a4d0b8e0aea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1a3afc13d73d57ac766a9dd67c62c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a2ac3457a633164ca552198076b56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3cc37b2b5251a40d1f0c35cf14574125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066566044990f56a661257b17d14c7ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f55d3630de704659d5d0e78df4a352127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895a45e1c693a4acd8c939d9df8aad6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89f8a307a20d03a33f29869393057e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd959a5ae2193579d7c6c7b8af337b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef853b619e2b5ae0a2232b5ecfd1323131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a0d7a34e384deed9159a63645258c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d35de5235cac2ef9df6a3e573a0299133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14202757ac16ce223af7d04a1b8d31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0a656f2e437d399f6fdec4037fe53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e871282b17f62d3379c686f2a43544136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b283453e02c5e33139b7df9138afc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eac15a9194bf6eaf0a78d095d8240138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0aafa967efa629f97fbc9078f27e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8009a8bc67c1862ec88a6299ea29a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008697f2aba76977726eb85b61445eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6859d8431c4db59bbe1febd414c04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cf3999df53e54bc865f41d20a39b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3d9b18f5632dd067bcdaba84f2dd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcae9190fbfe35f0c7aa5375b68eb5d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211faf233e78c497c3f7b85dad1de4e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1656ba085aa85a654a4cfe354408279147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d35fc0bdf256c1db9f3d7d7ed7fd91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b32933e718a25bff6c0653139b81b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646585c46baf47d1ffab49e5c6325449150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560ffd0d33d9cc45954fad42f80110c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378175f79445d38e7c8bd0ab6e8e3f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb394846a86ea27b4adedea18b96ae1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee65c23d269155216dd46f251387307154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d7cfe6425d8074498d83cbd5fbe36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a12203c98fd652af2cd5364b1b0688156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d7eb633997312ae11a246346c84d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719da80aed109c3d95e9d5b22d45962a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a406b3f597d009e2c95af12812cc0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f099a0c3f37cef2351a41bab5b9a08f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd17dfe55655b9180d618e8c4e2d942161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2fda45a3cb81b3c47f77fb8fde889162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234254f37d49e83cc19845154ef72ae1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbfeb3553a219b5cea1d57b9e455a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d56811291947dcb0d673f6b5dd7402165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a48fe4fa338013334dc71ee709dd1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270edcaf4b2efcfc2aa56c5e7a7e7e26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d74ef45457ab68fc1ae4f77591eb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c9ff8f9218f7b75d3e3f976ccb6bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1365ceda56394669781023ed73a4c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffd95eb4e3a2b3b3e53ae210fed024171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a397f228ee3210b2b793d2bef6ebb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79f65b407f0f66e97e3c1af34f6d40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d8099152139e19073c87dbb71cb31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fb1e7b818369db7c89785a857da10175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534940a3d0630f33f83f45bd2e08272c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d23c2409cef68d6353b8f0557fb383177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35b9ac8e78b7826dd4dd99414e8407178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f38481730c7cf04f64c6d54cea0c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90990463c98bbeb38ae6d2bfae3b62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c868befb85a688fc91cec3976d7b1bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3885ff4d0d59e0648717b864fed05d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511064771a848adf00a6b22dfddc2dcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339ce02e03bd672c625dd5905af7503184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faf63db611b9ed6c74c4b0ef03b83e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cbf1ee5949c48a3a6a5fb4a3a9099186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771079a378e47db14068805a372b727187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7465146793c3601799d7ca86e29ffc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926141ca18edfb315231395a4c42bcc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a49c97f43e72a2ed6ab8d8c0554b28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cd5295ecb96a0456dd2affdcd3bd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5622bf33fbec7a468f4eacffe8b4796192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a7e2c390c3a0bcddb8055e9be3a2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369c0a28d367b3619472304e3e57d63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079193cd8a42bf436b3db766d45a765a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605b6cebebf81f4f572059a0287f360196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c33891aaae7d75db7fb4d6ed9dd385197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2868f44ac8c3606148aa036c5d6dbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd11f217561cc9a3aa1fc619585e49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271c1bcb373fa93955770d498203e8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf23402eae86cf286bedbfc93a1c82d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ce07765b963fcf3beea30c2649748202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e75be59a2b6936a07d367580aec81e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b6bc6832064abe6e260c45e5235a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60879b576cf27f8950f81f371b4b17db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a94dda6064d34ac3c3badf463800fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c0784b04598dca276f485ba01bd52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a65e2016f295d4d190f72769c985e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62441d392aa359646aa0457f94e2e77a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a780309454da12e746659426f725bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb898c90441d64212d139991a60bc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea877de6f93b01bc754f22a008e437212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba3f3cf1ea2bee6ecbd13384f8865b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084c26d8bc8526e781b382d3ea36e0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b9d55f2b534e4133b707aba46f84a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6a8b0aeb0d342605ccdaaa2d39ab8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea62096afd92a4831052c6d1800a4ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d69d41bced3fc62072066e08c5f60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007ffff0dbc3d1c1e45cc0fc58da5a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff2fbca947391a9ac374fa75555aa7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3169555ecd86df35efe7e1fcda646221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74598427bd38c7292ff873c6c26a1a0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aace9b71302dd40ee7894d077b27ceb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f33f8494a46ffb320cb0c66ac24bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b310051a1f23bc9cddf1dcddafe40225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d560cb6686798dc31758e92eb125b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ee8443ea6d82e7e38b30271c71147227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af48ab057b7df82e7d0902369c72bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc933db1273603f825385e3c2ba1cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0402e3f0e1558b32d294ac859dae0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974bf831c6642d732c80937a2d41848231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3ee5f101b8988962f669ce4b0a7d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122e050425bd3562f55830c2ee0a526233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc98b2bc0fa02d1e0a7f534c6f6742c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8a2a6d59289ca5688ba6246fa85ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260a92aaecfc85e3b4f78d520c3d158236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea0cf541cff8c909c3e194973494c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9291193edbd1ddebe02e66c779bded6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ca021f9c918a75e01fbe19265a401239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799105f58c08c45102d23bf752aa4e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f8fc7ebf21e38c0547e7a4c68c244241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80bc4771d0af494c8cb2598ccd5d00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06dc9489aeab2fa1ddbf44eb3b2f33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3456a30e875838aad7067986ff39890244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8419679fe639ec32bdbe4cbc0ee51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41ce49db601c0799110ecf86159d26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf206ae016658a3fc8c951eba3ac7823247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a0ced4988983c4c1fb145facb1f36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a181f1b6867da20b3b61b8c09069b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387674a2be378cefc85201d43d121b08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d4023be2ce6daeddb10e35774d3be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d70d2568e97957e9ba2fb47d24c25a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313508322a6d1e9ccef872ed2e87af5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e06eb0b4e84b7daf043e0a649f072254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ce951868dd8b57f5647d56f726ce9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e776860d5dd675e594415205cdf4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa040a88258bd98816640e75426b81ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fb7581d9062f8b8c2c552163fff1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b30024c1c8e3d4d26b812681674c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dc60680faec605e2407b5c903768c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85b3fc6ce38bf6499ed35b49032277261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac0913ede4b05c04bc43effb1cda6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4675433ed11cabbb80192bbdff8483263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfe6d3856c0b0c92d3a063b5bac541264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acabc77e4ce0a66b5dd4e7f3a629e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff017fbc266adc4f5dda04d3e19df79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e592f670ec3f2930c293b24ff45ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd691895acc39f37d30104feb5c24fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdbc453995207ba17d62baeb31e496269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49b175d804ab681d6800d7cb007efc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e44a9c5e85cf52b2f3a31af1a98431271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111edfffb1668e1046f9fe2e8e9025f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397bf734eb99b2f4217db96161337a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265d04284630e64bda3902bfc4cd916274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524d062e3ea67c3b74ab56411966ca1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecff1a0f89f5ae8cb4ff2aecee2ceb7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498ec921e496bb71a9ebabffefda9c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84b674f21e365e7d82d5d1e2eb3aa2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473985a15ee547dfd7115a874ad3231279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b3ac19221bf79614d335ec720b928280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70540bac47cba04600fbdc5d1aca1896281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecf137c50586a61ab8b582327c9557282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fa1f2b3f1a5ef2c939e33492a740e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb214f301bae537ebe9ae2a4ffc2d87d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19804bc1822c4e8fad69074ff2c62b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19bb3ce7b62f9e6211e153d07c0f8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f072a2962636928060b8b1290a4f568287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e4e331468216748d3d5f226d07c33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107608c3091c0ff7f110e38bd723420289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66111b8f059455527e54c2077640da5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3ccd3b59fed4f436c81e5bf2b4a6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d9415f751d725c3f1f86593a0e065292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbede62ed2b0bb212267c2ba63009df2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312e6af8773d44b9bc3f0891d15ba34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e90c7a9505622df85402df1dcf94b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5423775d866521b45ac911f0c84b268296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bc035fda34f295ca8c28e665e44cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529db5faea789b8c9f756d9a550d7c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f74953b39116b80f973dc80d4befd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825f3b6229700bd2545a349fcb54a71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50c249192ac6a4c73336103a514281301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f54062c99c04b0cb5c6c327c76bce6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf200e6b94a8c2d9f6900a3e8701a18c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d20879da8996343d438d575600879304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20379ada372f16d61e989958b04c5a6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d82c430e49b3aa6c6396e92bb91375306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c485337fba2c29e2230d4a8a537c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ba162543a1825e54baef08e383410308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2405c71b6559ac0bee156b2bd43439309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e5cf20b5b784473595751d385e58f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f87fd4ed78308cf1bf6fb8f3c089ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab793a996d2a09d3ac7c13c90f28ade312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a8feb54339644471a40a1d439201c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad7887a8b45e5fc6add4f40ce749b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38681b3580b25edbfbed7fda29cc3c35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c6ce68049d57704c10accbfcaa1d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bed7dfa11ad9999ee901af1db873e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07119a07be396cdc59974b7654013e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79e66a6b8b11289a6662299e920b05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468516a09992674321323e68751b180320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7744724a66ab27ef9c67756ced265bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78ba29f6fc2e83251c82e3454e5db2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88298bbce60425865cd9644be1eaaf0e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c8e3f901912dd37e0669cde02f114324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705038ec1cbce02f2c4bf847bb99c7b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde9ff1a9458414608cddc8256eb26a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a043ffa225d633438078add7e074802327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093b7bf4ce8bb0dec7f50f1d6d01adf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db53badc80d043437ced37c0b66607a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6dc4413ba9b9a1cd0f8676d9bb048330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a8f8c66c9069ebfd26586fcbd548e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3674cb5329cac52383fb4c8a35a9e80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce0e95f9c41b4afa5b99e76e15dfd9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5d7b934c125e92ce151ff74dbf94b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba16d2403ef4fa1bd61e7fa7108af4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282af5f26da99a6a5cc750b59d67a823336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0879e43f704dabe977f116dbe903cf9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d7fa6ded28855018b0253b97ef709338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23435bab86f5701683716ee5eaf19ea0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cb332a9ff01bb998880806723a736340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6129d14003eb3e764bd75631e5b5f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5a3713fd6bf34eca045e41c2cab36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8a517ebbb7cb315f0300ce92d04db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e846f28f2389c059f0310e3506f2a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593491ac08a41119b367e1d2fa68bcf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff7459e1a079af4e9d726a6179595a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da999a99427f036125cbbc8252e72a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbff3df8f5238fec4d5cdfadc132c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dff3ec029b8d3a84170c00bdfd4a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5541f7bf1364873ac68a7168fac036350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8a7b3d9cf0c5ef78741071ec326a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7d2b7b8b1922f7356e881734b4c2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774e9b271e2ed7ecb75147d6b99162e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8d4f96db0a7e144fbbd65b5ab26f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1d6ac68e78dce9e9b641f475f142b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074ba9a1205fe15dcb8db463d4d712c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a50a738769f819cabdc440182e440d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2e791cd888e54815a7a61e0a4c418358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de9409c9e4d9be3f234277eda61e03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c6d28cca9d07bf04fdd342b48bf9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ffa5ca55d8fa44c6968f67ce83471361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219d788ccdc25a54e5acf19d41c525f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3d5d1ce734a2746a802aaf152114c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6205864302ef112370bfe12515187364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763ba59f59cb45d635e1c63e93d707e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eaf4c54752b7c1ed0fc96861deb84d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0d15909eed8796c1f4a1eb271c0c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd7225a0e485454d678b3be879084c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3a159b66138fe088379a5479623e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ea38a103f0f24411bd387c985d6b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32799aa417bac9090c19d9316e58e2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c986b8008a2aca1bd04f7570b116af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4509b65a9e228d39c669228e7b5a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787f2ace364f2649b0a24edb16fd18f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580c655fdb2ff169d965899fc49f8b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4f501eb4e34c3d9bbb809bcaa87e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ac6666bd21baf38da72192f909b56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17992d7424c3b2fc66b265ac116c5fc0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8065ae7f7acc8d599cbc6560be439379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435362a08c8aefb200c68cca9a1643d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d05867a71b8ccc13ec42e0377c5c02381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9549b028e788342b90dac9a656e65e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7053bf9e5026ece102b3afe677b4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e410c632645ec43b4485434053a7a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc1d885268b76eeea3e7f255a9fe3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf154b171fefd482f165dd74e6f1e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91e7b6cad2b2379acb60294d6e5bae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de0ef2965846d687c736b8f30897f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d4d967ef1cdb04ba674d01061efef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a090665b6400be6d8d93df8caf2921390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26af750ed5c52a954d2f33e506d063391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce81393a9ca111537cf733cb0c832d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce2b12a91d14499d51045fd72982a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21be15681fc7e34a3a630a72012c01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8481ad491f3b6d42e1964b3331d45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d34b23321e41e384406cfc92e3063396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6003adacbb9006114e6acfc62d4b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9bd391f60357cac38e08a3f86642c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58213d136dceb2abe4d1830a1702f294399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf2a03cbd128e275d4efce89e08776400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f902dc38a56d1aee69e748df6de19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e3a41fb97573560c494bd7cced435402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2c55cc3782c5e163665ada8d2388a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd3bd11186d42fd9efff47b069775f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f744b9d92dfbbf157ab38e37ffdcf1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ad6fab413e4161df18130922facde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df794b3543f5e4bd2ef7db6c38c66ddb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2044420f8d21e700178f87a9e09e8aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0b0bf9ba64216255f7640047ab8a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485967b5c2ac4b6b7ee4ec462f36380d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24da72a2b1a7a2e5fabe4e2d4d6159b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cf39941d6a3a4d76c2ec8c5bf9036412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86494d164ae4fe9fedc5a35cc811e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bd5a8f1e745e4213c23db02e3e411414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607ba5dcbc840db0c0892760d8c01dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcc193f46593fbe39854e160220c94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8990408e5a244be4ff60c3a6567d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179e8735651ddab53b132fcac7811fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d42c2829092cf6a1ccd807bd63ff12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6e20231019b4bb9972001ff0e43e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37903ba1aca9baf1bb45df44a1ec1a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd0526c3c57bb701218c31b2300302422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498dfe9420daf7d3f01aec3faf98111423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1cad0d7fd110740b04a013a046935424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd24d6d8225b41315e2838c0c07c80c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f8cfe8a424660749fa446c1b204d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3a713119e557a493e8d777598667f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89c7819830385680926d96467f0f8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec0f9a63bc5ac57377a6296b52e1d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b62e18b1133dc7c89cd37fbe3ddf2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5f02ff85d1b2ba5579adbc68e19a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a1a38215ddf8bed77dd9d10fb63dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f962c8a28884822a551ccb913880d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6553ce3528ca4ee2158b4137870e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cd306ded91ee3d6abf781aa2362ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811571c9e30bed4054c07ac056017b9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df0177246d55327088fbb05fe4d423437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04c1ad4e18c9c6393c88b6b7bc38ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723de266bcd7755984d3fa97fae60e92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604631154645a3886c6fd563bbb05c32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff3d1a331446767ad83c7a3fdb18a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a9a4ecbd5ea32c586808228350ea1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d623903ae52b0c449bb8f17f1a465443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc797804cf34adc76bb18a7c58fec2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe86e5189398fb76fe7cf12533d1cc1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a141fde5f973416755bd4a5b016a69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9706c3027f49b0face2e2bb98a79b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279c39bd6c57e4b525a39e6e1576b69448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3376a81111ee6a797c79c5b24945f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15db2dce2cae6095e5da1987c04f32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce22735452b5af15d8a12e0bf63e06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2ad8562ca5ef651f4025fe97ed0c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2aba7b164e0b0c9a7e31a3c23dc6fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565da0a9c7dba6bd83c1e61de3edf870454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3685059328c18bcc80da77d2dfa2b75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b4f7c9da435c2f5b72e3e2c6cba9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcb53bed7113d217cec4c623dbd1cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de387194c5eaed70302694fecd8d461458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532a8d43ea3c4743fc78acaf636e200459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7680aafa307c916c11f00016ffbd7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f19300763daf367daabd862ccc220461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d46a93f96149e05cdfeb573b9fab8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270bb1790733af8e58d1804ea85a007463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59ec5703b3706a2b6659a612ba0ba9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d7134aa5926dd5ef86e23a6590926465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf39c3d8b90b32c9790ca89abb78f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4a2078982eafd38b81803690c8f89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc1d2a22a784d3209fbd5dfbfd94e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70365448fffd87c9a8c1261675de805d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266f3b8fcf6e193905d781e2451ed10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2e1f402955b696c97b6999ba7e285471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec78f6c19f7a3fda97827e0410b5607472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611b6931bf1fbbed1225e02ed180623473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fac75dc8e1936a84fcdd530cfd898474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad03ddc9bb0a73f12f6faef70049d78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea166b91499cfadaefda45dc79c49590476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bc103841369ea87a1ed06ca767b5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d226d825fb5b8c76e24bfff4f8fe6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698245d7646e70f10fa3259ab66c3429479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0e7b4dbd62adc49f97796bd0eb8d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85947c5ee86d997e1eb5b0ac177192d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a6517079130b0e1a64c8efea92af3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4264bf2580f66be646a8758b8f087ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372ba98a8603f45ee3cda806c6ee91e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ae75b146504e0e8137ecf36e4dce7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d61e410571301c1db35322e2c329b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb0640013e8f6c2fe4af47183ee2a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157db836d2be324c22cbc735d34142cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb41966d7ecd2dd53d743988ba66a55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec50fe9800d1a494573f56ce4000a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5d6273ceb3e21eca6bdf2876ccb02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b8457ee5e52406cd87773fbe90477492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5ac188c2606fd2941e0db5e204c30493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6a2081fe24a110507862fd4f03576494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098640e952c790bef7e0f8e324c86fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d619de4290029f9902f731dcdfc253e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55a52724fb23e493b36197c9ae8723497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4011c6005c95dd8e46b72908238b18e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7145bd4c734ea57a4d6272078708ee6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9363ff59bc8ff9baa9cb2c2e64a29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527934bacdc46e162190f9f15b62c167501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e33c6ee5d7338ce02cc52e33110aa7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a385617aecdb129ac8239195dea69a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca4ab6121b0e8755d4b41ad6d6b654504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb61bdb731eb8ea80d449e4d1a5741505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979e4a6c3ba57bc5e37e8148e3ce7c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e204efffecabce7bd7980104a5597507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a07b5fc425ddc6f47400b65563844508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc600210a8dc11bcd7a029f2842c30509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10083b2f0db2ca57ca64c7118e8a33f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fed41c013f391d78db761280a87c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233a1459f8d64b33a7fb60e6e112173512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdf92d6644bce8c8fa49e8a99e8d9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb6c6055a926ba95adb4890e16690f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27ea16ebaa8c8c5220d166ece98ce3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb514b55a64bae64fc745c99a2d322b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fec1e86a4e87ff00777119e5a69b55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1258e3fab846282034d6e2b3fdff8eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a54ef1016db04c59db4d12543abee5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075dfcf08aa81dca5888475011fbf48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9b179ed15ace5f0843aa9670f6614521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a40b0629e7b687e36347dc05bec342522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220f4c011d0e64c51507d50785c49fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e987301aa72ac854b447e70a7b8510524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb4ec159ea359bf5c78ce4e6ac5f97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3ab2eba3a9eb7ccfb525ea83c0a44526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a95f3b9d8ab79f4e0f8f6809982c09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea562188861011990cac3088b9a4ebf4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62dd7e2d150b10e1a4fb069410cc7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371de3f80fac9a1e5c1b524d1cdd05a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c474b3e5b02de053a1d9470642833531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da6d5c78db5b2552cd912bb273b8f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a8c3202e0a6c59342ce2ee7e2b290533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e616669f154bd5831451a70e93de12a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47078befa085a0fdb2cccf8b4f8391535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731df87c0b3352c1f041ea2d04739df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480adbd7bc18131b127474b4d0637b42537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a06ca4498f29b84ebca864cc6fccac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56abf21c5874fd3ac3ddd5212abbdc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936456b0e23de36448cc409fdd2575a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889dc25946ca6d7439246a451444472541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947a3a29618d22d8ade0589505b2974542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f4cf9e03f693de6aca2de52b6f0bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e42fad5ee0d07030931495f95cacd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb14eaa05162ec70beff7ea46af0ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f35a53b72fd22667c954f2e51244d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bb62bc8b626161ca869705f4e5c00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68465b17ffa296e110d2ed7d5d7fad5d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06f2f1356f7e2a221d48e0b856710b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0a2e87532e9fa9db419e2bedbaa68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fea6f83b77a73fcc3923de683c80e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ed9ffd5691f4575100921dc50c52f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a3b793722b7e252436f214f18325e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4641e07f80fa11f1c1a4e71f67eac27554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726f08799c9fc9245941a07e31267c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2337ea4f6a1c029759aab2483276c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd6a22a6ef54a8a7d7465d61ba152b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b690340b613a98a3ad1399dc03325558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26e45090edafa5b0c341a2f7cab1b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aee3faa6f62cc34ba535c6bb08911d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94b10012546c81721c1582a59cf276561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e3cff1b4a670b5d21791cf5588854562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e206f00d78c5a8ba01f852a322b3324563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859ee4969bd308cd5a276eb23d8413f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f54e0f2b2a14249deb0815eae1aac1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16812b44351b0c68ef2f9e245c342d52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567c42e4346fe5427096d3a5f914a7b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e54aa768ada49254097ebe3ef4f246568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ed516aaefcfd062ad2dc82080eafc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c3024abd41365f60086fb3b5ad80c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f3fa153fd1f330bc14fd51f42ec46571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60bc36d05e35adfecd53313d8003f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88cf8354c82abe3205e8a1467502fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dcb121aa7eaee9560da84af9e632e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0b8ef2989c71309326ac8b7da467a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a2d4007484c23e857819e90f79b16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba06efa148a9f50f749b3b8472344c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16949bdcd4e86740a34dd472e7fc65e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d238671ec6b8a4c862732bc4dfb91a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c0d50a654ab0298af2a462b3eace4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9167b8d8f23564befa4618a67b22d38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375c1e4bf38fb0e9ba9c6da3fdcbc14582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd4eda961d48cabc2152b79c34a7fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7004368514b6acb2021ed9f3e9c3860584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c28762a7f64cee17e44d3234afd6c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e487f8c9871cac2c006c38697afdc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d07fbea07df188b28a6d9063061b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00097896751a920fb9a918b67bb25d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef9a672459e0358baffbfa79e9062c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26dc2a270469f6d67b0c7d7d435360590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fb97fb842e63a24719b2ac97add37591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8051d0d21b4abceffc280c51089ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf38f21ad9c61c1d6bc81cbe32daf5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2651b42e23a1af9648819c660f516594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5588a58fe42e16ca583d980914226595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0e42dd8440f6e54a6de59a3c19b6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b802ddd5963cc2f60b8d1e5735b6579597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b81bdf925cc7ae16c3fe438f5fbdb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151a1e3cfe9acd352f889dc2863ac59599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95225449ca069c34e677e0712aff8200600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d044806d08f6b23962899b6e3f82ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78014376cb8402463a13905fb53fd480602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cccbab68ffb7c2c3952d7c52eb827603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665093e23700662e20e1ded8ea59bc42604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80c11a143e3b95785f4cce6bae5e61605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4794f6d2d8fad2f3d689b2ff0ea6c9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283cb8e9e386dc194450a14a4a4254b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc50d4f40f6d283663c1dc14ced69aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221bda20215d3a55ea40055bd0d2f62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40162d6dc18366da64e02addcb1b245d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2bd5648be6997675ad86266d1f0e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cb6801f0ddb8ebf9deb407339d7e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cbd0b239b0bdf9b3b84a5d7742077613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ad2c25eecf42ef46fab583049b9c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ab117c2b2037646d945a44896219f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b596ee301ff89e2bf9a109c6039a30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e755ff82a7db86f0e7203b244c1dee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501596477398f471486c7a14b85db0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4c29e775ae09cc455317850dd5400619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d428d880cbd9676322ee3d20d23da6b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f34a2ab3f1077db55653eaaeeccf8e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277217011a1a819ef90b3fe4f577f03622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b63a383ef4396be4ebaafa8e402a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d012aa1222cf99769ba69db8a1d80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c14900734d4a252054f0012c7c1ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e7397523b3345e3b34ad7289a1f56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f1cbf5768db2aed4614eee5e2793c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b5dbfeea0fdc5507e8c6a0b606c01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c87147c415e6b08307591ec4dcfde629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf924c994b55a3cdb781e877f5c9e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f616a7c459af4a1cb208ec17962d40e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163f0ec527e21da63cbce7abec0de1c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83272361794fe9858e4010552611cdc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d32ad48d378b7ecd8b1552ca32a05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70f5eba75a62ca1476f38e66ab7381635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0867058a07e775894a44becda06cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b567309b7d86fb357d9ffea48a91ad3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888833724883dac2fa481c24d724b6bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bb10daeac0d1c608f0080bd17a551639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f2ebf64a1d8d3f58110bf9b564389640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12925ca44f1173b5c8cdefb35881e137641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8c58512dd93fbc3c2517ba281b230642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14c3d7a3832806a292cda09d2679ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67592e6a28289585c7950cbbf2e5c498644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2821a2271c8362620a78a4f1372d57645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b8f0258781876c99f3989b9e6773b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49e76a332fe080cc1da33a493c7bac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696acafef7c043d994fbed67dd76e15f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baf881949194ae63a135184f9c129b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fa48e6ff3751c3a5148e4ab54ce09650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4f07d2feb70d8a095139d317b5639651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a951780a4e4fd5b9d31906b4a0de6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961a814183c450c0b626334ae47bad8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec3bd11970d32c65df92dcd0b56085654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6a661df7cdc24276b69ae670343ff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27760ea60eb076fd54a99236439ba30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe14c7692830e1263acc329776f9543657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e8e72d735b45f7da20c69de1e5d41658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c777d99800538e4bcccb4073698142659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf7056803f18978a771aacfeb42ceb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bcf8a23a9a040369708084b94fd8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6eaaa0da1875b0a310d062973b6abc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627388fd1e41d0ffb066122f5a960bc5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c517d0668cde28d1185f674a0018591664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8640116c9ab8bce838181671348f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6dd6ce58f20ddc23254cd68db6628666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55e1793075844d662f9176f4bee6fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e573a793f8fcdd2ed7f3664bac54c6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d2cd8e24af2a6d2c98eded5d0f0c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e0e61173ddad047c608dc438019c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43524245959489eb69c6727bbae9a4b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0689080070ecd802bfbdc1922661d38672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d518e680bac7a9c593b7b4e6456308673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232e6348709367820ef15fbe3ac8cf7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870373f948ef06d7e0b37f4f968b5ae6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200a4d678f99d7af180659c3cd01577676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672ee54a5925028fa8a6f0a02a3594d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a1cc1c9108d37e08b05b3e28f8e25678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73a4b6fd7c5e1ae5922516dc35613f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547f85204c0af9b31af31113ae3f316680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af1a39852ca05de7c61e76b6d0ed06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ae1eff307dd014af211ed92efd364682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f7983f69e35aed719c0dff0ddfc62683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15329cd5c4e798a6bd3332ce5058828e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f0b99f8efca6be01cd4055869dd58685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345095d82925e5ed51075ab7e505fcb9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eef1ea6426792beca5b762215bd6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055abc9497f9c9062acf76c3084447c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0bab5d1e8b830970814ee87eb86f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417314881b1d993d71801b998f1d704e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a304bff8d7bf4031121de659e441c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1619b5a183aadbc173c1dc9998457692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ba8836161f19143de21ef83307c74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d2d98266581e124a2e03b9352b361694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3bdc4109b18d47aa770e86801593c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1c41a304d3d1c2da54cbe2e9be9e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81532d67c6e3716bc97f9cbda80888697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf32287f3a462aad20eedeaba2bb4d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416256b4b2626ff4a78982847513d4d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4884f5dbbc45fa73fda1f138a2748f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5cc8e00554e64506d375a009fb190701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead75770a2c5571b383187f5a562a2f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63bc5c72cbedf377d3ea20d620ce3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2651598759986eee3042da6793547704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565736208bee01d2246f9ed10d33c1d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f46f48e83fabb7d3d757779c8e3bb3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550a6f2d1cdd580c2aa60024406f911707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997d6ca57e2a8eada245e4d49c27641708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756a55805a5a7922cb2b411b01a3c5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb808c043811ac6bf922e798ba7220710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ff5510ad8823f6ff1154541954525711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17838d3f50590ba08eb03f37d93ef905712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0abb8d66d36b824344ed57cd88c622713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf92472e606fba37b8aaebcd8ea456f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b09913a73c5602a8b12cd06f81248715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa8010bd0ba8ceafde0c2177c320ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8437ca9424b3f70bc7f1e5bd5a8b31b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09588119fba11cb08d1a11b0d6807a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bdcae09f032ea9fd0fa309e7d66cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33993ef60aa35a37af3fd1de3bca1b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97739272169e43fb98240b5da21399721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e61a20b735847e260466a53f5eff9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8747b6a9f3a3e0d4812edc3f8cbff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d03c8d8a33811dcb5745a5f8ae7f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e1379988675f04b0f3d073efb78e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e95b2cd571a8924d4bcce05cf7210726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891e41a50dbe26340c55e316bf646dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b50b9caabf265813d6e4ae1292d7d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866e5e27fe9c7887ee758ea6ce719f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381d02c5c070cea0b25d5e486d227c5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f71fe1a2f123dcd80a1b4abaec927731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d550279116ff47f5ccba0b3eb55d598732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563f57df4563893384e5610817719ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4e0f7a4540304d1c5fc5135d84831734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2d3fcfd0a79d5866a09567b82088c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9f8cca421c3fb35d54306fcf107a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb919be99cf2a65f0214762c4c343c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361199a8933755e29937ce96ad3ad28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253c60c58a39bb3ac287ba34db2b4ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391915748811b5225ada05feff9e8d28740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985436309dcf1580a91ec27515dadd6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adba7922010c2033e620729760d384742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fd58ec693011604f552ba398dc1a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75028386cc3717203a3ad53aa90986e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea505470ecaebb5df52d111435051e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1953e8de94108ddb2cde51c349d229746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55485522b29af43207272840f51bcf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f893bd66056e40db9c155768eaaa5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f75ae26e7062998f3748f943e3cb50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3215729aebf63411e5ca5ffb4d2fdc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f0246f6466d2681e4b2ffce4bc9f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d398894cb169e609fb534408c242269752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77521f3c0764658121855bbeb7cc305b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>