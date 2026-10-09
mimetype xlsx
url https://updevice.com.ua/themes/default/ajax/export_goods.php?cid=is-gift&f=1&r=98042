--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b33e80697d148b2723742497418f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83267e9970dd5c77126f86c0e0a0ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d15cf6323783eb29a8891ac7b6f7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea971f15231d2d6a78a25289e974aaa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b8e721980562177aafe6d0eabf4785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec027b49e4286d8f158649d8c403c446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ea6cce0b05f465bbf3eb6175e225e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f39078b7784f1332c0cf18ebde14388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0da34786caecb12774bd2d836b2ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c644fb5676fbce281719aabac13b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5eb29835d0d800fc8b5c04521757a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30958a162ccfc3b65c6f1dfb954eb6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3bf592d7a07dd920969890b92010213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ee51fdece80ead77ae015e65aae0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc60dfe876a54dd9a469fb978c8fd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d13207a200b7cbfbfcaba029a8cdc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0aef49650700b6e23915e78a39ff417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a715ffec5172e6f219dd60cd65ba718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612b0265994c94d894c788e7d2f69eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c035d4020005db41548760b08823520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a9af39c0efbe99866a6700bc5471d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9319430ff105ad5fda5995e5647bcb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a77e1226a40e78c16a45dbb6c749a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd87de324deb02940ab0c7c403db6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c45bf2c0795914fd0ef13d638a89625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4782a3cad1199cf38b8b07692a7cc0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0316553444501ad4a89a13c7b49b2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e10c959a1504ad315bbe6bc8bf9d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e20271eb95d9fb791c345962b0d9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239f0062a314d66582a1de9ccc3deb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12143e23c0b0e6796b33d60cca8ee331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b302c1b9d8b7afec45f6351f2633e5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e76b5f0dec24f250430ca8d9498ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753db005d8b3181ef4d6f2109cccfa1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053168649a3ad268691d6674eefbc1b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756e087865cd540a5eed7e6cc6a0e3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08898c14d67eb2b042aec01504311937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a7e5efa0a5c08fc01b75b6e5d69a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ed08c8753da6b1c734fd7122a137b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50bc68aa9a75d5abddb09eecafa4f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3e033c8704a7ea48e18732969acd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57c19c34f00955e79e79b7c2a7793042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56f1f5dbca3a7971129d0eb05e4bcb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab65c595cc383776c75653fe9c587bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bd808442168b83aa92365380891d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ff7a5b388b161b788c172f64e1b3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822952c71c7270964c60d43d6947dcc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab456b3c03bef08e0f2a77cf382defd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68630d559e6af22d2b185829037b72149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad2b4699994cda465ccd47cecbff8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a624a75882c378db579b259e392c2cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a812ee2825eacb470c879eccb0cc25c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e7c06e596103e245a01beb26cc56353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195cafe8cd9938adfd90db04c23ae5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f6db7f3d500e1b05003baa31bb67155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35959d5a66a1d7b631df67fa94512a0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b115df9d32d1428aab4ada3d8d908b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e02d412b3c94d677faf0f0f2da81bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d92a28d536c8fd2bc0a3df0f6f7f7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce586fc7d7c3e3d91e3edd9f0eedddc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908f850675520e89eb429f277d9db3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cb079e8db5311529f6d45437afb4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f411d028e81a5b1d7c1e4b580b13b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03619329a9ad459f009eb6df573c0a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856c05bc5ef5726b2cad158b6ca7d4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd21ec1f79abb2f1c4379671572da0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18a6059f7b6276ed32cee9740ef16c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac32fcb97bbe47b91f29611f81489568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e065eb39a91ce15631a06f05bcda1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9962149e6d8af9e3258387d4b17f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb34410e168713e41f9aabd91be05c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019253f48c940bbb022893d2e88acc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9891faef2141eb1ef0597191ece8bd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb44df4382b594c4069c66f512137b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbf24510fc03059a79b8b40bd4b94c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20fdcd1ba415b76f0e1a288900312376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66de4fed120262cc878790b1e10305d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de70862097ab406f7beda6a425c3b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77004a31fdd88c79a37dfe3b17bca8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f848dbfa5cbe2427e7332d60aa32fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78934a2994301187410eef1cdf3ebc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeb9c29b78a5411dad2fb0154d0c4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183ab9c34e842662890a1c77d4edf5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd4a495e98cf8fb72264d272c644e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c26f44210c774c0ea3cdbe614160e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e052eb8241454be2abe7352e93e2cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15b71967a7bc659aeeb77181ace64187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a01a135f6fcd123b6e83ff9e037a5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbe6345ead4f64f0a15e1abc10eb7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fca43f23afb6ff92176305d7a1727b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7dd143879aaca84a5674650ccdbfa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0e72897ebc4f733d6ca6ccdbd44c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d775fd57422a74ba5582d873a98a65393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abac6e91b4150559baa1af09c6a2ab194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccfb09ea6b07b32ebe0879e1dd19fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801f6c2cd38fbfb1b863296c7f40dbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff10f18bee18fffe9a61d28219c5ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d24344570f8bb5879d2510726e557f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9782946a51d0f46c3e46d6041f0bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711d34e12741e858cb2f98067c0fb38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5da36e84ca53664e2bab1c1316f32c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed378c7eef2922529bef7387444d19f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58c900eb6cb8bae63513fa0ede7f02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add82bce5e359ce7af002c2658c8665f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb34bb4b05c3eb4a654c60bfb543b41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ec14d9b032b4f0365701cca3f809e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c52806305e9f3a0c0cf675afa11c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c24bf6939b497e7751f3811b38dded108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9675ed4824ec02551a5a26ecf3214109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491646d07eae0e619b54e3f61a878f07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edbeb93ced10c101ae115dffd73551111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357f5b2da1c3bab4e30a865cb0c5805112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df29737232194bda9c8d49117cdd311113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c17ec24cbf9fcc635e4bcdf09ffbf4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcec9742de01bf9db8bfa44ae43e95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8a5d486122a8d25e6119c3b1f0835116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061e3470c27f4c69e2426a5a3a2ce90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6224cfef351a1a426b4b6341d9c3dad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c033174dac2a0c9acb4fc8f3f4e6fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522276b211297a1e546dd8a45a81fa4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bc91f94eca3d74bca623a3a3e3c52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe8fcf24ef7549ec5de0ae0d2bee66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11ba58418533526eaa08f5833c57e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16cd982e86ac8678fde6c78745dd41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30507d448868aa8d27e06cb9bfedb71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5e005658c6534ef0b2230772d96af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc27e00384a99b32376961148499ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f94ed0bb580ec8941982dac4240c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146780a9ca593f37c1180b498cf60809129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6614a6ce7c061027ad2cb03d7039d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca121806d853cfb4b7a21466c353ebec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5aef3f260611e602d213d49195624132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e8f23b97eab04d38a2b8609760ed6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27396a0d18f037e3d3f8260dbd9ad6e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6693f602468bf3cf2ea246c21ccb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03663bbe7a22aab5244143c2f0f95fa7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d683144315e972a43836fbc7220e5c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea4f637b3cb125c877d08a5d5c2e0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6916b8536759002240c7a375e6ed900139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fe0b04d3d385775d6d54d2bb18ade140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2b733cfe6f57a2bec71d8d5b9cf4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bf7f41437ef17d42306ba1c8774e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ef1d13b8a1f57d11631d41b0eaf2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cd92c0873ce59ecec7ad903d82f3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975a4bfb08aa57d8225e05a17739794145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed128bd8c1ae86d04d9f455723be35b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ada1f8803db555391650408feea1ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5bc88f4d65db93e64ea4f10143f28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4f73bbf2d28642b6aa5ac4d568b84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa623c6e93f7922a7d6e73ea06d95f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa839029399791be86c1f00a463bc2b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a88ceef8aa6690a99eaba9b198c7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276842c50efbe95c31a7d271beda9c28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91e6e064f18508fabd414b07f02bd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc95b00fca7cfa64581a020fdff8c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc76d8d84383ec493a70609854331c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9efdc94916004fa903e3bbd71a03c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df94437826a4164b9a5cc002e7c41c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aed099372ac6ded702ce51a61ce9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed01e867ca04646dce49bd158da2e6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d22c45eb8393185cfcb35b5f16e952161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1a6ec606e4a39657f0b0828aeac6e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114633a093adcd0bce8b5313e1b0424e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a4f733172656afb5c02ad440e27f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34888bd40c3c947a55f579a20d426547165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668c9c9167bc7f61db05ae1e939d6d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631ffe1d8e6d70214a6ee92b7d6fb6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5b23bd069e9517d5ed531d0bcdd3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f85e67b105b73f277b0a0dd097d30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e583766141e1799e11a6f5e43a9ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755e6fec51e82cc3ffb2bbb642a3bae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f68ed0f4014ead484034af5a5229b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d0c90f20bf7354dc3e56c71c08228173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404ed43cba2aec079d13c80c94391de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4235fad32deb69ff81e96d559189f31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c949c30e4e6548a6ba54228e3a7072c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01eecdefe50f7e493914dca481bcae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a14e50b62b008051ed79c997e428e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed41d33f6444a98365586cb7509f1da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174e760d292226ff78ea8e58236e284180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0f87857bd291399c2895aa5529460181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf341bb373abe3f47db401c21051dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46452ec4d8d35b74a0769676aa22364183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2b959898a39971005e4a2cb022acb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73933b1f7881cd4827c829aada5e81f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a051db45ef8777787410628d869008186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564196835868359b2cd6a2e9524071e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c0479316ce0e6977c1e6448117252188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7442d07bc42e9419f1a25278d82995189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe768790914da906b77e949f3bfe4a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2f81cd293ef1fe3aa1b73a34bc0b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3525cb9a90867e30f9ce64cbc0c69de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b93b397487123651049d4a11ce506193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c22317f5d113634a68e6fca2ac769c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88e8128682206a89b477b31b362ccf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e7a2600285ff48535721fcf62cf1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8228a7075e3af23379732f09f322552197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad73966ec9ce25c09b669400d48029198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618a83e8f294c40c8d42addc99d8732199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12503ae9a9d0e613e9d7b113c3d45755200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c10293de4cbc508337c341c29102b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b704c37d0346f28e823edec3ac479d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b14168dae82839c99fd943e063fae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed69bbd80fdaaf34eb19f886db1bfbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8110efc88d3c61cab2762909b71060205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f2373ccf817d77fb9a2e2c626fd2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ec5eab26929904147cc1b0889b650207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a3d03fa682ca8936812f557f28875208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3b3ec7201d69bf19a570d5f0afd06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f175ce168d7bb7ecfa59422dd814a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a30735586669c3181803e12a174dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c0098c86366d8f4a1e99b2cedd371212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4e9c732da222379dc08f414b61da2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58f02920a57e7ceae31df1b0e395e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645638e9575fa7bff8faf57edc7ebb66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eefec483a7f35ef31cd45e7afc827216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37667443ca7d70439959b734eb8b51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490874bab407745ab26cb6d7970fd02c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc62cebba7a3dce48ceb376d39013fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f765f2d346e9b1563b34d4285099e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364038137768ce755fc137074259ec1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0a18f6b362e5c167b903cf2a60b89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f63a0f4003de97706bcf36857743f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0636aa0a2a00604acf3ad4b9b0edf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d69558e0ab05ee14cafba52d8339f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add811f8b5f7c161028b626f2c8126bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91ff251a852b649aacd049326912c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9604c2f14b5e057565544c1223c2412228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d1675859492a7c695b7c7dcc75806229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493f99ec99789d15542a9ee3e1e991f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4755a0b746aa7122a51cd99e48f78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fb138312f2f70004988d5418f8d1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9124c373f58772b5a9e70e98d64c727233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07caa6227a451867d79c820398b4938234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cd26d01047e6fe1ef8d1ab0ec512f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421084f0fc600f19870e371ebacfa944236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a20ef80cd1f3ef0fe738946568a3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af22835e0515065b8dea538b1f50e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8155590a650c6e6b95643692079268239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319e5f8e25e74516c3d149b14e4a9da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560118a7eb1aadeea931d384f230cfae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038cfab4eef29c926bb2e208bdcbbbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe7c11415f28061ec92a72bff41b43243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fadb6c1ad072a6a7769424bfab21d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361c7dad29f59eb112a441bf0f2df89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629d07d7e7e5c96530f28216a803101246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0eb89cf92072319caa41c65f24114247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea7d4e4a32400ca7ce17ff33b49e91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e86761929b59cff81faaf8bbf0fe8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508190941b1ac9362e0e342e41474d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b14ea393c0cbef2c6ceffb9b1e77f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344faac1d6d426491b0f6bb1ca83340b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7de64eba28b7e7f6cae16ae1e10bd4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496026900e61674c128c0a8760947b70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdc6838c03376003271ec7e133a623255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b247798f3c52ca67981a669992a3195256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d63da1dd7fdb8c2fa7d8bd82c358ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c47a32634ed67068a5945c45b4c537258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620929cf70814c026e7b40b0f8b14e76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352db2bde6239b56ba0e9cbb4ebddbbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78b4eedd0a2c55f23001c546ef98b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c54aa6b2e5cb3bb02387a28d36b0b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a5347915063d23884665daa95dbd5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860bcc6a467f8e7d8289533e5a0f0f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94583a1d719dae32f9a38a41cb09a39a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ebf513ed24b0a15d285cf5cfc708d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea25a8fed5e2ef1e2444e16df136e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260e31d0f87e27f5273b7b8d8b382f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d234f9a954c41a3811c703f219630269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb8673b6f23b851b68573a78a4b58e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf17c6c343e996b0170dc9866109ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af96b790f76111fcc0ad3582455ec1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce6e2b7a639e292ba9c61f915c2e72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4b505cd947d84c912021ff6df2294274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5f7c037de7bc24415066a379e688a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c33585947d465a62db8d3daf03a631276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c30a8cf58630f192586a1e93f008a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1cf70cb25f39c441425b955ca4d49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb3e2036e0cc09a620a0faa952e655279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341aa1f8328f71ba276b46afe973f365280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae68a280d592ba7fa426483e5a7c765281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c30e53bcaa2153660d4d751fc8368282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3b9985c21d1b54aeeb2df1757e854283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa692ee0adfbdfbae300b254418dfeb9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242ad1f794522df23f7212892ed9256285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bc0f0ffa1bea6dbcedfedbf7a2f1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93aee05b1cc6556b5d24ac97876cf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e902f5ad07bdcbfe0199ce69e861bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1d1872af691ac69b74c655c70ddd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92c81941414e56670306d711e409d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4945ddae4e4b0ef995c8e983ff60f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef73550a18b246aa4e26a4ff21ddd8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53d72ca03994b3708d7c6030cc89d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd083ea19f101800cccd9ae60e1a70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0a7a1f1ed6d2bbb0b49fae402784a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1ac55ec3553de8ed414fcb7b76805296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53000f99c7c4385c6ea25d4b4dea36ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9927bfdf9da9e1ab648850b933c01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8367155f515400a284eaf8cd68e41a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565868ff02794250d0cee926a99a61ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c8c2194191f65931f9825b0acb2d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34aa2435648edd9e896b328424264f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39404e50eed7d816d21f5aa20beb16c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ecee8b3e1f41ac9d187dfbaf1ea9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ccb89a89187705af55b22fb97c721305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07fcdae011a0281fdba4cf2e213df8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8a08879c30cc53a1278a1b87458bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab563a7750f7bb8fc27513d33172885308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc279705b2026dff1017b72ff9ab211309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24dbfcdf5b96208912dbd949eabf7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b3392470c589daafa7f4671bcd40c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8492a08345703b4f02eb90b2ab04a88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d614b5d3624523f8ef25b3fa6a71276313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb64c77e0d50b6744509c9a184ad74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddfec925aee735e9b13df22c1bcd6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe7aafa47d84a02848ec7451a9b83d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5c6a6e135a2cf1a74a8c514a854e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f53c5fb95db309702cdbc95ea6856318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6988d156b20fccbd0a42df9ee0e83b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee510884df7c22dc71e49bc84cbeae5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992da966b429e0fd0937e5ba4d8dcc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e41f52409f5f49ab9f3f69e5c3d520322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c1548aa3fd2cf3276dff12d34e507323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f413e26c4c50ae461a7f1e75e3763d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d3c8d92487c11e9f1e04b5b56f734325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8d746871a2fb04775675b5eaa9463326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bd3f8f8bd9a30067f74ab83fa7bfc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c99dc00eaf2f04b2a87b21afb9ea0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe161e020b0e1e447b6c0f8b4b6f39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb667701bdcddf0b64d10a45969871330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfb5a40d63071d6435c6021350938d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909dbc04687b2e06d90e99a3c9ae2b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa60966bbd7a134a46bbae7452b4fc3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0211078a2c2a3e946506081504b86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c7d33fdf63ff7f39c6a1fa9e0de12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0043739fa9b878579274370e56969336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1feb554d1ba4c6dfedbf8c18146a68b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aecdadaaaf60e4ccedd395e5b1254338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdd020e4be54eadce39b6f7a7e6652339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b568498625c70552fbc414a93e864c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a303e9e2e09b60dccee1cae7ee4a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7667623b0443cd7177a0d5f07fd3e96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553badbb6daf7bd01c95544dfd2299a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6d727a320648a6bf60c4b89e4b18f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebc420ff49f9c6fa38884892f04afb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2a25a1673fd85496f08184f3262c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da55e31d59432252674ceb4ce10a8c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6531a93d1d51cf21807d718028325348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867690989545dc70d36ed0fbf062a36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac9858ed9c9997253d25eb578b76bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cb6cf90c073d27887430abf99cd25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc43ad0c81cb1a7cdd8b995f388ee4a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0394ff1efd3fc3d28a25a08f0108eb3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e1d63d60721bafaba14e9a2410cbe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51659777cf646be6a59f4392510fae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6767d0ccbd74e8a1d5a0239c94d96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d062485c1f8a5da7867851a3d863dc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61e6527123ed3fd77414f1895c18ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17629f7ee3b51b28af2382878d767764359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ab299d8a0fe5e8f95a13977eeb8e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c4e9489d7d67c725258a8b1fcb94f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46faef961eed2c7bba5f94a0bf2a51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec96b8092e7b2d4a14c2157a3c4dc8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157066927db8757f803965ce4b479d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09c6a8c82f0a8f6be6c04133a442d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954667739adb464275e1f3561653658c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6e33fd111317d6fd77db73cc1e26f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a7e52a27ee16f4d84a6ebd32ab520368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf530eafc4202b4b9043ed4983ebb01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219429d4dea522c6437262d54e1063ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f017908790f9320b0d201ed1d484371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceae8b6c72f1ea51ff38c1296004bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cf0ea1c764dcae3fa086be2aea4f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e61a049d7b7aa102278bee1bbd263f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cd5154da4a0d645d86f9113a48d8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a28a34209afa8524ec56b4753801c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec120903447054c99eb05555b3831b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8382a675559b693261ca6f7e4690e00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598aa3eab43583b71107a853076c8638379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055c7bfe9ca59968e70243d154b37ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10970a9145f5dcac39a83ef6c69676b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014345a21204d08532e997373a7219b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68404bba165ec4eb651b06bdf616b928383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd263efae4ee0bd78d5c2213414e79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1256ea9cd8ddcedd86c7c64c55f17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb91f0ef4ab909748ea89961f21369386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde13b9337519d92bd98e0404223ea08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae921f1b2c0519c0d9fda64c5131fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8396ec9091338ad2c632b2e987ae279389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1d192a220aed76b848105f5ac5aa0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd25bedc375fb23b42c398c4ac841d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1059df5e7eed069319d6fa00b460647392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9901e2066c61291ed0233d942b23d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2202796d5b23d12fd4eaf3aa0f672394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436e4ea141775690b546d7685bee5c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166654a7e66470098908ecff8fd80047396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff231c8247522f3cf86c70a2c00782a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be642d77f3b46fc995f87c10c59291398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bd09de240f5a451905d3b5f3a7d72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbdfbaab328e0e1d68ab1de48cdc09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e04a496a774c45a31df64feba2146401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef23460e5a1b5fdfa1f4a28be633ed2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5cb3cb965610f907a1419730a6b4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f38acbb92230ac0b2b23f36a81d37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7106bc434740eb8cdfd17e27f87df6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ce1d99755b96f16e8466a8a81a4bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969d9ce05cd94fbb5c9d56ad6823c0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ceb4854132ad0abced2d8f6bf47371408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5ca0b8bb6a7f12e1197b22cd13b74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b182d83df06cca4e811cb8990723a55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c620573ba8e8627de421863c7a970e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ee9b86d3d3077305b3c5777ecbaff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5552ba6fe3baaf94770e835baac8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd308ff07171c2feee3bfb8eb7b4a34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc35d14e9885918da75264bfaa675ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59deb1d032cb31fed991349c85c1af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85546a740bd6f51800e78af6b51b02db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a67706eafe208295395fed84c05e71418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08392c1d90b8a925ab583e4d2441ce30419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb34bc7c7b81c83887066c9bce56c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e348902851ffdc5c07c49c9903da69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7bbddea9fd753dddf8099903a4cd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d99052c42909ef10cba100ba48a9b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae550975186e96dfc4ff21684753d2c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d875ed3e2b002e7a99a32d8de888a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b66a9d860c697d0aa8bd8032065e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2cd9886f2e1a2751b415f62875869427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5350960f0cbc4082c8cc360e34c9099428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4db74fa6a4a54397292512e143fe8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93729bf44e6ea28d0bd2a82931b15da5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a42b259ea3a471d0caa29e3d18359431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5824bd744c8c5a0700834216da7ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fa099a810814b7abd135eaa50ab13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353355c19645ed86fbc879ff23bab52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ea368f5272ca283ab6b2f0e29a40e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052c4b21578a18a828d28cb48fcbdad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdc95a7756f8fed7d9d9a12dd7014f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238969a720b51408cf89e5cad2e8a695438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1103d57f1a45e507d35bab84a3d52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f93b2793a914f8d7fec75cddc608c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1757a7125d56839bd9d3e77907f0992441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777bd5bc8980583148db8435333e466442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fd91eeac425f29d2d11b0ddacecf8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4072e9dfb55ac272f6f1d6088a3aa64444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26446c1ea102b8288c445a25f91d86c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc61ee19e1f74a2afac19eadcce281446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1667beb501a8552bce832aff7113c33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fe0bb209db57721bd2260a3531732448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0e26e39bf8e4a8ea0a182d61259bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc1364eb44a77b12b222197af77c07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d74fd1ee6c4b60b982072aa239a42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdf98a45e835c80cfe3ca7445c6df4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d38788484b30c86839a6384240cb7b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0c7380418f1ac719fa0fe379ab0b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147f20b3319b9a17432ca2f35dc5c81455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1fd1ae4accc454b05771d310cdaba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b8aac393817e8bc5b33dc0a02cf87457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f760a0fd173e4dae7c7d8b2265b72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28977e8e6f8674be529dff90d3cfa200459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d4c90a51d2ac7881ab5a918e6d6b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad2cf30572bbb02a2554cda0114c94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4938f614d35295423da7e7eb45a026462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2e30245ea849c6af5d4521d26fa4b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dd6a88ee7e36bba3ac92478627314464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1644a21545fa85bdd44ce6857adf3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86ec0dcf885e100ead1389c0e3006a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdface8ee18c62e4c1f4bdcd9f969718467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05721ef012c40f39907fd597d29d24a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af1bea4003132a55fcd136c07f57eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d317af5f4a6f1fd5b59c0c2035fa01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b05649e195f169856ff3e1b1d5ae6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd3666060da22d5f8a9b84c5d32b83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7412a5e83fec27f8f10cfed5cb97b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51259ae09a58bd049c5c30d640966b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa97b75a6256d4ea930bea919819806475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e74c20d2a8cf3dc5d2886d01d4670476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa277c58cddcc472dda75146aab2a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285e90cd473ab18dab5b360d505afbf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf26bd0b6f4d808b9165da084b924b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce407079829d7cb44aeaf85ef2d560480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ff9a9c8eb87ff3cb786e325eb74df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1b4c17d228302ba0c7ca607761320482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f50b432c1f7d7328f88289b9c8d2e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff35d5ba5d885ae21e1e06e8c43c766484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5b318103ebcf6507448aecb16696d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae581cd1b7462ad6b4c321e329db487486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327eac3590053d5e1b3fb6d382f85de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584a86199c4e8c92716589c024ac8a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6f85a506458ea9a7daa6a07083aa1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3b7eed3a63abaf649d7817ff178be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7d71d63902206c23081f4751e114d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87007ee36d87a9f06a3d4a93425edd30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9f9f53e4b2260222bea2b586aca6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec13bf9fb9b32cf47370fc3717040c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02d77f4257eb254b9d1cf6c419c7e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9689b9eca0290c2cb0fc531f23e923496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a19c18fa3d18645d0c68aa6a206a08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5d122593b6c8319e11df38d81cdf4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5392e8291f4d3d6114a4b5ff7407f89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20b55c04212eee08fa79f7121c4a4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c42dbd40c9580605117b080da4a04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bb5a0f3b7e554fbf9abb812343ad3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324ac63d424e02a4b6b36664938e141503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638efccdb4fa0692101734ee5507d8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcc2e2a337f92ac1f3fc6c852ca24b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744b1e0b1778629a4b17a172399ade6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809595226b40af1e609b7692dc23047507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2f89c5971407416abed2a8efe96ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8803b2b3c9e6489133fe296a0c3e61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6a6f77b90782793d1495dc6519823510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcb964be4773f3e9968a47856d24ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b36af212fe152bf2e836632b8b91c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06513b462d4815ae6208f8bfdcf5267513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54ec45bb7a674b76de571cb29329a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70651a6a86a0dea2b2a849c2abb5deac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0666877ad12c03a44d6fcb44b67ff30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdae1a284a708281844bacb8cfd479517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bfad006157cf01d953c3e1ac04167518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac0cdff0007c9fd2c217f7555d484c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bb92a657c9405fb33a9d725b644f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc798da063c2e3ec08bca49a439e5c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92598b6d3bddf1536410ba42ece0416522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cd99111a46eb75a151c7925ea7a7a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b07daa797d45bd98d5e0c29b9fcda8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43ed97367042afd08c59a8b896c27f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a3e461908b8377241e9d679840827526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13122a9513afc5ff528f83a5bd26bb49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ff1e42d19f229fc6db659c80c0c05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd361cfdea9387440cdc52cc421f203529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2629e77d04055751516c9d27c45df2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015d8569dfd26db3fc796fa677aea0a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f18e5e1d474dba6ea7270a6c1f807532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d60ff04223715af8ca39e9c4ce2e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e87d0a5bbf7f214faee9f9e58782f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7924ca64365dcc432dad2fced8d8ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6f943375cd315ed0925472a0c9b9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea73d0cc7c6b501521e31750f694058537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3078dc240deb8eb5746e3e968209af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef5d9a6c8588c7b86ad21b248665f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be4232a5bff5e35ec2afb19e21a5cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3d9fdac61896b35d77ab942a59466541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae565fa0487fc6cfdefe4a5384e845fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff6892caf4d64f7ccd2b0405482f96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ea102dfd825f83d0225a189b2d981544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0c9cd12e0804158edab354ba7d429545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c734de2dc3ca092431fd18238bcc9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672144aa90177cb151fc3582b933f76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf6fc9d9af24df81c7d52c08cbc31f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b078f997c115032901d93ab2c24aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90248788d6bace76192034c58f534c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72307ce9aed002fe361b5a38674a38fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e630243419e1e55f887f42002ea51a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc1b5126fd6d570f85a2fa5f11ca51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51559fcb90deddc71d5a021de2dd9584554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ce466549b750b8d31552fb77b71ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7e520380ad373131baa2183710ffd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b12574d9337419e00b82e75e872fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3d216e652292ba219a8c6e0bda637558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec849eaed5eb33002bf1d8a82b11cf4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfafb5e3e109e6aa70c7ff369988fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fd7a57d5f9a6c7a09ed13de3b86fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f4ec8f1a6fb189b655863b13fd101562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9840abb16b5b4d5369798f563dbbb87563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b90d347b0f998923c985d0693e28d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd30bb37617ac828a2b125f8a6aa31e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e2cd0ebeeda03e82f386ca73bbf40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0830cd7327ed49885e95cc2885975567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008288d24b697f1d90537b8c28375015568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f98d463f6a0786e4bca23a1b48f80b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddd61127465c8d33612c6e61d1ff62570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830a1a1d8421268f4db97c49f8cdb14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c5f66febda9739ca30deab32c1928572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10992c65877e5a2b59ce28fa14eb34f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bb7bc0923baf0f8ab215bda0016c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08b49b0ca1d210841749e161339c17575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b6a2f7918b807e58e01d537ddb815576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ed95cb4eddeaa60bf302a31caec42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab32ac572f4914f73dbcf05fdd5d76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289ccbd394fcdee6f6c90c5276df9e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e7ba0cb49b9eab649d28827899434580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bc60a53800f9e1a5bcf9500c228e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1212a9d26c4e86d57d398c834b3552a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e971ffba255fbc292ebbc734054c6db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7c3658b12f6f0dd7779641ced6945584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a49b19779daee45772f3c7fcdeaf8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521fe5a4a0a596473bcee96ac4ae535586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c8801c2b5d534885bf01a4306581f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cedd9db034c2cbfd6f113adaecacb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada728250d3119f3fdb48c5ee18d7f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9869c53c779ebd203a4238cb0a5b35590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d608cb3f6095949c75af173a10108591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b48121e8fb6c0570a6d19202419e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f0e380c72ca9ab57547bf5c350dea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fda6b287ea82659c63f67347ec747f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1eb549f1b870896339b47eacf5204595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a23dc5b147a480def04676a9e3a10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6e2485e000d3a9a3effc5934be55e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16b9157d0f7836c37a5dcd55287f0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c797a0b35d0ae12cc91cd5a4886fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570b9e1f901e867f28f9ed5d011ba25600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ffe33b335c78bb012f56b8c5e1b30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ef1cabfdc73ba545d878f764abd81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4054c509bef1c5f3086cd7ec9e3bf4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b641b976d20aed4a258426de509702f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d917e5d4acd672dc2796fca4846774d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42722e22f0bc67002420af7077d445606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a72ce9db12f9b8eaf6137f9b0a86c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbc151c716ecbc0ed5c245a86cc5a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cb44930b2f1ec076034a5e6771e08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e77716e966422b96721fae4d4ea297610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f8862bb8d890c2aa673c747d56b30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d0395b70a5329f8b8ce572477cde2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb3dc410b1bcc2e7277f0ca137257e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0149a644d1d972f302aad9fe5b874614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78376f343ad377a4c46c3d8d9dee3d4e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0676b4d457726a08f1306a6bb92e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3345d411763c452f14c85808b6e311617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d5e2e4fff5e8f1e2d08f0c42de2a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6c59470421896464ec6a3cb4d261a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c3e89a87b2fe2327530f933ff49a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e845edcf86f79fce127bec5646ed0bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e03a1aadd09e172da5ffd4c50d2bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649ffe902acc5d9bd2ba386408dfeb6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eaf9b20031a63149b9e6dc4e5c4cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649a39e8a54c5a62710eb336ced6837625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e360ae3def1aa9fb3ec48eac6493ffa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591754c3faa780d2f9fe85d52036f87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8da6d7c429929f5259abac007383f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c03017facfc9a7a3e8fbefea3569bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade46876d9512528175186a1c499f2d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c372de1db894c46a6f725e3ce250ad5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9767ea7bc6e227d78c151dc3887d0cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981bc2f41c14ca05cbdcf412b5297ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066abbb2270f66cf6d467f9fe35e9842634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2192db5940b4fae545784dce9050e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944f604106ac9287d2f1b9c2a4578ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea109aab5bc57f439d1dcbbe90693b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7a55742c10d4a55b290b571221e20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dae5dffac96a7249ca83b2155f8f33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6731cfacb2b5cfd7598075f37893bac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da104bd4e5eaa2e4ca38fb6ec03726f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d7a810a0d36b943167cca44b13a88642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0718d6b4ad55ba24b95a3aeaa0c03643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb479d8f2219442e7346dfa6a1e150cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd13b5474d2de02e5ab5300556e3bfc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e6e8a7a299c535a6b71453ca34d8e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb841ea15448a8f5add8f97d8b8d876647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa92c505a4c14e2ffdda6232e22a94648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80017b36285838cb55f28ae855e4ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0ab785ec530ebd15abc04d72469a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db2cc6242c9856d8ae169be63e5a5f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba3c4090b598172312326b6d363875652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8777b35c530da383d45db88c8495f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c92191eb9bbd8ee8027ee5d98a1020654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46746993b5f9140ee4441b2275b1131655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6b2e60c7d7c832bf368f76abc65b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8dccf5749f3c396afeb524f6f7b93657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d966a208fbc31fb8e37d73b9a7b787c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa825738e55a53cc8b3ce2791db1e70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747b49778c749bd8453702baac279a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262aaed7272c9f99eb434a36bde8d48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fbb2195d8540cafdc22835dbce750662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188713a856136ed246bf3b5d561c79d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a75f417c6854e8ac6e0c812667a93664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293bb185fbf86824807e01fe80208d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304906c758c210f739223c82475c992666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43891a445a1b370e2a6412e872ce9b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef8b43938081286c87ae9e70f96e75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787b04ef1ee7dc69ccab82364b66ff6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c5f402cd0fbd995b64c055d42fee9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc84d3a2e2db2c5eb9249202d59495671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0c6d59a6aecb5382a02912b97f665672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4d0c7169adf80bb60a783dd9f8b79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac65c989fd50db4883c03309995324674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e17597a2a39aa0e95e2a7bb4e0ee2c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fd54dc21142f06fe148ca25fddcdb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e53188da4536e1e5279ea2efda471677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a95f625246aa688f6f5f1abfc12c00678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffcd7450313d6b41bb493de5be2a4e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92c54e8ac22a5d84285ab4c42a28e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72990e6869e7fa8f507629ddf2dedc60681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858be0508278620238cee9ac22d97c68682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0d7f9af71c63e8ef710b2a009969c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995cb9a7964b3a1267190d79757d108684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718ee05fa54da57a55b6c6af460bc0d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6867151b1d03311b7584cc499d17d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf0a744984373bbb553f34e48ae295687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83f95eb43a5d445b4752480c248a82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf4d93fdeb4aba4b13f40e15f05973689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb1fdf34783b3eff2791beca18094d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90beabb18c41372e880c4a721715fc23691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801deed76b325aa9a68a5aca1ad405e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d805ec76131472afc962c87ac9d47aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a0fb9b6b64703cf92f18d048364b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d239d38a07c5fb4029440deed331cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfc1b839f833237fe0fdb936bf93a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c011d292c31f21cd142069d1fbca08697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19932b3f319c8230908d8b629afa284698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3064ee44a27f91d4a1c726b3a63ec44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c242e8d2bd9d569cff2934742408be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5222de7a10220b8f776daf3007dab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6729ac9b4f78e5118a9bfdba3c629702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf1b657420415e56d91d8ad083cbd0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce5534b4bea1433441a7bd6ea2c0bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50816984bb2fcaabb85c98cee9ba880b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873642253ae54392bab5a4cf8665fd5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ebe40fea68e508c71ed361f4b3e3e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047f36225f4e0aefe43f56ac62244e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede078a2bbad3f19b31c50b7007e2ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531a1132f3a50543361e9a747d8993a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c89e38c0a2f53df462e51cf46f97e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299fc5210ee4539d37e8cee5b131f59712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd85a6bbab65653356293d914a9f63713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93ede6eb1f71885fd2614eed5e1151714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3862de869249c2b463e30664bd4f641715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0477be88ce683eecae181d8ac624399716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb23c28300b3945fb7e2120258a8f28717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d14fa0fe32e0e4944d6f919dc7cc9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c5f1e6489c38ddd8f2797f779bc2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d9acacb201243f39e4ea1719d04d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef07b28e8cb277e5eaf750b751ccd07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59b836e8bc840c890d7462cb1550fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a0a41adc79942a9e8cc70b08dd2f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8dc8b49d9c7bd8965a7b897def49c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4514c86ef82f44b9b2edd89274cb429725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afed244f5a801313bf35b76fe300fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3900f10799a0723315751437bb6bd6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c12f88eb11fcd0586ad5455b047ad6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7a48c7d8feeffab36dd8c1c032efe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0515134a20ff6880611dce0bdc70f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be03e3a11e621052e08fb0775e356c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b48581937053cf235663bb197b55e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36f5950e4e965e3a9d6cb8e9ca78db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cfea792e33e1cde822b21e7effdaa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52a4514526b9399243eb001b8a8812735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8a06d7f990b932771a4c0c16da564736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eacf54164a9d377dbb572ef5c2564f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed6c2afb92a230cae14a7cc6580300738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fa01af85f541b7c505c51f16e3dbd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918aa24aec6337f3d23d902cf3a189f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485018837501bd1062287c62b8d7019741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdc63e117eeded2ee40be2a5cef64d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a2050293e9d72279dcd77d206c39c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c01fb4f343d8b911eb1956f17e8899744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e96c4fdb93cd28540883a40f2007e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebf767fda95811805fd4a2dfa6276b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52cd1b2835a62e9fb081127df35001747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f21dafd65071746a64e2c6e44064e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8dd07db28099c55282f892b1466ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45180dad94f482195210ba9d4fd09a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0381fb50ca619ff18cdf6afe5cd94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb367ae9a4978d187b70006c55617a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95848b596638edeb3f2aa7d4d67ed43d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b401e21438a37bd53f5528289849f48754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cbe60a65239c2a756e8891cb5893f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e5954cf7a0bf4a6f3abc5e3cf8027756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f25d1b05a3c42f8d580098abed242a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b5d82e8c2ae047da1529f93c0da67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982d7fd33430dcddd944ac5f28de3c5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a255e5d6c0f5be2b9daa84cbed88161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c920544d77c066110de46a451b6c112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2c923c53c5fef7e9513189d8a46bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d38ceec35b0d10fab110e458e45f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6e592393650f0fec56dd87fdd4a005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adee6294797464b0938f0ad1df88396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c29e642e990ed49a86b69450d3d7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59b7946ae358b0ca0a3882714a21b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85de10ec5179ad6cf1c72f32be45219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeaa5e183693f63b469e84f2b0bda810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca39a9c8a393bffe6a8b46c2ae582ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a8a3ffa3bd539521f8b0ecc962dfb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac6c102eb7944be49b0139d6dc516c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181ca68931910117e59ce8a949ea0c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264cdc820d8ad1e6d8a06af6c650d9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7360cc0afcacfb6b08c1bd41bd96f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce326047473c8c8f3a61037333aeb02017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506dfdf1b447bd6e980cb7189bef9f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394163d2c4bdab6426811e3ca12a780619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6adb60a5946c391ef762c874466f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6fe53a0e65dde4b3f152f4016f1b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575234a4bb67b553bfd50809c8e758c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b046cdd34be8abc7612e257e9e7c1c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212eb4bbb6b49e138da9411b01356cb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b2193553bff6d46a51d81b3af730c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0209660c1e39a723beb113434e5409826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82909f5b495062507312ba779cf483c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ef6533dae33686ea2bc0d992492aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6bfce94341c42ac2511a3580b0f6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45cf4a6258f58704b2775cc349a8ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703e656037b325f3708e563dfb56d7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa129ea39210bd0736c72634e87e77c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907028b1043c3f9426a2a007eb226f9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e04f8008d2478f1d310fb0695761834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33ef9bd1eed5a6c566c9f7d748bd8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b588cd9468617ee3c58774b14fa0f0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efc7b0edd6754d94936f7e4dd525e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57e2e816b15c9bb6aca3cdc7805ed138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808da6ffe9c995b8c7df13da5604d4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201be0378fd79aab70fb995f3ea32a8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ecf56a392a8b2647db24c890f85e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0aa2b40457c06a64cb8ba51f67600842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2c269590f0c04527ae902ac13c4d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeac6953d0653f78c89de804d6905a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229789164313b7178a45c8d38530aaf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ad8ee841b3852dba6f7e242b8395e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193cdccc5004e2c1c08b2f4d18fae8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266ddcf37d7b204205c7c8af992843c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d4428a416dcfdfb6d00bbd085f11f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63af601d90527a71904771e305fc5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd9d24780577d12ece0a54db8b08d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb0670968ed54c1d7c281e1fba162652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a2c2c4453a8223b1eb936497908fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01153a5b1e717fe4f4b860e5e77ee254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ca769ac269fb84a99373b59812b0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa07207ac748fd0d1f03bdbb557cc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544a6f49ff58e452c9d400f8511c45157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef83ebfd3654db31065a2dba06c6ecb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dd799885be5e0da7cf8bf402fe8c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015675367396def03949c0e6aa83ff9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af12c3915687dbfab49329b233201561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84121e14a7842d880e59251be895d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ed418b388fbe530a03c2e6d14096863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d391e90c8b045a9662df550625bb74864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9052175a3b40742d6aa6c3d36b22ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f21304da28a6ab52aba9fed321113d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb0201067b1ccd2daa49b7733118a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ababe5d9cb897f75cc8e1932be22b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dd51eb1b71ae0f687db0aab5a705769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837cf54cca1a09c7c80b8eb512c952f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe372c6893ed05926569b1ad867bf90f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6ec1f5204fed4428e9de170ca396d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976468d2bfdde445268d58e224a52a8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d31977e448e44d397fa0112d986c4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76780b00e029616e645cdf570e3d1f4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcde18576d5564274d7dddeafdba1ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dd3240c35d93ae4888c5ba578ece177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd42d7c1410d3ee6bf557f00f652e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834cedce9f9ae29c46b13ac2a91d2eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb816498d4f074c26be5b4812ed64ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d5652e86de988eda6a6879d1cfd4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efaa8c8eee4fd9dfa09d8125cadeb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ca60bc93d118f5a0f1f538140225783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342df49c23e27b99a95c283b36c1c58884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8441c158e41cced77351b4632cbdf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4483fbc2b6077173b5ffdc3625a7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9648f8913162684c052e5e3e916ae287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1523edf6275c8f72deea049a3b5bc1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c91e824ba04a264e88bace939619dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abcddbf7bcb4f275dd10dc5badd6dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3436ea0f9a389690f88babe966adef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948d503602739b8b5064beb1c2124e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25662ecc2a8fb5dc7bb5d16c8a999a9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fade0a4fee5e87498f7a9e9efad5e4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e939f2cada629b6b541f0cfa06285b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d891184ceda88434265ecb3e71ca2a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06201e4722629b85dcd1a0ae86c465a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa881344516ffbd3e54bed92fccc6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee19f6a224cfe97a8f57759efa748aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac384848f0fd13852b870d4531341472100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c089cedf7794d23880b59f42bde7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51027ab0768915cfd368f5266954e8c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604ea4700dce1c10e468c9530a72c54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b93f7a5306cf42591367d50decb203104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bf25b5f949657e5bc5e7d376d40d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88908498fcb4587f4c79b66e6bf1fe9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05012ed244a51dd92cf8c3bd74158239107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890ec6d9121c356672cb3a489e95a4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb493ed7ecc742f2d7751eac21ab35d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1b954600ea7722513147e994e21e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22f27d4d0ad80a53c843200eceb6a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77869828063bb6756cad9067e87eac4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665638ab70fcc148fe28be7af322bdb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eb1f6032fcf0e53f8677141003fb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087eb780aa73b30fdde989f16fef0425115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b632895ba8f5a9af8d1b3200a673c6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c504618fc0d38f547ac3a7e80f12f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc2951e506205fdd46f84a90ae3c16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eba2315ea5f6c8b5466063140deff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7db639bcddda19b191ca9cfa67143120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507d58c4386e85d7d15c825ac299188121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa21507964e9d4a6b746fe38b48b54c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3595cd8c12e4abb1d75309ebccb4abc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8ecd9d87a51f32989ea938533c439124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11086771d23102b8db303bed3bd923125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431da76f62b5478c45fd5705a20f128e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ca47128e79ff623813a1c5c46aab8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb76e2421d9cbf3f5105892192944f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975c4ba6ad7075f5c95516cbdf98b76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d11b8c89fe9c0a66b1af68938d27eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54493e6db5a9a53b9331c959ea6a8a8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d620f5dbf2e01404300255d1a4be4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46797b95e05c62d5425bb4e94f06f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3db677a1014a617e8efc611cd7f14f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be51f6f11e7028b32415c84485d8b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286435f5453dba9a0bebe24224a7497d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f8b29b9ab26a67ae7b7a681eb0429137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4e3c0dcf145b9b0c52a7a05d23c2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70c9710b980460677f7280048360bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ba27c0d7bc7d1cecc229a6374c8dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faf3505b3ef8440f9f965d33371208141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022b9adbbc3a6827a2b9830521db8a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94502f3b4012491a3737e16480b1f5d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bdc9a5811f9ea38315d29a23f7289144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e9fadfd94a94c78c580976db3cfb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1646e9529452e30bd639f0dc8e4a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2e1ecc84ed815e65e61a35bf3d302147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03036f9b42c575f998a819d6f364565148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f831bde93af0c720643b3e3dfea0ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33797b8a6ea22710175c752c87df884150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897c152dd4aefcf574620f70a532d20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a871135c8a7b75601301b08b1f6553152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ebe3d71967365649b950f00bf7f81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c859c1a6a540f7350c9c6c4f441ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de64664e0cc4081d9057ffd0879393c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ba7ed3b23d00759e024b88b58da7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f93ed668b536d0f4a1707b21ec545157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46d756a5f5920cc156f0166ce17047158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf1cf9a29c2c2d0a88f236b168450f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48211771221205aff557ec191378754b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b32dde6ed0cd88aaae0515f2d45d09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504d6ece64acea123b58e7a2bd6e0e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b40e2a5375d60584871e31a5057180163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6465f653e7b575ce61708737db3039e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054dae8e8615d95fac1c1aed9873b7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a442fc92a78607fa8f2c804be3cfa7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18490d5f5e94563ed66930d7962f6c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37cdba9e6e3da971d893c3d84a385a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690cc76dd2b4292fb8694ae009249af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622ff7bc17f9a550dce3767e68ea6c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a9eccc7b25104b800115eedc1c435171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405b7dd7ebb8f9b054db66f221bb474172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1906baa40f31acf07d2fd86d34327dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb8d48740405bb761458e7c9fda192174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce1fb33d7d74b60d28c6c21cccf1da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6955bf08566874b44f5e389b8828a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf180e5b5a5fdc5bea1c3a4ae3b89c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc829939f3ecbd3f250bb6279dd089178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518175b4ac4bcae23e72c900dfe6b41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977858a66bf88992ec4fa65cfba0307180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36bf8385cd7df906ac7777def2f942181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51640aaa46d344964352cb36ddac9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a6c46181aa50b92af0b53e9664b32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce523b487bda9c34e8d080ecc77f035184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548f878627df941433c451a71885150185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fe44e8a50b04ffebd7eb8f2090c4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0173bd92363f1fd817886103a706153187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28b973b9884e543567bc68575d8f3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eb763d7b8b49859c5587794ec122c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c773bd98dd880ebbaddcb8f803297190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c19a910221a1cf9e8cb7639c3a77f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ef05c6076d0e3aa35d0b3e20c0db8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac40ec4111f6add524fc6fab5a14c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809572d5ba4fa2399b056c4e7993870b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd698cdba4c84a75d2bee266e0405a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1c5c016c34ca56e3f35078e0bd98c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c3d156f70eaddac5eb331995b1cea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf79c2b0405ff3b6993ecfa86c0e0fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f542a78fd1b32c24911bed089cde0e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed66c2f8f1277e165a8d17db3a01967200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4390f1c0e73bfcb945fd48de1a10667201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876f1ee076f43a3f0968312d29722f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8ec7350cdaa45e732c8c6c64c07c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dac1f16c6e34deea7c42bb81fa0fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632bf384f5c0987f3a1fab2eb052b4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f75542fbd9cbb03042816a4ffb36ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db368ce533e7d47853548a4d8411bd5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d29ed78a36f8e4396251af7f6e548208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67617723d79f42742f4d9c9847744b5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705767442fc2eff10c7f40c8ab7284d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835492552feec4d2551419ffd5b8fda5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010a4f367a88defb7d91cef71a33fda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd4e650ecc7bc50fb1ad8c1cc645ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e35fb936f36e6ac21e0f4c09b12185214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5bb79a62805d7c3c9059afebbb72a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f649f3a31263fd65bbb446c72475da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a84dfce7f13710641b5832af7e3b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a9dccab7d3f6f9c04528c9d8bf694218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081972a87421b490ff27dbcd59f76b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486b1c1db449b45bc5fbbe21710d530220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d005068e9cb439a6e80ee7179b0608221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46d9661801b33d1430f69c2a73a5d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cf0816d3e432a093e9e8068dcb9bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adbf2052501f585f1b2760c181f973224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0585d6bb0396a3b068da4f9d044eec0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cf6d6531c16501da612fb9db932b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be8482a93f8f6dab45c389e30fa528227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c59ed48efbd460c70748828d24763228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3e2927f7d6d50063f2f6f5f18a6d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb4cf6dcde2fce330b1abc5f460eb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a54fd0cc275f29a062dcb034d74f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d1ba5ae1230fdf775cd2024ffb56d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b61c48b9ec2d8ad96f7952d575335233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95c71d16780b97c8c14e8167cede2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fea133164d025de331e512d0e5e4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad1c96bd122f4a8c0c91d10e93a56d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355db440b472f5c8b56c89a1b77822f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457f8ea117db5cedfba71d61858e2f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c3b162965a53829ba8f0c8c9d0499239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f4dad0be57e32d63e5ef9b42bde70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73df01f715226c80973951785f66bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e30f99663c4982cc0ff17026cbb207242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4686fa03d967b584211b9f1ae32afc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858e3756bcdc42543c103345f2a63e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70cc16ade0b6a70a947c7961a24dbb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3d1efafd768c5f19bbf67416a19d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44625eb5a0657bc2d6d08cb61ac91998247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d8c0dc9f6bfd80d5e99d29e428af7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6aef4563b0d2d13ff53557ca563650249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acb8061ce4c7d0d9a39114f5184bfa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cb6db76ddc432f8ea746dc247f2f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662d36ab23214921c812ab40704e8eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a42548a6cb85c49ae18e78f6575af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f0c62a0d720d322ba9cdd7851fc55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c3be1982ba15b3fb16f1bd90705cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821ca31c0a4b803f881a0a10cc99c9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8207658f8e3c88c9154024f63c12e55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff1932230aedb69276b12cbcec94c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef348d6c7500d88361b70878095c6234259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89516e426c1240f445264dd7e6a92f53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4e180d2ae2b3e50440b052d7346c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc181939dcaec08750137068e3e12e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b8a21dcfc1b324d8eb9d5d46521b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341bef12626ccb5c5f427670f90b270264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e8fe00e52a1ea2339c0c298498d1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c58f921a893008f8f1af3662c1a389266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7fddbd4efc9b7cc24961138f88383267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eeee40e41ecb5bb565308abb9ccc4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837900be2ac9d54447c83c794e0548d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756b4f3237d8d3d22fd5c11f3f4be1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c69d7880c9d05daa4dd51eefb3994271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95880bbfdaba9bebca52e70aa75f293b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaf79eab5e433d77a2dbf8a99473a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93ddc4eb246b7f1a0a554b1e14935a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6864cc85deeab70f5006a16e30c1969275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436b2f9bf3a7cff8d0d0d9ab75cdac7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e5e9e774a52a899e369c716ca6388277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c54c08ef8c2e982665ab35f711fff7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5c5ce056b205095c345bd6cd5e681279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2ede437a1bb82aa5dbe493c1cbd3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c4204b4815cfe71de41a6fbba51d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc877d65ed2177049396694b4a79fc05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085bf25731ef8f9212f052a421a8fe2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73530ce77b0a1c7a4fc67481f72c2619284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250b4110fb802046dbee07689c0a859285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd0523a2f48e990578b4f3af011596286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d686a0dd2624e4a50fb02a5034752287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891319f258e008b8f62055bb79b35ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36910c387f9070f00580f28bc2ac7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245eaa9ca5bac23b622fbefa0429104290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d58fa0ba035e92b9c37ee2a0950385291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e731d5222121254341a762b080dea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e7eac435e0c7796576f135c18102f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63ba43e6f86f0e50597f96aad6c667294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23453eb59197803dc6772896afd940295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31189eccaa3bb102fb4c948f72e9488d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412955393bfbc55445a9601735908eb9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15508e42081ff923a6b4e80ba84779e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f576fe3fa8e9df33917e0f12b4d779e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7432b4c97f0af969f662a5fbfe318300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e300177590ff68b2a957ceea51695301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0ffe3028b5697e21d82b151632e25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788df92a57a3c4c98d86eb8462f93e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd313f3213987ee9c638e5bd9ca95ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d67a61dda0585544ccd23809814213305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa03c281c8911e67cc3c99a15d7dbf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399630eafc3346a6671f4af78ef9a34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487133de81e28697c1bea02f3be104f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f2cd14374920f58a063afc13c7b37309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c565b1813a64cb7265ce498aa9925310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82b8af20fa445e97a02d8376af841f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716925a09c9a51c862e2a47a5d20b39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43203ca315fda35c6bd627679f519ca1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be13cbf85c22d5a409b34a50c02b2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33dc395281ae99866db7a129f82940315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1a9b69f66d2eb16a47c2b69ffede0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027338bbb84889a66d57d63b6b1aa8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdadbc1247611de257943fc204f073318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4e057be13a19dc4f58fd085fedcef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1dcbdf8cbda03227d7322808d1a34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458b6b7c2c2cd472d279a1b86a960e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56be45c50f3d99440390d1dffb70b91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00fab31494cc49abf755a0d3079194323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613d64d7475fa6db37f728b81b3b59e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3956de13f6da7105242caa60a85401e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e39a2b6c7ed77737d56ba5c3f0f6c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1762283dc3d4a0d78e211c74cb7f22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5c7f0ff6823db4e2d134815c48565328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7a9f39a170af303e41ed4bce6a5e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4a31cc78bcca80b2a968efeec66af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ec53c707b4cc823cc7c503cfc94e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae54b42bd9dfc2b8a63ba5393b51fd2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d5b68671d1ec1a0fea969c81e0972333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43900cf5a05e94b654d96622c2305462334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2f95118c4443ffb0f747e0aad766b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a348fcdca6657bc59dd4281d632cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdb395193e48a5a48864e1fb570d36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f46415007159ee223121e044419d78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eeb3cb8b0649865da787fd6312856339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcd40377e59290945ae18d30f61c95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b6eccf4050a58469d23b1db71b0ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0327a70542f21108d49248661301a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72391478709c114a0ff3c1993d572113343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033d2a666cb40fd05025d279fb79ee9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3cef540b2cff466e6963f1db69d05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173b7ee205945cf76cf9e2fa5ffc527346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe784341d22290aa40cc031ebb3f91f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0386f922ae7059bd496831e4c2ff83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a847f0f17014a71c87274a782ba3706349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514bbbf80d1bbe090a583c639fb0f47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f83f7f1ce0296877d5ef2afb3b047351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2212f06de886d8fd720e1da67c7d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfb049c486fa57e76b7138d818be6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f56d68374ac25168168799f3d406c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50aed73370e21f521f4a2dd59effd3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f3e4a9ecf262924a4e6d76274b7aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917e2112c4ba48def020b202df4c206357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de6deb4d7601118172bec980f3dca6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0cc6f1f1ffd59021672cad59cf3d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f65b9283056006817ba99f295ce9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eb6dce6303052cd9a3e8ce20b869f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20d3a98d76eabb2cf5587976e7f0e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37415762e2151b613a5c489e5df9fbd8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3182eea9397d64d2d54808fdf2e83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10a17ef3229d02aae34ef3e9775598365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fc4857996ca36cfcdd4c23ea7be52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e03a3df1aab5e3190385af168862bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f4297ad77968e2880a206c19ea5ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4eca920bbe01208166237668c9f8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d482887b1f862cb68b009d42f485e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e325b54f8eb4c781d73f7d0e0fd72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83aba8ac7ff90a09d092e5ef4192ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ec64c41c056e4db62e5be1d689772373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dfc2617cbe096a704d7c91aeae9e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5f0e2c0fdeb122a7f050dd78624a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0cdd891e7809a7d8084e2d85f7dff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9050e27bf7e2ae00d2f3f8fe49f523377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062430bdb81a759ed4ccbb3b4a95fa4a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02078cf087126d9ba5c591e9aa9943b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c0bdd2887a4c905a4d2ec55ef46a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ca316067b37a09f5b408b0cd49c5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c0af48875efdf67ce01c982d586e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41bf059aa9267991ef72279d182579383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bc2369348dc5a13436bc544dab6b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908278a539b27dfa362f5bf8507c6130385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d2435e33edcdb87673def4ef74d7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92a457c15aaee99eb9354ea868837e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ee94097d0e061a67a2178f65ec046388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca5321494a72d0b7319a3ebc2a1286389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d121bd32fba5a2183e7fc3dfeeaadb3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0efa36344a5c61de6c60258b70f335391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed0a5f30cc34a69a1e30e0897d2f1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5d1853912148f729b3bff50b8bded393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a553044f3acb16a3e009305b8bd51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904fd35f56c9ed1d6893d32c8189dba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55369e6f98d60a97e1ddc382950f5d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7412b3227fee09695baa358b1bbc4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d931cd1a786b412c4811b94e38dcc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a032efaba896295df9189c8edb3a468399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e45950a8a74d91f097680370cc6de0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31aea00585ee4a4e3dcb267771ca2dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8463f4cc7a35f3a6125a98b26e0783402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1768b6c14fbe6da8f7c9527e8a152403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bcb810103792cab539400a544589f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa727164bbb685d5b41f3177e2de3db4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48758cac36d6f24f02507403f1b025a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3112456f31c2e01801191ed46b5c088407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffdf4859680065336661dbb740b85f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a772fa0c8d0d88675e5d21d76592825409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6720a4fdba3997b70d797ee5f5d8cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d7891d1458675925b6078f7264abe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795810786223731bbf703eae61fe3aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25679b6fb15839ef1b70489533c079f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff71bdefd9800874d03b5edbaa691e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf89e4931d04fb5f648193ae497f21c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef772cab628d795633b58fc450631d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860064917a91ba2a36c9d96011ca1670417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371942e7d25190a0b860305a93568c30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de6dafcd81432acf0663d91f5357fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8301f43860062a6f87ed08245a0dda420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabe590309b93d551533b755c9969f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602b41788395a0c7aae0cd72dff83e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9a5f8fb97e8f5ff5b2475133d53b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb930a2df3a09aec3874f5246034dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec791d8af6ecdbbffec0d828cfc17f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189934e204c589132813c8b33bc4b171426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba618a8a2bb33cec284191ecad2c93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba047f687b974ad2b2c8c4ec8d25c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c699c57cf5033cedb6fb5d7ecd495af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256522d5187b65bb0898f836e2d6830430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc646a41e6c6bdbc72606a538cdf7a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789390a4b2bedd10180c8841fa45b8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f836fc2dd39d305006d8a87e6e317433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9107da66929d81788499d27fae4401434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69529c0da7376be8f27ad2cc08769069435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035e5c3cf8733a8205a43f11db16449436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80255851dff546074ace89ef0ef133b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e18364ed207d09297841e6875d4ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0221718806dde84a7ac55b3e03e8282439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734e437e1a2e3d93141e1088d567a1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657a55cf2f3d36b8a5e599eddf78f64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5d8f14784512705d49c7d6d28a473442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6bd60e040d2e1bcf0ec4595613e16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368dfc2dd8521ab7003d3b75ae63c7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ca52edeae20cab63017ca1e90db94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9ee476ed05ef5e3491834d1c24373446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c1aaf9b80edc14156ab61c4203b1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322dedd505617322a84c925dbc4b267448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ae21b7ec095767fce33cbb379dee1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50632a23055535db285a0443f14000450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69fd7cd33023263257d5fc8c9a7d5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0850d15e3efa2f1e483dbd562de2de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b34816ec5397c78acd574d888bf1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d22e2227fc3730d5a1bb304bd27b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36376857fe52ab72889af2d10da2aaa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b741ee1e583a43ff9717f1fc4a874f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b27b738911357bbb8007875c5f2b98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327fb1c843d792bf26a1d25996e3b14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b57889a5ce9b0bbb1be3d4af781c1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42618dad2506207694291bb9c72488bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c80f2a8f8fa408a5bb3ed03cdd1b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb71e41e60bb75001a2acae4653c64f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bc64b3d2e37a2b936d5e08ae0f3fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d241bcef835ac7bd6b5b33dda573db6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc061c5a7dd29ffd54ae1ce3537321465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1e3d7a10ad4f08b4287ed445b3611466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15690a1559203ac02b1aeb18dcdcd97e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0ea6358b76a215d5caefec5576cda468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999637c83cd3f47b2a84bad06476af02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed214c8a1d2fc4b0b10511e2be2062470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4092b34da3bd25c4fde84a721faf68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442d88c48bbea186870be7a6b7020b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdc674ba1613836c3e4b29fc09f463473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0096f1831424e5f659ce3524ed9df13474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4763db4f6c60b1b5e83f23da6eebc0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338121eb854a9cccc930639bbccd88a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215d171bbf6a8b0cdf4df94bcba6010477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e61563f9c3173ed743dd28b7549ee4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58af67afe9947d8d8911ecfd24d7390479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb275619f15f614890c716558670311480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9d43c572f9af87a42bc89d0d27cb7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e942b17be4775e72d187d30eb0c804482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4cef029f096a6d676bcc6f086e94b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9304ea9510b0592ee295bff1de9ba76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0d354090320cd0eda98ea9a03cd6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d27748bf3b57a5615431eb96ddddf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322a9d5013a7733420a21b9148f29bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f63b5d23717c8e04fa5042a7f8a8dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705a9bb1a3193bb2a3eb4d6c481f7ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f9d054dfb7c54d688f7b421c47f70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714a9033a1366889838fc12d1da022e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaef2ba2c0d37c410b6f6e3044e2222492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491de34fda0ed1c25bfedf3c15140cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d683facfdae03a5012f97248cd91db0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0388e49e8bc3749f09f8ea8529290d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7f6d0f36bf42893333db1879d36e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7891960a30ee82e61e1a2a17a704005497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3ed2a2a45422364a12609d081f69f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aab3ed30398e91eb7edb6466828fef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439002e18d75d2d22e1c34bc1749639d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673ebc629ccef3a21d43278b681c7c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0864f62da4603579f51f72990bf69c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a336c15ce67e3634393929171ddbfa7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5e921c132e3e957fba48cadf23685504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea462f5564cab8769aef97a10603ed1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30943829541c44dc1d768d21bc461268506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131906c26f657bd6a7fd9bf75e7fdc30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43214d704f8b41eb5758670123511f3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fda35b5e5796deecf66ce1a547ea7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f2c3f971f92a303be0ba87bf6af7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e46e6da4e791d8bebaaba647da190511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2da9fee423635a4c5e41f7b3134c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bc62231646dcc9b8280bf1e37ad75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1dbee7f0d8896e5fb74fa7383e20d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9a774eac580dee90292956d7785f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7a42f47dbb6d604b8209500b87695516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149972b3825d911578d0bb347e1793d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500fc03875eaf6d41eb9f0c561cb983518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7a4b7e4307a56cee6afcced4f3adf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5f00e4d8ca95dec2854bcaa933969520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef51ec2d9fb7384c897ef7212ac06e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26381368470a1c32bc76e6abe0391ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2441f62be1431dbf056cbaf7f26c05a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7e7e206df75da1469e2570218f057524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027c1b420a1223f37c4ea88b9f98a13525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c79886d0aeaafb140e905198690ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a53707bd3539b675196283aef5ca80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992024154df690620f7014a3ba11e11528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d820c5bfbe0f885de091d933cb57f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726ce5e582fc850a2258ffa04afc9e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c83f4eaf79c71143d5219191fedf6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c6addefb1e2caef1331d60c048544532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073916ad473b28f4eadd465ec27f73e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649f1c49722d09a340bec1039a6de4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701a72fdaba30de5385c90bc18b19bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310810341b48b9bda632c8a620e32c7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21ab5d21ac35fd24473753f705e44a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c459224cce59b722b942d418cf518538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb277340386951ee7b9956dd28983af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a71393b319b7d7aaefe1a64f8d684b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd737934b3dc35233bab067d20a63ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dfa18866dad3e99a09e52ef727817542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc3dade334a53441c55cfe6e5a8b76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1df447afb02f611ae597dfd9468bcb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989912e60ad4162ffbb4329e2d5ff1ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb2b8735295ab1c5379654b7d2564c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a694693d3fd9a0b2ea5e500561755547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e7fc02e4cfa379da8d89f41499e16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051b8f81880b20308a68c1c88512a80549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e13fb1b79f8dc390cffbfc96f3e2bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba285961ced36984ef18c7beb03d3aca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a7c4bbbb067d21175323b2d822b6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43891f183371743eb4ab9d1fdf12d0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730b9ba47088f7273e2bcdaa7e8b72e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd613cf2016f4bfd601cfd29cba9362555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec90fbaaa6da74f0544acfe6461a7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c145aefd378999187051473c5cb30b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c1744eacfbbb0b2c0c224605c3147558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb449e98bddb8386731eae7630a552e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c64597773a2ebb86c16a1b894ab79560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013b2990b1a69407b0da5382327ae82561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df52474ac1af9583ebe5f34ef2f560562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b054a38f82d76af7cc656e1615833e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f02662bc58ddb7bac64adb31e4f176564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d054692b54bb4921a21a768aa96d1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd9b0478eef0b502392ec51f79a7a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1e650d68598056b89b9b736d5cb94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dde3bf0b80d4e5a84350cc5543391e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de2ee4cebf87fb83e1982bff2188b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebda5a751ee04141a6ea9d97ab9e8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65d298509e263040fecbe706d0328b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2629812d3fbbf4b3c6206d2a2451e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17559b130734aa30f5d502a18aa47308573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa1813f2cedfbf70b9a0334c575b59574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2397ca2b25ce75f1d4a1bb2b1687f95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f572939ff01ca9028c74011e40b7016576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed933ce4f30315a5154e22d0d5438c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055aa619ad62d8c27b92b3cef947493578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505fb86147701ce8300ed9b945eeafd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001be79ce0e5e64ada4aff908de82663580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc0aa85ae47a201896987a1680e7d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2f23117b61c57b1a490fa6cc27525582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51470acf4a60ead6797a366a10a8951583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78367cb9c233a0beb4514d84d5f2aea7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f90edbad1d124f29d528648153b9c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fa9150299ad62118440b93a185002586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfa6ed82ff5db6f46fb1b2d8c077b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9517fb5d7e39fde2894b83a4a2725588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffd012386eec33e341b89163637209589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2778c67ac161678a918ea6018abc8b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fdf55272eee78a657d23745b310b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565db80fe4acea7d657b4720d9b3cff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9203de23b15d8d4197305016a5a81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec09ccc1cd9e46bf56114dc0bf13768594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcd98526d6bb8d61596072fa6df929595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af1b102d098542d81e44213d227c33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1031a41348dc9987e7701c1c77e1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800a18b7531199837f8f23661ba82f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a64d3b643ec2b2672d5d325b15dd15599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fbcf358eda91af9595fbf2ae70daa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43af9e98894ccdc52b2efe40140413601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd4db15e3651a54090864d4a47c2cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa85f93e0fd68bd651e527aac2349e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73caa94cde7ec0dd94057c065f4b6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f71b0e5adc9a3d583df5c649cfa533605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70e40eb45788a4769c4d27dcb92f24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e4580485f65042c9e9a104a8f3603607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff526f7b2b82254790c16c5c3b91951608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21097763bae6a30bdc56ecac5fc59a80609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958751e9d607a809c6dbfefc18500df8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883a6c596ff0b2a967f0accc45df2d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549fe4120f1a1be063e23e121b107d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae265faf0294057156e4cf33030660613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ca2b6027b6b81e51d078553926306614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890164860da908d7df51e1817a0948a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ce493aba47dac89723c44d0649c60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de5ca7b27a10b895f97790fe8d808e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda7cc7f5e00a018142dc9f22f5e8bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17385552300a44284b6d77ba8cf796bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7f00eb703314ab45f2bf65e289768620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fc4d71edb1cb47367622f81d8f370621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd07709a79fb2454d980d7586540f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb373921aba1f377ab242cf4d8eb046623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9c0160c73940c7f87c301e745ee0d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d1d8d0e1848343eab4ccae9eee15d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24f545d24c434a59b2ff6059146d32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a395292dca7cb8fcb2cd2f5a1fe4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f34d4059a63eb04b360e809bf7d30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc1245242033451b7b4164470ab6a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e0ef42ab37598e5a4def504b43b15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d9e259b30799a4c3512c38f1d38d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42b43c6b56640844098220d8ef3143632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca8dbf6bda0c4cc08198d092d9b938633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c499e63ee20d0045a94713f25e281634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f17034b3938d6a3d459fa49a71ddf0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ab86016e9c96d2ba2e6880ead9270636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e11c668555350392ab40150f4302b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b931c848833fbfc76a5f0a186cb0cac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d795a98d97a30cd8d8e05568c8f12d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec50722d9dce65fdae5ed81de26f98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496dafb6313f55616f969021ea39770641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c35a200f8687ce86f00a410acf7fed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be82bd8d426abae5d32d1c3143a864643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef02b8910efbe05a358e0cd5ce42975644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc3d67f47df551927631bc5389f78c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1792d6fc34f894713f48bd5ae941b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05547be1a782f2c258ad148d8aeeb414647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2096d0136e62fc43719355a47a32c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e9790c6939d2cee509e7f97fafa0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680c2a7be1ef39bf9c27aede3afdf56650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51695a9ecc126d0eca85d2ee1fbac6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8155e43b3268d71ec91a4d104a529652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56d424a987e2e780a36c61b282ba4e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a10ff3e12bafce359313447ba28018654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35ea4fd9ffc164367351abbacfd980655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0f5f48768957cb99ff5021316f8a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07465c4743c5d11d6900771ae4a5ad26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be3b123efee196550ca85eab33360c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3fe5f091aa1310c2d012aa41b44e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb48a89f0289ae0c48bdc79a3c01740660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481023c44ce49340c8f85e1419aefc1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367fa40161f4644016648b9fafc21af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ed574375ecbbe55dcab559f5050ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c2bb1b968929e54fa7d4b718aeee3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e201d7b09ce16b3aa85fcccbd04f5a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf690e357b82d246df4b0c243107f7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72cd1269d5a507cdb2c5e69bafaa7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfd74f5a58f9e98164ca3d70b54891668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e330cd4728d9c5630ffcf19f9bf685e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51ec925faa83a1847da4af58479922670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936d85d760a5355f6dc27cd53473e99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e811521bc772f38b2ad6d6f5016a6d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a958e3e9d98c85d27b9c020785cfae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f13310cfa3c21b3afadeed505deb00674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ebf250acfffd839aad0445c056ace675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c8b0215c07368538d80b9cabf92c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c409cecd871cc3aa3c71d11d4a6894677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9633aebf4590acb92291de94c48d22b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a621e5ea2ed9ec1ddbfc06face1c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed9fbde42add11f98e29fde68cb563680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14c304a43b69e551168432217368ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598b39aec4b0bfd88a48bcb3223d010682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a6fea13990ccb8ece40e1df5f0360683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e16bf75e5e578a185e8a9f8eee4c19684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9751ee2338bb9028470cffa8c2fdeba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915423a0de27a33d9e462e4d3180f9c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61beaac00544f3e0841840c97775a66e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401042789d5371eb36a3cda425d4d67a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ad9b8db5db76f740eae269a6a0f11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead16f4ff36a021c7d98e9fd69d162f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea466de2c13f2452d11e5a815eb4ab1a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf762b2339bf4f1ecec415915927c08c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91e6a017bd9f67dfad6c40fbaa7891693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470820a31940b2a18df4852a26a8072c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb2cfda06b29f150d10e0fb089bfc0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0b09947f322ed0bfacd0e9f1f6c9b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daa67f432f47aa471a31cc796ec4ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49732fd41c6e38e54883945b5381d079698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e1fbc933162a206c6296b4430a9a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b16616481dce2dbdf554f3231c6260700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d84b8b291d0aabcc0e210b73526dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e50aaa262dbfe4edf11a0fb4d32f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6af042ccb60cf5deaa94923138503e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a1fff73c5187caf7d698e318df50a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182123e7d315186310c1956cca66c15705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc63f98d8a2d65bd1de70cea369d0e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c810cc3866a7872f038f4cce648a8c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc896087c93f9f6b8b194599543e42cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d69eadb0d0d80003308f5d06398e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0601a7e47dad989b54c33c2aa397036710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e440aaa1533b20a81bbb76ea9f2195f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748d4a600db8e05da2a3163dd6614f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06acb1dbbbea23e8aace66fc6523f74713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c59c8f07543f6afa2c2a121842d1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684a2509d826a71fbc87797b6aae526715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53cfeffa8d07d6ac4eebd28a627283716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ba464fecd5e9527e40cabf6688464717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9e6b99fd31f11a6bae39dccc5fc38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0aa01ee0972949faa5dbd0e3a099f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533d91ea64e24e107ec94132cc5c821720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6d12bdaff2d4668bd07d6c3a360d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab2e061c89c17c7f978cef6ad504c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce864ca18a968a5a5dc8c31b1cdeb181723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ec2fdc950227c2583a7f87ca70c95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736ccd9de198378ade8091da8deac07725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9db20684b2332d952c57100365cc0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1bf7269043ce6242909f8593152cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5f8881f6ea7d4b4c2d685af27c638728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6de1be8e3c4b577488cab116d5a2f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad0cb6f61dccb3be13dbab1242a99c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb78f2dc882fbeda289b743cd952942731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692c3bad4e02446638d1c0400c6870e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7334dab4d64526a0760db1e6cc1a62a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86631dc84b6ba14087ee7dbdd69216734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103f6e58e4cec86ced17d7cdf60b436735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d3810114d204a8afc852892bfa39c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a11540cbe6f6e014a4b83ad3d1a7ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb142be82a5087ff8f62553d23abcd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c529df8af7b1b7fdd6bd9825f3a90739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f831e8910ae421c81b04e0a0fd9fdb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e6fd6b37739abf139d0edb3df690f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b16f13aec571d389c9d6d69c7ddd80742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c86d25d4c2140795e6c1d33dd2e228743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b4f13d8d92195e8fab67cbbcfee61744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb8a53f7382301eebcb30c9da26716745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b93e14b88a8439041a232eba117d54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a11792af1776af0a27dfdcabc4662747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e0dafdec6f634599ef98de222753a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e6511287529599edcd0496460b346749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df68f3b7eb8637849ec79daf3f7940750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4e4769ab3d020e148b96c9771ac5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c346577a08c23afada53aea3e841d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98db04cb4c205a8df75b605adeec29b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d42a178235292058a367eb823f5e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c162556511ca4d374aa249e11fdd7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d25b3e640d6f60ca3b5bd8246d59b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f102b92173b1fc25603b2e3200d79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa5283eb0b4b540f819aa38b3ab45a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26274232c19cb04f579cc4f06f70a6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>