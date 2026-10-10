--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fb29d789cddc65fbff123bc5337751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248e161a25690fa8a913e1bf44e029d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29187ee2afbfd9bd67ec75ea20aa7153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773063a4b37e7fbabd8e141ab13da3ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ca75a9380744403ddeb4462d0db9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c0e29338242d3b25e4d78512194f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7c62baf8aa5e3bf6c3b99d653731b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94480eb58a307ad1b313b4dbb544fa6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b448e2fefadb45a714b867659d6f439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc0a0df6ffa0a94effe7522759493210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fa6ade49eb65f92258de5739e23c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b8f5a021b2c9e57ce3495428b4ad112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea02c01c235249e9e60bf96d9869d0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c0f676f956cf363b7be4c92889c7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa598c76b9f51ee411dd8bbc6fe154715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96de7fb3ace3292b7e6ffaba875178e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ba7d35c15638e8b318560032cd96c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4c8ccf4be6644a6dd0379cb0f770f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5339ff5ebab587002c0a96780a4fa9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d88e77bfb53b697e48f6e7ad7e4e8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee5d5eaa45e7d9a1f1cc7a8dd5cf6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e985dd8e5a14262c3dba163b88fd24e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d00e2662a4e80d5400879805d986b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5ea856d448e0624bb24126a6e54fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcf4089425410c21c2181ddb5eef3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f041e7de3b8c87c090577c43105ba9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90953c9796c08bff2c1d7820c46915ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496d97498db05f614427caa27d4b11128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54099c406ee4b82cd3c99214bb956e4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a38575ff9e98beb4a47dad277215a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7d95bba3f2d498dda5f5d02d3fdfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaac6c705a9caf39508f485898540332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ebbc597adc4a00aa6c9fe00fd1d4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f279a96a2dc9680e859ad68d46ccaf234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c65790185a40db1246d7a80ba0d51835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e776ff55574b96101a8693c38368aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c621b6811383b0ba81f2ee53f784a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add41c8c26a383279c381d8dbcdd2ee738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0c12868cbd087474870c40e5185ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe19b7fd5e8c208c8d8f0357b1d31440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46e68d8fd63256268c2743f13967be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84363c47d3f67740622fd1b452b2af8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82843f140b92d61333d75948197d971143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc213f96fcc46d0a3f71e9e6f4e6e5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc429785ac15c715b73e655703fb887245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f6d99423f653e87f443876d038aaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a661b3eb9004458a96c44a58c85ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923354c90891882eb31cc840b53ec5be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503ff4d0e67dcbedd694964590f06aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1209c72a741c9c10c3f7fdd87f56ce650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a7d5b188231f1194741575ca9fcd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cdf1ea498da4c5091cfd56612cfbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffc31b808687d01bf4b32a852a4fe353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cce3db5605d976065ff3f69dd296854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0c057d8326268f1d6aad35ca6136e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041697c53bfe41c95d3b7032d8715fc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26b64abcbc141dd9490130c992316f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373ead55a0f855f68408b6ccbfb666c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9b46ff8c416395ba32f2e6ad3deb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6dfabce404b9d254bcad8a632f4a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80279b34d4dcba7a4a6f832a9a42b11c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7da52b0815f4f556a5df871a884ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aed894fd305142dc0a32bc35ae46663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369f013a4008eadc677d71145238d6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b1cfed13b604f668480e4e595d3cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c495f9405991c6ca60ff47f85596a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a359c0df872a7d184e11d6a650d3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9516d6d1f0f9c5c8dc5158ddcbec4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e6af4c4fa8d33de1894a308b681f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a9a7ab165b5a8bf374e5c9e16e39d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80b0e9fe99e7e188238d679770e98971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e02c78fb8fa50f2cb35c579210d5e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004d2c6b1438348c8c97080f2421bb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f24d496563b26e900c89ad610b34974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815e739d4fa7240959217ac96aa646875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f04f4ccb1a6dca22373a2844c6119176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e38701aa58f4dedc6eeee5eda662277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87feb0c59b1c7e19c38a0a699a219dc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8677eedddaf85dfb3d9c45098ee14d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13748652ce19a0181908a4db1422e91d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366d112aaade9f29da03771e84e2cbd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b466e3bdd14d7d6c0fb28d83a0271582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2e7be920ace5669c712a273bca5a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292af1ef0a22bb015054dc055d81029584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723dd0203091d76564af63ad8d9cb0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca795e19a70a13b9d3d84752637d759c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7ffcb5dfe8e05b8a9136a168ba48187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa21535be840d70bba74084ee7f13e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53029dc63c0c0c749345f431c53add89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd095f98f1f8260e3aa2611bdbcd8a9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf46c46ee1654402c44e5472df30be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d347d894f560cd2b5f55886b6a8c65d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2b9eafc6fb2cb6a696ff8d5868ce493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af959ffb96c94e6c8dc84bf1811da9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47320334c271f82a543c200a0cf5ac895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9076b1bde1474ec1e648b19543ba096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56482f1cdffd0af155ce6453f8b7664497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6287372c3026e480bc3d6523bea931c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e58e7862664f8d0bfd2c49a76ab1e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e0c934f945ab7fbd8c7e390100b75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11578fbd1dc8b48db484f02469adc7bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d21482620a4f94d0bd714efb1cf366102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e47593565777c465dcf72994b18b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fe43882170db3a0e096646c9433ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594895139d789e5617491c6b024fbe8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdaae73b7d9f6074a82d8f73ee5eb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d10f2f42e0764dd87fa0cb916cc9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec13b546bd20306dc35727cf4659549108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ea2478ec51436e43cb50cef30142b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7a78a27f92c5cfd7997ef6459e0d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6232b63cf38145e5719a4293d88af52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbfa712d30f0c07d63d3c5eea34d4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a32a946553493ccb5e45c356040a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa9c97895a3c53bca5f0d07134d13b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718467021f97d8662e8b1356c2b2259b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151c7c1c34824a203ed68ec997f4cab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d4201915d4ce90008f14a5ce1fef9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b382231fb5080d8f8b62cea15b0f075118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada202b0bd1dd28f56832c39cb079b84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58b4f3ed038d55b37cd7f74b7335e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33135ffe3925655ada8709d1102446c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2566c5e3efcd664e90e2424ae220c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d778471b77e3e4450313dcb6e42332b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6cb026348a9696583b2a19a096403124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e8fc15a5bb5092811180e580899b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9117efb99c150fe5b08398e584a7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7296cbfc0f533980bc1ce7534263a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281de908c4549c463da903591375c383128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484deba8577ec830d04ba414449f6c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f628f18c89fa1824dc853c83412e26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ababc0476cbfa33c7ec60fe4552717131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6dd6b52feecff84100e96dc8b05b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292e6e721498ba6e82a4533f95e4f35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26586bc7324e409924df4c41670dd146134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc9b402ecccb3104cc2bfde5c0fd24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175786fc473ff866b7d56f264a4d6364136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f75882e49291d6f2f6b888d5211a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1cbce0f1853ef8e59c808f98653ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11be421d2c5f1a141b1ad405a09389139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6341bd04ebd6bf22e05a2a542d47b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2258031fd1c0070da5b122c55b8af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3497a80bcf93a4c020e7d1aa7296228142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577469331e3fb0fe1735e3d97d1fc17f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241442cdc33a19125f89e40a3455b907144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39777512ae539c97ec85b5458dd4645e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07306639ce556814fd212512df6ddc6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d709dedad0630b93763d70a14368e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed87c4949a0e7a4537575d7be12fc2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ee2969ee43ace8f3480bb9ff2a220149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4b21942c1ab7cc97a19038e80f42f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7964b7a9ecfa6f57956cc1ce410960151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85118e8f39b62d1511186f8fd5af82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0c26077b886436d79cb5be0a1ca78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ec4edb8fde56eb842b17a831c65ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8495458630f6f88fae3e0e61f2acffd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0e5e16b2ae1d921182f43d33b6ce8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531ba8034b5ccae22891f820913b27a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56e6c95efd948101164e4240b69f1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206818eee58d3e7879a1e4dae05df845159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968df304e43e9241f8463f789e481768160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f4183dc16ab13e1c9f840604efa48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3315893e832623b75335aeb8b99e612162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c00a148c89ac15cf5f516ca8ab7b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42354a7197414bfd6191e6cf1baf8662164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f00b09e7f71f45c75a5e0b2777c6fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59418a2142b4a42663b7416188e4605f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73735f7dc825e499b15058f18b3c3532167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76f93f5a7655452e2078b415c83ab6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7858106059d42b10a99b67acfcfb1f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2614056d54e42745f2c0f12590dbe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a456ca290ffebe85658b294483a370171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06a560ea5974f99987c765fb4481e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca4aa27de88237c282e5f8bb9872c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970364d8c13fbd3c12b9e946bebf12c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c018ca11c91a078ae29ffdeae1bc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fd13ef8ed63cd28af22c85c1fa0ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42750aebace1281e39b228bc83bf623e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8f28703ce0f5d66d1a547f9b51460178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb60dbc8c33867aefca7ac81f18b91b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8626b7de37f92dfd1eef0d48979e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dd6dc443b48e3b975f97241f4139d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9aaa19bb39eff3d64279d30dec1064182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bea583205f8de074f9ee95f7294847183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeec982dfb14864b9b47a0b84a5c983184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d45c70012d04ad6c515ccb809ffac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e12be779e0c3b398df453c57638ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b14c1434b2d73d33de81b6aabfb6d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa291e48074994f864204e8f10497b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ec167e847176b8de57e0708c438ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549d501497db7a600008c0c1ddcb45e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085af86f3ffd8b57c28a6d974e3f1df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8906ab6924adc40f91fa55e740c2913192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c961831d8cc444d0520a23066d032193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775d517b56cd03082078ecd57cad665194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddafcd2437625baae057c39a9753512195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59a3a1dd2e3f16f71573fdfb3d5872196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176f8cfdb925e9f2c065786c9b2ad2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5571f54a4f5b1001af125af16474c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f71194183018eb3703df1e756db7d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ee21457e5016473179907b4a1881d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690e4db5583c963edec5a52123c122b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43465038ba428cc90efe738258f8ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393efe3a86b21c109a243c00a29bd5e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171048f1b076f743cedee85c4d27735e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7e44b60aa1439c4cdb053169e4bfc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb1252be18c3f07de5f9b5c3ebdc12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233e492c04fb25205673f6ddab993bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae58976e4e523f34195d41388aad98b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49054eb18b821d954f212b4b72ff88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6222de9633662fc9cb16dc12c7cfe8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d5a4920f6c7b828fcfae55c67c37f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56c886153ceb3b57b2eaeed29ef869212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442966474728e6df41e09472cc4bb7ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850e0caccbec2a38ab08be83b13c381214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7c26a6918cee26330620acfc94d5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e560c3348037ec14d7071aff224323b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efec63bb0976233ee5da31fd0ccc4eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20182e9caeba157ee8b368b764f9e7af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f1d5f5eacc982cf9150383ac0bf95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe69e697f6a0be925b538cf97af42e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112618d9e1d51f8ea0c3bc7a8a1da43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470468661bba4bf6c600d20f17af99e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b045226aa30036791f1ce82a0f4134223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58671522add2f2d16d25781d062e71b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557232d74b4e129cae1472618681aa1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f885c318c8a4d44580dd55e2abe4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57d00e6d457af9ec9b33060611ba81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e7324e94241bdf4784c2c1b54eafe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10b5bd200c0df91ad7001d10c5f559229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636abd432ef228b3a9ffa9b8108e3ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd644c8089ce0130686e5685a6e31db6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be311daee753e0477e8aa97deb513bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1f9392b915b8ea7646b82844af943233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f5fa9990dfdb8a397b082c516d87c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2d35ac8c30451c1497753e562775e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564e07e62a321b9f0330a24dce38cc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeb2247e7e6ca31e9822bd187e850b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777cb084ba6d901ed707dac736c97eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab259adbacf1e1f87c5d5e2ecf20a96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44adca4ca38259fcfd19d66466f1ac7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dacba971a59e38826313abe8a39c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31888c193a37fe5d5c41ccbe011b67242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80516c165e94d8d08a461c36ae48fb34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a3dd88ad4ce607f669f6d7c988434244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239246ad185b69d1933429120aff239245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44cda0286bd2a0a4388f5096d2382b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4300c82fa6bdad726de1ff8cf4af0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5220b53e7772cde77215088ca31d4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389950e43b599a52a9ec9a8cebc2bea9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff648189cb1c231296db465157928c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7186f13647dd375b39d82d9d298e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aabc056feb0e2216c985c6f402409252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e67c827c48ff0b5b292a7e45e0232a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6347400fc90a8ac9b4b5570aaba45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d248eb3c6af0a307ebf717b6d04ca5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b4da28bfb901cce8530b0046d29bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebe0ce94498b2f7228f4c3374c5378257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5f9d51d16e8e34fdb545bbf43254e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f62afe2a6e8b143f102b1c7cc6a20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63bba1ee05e088d37df95993e393f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df6e3c02c875ed62e55da66938d20e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0ee03f05bd863dc0debd6c672dc1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb3cf949d22a538c5e099019f91ce6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4337a9af7b3ae8db09e323da202a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee7204f2f89f8f526530c94d70eaee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f233c496d2e1e5b571ebb398c119e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad62bd5a5e323a7e155e59fcf3d6a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf062201cc4ce256c9a761284a8a140268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab953b70dd8168ef5a98cc45984d2443269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981f47f03e363e340b7385afa7f1431270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a427763a930347fb0851f3bb3fa91c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc9f18766c70fa17a6c9ebd6110565272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c58182ac7130348fe2c4c604dbc1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162ef540b1c151db9be327549c86bf4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bae007741496dbcc218359719141e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecd35c0fd0e766d0a6f00393df1464276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e2bb44e19b4f7b802b8e93cebefce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79d2ba9bb921cca242747bb3aa730d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8e6b1e82f6c1337ec686348bb8e3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eab09e28328169a5c001aded855385280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba605278cea54404c5e8949b7870c3ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3022e8df116a626ad1e139c2244c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402c70002e7a9cdb97c995699237040283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99dd0467fd01770969d7e45971eecf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6bab33c4663f9832aebaa75e4042a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf475aaf9c23ba70d7dfaacbbd0a26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7da63789c07b6c2ad82bdbfed5292287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c5e02f908ccc9981cd933c418a66d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3838497affaf60b7f78fcd4349c7f7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc352cd986d40662dd0a2892121ea69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704994565aea9a1d905462761b0cd7c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a9377802da07160144f7a79a9111c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294ee130fc35b376d7a094309c00059293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86de4a3a53185a53b046dd6013c249b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f9920eaf2e64aeaebaa311cafa1d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b09d843c260ace13771bdbb9678b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527397b900a6da648886058ca3f73ad2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d09a014ed414ce4f97fafe1befc85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ee36bbcf7939351ae7bc9e32b1ed4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3439be0c99a3df0d239862985afb4ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fea86175e816c94ae5fa9a29989263301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbba551dd957a3233be6ac6ff2f43e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136992b09e92de6baa06f02a0aa8cf30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655850ab152cce51ae98e5bd3ff3eb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9f46b264b0a4bcf8d0ea2d8b3861b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b88afef540cb03cd787afc15c4823306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43b7045574e2967d572e45276f915f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a640f657ae36ed654e7569966d09f52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f56c755016292116859ea65de812b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92cd43770c0de07bd087613af66187310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9eb272bd536c08f7bca0382399b48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283fa8de230fae4e994af236fe6bc3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06eb0b93f8c8abc056313ce25bfd443313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794b4be07a3e33164dc3a6d18eea491314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b02833802d57fd728a4d677e2804a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7f73341245fbb35044ad38088f99a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2583e9bc8be4e7df8aac641214d4fea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa09e923cd06742f0e008e9bdb71399318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661da2a80b4a6b1908c7d668cf26751e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8fc74a29b1c02bca88785cae00c4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7510c604558e0407debc4dfb922c519321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895e9eac1352ec434eb75906f9faae3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9e4d64ddd8a07fd7c6cb717faa7f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1d8b33a493bcfa127fd3314d35248324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bf0e46cbd5a66aac08c3a74c1fb33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4c3247daa9d5481069f03391875e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5e84be139e4f43b7e79f6b2412fb7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d14ade86fc83be1f49d91165c1f4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886e5dc52d1acc2ae8c4b0a8c8db43f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8732e83362d66c8028589ec8ca196f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95624de2b07c2f9d8bb82de3d78681331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac4c81b3197056c901139bead2c2ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d7d6ab998ac9e0fe98813cb99b94f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4ca5bc9dd83bc1504413940f953e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b068af91e6ec89c95f33a4a82946a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6eda8a4e0b9d0a82e5cd5e408d776a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfe7b182c676147726978eeebfb67d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dea8cd3233dc14a1ab72d2235b154338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a40e085c86b756ad8232b7b5b96e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac2fed4087382b645b21bb2990c3f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c468b01ce7fd8d8fa165511d7d6e7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f80a05516237121766831fd2b31cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4a207e1d5ffaefa06a9c452bae1cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb348f68b14337114dc0f7b61893d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836922761ca9aa2bdb6b19837a4d0b21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870371f1cf9fb8d5ffcfd4f447a9a979346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80208548a1b7328d964a98385e11c94b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734e64c3825b37443f99b09528d1a14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af625cc9773079601f0ee4b8c4264d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b22005c90e3c78a970686ec0ae731c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024cf38045dc7005a48c36849743b3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fadedde078ffc15bac060aff8a491352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5385b52531ffd231947d7250933422353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775e449e79f958e0a3fa461a87985b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27121601c0c086e861d1279f8a3d8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c22ad90bfeaaca9f4b67ff05518e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5c89f9277b59c613cd858ab95ff7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf85b481a4ad164f17ed30de6fccf8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676af4a8b1a6f506bb6c673c9dd23c4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9b4fa6112227da884738be4814509360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654d9328699341f03b9d73547baf20f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506c90b1b43d36605bcaccdadf5f7a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b61756028f7e72a5c8d2dc99ab84d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162a3f00370034c0a1f2ade53165868364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d92277fc59e9c82000d1d933560a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c217bd626fba8ebe1c0586896e3d6be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41c7f8011433596a821ecd6064d15a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a815c777126a3df7a543cf36f1ada2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eb976a1b94a03149e3c99a3e57dfd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b6a8b22a75a60d69643244c60e787370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ad5e11231ede753e0a791843340a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be00969e8d9c322a9354b8b029fad1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b89e2204505afb0c501e5ca2bd7fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f592f4bed8184431a8ee7a26aa7ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b71cf83993491dba1bc07d5267fa8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0edeb164511fa7cf7465e1a72cceb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d6b1b536b5862b4ac087101ed15e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7589d440bc006b597514b4a32ddbc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35d04a66c45f950a6e050b46cf6277379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b043c104dc33494c25f5b41d867d115380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda25a3d3c77fc4219ada5f08e4b2fd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed22e0625a0034d39d28149a224712e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c9850a74251ba08258d265bbbd4f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d5fd4a39203eddafe8a6c406154a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b442e7b6e2f5606ee9e0b4d35abe327385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d8763636a76d766797aa89f640612386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110ee812cfd2bdb12fa10db1869cc83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d162e58b9d7ef39cce720d2afb2dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb8310c9e0387162e1427289261692389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512367b769514cfd1e93a9c80e6d3ccf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fc10154a093ce47f8f88a92a30b90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe7ecebe01a47ada43fa094873a4a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31582f4719b002f68f0dbc6a7378d77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9ac28e8d2a24c0122fce82879a8c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6fdea2d226477812fed4f586c8a56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19690140f0553abe0bcf9c10a2b3cf7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba12247328f943518b3342cc5c8e3e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f703751afa32e04f7bc789e1f8f596398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b22dd71ab386784d4006e8f552f51399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd73a21c83602c978a86bc67044d140400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728f9695ddd93bfdf63a892580611af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc276ddbf54c847958145a32eceeabb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947132a7259fb7a9eaf7804653969fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea5d89ae199add1eca255399de8d1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b096ecb61aa572100a63f63330851f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef59b462e07d81d7001c3559d890051406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6ef8f0fab9fd0c5c5c8f85bf7bffd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b476b0395d8ea7bb9106c682f7b5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf5742c9c02635fb9c4bf9b1bda64f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a981f2ab30a9dc4a31734a521ee74c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3890d7c142b67e992396bc3475d1b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092674bd7de49ed41fd1cd4b58c50ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec0279bc917ef3027826b367010bcc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45712a321865d3170730622b0d1b6a4d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33264aff8011b354235697292ab11171415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d05e4ad97e09e284c3a53f0b1f3164416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bff9bd5c97eecd61e77ae5d4d45a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc2f608177decef8282fefde5a7b07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaac63dd98c86b5a32bcade45464afa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf61cc274a58205069c70e46768989420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88454dfb158582a3e74d29787f5e53ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfecd5e24b73a273e682a6a96af25e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb49803601325573c0ba0034dc576d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b7d6bbaee9e79db69997d65995014424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e418b2064a64ea2611733c463dad3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9eaaa15ce7384af5b973fcb60b271426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e136f64608ba08c634d49af4a96dd2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737956747bfeaa0dcdc039b803030dfd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac4dac72cd444ca43afee21fd12845429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fdd86f5d48eb9e353dce1e7a9ecfe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b6d83cdc7fec867c0adae040db146431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36724420866637c98e8ff4eb5e8f72cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115c8673f8f131e2634df1a96c48b9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21521e122bbd6dbb864bdc5fdbdfb91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddbaea45d987a8ada7144aca3008b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc66eef2997ef9ba7d21101399fb8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54017a0eb4d7a981fd1699c5d2e13f95437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa47f8d4f7d05c652afa7464ccc40ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9b09261c8b8035015380484180042439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a491cf9cd8e7206d985e280e62711440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac634d9e55444cbc9af6b30ea38f4659441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006a74b938d6f2d77a85f0645094e4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d9163be8913da054f9d8706aef3b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58916e1c1ffd60dee02426ab57156f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1fbd90d550ee1f86d523673ee71dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1aa4c99709ca20967f91c759aafe31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4a6689c11740ef39c3b4e50824d30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef944e02760882c36d83f5e0ec8c24448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b97f22df54f151c44a31759cdb15da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f5d443c46e93621ef79489aaef1d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174656f7cd640a41fc3cffad321e3fd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfa907c5f056a7c44d6c6960118f8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee82b89ff1978651175d8278c2a8a0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e525edd1321342911fef1c6290378454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6f8234fe79071af7c62504ccd4860455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcf21cabbc52eb6e2c2adf367607fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024596f876ee101ed14a67a002dedc2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1900c8d730172db39f327506a1304458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94df59668d891f6389172aa6b5ded38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6867eac5ee3e96a9a01e04eba9a9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63499f051800a3fa71a789e4993334461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ae59d1cd96108c26752642d83f137462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82df76b35456e539b0a40772b034ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c593cdb9f6f8ac635c3299ce1a930b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4434b951b70f48b423c2d3e5dd70da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63146ccaa75da2d63c4d17176ac0ec5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e56e91701e36d2fa18261b6b628e30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66295f3c9d5dc319ba040f664e92838d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e076408c856d0609bbfc1f92d3101f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c142fa266e557f431dacc6a9d67ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e5b3a8ac28945dc455f0a490601ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6e6151822ec5a2e66ee4c9cdc4772472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56afa39e35171d7ee64de4cacc71ab8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34aa567147da6d7d4ddf1daf1b960bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74609e45399bf6b378633e745837a87f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2731fd6af1807f7c4c96019405c31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e527f1a6771981eab346f48e18f2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2b0c4983b9e7e5ba50fa33fca5f86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b45f2b27142976b120dd19e9912c28479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da890e7821aa1cf7c5bcc2006214b5d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5063e34ab6efa457769f4529f52fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80458960e8259962e74ff762da1367ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21536fdb9edab731cd1eaf83dd73fb56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5df81119d08c93f394c0f089e8504f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1f0248db490ad83e1b42bea2f9cf5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f0dc50acdb329e49b576ee4cc193e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc351365e3e3e1e4e6fbc48c3032f07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816da452876559db00d414c3b0f2adb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8caecb43d0d2e23bf7a29a7cf4d9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbe9c0e8f43bfff8f6ef04dfac4e40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab4e0119f26f5429b0bcd2779a2afc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0c3bc4e443f1303372eaa947e6551492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d2eb46d62318a3a13de07acca8f5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f50e2b929f19d27fad1a010a64b9a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea119d2bd9b8dd29e461a64dcee13ec3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f752639078cdeb63483f5d957d164496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a17fff909fc87b276b8d44f54cf95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0877927016a798f63b5e02a99a7a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cd0bc6672048f2116f1caf3832fb4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef94214545699a5ded97258c443dd8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ea0674464e2db67a7c39caa9f8c23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e364d945d39061a8ca85160f203a383502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc7ea0f6a2575dee10a2c181b148bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54950ea3f187bfaee438235ca1a3685e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ccc62f6a60410abc245062a75f699505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb736d55792198fb0b2fce698e785a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b2bd1be0f59a0dc63a3a0eb4254aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9597402632f2b8d0edb84a0c1ee5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015116e74e80eb92f0d78a3839b761f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d959970c727cc09b51099dda094e1a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413961e8783214b5669f575951a04918511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342061735d940f492f6985290de94a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5e72fc82c9e5e0cc1ddb91cc34ad5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080d2d19da310037a7976da9f3aa453514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59415dc2a6c6a489353c5b928862836b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6d3325675c0852e05d664f8a7db8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d067d35db0632bb2140049aac498642517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d32295e1f4f61ed6cd86292f87e16518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d131289d504b456c0b1d5fe40b72f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0bfff636e2b4270ebb024e1b9eaa8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43207e17bb468cb0403d3cc8cae92274521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24cd20a0921ab5a34697e47c03c2a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a1b497fc493916ac67baa12068882523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138dbfea22e8f886e246eb82ed520ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a466e2fc03875ed12416ed44dab92b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b50936b7e10b39402e04d698811d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6049937fe7305331e18e98a36f43f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2fcacb68eadcdef59721a8b8c70fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5257eb600b6d8a4a2e168275a814d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0427206e754196a63d623a32f5c93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1a0c30640f074c77d61544c717123531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b81a120c57a996fe7b3a5c0e21dd06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550add06499e23c0e78e6d1163bb896d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a86541050b479f23f2f4b51099fdc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936290adbf9a98b31592644d2353ec8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b232a41637beae9d140c49ec494c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38125b37dff99a33c56184b4315f87537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70499e4032f67fe338062c24b87b22538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd8df77e1bcc5b3ddcfc81911df638539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf4e81552fe997056bf1a136bd4d21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e412524781da86cfe1d494dab545ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecca75df85859dd85c6c94b7445d78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331817d1ad43f1a9edf43d2b19b1dc53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c65e8d80e92c005bd4d7f580b175be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8495cf42c0f76df3e21532f2886db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efe4cfc856338ba9328e3affcbdf56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418dfffb6ff1ac17a3ab7760eae8aa9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da075edfc3e9a2e95b35c823f572a5bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f44ec6659e75a324a38be4e2a5fcd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02e0384673bed7db81688c38c68157550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643b084f4d9d2a45a95c4dcb181a008551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b1a20403a26406c10dbcf002877ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4c19aa0342798c58a321fc00b5aee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9158d0d1ac90fc54bc91ede2d909b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ad1fa865789ba3b811c4eb82428a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a370aa677a13839403738c2db24ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684fd21da5abbdcf20fb4c7bdc4768b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3649a439e136b567a501d07512913558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c08451b0eef7fe47f6391eac66d61559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0c808129b8e6f87d89669bc1f439d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d784477aecd3918cde32ca85dd9d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cd6fc90bd9cced8c91a9258ae09f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cce57fbea4ade00c773b37c5161938563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f8586128d72552cd7d8ea565298c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ea627b080cb276d5be2e592d1e4f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afac07fe6ef7aa6702e40c32a25913a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef0eca366ac0435ca779cdb0d1c64a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b2b30bdc72e549354c85fbd6633aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3a441880b3450570a208500a7f71b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70db63b5d17262b7aa410793dccbf78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4c99381cd5d5214e39972fc87d96e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29427fc2f56a0a26c40c977513774fe8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658afaa811cb7e33e1bb674fa092dcc3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad27d39bfb84f8f0774315f318e68e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb44409b4116b3ad4b9697a9c39ad8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b921a8c9ae9252737c572918be778576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879c4f99956976f83c7ff3fb8f275f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13c1f49d947d57ed8f403a120c416f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33038cfcb8c70927e12e484286cf3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c4f55aa3bc23083abfdef3f38d9bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c4c5746a2f902655df8a302442b0e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343d2144df90ff83bf61ac3e18f3220582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8e5ec83db52f82edb1c0617f59535583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca46b3be42902cd16b46e561ef2eba5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7a277407577e0559b6eacbfe9d260585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ac67bcf53ac85b39cb208876fdd73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e01547819712b4377e34002597a07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadbbb1ce6449564a956c47f09c059b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749791e824c6a1e17a01a87211988773589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07af4b560d227fa78064a792d5cffae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f057408beb39d62a58b9fef7a41f7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1faaeabf666c9ca5f9f57e40f06213592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277af7229d4b5b1eae12b2d4b520667593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755a1580c40c6136b07f862ffc1cf95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62f75494638a9d3207f72f9929bf7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b70bbc82f73b04c029930133f8ac57596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be93c3ae89b1b7ec4a25ff929d4c63d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00a43abcd6004dccdabfdd4681ea41598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa7fa76f9b6eeefac13c4d28af76a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8144cdb615d0696f66a58f9a2c31f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33aff03386ff28b30bd3e90d56e83e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec83123ef758725bb3cbadfa32f22c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336afbc1a9498509a095905a52a0165603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3c6e2c1259bcd98a56f6a2fee9b2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789880ed590ced1e334fdfa160b001c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0629ea3981027abe2b5c922bf358d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526db11a6a5a4070de93a0d77de40c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84a84408f449c0e24dbb5a1d9023ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e053929a9f520f05f2e50f72ff7e3a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09eabe686cddfdc5f0a0ebfea8fdc6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50ca8f9a9611673473e81bc6059fae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475947245386e6fb74d671d47e3ea32612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a91023e0ad33cff19e7d04517ffd54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dabdbc4b42d8c2c81ae22bcb541db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999f4003edf3dd2ffb811a6a0cf0e6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e68a6326657fd0fe7df9af5c09cfd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a64c099e2453a29f20a07452a55069617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d74b0e2c5b8ae2fce7b04a57434d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56829d810c70afbe97d25bd43ea769619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a578099246b754b65b7f78411ab28620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca349f96af5a9b9963586491a80ed4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b0fac2d80dc3dff92ac29f32666df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069b8768e47467734e09c01b4af5fee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727edf4e5a4ce4bcd44cd6fb8d585d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9c1030b2d27a7bc6df723bd65ed46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cf9b8d599b74caf7ec1ab03968874626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e9ba1c3e6901ccc02a203b10363c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583ca233efb48aa2b2b2fc7e425e3f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640550c7664034b23d8dc27f07e617a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c3be4e5064355cc51ee17de97225d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a466fa0f67d99e0d6fd01fccb0436631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767846858b805f94b60ee0c868b7d35632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc251e17b729cb82aa6c6e0ebf50d80c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c9dbb8f0351bdf54d315916f32c5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4b8dc38b752c8d55b5a04612f8cb2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b18eb048613eb39c918b68e440dfb0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd97d6eebe6e4fe6a0ecd97543dba38637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4bcfa0fe49231ecb2a2324cd680c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9900728d74e9167d61cc07777fbf3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea3e905994ec6da029d4885f4cadd2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee5275b1d9a0a78c9a3854f73bac97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b266d60dbd3ca4b328863fe56abe3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be8c2edd80f0f40db2140dbf1afb44643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc65bb376e7fb662a5f04d9872f706644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5332384e90a33b6f57e3d5af2b09bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3c6b954c9012765c6744172cd29fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf454179ca95ddad62af40b111c95520647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be041921072ce114b1548c71485726f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e436c521fd272602d8345247b5d056649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c429b3ac21e08592818c2d598a18ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78c5f0942290355ea432e1fc81cb3c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e16117565fa7877d7822f3185fa6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd0e78e49f9cf53962ffbda15d6ae5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017714f6f53e09c13a937f5dc9e2eaac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7d9e659c947a72ea65d502ddac5b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39df774e7054629e30df8bb0c64186656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc737e415f6927c755cfa10beabc6256657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0f543567a32c029f4289d718fa3b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7a389bfaf815c8346dc142e2ace2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452f8099eacbeaa718983023999d1c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786783c7fc3f64a9c3d5b1ee4f14a47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445b28c89f1746accb5f108f1aa53ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410afa4d155d662646554baa471df43663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34f97602e7ea20a6fbb9522941ca6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88598def1830a658d0596aa8227182665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de464e85c10b59f9e6d16bd8c057ad3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919488bded7248e93d6baebbffe1685c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d35aeaac50d9857cb3130a88826aa8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe3bac20456ae1c3a072fd7e75982d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8798c2fa3bcd15b9fbac5ee46728e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e250b2bf6bb59d84b075bcd17b57fbe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd508dbcb4d5de1b19fa23ca0916421672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b922b2486bf88c6f79427efb58d3f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eef2e5bf2360ccfe0c5b49a8663537674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61cfd7fe629095dd99a12db385b77d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bfd7dad69c7b2d913fadae6a7920e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a2497a352766ce4808d5a8b9c48cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8493b747508c2f86309a7f9626829678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc7a37285afeac86de0ac66473522e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb0d9d54b6367522421c30d8ed4905680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec7d06dc984dcc1b8a50a7b2b3910f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c390181dd69228222bc85bf0ba1075682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dfd8850e5ffce456200b1b2292a3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d6193139ea0dff651ecc15b40db5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd60a26c69a8025148ede836a1160be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a382290da85b0e19cd7af99b707c562686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b75f30d1d79adae1f8167c7560d738687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251df7181f04da1cc184ae34d21443d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d1daf8de6a7292ae4563deb9030b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e538dd7f6b00a759b9697b79c20350690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8449216ad21591b70ca5c6031ca5c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514204e7f9e7fd6f8611ac24e9eefb5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafeb35c53588c1078d6c00e3073ee7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb8afd44807dfd4859c369ffc71869694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7375d04eac32abe4c5a8cdd50f01122695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dea05ce84681be1bc3062c683e8ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a21f80f03533437eec4a472195ebd6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68b3b9a9170fb773f3def48db6b903698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e7c3afc21ad88c967b9567077bd97699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae13b4788a7469962c1b6c401e82f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657aa3ce17def1d30b373bf23f70d405701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2d331d49bf9cca70192cb95088b59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dda6598cd7dd3c2cbee1f9eb45c438703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc88bb8b73a10b19f978d1cd04715f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce1dacfec0200b6abfefeb60cfd505705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcb3cafe6a23cc009d28ac936cfb7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a17d98817997de399b4fa3f841e21707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9310233bb318e7e3040496f449072708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa80eb184619fbdf140694e5a8efac9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448eded07fff36b6ebddbda0dfad455710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c14d9baa84726f9280baeb0200255711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca67a1a5219d86ffbebacd1cb484573712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0b5854e39bd2f740b38521f7f7042713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdfb1ab72999b5df823cac798ba3d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a0782029e484129b56ae253bc3e89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac518dc6d0477ec33fc31a099d1aca4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be425bf371ee7d1b0c16bf60776e7494717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef8df81d6874ca42ab27c525e0e03c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2d9e51d8acd2bfc6933c65401865e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb59b6495bf8fa1c0c5acbb7dbbdfd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe97fc2903086a31709d564a625f6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891cc5107829fdf26c4dfb382ec72cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef08b79fa9b9498f17ec7ba0ac0acb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6684b9dc001e60d33f5d36995648b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f470831904877e3e197978d1bbe31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357a48838cfd9325cf5e205fb814580726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da45323652eedd76bf0f0adf93e0b4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315d5fdad721a07fe935c4dd3421452728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163561c3cf1c11381b675f770ca64e95729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcdb22bfdd0e84a2dd8d3c41a9c919730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f977e745c945da087daa8d00218161731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267427bdbeb0857bd07794a8951d6c61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119210ef8f1e356f051ebc14434aa3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf42a808ad2fba0531fdd9abb741a9d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380abefe73cac8778e9e6b16e3a768c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df7326f7da2248c003d1465557d538736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89163c72415d4cede52bbae42fb0bc09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4951ce30f487ff061dd4c00d247e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b92eafa348d9169ea6d79931d778d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959e0802152128eb351bd13dccddb54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d813ca34f3aef8c78ae517b1a712f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcbfa033458586b688ea04ec538e2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59635f3232d68ad21348bd796cf5ea0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bbe21c9a6e66b39c32fee9d0cedf3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca74fc507b1e3ee643bece60691480745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674398785adb77084bc34a0df034be83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a1249e2e7b7d403fd5cba7d84da4a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9f6d97d503ebabaa38c6f8f4d3f7a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70c17f28d74a887d8f41619e75235b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f947cc103979c54ad48700603c8d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b50188a15332ead973153619b3aefa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cee0075ea1b02c8ae45b416c54d089752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781e55be39ff34c1288b97a76b7e4d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d058400e5166984b0c7788b406797754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61314fe94100c79f5561770ded48ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770126b1e2678a3ffa3c37c806f5c8d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82841c726ae09218125b966c14d96d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9460fcafbec44c20cf94edba6e76f18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0354ce1899c9a4f27c68da4b82d6a5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f481f6d343259c6029b3c9612f5631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03ac112a866d40dff7d48acf812e0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557ca397c00ada600d1b43852a516543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff21d2d317d87efbdde0bc261e53814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe6b2271248cdf9ddc54ce78a7616a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a79aa897d99713a1097743ae7b2c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80396c72a12b6e9503b41212d555257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ed3cda3c4b12852a330cfa269e4258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424f6b8ca139f2599b92e47ac2f1e039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa563fed13487064172da1c179404410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e2721d40f1b46774fc0b32347194511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d302070873231e5bb5304b342012dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b9ce34ce739e7782c207cea9d1bef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798b69e2ccd50aad34d3eb0e4bec79f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cf52df4d7423b34d285eb1b9dc64e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea25c13565cc18c335b30b64a58700e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30707494a372a625b270955f15d014fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83ec81c875d62487c3195d9a418adf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5754a11f01214d4a283b023320ddf619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98ee65cf13089a43736a7d25c4b12220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c94ec448a7280804c26791f69f33d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdce856b72c38ec69d250eb5671c4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295392798a3c01fe6f5ac0d4ea02cd3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df757b397f15a78c3d5afcb3af7884b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcdd425554b8bb58c74556acb2fe1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426159d952c74ee319f201a4833b91226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27a1ea741d18e35a0c6b330af29a2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74b2678da30e0c57262a8de78b4ded28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c0690f8b1af5d73cf746382103f4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec756a3892bad7923a2d132959e95a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004d3f5e20a1710d07b232a0e79d9e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075438499d4d208c1d25c90c0a01199932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe6bb2eb7109c14abb946210b6900d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff138f6b60c7b57b80487a368d42d69b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb160503948f54bb9e5bbb28a9655735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad780a970bcfb504b357052e165c212336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9c7e265cd5a612b4208cac9c85fdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08400be5415eabb7fac3c8478a97b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517f893353c5507321a6c2e65d47df839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5466b32aec3f282f1642ea3ecbcb1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba8f32954df03a6b7180e3072820de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc7d8702eda947d4a30bfa1688babd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a18b0109fddb52ae1a14532cd257743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51483f58dff1a32b4beb02014b1daa8b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac483ada0c2c4755c42737cbd6a481445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8614d1be64756fdb8c23324b7d75e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cb2bdaa5f4f3bccc0374afaf546ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6296c43df41d0a5996ff2a5f811cae148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712a1d0a284f6c1dccdfe8c20c558a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5658627a5274c2478a598a22b1177350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7a298d5151a9698443b716fb833a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a372a4ef78085a6a72ada9dd5244e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda23ad030b749d2840e6361cc230f1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793cb4debb9f1774f316296a7d6b95954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7199c97956879f7b77003a33a1b37e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443b0c5f91aea5ded2302a66fbcaf8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19961c280decbfafb6e3a2e01d494857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5113b81678bc82ac9a5f84f6a7ddc2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5539cb4b7504be7d0374959b21d1d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb4cf7c320a8ca54ba4e8484487b0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949dd978c22123430e472310dd9564c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4abc0b68d2fe6bc04b51f8a02daf7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9534d625601c2ba30738438129fcce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567024fefa5897afab7c31b5392edc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cbd60d8d7ccdb2eb68e7614b984dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15014a4a9440184cb7d21c2f260f4a4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fe9750b5821224929ddb2c5a42eec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643473886a7757e13ea54e248db183768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c148a69892603f979d7d908a53311c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8598fd46e93bdd8b185c3aa08793f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7af32c1516274f75692e79ace9a97171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7d87ea9c36dc93862d8c58edd926a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af41e232d656765ba67b246632174373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce76d47b9c19cafacee33b6e2540d8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc2fa0f85914b0f89b8cbac74a263a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e6a54b9ff84eca9f234797d6e42e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6431bbfc5bc1875a73be3b45f9e6fc277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b321a2a4da466ba3bb152b59d82aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f7bbb531684a61c4824525168d4e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4afcda5be78390332e983faf49b1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692c16eaf4f24c6a65dc204c7c9a1cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcf6fec6738e188c2f3167db37ebde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9059fcb4e98faa067324fee37375a6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be950550d19315f2d2fc07121f8206e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac7c1a2c6da213aa68adaef8dd317b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816e200fba4c65e50992d581712db4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9058648656d29608d72a7fdb1c80d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76008a5d8c8c58601aa8e03ce8dd771388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfca7c18b0a887fdeeddc859203cac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6b0b3679f87873a09d19a06b9c59790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78babcea361cb7f77f9aa1a9115aaa1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e22b6a1f75b7a53e2bfd18321b12b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6ec614b0ed2a3618edfe9a375833f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d3b55af4c08aaeaa5a22deb436c3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed48eb00dedf6907fa9bc0024201c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497de8267769fad3308b3d06132e2d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce47911603d8e692988f1ad3b5183297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a483a3858aa47923f2d72d38d5e42998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b20fc0282c0a186bdebeafe95de8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5faf652a9ecd95efcbc9b1b0a5d630100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3463abbab80fc87540b35f12590d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7a79f0827d99b476030a2431cb52a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2313c6d7aebc4b5c394298c676b2fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c13c43d486aeb4b87c4c5cf740bb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b39f1899064d04603fab6d518cf7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080da3348c7cbbde8d1cf868f8e76620106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022c25d1f0ea63bcf4718fb9123cd11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69153e889011fc8ae04b86d866c775108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befedbe03cfb46900919040ea6d28834109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a42c6592d7e9bcad485814ee2675bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a304feed71acb3c50e9ba80616e8b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479cbfd1552dd7d9a1e3d91a5e18612112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145797cfdf800420843dea1a32e56c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43765770a1fffaedbec211e68375cfc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b15f2d20d2f2a82a1210cee20ef98f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb7333a59c74fa1b0dbb199c937857116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fd0ae2a2d6dc4bb3a064aa16789c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f8f2ee6da9bebaca6457e600c701a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bd5865530923b5a32bb60e0617005119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c818d8baddaaf39f8a6b42909bc3b5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ed89142c250e4230122b760a0afdc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841827f5bce158f4a4302b1d8f5979fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9e96e3f99e34b0bb6a095694a7371123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbbaffc223c8a8e096a324c76d3d64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4325b00e17ef43574ce13ffa1f9ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1885b32190d62a1de33cf18b5df28f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af4060b032b761a8c4fb43d5d9b0f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b380f49ac91c6cd151432074e2045f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435cbe336c994183fbd361de2e39c8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721a6cdd58d6d4e48e1e97d401bb9f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d604231e027dabc9806a00e32f1d898131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc1b734c3ab1cb8eb3123bffe631ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3a987722eb980696128d6e0459c71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7da6752f51a3f072a680da67c6cf72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971b9aef68d7743c10fde9c033cf58b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfce1867653ebdfc2f9decdb9421109136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96ffa20d2aaad3238314b1382ad396137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b375d132a8e7c268044c23c2e1b8df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65b4b93a5371e093d09267881f6dc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237406bedf11f8a842f88eb0a0c144d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74220605af2f99d9127207e01f93ecbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d06fdb6fb40d28cee2a40b5e11a70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623d976b596fe68b540fc9a3c445bc6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eec81ca3a5a65ce03e7b638322db74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6488aa97771f395190a88d995b95f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850f9c119e704ef9cd0056f48075f15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b42bb6734468461a80d4694ebd03c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b4f89d680a6b9463ad3209e331752148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cec360fceedfaa27dfee8a7c194c94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d58248f1409756dec8bb369ed7f551150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9ea4ad8cf3bff5814793f0f00ea03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce8d19878e56adefd4b46f4d7d34a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee29ab40e6b9fef11e6cf7466cd7ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e1ad4d02657d1013490470d2b5b85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb326c22ae0cf83798df247c50c32a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ca2981b72543a6c9f4d3a3e71736b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9a028ddabed0188704c60dea300bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97bdd4c30887d24c073fa223e5ea40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fdd10ae710a1e2100e7bb302f1fbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf51ad514523b3812fd8e73773d2fc6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd845270ad857d0bdad8dd12a92576a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94d535244c5108df790ce17aaa592e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de83a50a5522157282b86a94f32c2b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ce823af22f849416ff73d1b1f5b23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd03dac543e45cd5dcaeff4c2d75ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7a73e3dc6ac8c72c99be2da9285c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e6eba3c71ed1532ce2a8b4fab8c54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa774531022dfe3e521ba677b52c25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5571ec16570d7fcc8772fa8ca5b39bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a744baf0513e8c48a68e53737a9aaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dd4e118d74825896b6cfc1d3f007a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feed52f967eee45d3a98b1008b8c9cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bdd2acb555382417356e8486cbe55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1bbe5b4831e30cd90c1be4ad4ffc5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b66dc4a37090570a56caef20472ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d43b753bde4d556e2b6c37965f6467176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452ac987ed5c86b807af693a7f127c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfd2cc25ea28084912df85b7558aea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bd9791f121e5fdc64939ae0a8272c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca20aa7eeb9237f7ed1775e618e119180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2f70f51cd9d418416d004cf75950c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fd4401d5bb570895161c54d99ac4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3978368ad14a0ff0b4b71b98bd7122183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da7dc2b5a29124906bad8101b53599184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b210eaa576b0ac95d94f0591310a5a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8180e1856847c080ff853012d4a79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fa85fa8ddee5f3e8fd50b24c7c79f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e31be4fdf36c13464bb405481b88b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49e420b1cd734aeb86cff6665f86df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763455d2ed98d985e93aa2bea1c95bad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f299a6fbe16428590f6838f7d7aee3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9135be018a685733f95c12df0da80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b93fa7b7b1bdf5e792f62ebf0931a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1689927e74b4c4fcb62e0f487091754194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3754bb54cf8cb119f489dbd23400927195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb99f417341bb63ed118918aadc736196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99fee5bf67743078362228df2c6556197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4944b12660f6d786258540ae8f3f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dde552636c0a43792c0a861c2661e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781995fdf8e97e4143c7f87eba7b2da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add48b9ca60d498a4d771375b428e9ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618efcf5ef622766de24039dec966ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d57f55ad54d9d1d822f30fbfa1236203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f2b33aea53bdee43f67b7f4258b79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033fd7e34842e68989a41fc4c8dc108205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaab32dbf420f29905c9d67fdcf10fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78993aa0057cf3f2aba28685a55199d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785bb8b306d2d5bb2e43deea8ef717e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48eed487b934b9fc4729740b28d3cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad68752760e7ad1c3c99ee593c9e4e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de27a35397144e41547e9bab88ca3d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46f659861f3097029547d08cd800c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af12e354ca08cbe5303ed26cad05a19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac97d0fca7d35019f1cfffb3ac5054214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68287fc8c579a176947d5fdbf9473c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff47882f36f6975e26e62c26bad84f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0ff657530ef84c3325b1b024292f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478f6a59d0cbe1f4871554e310f091a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985bbd92114f235803166e027486218219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9efd1a70b215cb40682ccf6e48765a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed3777c0d9716e321592b51c83c5a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872207c3868998317e96da2edba00631222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22896ac94ea377fb324d509250f02c9a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f9f30557023ae51e1059f13134e77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05b9509fd0ff7ee9030af21473b638225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4873f5cd09c76d0ff3a03151ea57f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa42ce5fab8e6fec6bc501794befc33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af800bc782571e58a3feabd4f971482a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502eb8acfc48778e1b73fb97f2cb8fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cf195fe3aef6feb6c16c04bc05e33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468d13b7e8ba732a7680267a7e19e32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb05126f1b87edc66cfd30e5032103232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a56c94c5f4ec907139e8e0968bc0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653371163fc1dc4f20beef3ec09fbe7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714171d0e314e69b43a078ce7726a41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143a2f69ef1e14a5ba3b13b90421599236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73a5e1798034e8e904528dbf19ff69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43545e5e9764921e90c5f310623c7723238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bce6faca3b6b1a400daf22aef4c01239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52867d2cf37bd16e8824f2059988e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748034e16137e24af2baa6404c2d7291241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86b08832a75697f1622d129d2ba38c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32349915e625be4a94be71f0b8189fa7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec622d2939c10327f35b431e0bfc30e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754989f15bd6ba2b19610656a1b8ee85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc248807a5bf46473799cd2d165a53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f037d4f8686de490e245a799b119e05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838a5883fe1ed488ec55ebc322e738a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689b1d659735d4e33e71639ebdb1342249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2596e581f12671f824590a061cdf5e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736201ce7e3d9d6c55d236b2837c6679251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0192259956a14c15270f67da08c83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ca12c2773567e71ec031627ef7471253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60243fb5ff501c6429c463b5b331c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b859f1c6d2b9a678af53f52fa997479255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b961b29a21dae7d6cefa300c837ada256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46b3faca5b221a0e00c4376098e785257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65dcb783a609d02b480e7fa5345e00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d11b477f34f9f6e7f0c819652b61f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd0559e6e27e062054a949d9dd90ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b304213f48827c640417addc7c8e7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb6017dbca852377b74317b2a8e4de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b200096935459e18765c4bb9296c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8368b8829ce7510708da60e43fe2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41a48e90c8c728346a942187cbaf81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501aeab43557c3fe9b21b0bdb021cb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2f24ca9d13bf1a3f456f89cda585e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5f762f473e70d0f857447bcc839d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc9a6beb0d487098eae8703837e11f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f310e37b0ab1651dc53cd6ca250ae4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d89259f83a0eae61063cfe5a4ed2ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810f6f0dc3e8e9127be9c6eb5b346a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a78c2ea190c716a03526ba0c2de6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6101bf8977721ba052c3deb8c3d6330274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ac3100cecfe3d2cf275b8eab8e527275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4960fda4da10c954edead9d15bd9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcbb8c3be54035bd20c8d3a39e6722277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9fd5e4aa0d94a1ef537b2aa6fc3b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cebfd49f154824954e53a66b53084c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e239784ae570a399c3c77162e684de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b7531f57b4cb2b994917a978b5a75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89381853b46ed8e8d4bc1fb0a21c96eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1c6fa0ff3f46a46a6c5dee32977c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc27b910767b2ca35747951f45acd3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786332f2f33d1c028e522ceb4795624285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f411564366513523cbc5a160d5fbf55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249abbd6a688fac0edc805e798a6b23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61b272f23f9f70aa7f81c8e149b613288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb882ee90e023f53234f1863e4c9e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005601e43b406ea58b87bb4131cecce2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6989052bf79817900be0bc3a587f30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c338f0805cb9d2407a52ff38c29b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ac80af01b8241649017b7133b0adc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4df4213945347b35eeb17ad8420d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e65df77dd5867c9781a2a8ef6a8a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183edb6af506a2739a695855fc390c0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3beb44f22d1aa4d8e7aa54229803b90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48c895603f668bc0d4670bfd1d398e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a83a107a0babf0c0e4013b774781d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc650404b5781898c2d60be4129db0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b9d9ff863b1c33445f4280381135f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b17d29159a98d65adffd7519952b8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763da8804c72533a41c0443866a6dfa0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073fd3c1ed2d256b554224308f7d9aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ecbab99b0cd16412eec15375bc5cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e7443debb43c4555861c315ccb8d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9c3eabc58d003aa3c3c82e9012535307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8325aa295dae9222e5847991d704f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dabe3e1e10b72dee7af3b5b20141e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55940e7f60c56bffdae10e8eaab86c4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc72b53257e4207a8d9f3f5ed45c56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70b367d61d9ca5cd5890d242a0cd9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a982a66c87cbf17601abbe23d533bf3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66422d56119f2398d7bb574a15ced6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3081dde8629becd23ecd71898bde89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b46c6702f0753ec5c4439ce08e9146316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a92fdeed6b9612037b784ac18166d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8e8d8f54a2c07ab16b0fb20757cad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae533dc585d5111cb617e5e0ef31bf8d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b853dc83d94cef001f724b014fc02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe7c55b314637e27bb527f49ae99a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05533b9eeb5eece414d657d75290c7c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5a6ea6265d097e1ae5c737b6c7549323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068da8b174de05bf7b3f75a3744886f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad586f8d14f2acc3f82499d6351ee6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f81b0ca06eb21f3bb794f40db9e184326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4591bf90821d1a02f5785e4d9124552327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1132a3f80ef331db8f3ae58d33d90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f520a516aa2e2fbae21340ec88202a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39461a65b93b6952673e743a7510f21e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468e84354eb31437042f8c32f97f5b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81925f86d1b8fa3f05f22ba2f60e90e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a2d5668f2fb65c01cb12c5109fc50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de050f0c0039310ed3411d96f2b004d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20844e783e3e985069328626fbb0b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca20fc6445a9a5e238c84dbfe829f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caa683bd2317454c36645613f5f787337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d31a15c784eadac2a227f86fcfad9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b370650e9e0cff60978ad8e3d9eb60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246859d35c826e1cc5862fb04274971340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79cb9edb83affaafcaaea643538c8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d6042c52b67bf24fd8fd548662bdf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7408821970e6f2201c5f6fc101faca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fcd9f377b6b82e6f5b939783f313e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea8a5c766125323538a144a3b861ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226e150fbc4507820a6f03d67234de1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ee520d3fa8d27167e21e2278578aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaadf7a3ff0e7328c4529746343853348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8d302e800803d7489418499202646349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2f9dda4247d60d38563a204294f77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de05435f47d3b3b6e1b763d8f194e77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa6f5aca5601c0dace2991046b24da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb6c3f2df31a0727322a3ed11b5358353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d306f3f5d064a07c5d3ca34a5d00b45354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46886594f021ae407eed1222729d46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8921508f01c08d11dd857407ee42ab4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d19242f8524cd84d2335eeed3d10e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070e1e820a31a640f6b77a1aa010007358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3746b2d327f3cc862860737225d8dd1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847f56839b266d23f9af30d3aa7ffbd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51232b97f30b3c6cb060d47d3c567dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a5aae7f53601177a26ba0ba678ba5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d867a329ea7ffe43f502a6eae91a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b96bdf94e9c20bfc71ef536539141364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de224ed0467c2b569625fcd2688bf6d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f307b9d45b4944325513aaafd0492366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce267f8e862c1591a867a2c14681d8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a45f2a3dfc0c20072f95823f9bb57c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f26f87e0cffb16faf29bfd03dc52d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dc0518d398291da9dce8bd2ea1fd6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fac792221de3decf2d8fa08f3421c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392c84d50cb7b60f67243f7d679796d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930cf049e5533914e2ab070e4102560373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bebc80012f15929835941ab9255cb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb889618112bcfae3957037ab563a3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bf08e727317d6a661b7801908740d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f996c7f51f818fb2b4a2fcf3a5d0485377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aece44f8f540984f8139b630064092378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172b18860ac3457e10b8eeacb76cec2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585da29994ade9cbe1a3e1345846a91e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f0f4b460f5b67266b0f9de0d7a81b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707264be4cacc10dbb699af10fe2c0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b0cd03c5e474116d474643c2c8b0c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b50f33f9eecdee791f799c68c5db6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa4f605a0865a133d53a430af76691385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8fbcdbcce7b2a34a444196239c033386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430f2b050d186ef31ce7d7d17b37083387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1519041797790ddcf171e2dddfeae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b22c627e78f2c1151fe3991a79e757389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db37ccc24171dd65afea9535212a775390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835df3dfbbd50a1e05a57f749b95d2ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c2c02d200aba61c32ab25c31b0bfe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6ed4263579ec6e1a3ca2eb87d69df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cead355bc57e0c82e35e523174b4378394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d40aaed12a673f53e7460dea1d3c8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e437180c4d663a94721e7e2c8a7f716396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cd44ff9e4e689b7ba83946939d67a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287de1333b1d759a33561694365c3b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81809024ce8cad3993bc5f9ef6d72957399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59f2c5741b838a0deb8485aa80967e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f1153952a58293b1255504f1b7e4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa107b708b66be158eeec6a96bafaf8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac3198d597cee3e360640c2b4f5881403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981456b3490012818870c04a0fc03bb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d20fbc2d087acc47b07e23c4d70b34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b065267156a59ae2d6533aa82d711b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d0fac6f82e1a758848d287a0e876f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e7a826ee7956b525a2a76e4a15f08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08826986a98702a1515a40608055b9c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f227cb9a35f445150590a942960e9f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af99bcbae10e378368562c556db950411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb42d9cb99d314da5148680d971452412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03438396662152987ad6678aff56839d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a084a1d54be07febb4e3ccbd41704d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0578d6c898a44be0252e837b86effa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e4544856652e5785149c41d7af54f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5625258768d7fcfa023da310089d777417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5c84db515675b5caac9dc8c5139cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfb111d9acf860ab0fbc652d25505b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0792930ecdfce8e0c3dcb7734df67f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0de052c7ea908dcfd20fbe0499b7eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaeb260884257827c8cf3cac7785b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac83d970f0fa04d6c125c2ce5084f0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97340a2e79f8cd9a05cbb6bf5012a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e4482a6f63205cd0969162950cb4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d31a306468f5689679ee0f8632b89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3903087cbb35a3e9a63b735af1fba97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02846d3c5a637c5919c27bbf8ba33cb0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815521e92bfcab85442c3c680dbe01f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587ad5f0ad6a1a26a96d1d3a5b8fc91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe2f6c3ace1ba81ab1682ccf802f12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d244c519f0eb56757379caa264104432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be14c711e017e94e63cc31034ac9c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd5a850fb3ead077ac5ddeb6ae86ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f76e40ae802b57e8b4c95c810563e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a712c2e209f5bad9f8a6d3b964900436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9750751b4428a09515efe2776c102437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e334676bc12d444ca459094e7ac85438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e54c4c8ca46fadeed8f2df5763d978439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8338639e4530d35a73d4b737f5dee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fa4b3035bbfb2f42c43e671922d4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664b4bab81eba788c328211d7b438c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b39a35122d8361954940700df4392443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe427ec1636315dd0f929b3e719700444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225a0b4d543a28e54728883b0cec814445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d44be7072349a5c449dea6ca401eb9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597e8fb37bbeea1d988b75597eb4184447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e43f55b81deabb73ecaebe3e468b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921bb8a943171a0c9e389a36401c7d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589b1210be0a76c33d57ffca367410b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f89564c95f6999db57794e835a0ffd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53299cb4e7d4648ac9889fdb11fefe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728698c88e489c93517bd69c81b9f0c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92920ac90a4e4c3b0baf3bc5ed84f59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4177dec348e4b584b2381c8ab6ceb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a370d87c11b2d58f561831e028416456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21e53686f34c539a2cb5ddb09e4373457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beeb919618389e8d9a0ea5d362ed15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e5d68a73675f407d5bf0cffa31811459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809dd2d41a2659335f8da117dd03a49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446beb54bd6c725f4a16b2595a7df44b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c154fca4fc7f34eb19cca6841585764462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f54acbf1541fbec59b23f14720828a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164fa2a022580093572a0de4e3556ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3feeaedfb51424bf76b660f8d55b44465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842daac7dcb401950d6d667d892df9d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1be1f3aaa0e3fdb7580f774e715b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81c2fac6fe643a0c192cb9c1cacdd0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5657e8240f40b60d7840341fae5d8e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207cdd61e2ec35b69fb8bc9d0461707470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f4d32ebac1407fc453b842fcc764f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d82482dd8842ed21e33efae9766d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196e9d7aedfc3406a4113074d708a19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1bc1cd358d7cf6d29836dbcc02e98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41358098c12cc6068130f376733010475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f9b832dd85ec589776b3da113dcc8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729c34a0c532cf341cabcdcabc307f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384bfdb7e9d73eff6b72bd70c959b08478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85c26279d186a508d5aae4ef7096ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2750d58bd273b453f32383a4a5c5bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e996a55669ab2ada97bb845cce2e53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d371e8f01cff47be69790648293b25a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871114c8535c9c282ea8ff9fd1c2b95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512d90d2b1f1f0b0077ce2147b6a0aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49318245f761768eb179a3a4c0335a45485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761d7c713ff6bf524abbe14b75db130486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba893ad44b583a308b0fb73f9032d99e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3452b1137e84ae926f6ff926a20c8ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946d5a9e4d6223f83f2d1368b493925489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9767f6aa23d19dc1829daa5b1479815490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505f3f0dfe2d24ee1a957c766c15312491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9564bbf0ab06eda04a767c99b01cba2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175c1911efd58a2f72a79a75e275f7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a666f268dba734673172ae633a480a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fb5b2b5ab50ada507ce7bb169b571495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90b943c2039e8ef26f9a389ca94658496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5aa0d319189962d2c28c5264dca36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c3db6c5538e273414be6529857dd5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198e2bc0c92eb54cc0b207a501773c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6280baabc98a2f82ef308d29d9b810500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f4682975a0bfdefbe1762335f42a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e59b4429945298cad47c160a8b764502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10ee98e1a4befb7c79e15296791a01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7b506f5a675888481fba325316038504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57347782094da725dd59dd477e11ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19385f1979f94a55115670f49f3ae990506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6815d69941f7f78333e572d467172507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e811e14636025c7431a8331d0928a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b1341ae7d632b31d6dc9fd5249ba1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee5e56f6ed1f8c979edbf24253c710510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cd797a4ec5d804f5c46c5a0c966f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a9e81e87728818a0b218ff4718fa1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876260e0f16c7e19083903992c3ac1b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd8c15066c64f758574d18d9bbd896514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977badd753e689db4b785245b3213a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f104c73c41e14ceee4b3d845f5cb0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa43ecb8c8c43489ea2eff9d9c7831517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44481764a7f67aa2a60e33faac4a6dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10087b62dbc5de373290d9a1f9c67633519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687255ce5a098bd93203b19091445b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399c2262631e25158c0cded2feabc06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6883bd22fb2ea74eba1eb6f9683013a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd588a46e3b48608187b49e51db3e3a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071b5f616ae62d3179d26a9d6f96f17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d71e29e507a50f8af2996ff5158bbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70004234460909dfa4ca09f912ccc9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb355fa864c7c2089c9f0da9e6009ad5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e3d3a0c8cdcc3eecc61266b446e36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834809cba4fd71f17b4c371e413c4182529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba89f9df69596726067a76e87c85fa0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6eb4db465eb89b6e663e2e64b77e6b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756940d34c10721e6e4df733af377634532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b49acef3f50cd6b68b260652d77199533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca953d32e80c0e743ae3ac50bc14ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af64a60d0619a284eb2db4c3ecd37a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b5c789c00ed2241aeda90ebd13687536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103cf57741e22ace0586615f7749db8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6879638cce6ffe18468fbe3979005c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ba89e3259c307639a63e406e09e92539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95f1d7a533dd31483f7c2ca19af836540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debca48b4702f1862c4e13a4e940e74d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d5979a048a3f4768fa1408dbd5719542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa4a771eaa35993997276ddb68016d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd661d3bb486cc64e2af96423b5d57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cc7c7b25f66f739d7cd9d2476840d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a32994fe3934524d961bef52bcfed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8be0cbdc8d62b85d45a4bf2ea8477547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a806815ed024f368d7e01d58fce0132548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa990e5baf60c936f6e2f4f72723eac6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8200fe9f054bed12ff63cee108c1cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5cfaec33b0a6f5448685923f4ad6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe70776cccb91689c93cc533ec6b521552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d5aabde936844feaa7604460778c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481add20009638f9f14e2beb87bb5924554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707c7bc6e919722cd8d338f0de23fc2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3510c0866d90d0f3aad28d889e13dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a148fde66fed964632b4d121827325d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06711b63f681a6a2f307b889a85bc966558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef9056a842af91ef509d40f45f99e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e52396f719f890a01e0d24dd14a488560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8b56b27ff18430e68c863496d4cfb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284a1ee54a35611de50d07a7de8acac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017613162fd1a516cee6487b2b6794ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180baac9800f513a88ea8ec3989dc67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2c18202e44ed3955ce08e476fbadd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed412e5ef6798c6a4fc377f3e18df823566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3dc5dcf3de7f7230399ee2c4588e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8b56a0b02f99d1feb41f1f964eb8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8ecf4e84efdfacbb324496baf1bcc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241efa4677381f9671f5b12a1d64cfc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e049304f2946e6fd2f190e6f75d86f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7354226d9f1eefd6078f62ddaa1c253572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7273dc137471bc805fe28e5bf7bd51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377db2d820229df60dc7189a0367571574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd64effd1d196acca8725c9717d9a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8391a988355c8b0241d15b05b4204576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2be98844307e25922576091bd5e617577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a62d3d80878607bc37f166374d4dfa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295c4132f804a0ba6f91c72c1a178d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c72176f48b07ccfbf4333bb571eaf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca6afaf522a24469b8846cc22dab73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be212600baa158dc8dd440b75c1c32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44823122686e0267774e39dc5afb6703583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171d98a4e46e283fbd1f94906c5fa95584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89cfda16f60e8b7231eb31f559e1cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304de9aaf0802a6ae62f066e65c503cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622c6c8dd204355e5b82561fbda9fe8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ece74dc8075831dc5dba9c455ba6c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23b8ac17c0095e44577ae1c4f559bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63210b02d9b4611d7d8b3195637e0b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c882b9d67b043927054722b15663669591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560782e55d5555de44155946442811a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14920b74d0a4807ccc6c49a6c6ac2291593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb31c02c3ede670768de879b525ef39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c6ce5d8d168e886785a2e732def01595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cb0b67a22e5e09d63d40ba94e7351596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d4e0453d5cd7cec9cd50490a15611597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921450f8030eb1a8667eaf601b85d8d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142f8f5892e1a1cedac4186d17db25f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044215b7430ca7eba4d273d26253241600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a9aaf39e0df9353c77ef5a03944a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc8571dcd0ba96281b039ab28dda09602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98997e564ab9d1e999851fe50c8f08a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f21bc343615ca59e92bd65c8dd6e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312331ac94f912be3c18d7475108dd49605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151114e19d6a592fbbb2072a7113a8a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f901e2ad492bbf9fa4822b134deafc7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d480c3a36ecd1f3571e50ca003ef092608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a0ddb65c2f3556769ccdf28ab543d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faa673d89e60719a5185975765efaf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d19bc60581fb31762fc0e013315bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651ddda038ebbb4b647549868a3bb9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef967b3f6762e6c14b98954ba48b4ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a581b26dec91b298811bbec92a409f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed121fa367f2f233e38a889f167f9e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a514789d2e74ce0661277d84a03d58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a67db3e7a92d2730f8f0510296ea26617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344f771d324b5d73dff8a04d46cf184618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037aa484280db629473faf53483151f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411ac85a221d2e9515568f3bf54eaaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc5335907f2f016a0788af26e2dbe3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efb06a6fb049e227f358ed69671f34622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6a420f75d4e7927c41eedbd70668f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e7876d22c22ba8f485cb52b282d95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4278f9ef06e3b18bd6e06ff9b332d4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030f3679e536d17481c5eafc8f07dd3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b95e430e4a470a32da83c140b5b5a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825fd95cdea565831b802fe2971c021628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dc7d58f14c2f808cf96eac1437c48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b699d850c75b317f676d930651e212b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc06bb42b3ff0fec86b89773358a4db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478ebbe30a979e5fa5fa0bd0b401e78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb2b82e1e1520ba1894c7d03aecb09633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391d9c0897e52017ba6d3c814f9abce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13901a426235d52f16d3a728a96db8c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4b521fdf0d65631879495a2bca5aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153949e869ff8816839a6f6045e43ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11fcb872623a7f13a75c31d4360966638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2f4480f9fcb3b67f1acbf8d951e62639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994e4478bddf636da26e226c0e8f387640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe767e310d567055b5fffc283f3422641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820953d063a06b425b87950af37f3de0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e978de680a183570d22447d501426643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912233ff0de18a7f40cccddaf275009c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed059180c98522d4790de10ecc0aad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6edb73d175b30b6cad86460a4b86b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092eb49b6a8f7b7ff8471ff3ea7e783d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dce5327fcddbb1f6e4cc798708dd5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a0c3d27d1510dc97c82bde3acb283649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f5c76a87e21fc0eaa9cce24ad34d7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60b712a0a4a6a33d0b2861405c11d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8d16b7d519ee220a0fe706931eeb4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec45fc5f480696980b57c4d285f6a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ec3382b30c2ef99c06fd6aa5d3893654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcb9353c7e97ccd8f53da9aaaa34df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532a0906e6a3b2472bb8578acbf3750656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a0b410666cd04859c167e0ac8907d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1d19bb56cde7db29889dffb2ffc92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc61198d0b17542463e709daae27c7c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05401721523cb05aa7c5f5dc559b104a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7756b0c5e25241d1714bfebcb0419a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdb25229200d0660aa7caab864bda0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4ff920e757bd893a175a63d04159f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2253e2b524852d4ab91f1fdca361f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd00a0d8ae3812cd977e5fb4e3b2112665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19e3f39576aca78f526eac6e2c829d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57314be6c9f5bdbe8f538cb5fcfbd25f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482be5f53ecba14528db6f390976b6aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e0c72caa63a5dd2f03c39db815a46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa608986ec70f5d768fc315d3fd1f68670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96f2d8d30c2043ebd374a9742f508f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb170a9495be9f04a71baafb08019000672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2df2a2a66072f0df1a0de24f0b235673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978d9fffb8a0723f57af0afbcfd768b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f91f552540fe0ef7b0d8de16059a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34777b290a1c090575cba592b8b88774676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf93759fb70cf2afb168a21825cbba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d117f8367849e7597326ddf2d47a26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016beb038c292eaf42ad97fefcb96de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b6af6a660c4490478ff3ea4e29f7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfd60cdbb7ced6c7eb34e348fe0cf2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8d7c3a3e23074995183f7c11c0748682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883aec5949772da41da5a1b8e9f19da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63707ce2a974de53129b800afcb79425684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edb82c1ed228b06124325d38f79326685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab575a2290ca69506f7630c4ae4eca08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43c43b836791b79eca6e39f8751694687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d6bea89f813d602ee88118c0b3c11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c73ee570c536364a3e6e181a521a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3118e14b24f95e946fcd0efdcef88690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe31ed161e2dc0cce1205920b3fab7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035dec6c27d36a365facee1a61b8907692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b2e024eab776c75485c44ae25954c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dbde59d281d4b32624a3922059a5f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224d77783ef4964d2cbb3e30c8c8719695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4b36b2dceeb5758a9d51af5da4e89696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067d5127b5a06b6f3785fd6732c0c82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1deefe3780399293b8fe0008341a88698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db27b315f9a7f2945524f82e37c7b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1b2907df7b3ad7224749f62b03643700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6de514f09afe1f9dafe8035d0b983701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5496cf0ffbebc3337dbd7039e52ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcffc5f3bf03f2a26d537b8b10cfe4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43835d8e29fc6347e4a48c1d566a323704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b4a711c0a843bf34506e184c98b44705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f58a0ba5ebde31170899e5a90dce61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e2ac01bc5778646d284e524a88f68707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f35d0a1fff9e5d5ce5cb4433209c60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3844de68df64f88fd95f11c0bb98a26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e601a3ed26e600a6ef1f3de94c8e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448afdc6df1cf651f1d7f5f7f92fafd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf016f8441b847363f43a6819715f32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b867cd29f5d6b99859505cddcc21f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13a5394e409d78df8b55dd3b71515d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad13c70eda64fea9bc26a56225d8ef5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63def5102f927fc4159ee8738fef7d2e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6afc5f425402b472558eb7375fdfd9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f45d85d6d6f55eaab34b9a0566a62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443192fb2682d89dc01d6f403f0bf63719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f67503be0d1653626e90f5943d590e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51740195eb009face2c07759ecbd2e0d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04364a28b6646d6b7bb6280bc11bec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc87d0e5fee85ee108864878cdd6e96723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16735f620a7095a06e10d8f09ae6bbb1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8b91f0f9d33cb2a74cb52ea8fc56a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fde3b1d45db5892ba0185fbb95d4c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01678531c23c4d4d758f854b6d5ea5e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac00bae4933546b9f5b1abaa963b241728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc9e1655f12612f5f127ea98584785729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62190115b929beb24cc86c43d979263730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43e03bf432cec84594ddbb7de151ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b055705f0fcc5519a4b3280517f43732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f10df416829a7af0931ea90651253733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47670440e722cb714b98d870ce4758734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d779a32f910fd1d94e863e94d62e65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220fb4f27f14f19602cd67eca55f4ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb9669fe7e25c78235e5c50e1521f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8c26e2a2ef55b317eccdb405f3c03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7f9c9b03753e587622e44d01eba21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac807253eb6f722f54cb6b68e2eaabf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ab4e5627cf0b78492366a2098b8cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b76ab947d2a9da4bcd084f47d56976742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573d9024ccd892da48c0a1338350b3d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa192e28272bd75387a9e73593dd83e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b3fc41627c354a6a76bc1271636bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaec91a4089078f8cbf55080ba4057746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38703b0b84ca753ea151efa3206df2e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dd9e4b5cde49ad314eea4be826850748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841699fc0f110ff07afb61bc3b5ddd0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab518ce11f432d2357ab5e14c1bb299750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbe268374ddd3c754d99fb632b3630751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1aaf59ce4454e03635579554439f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992ce38e0e97f1cd8ea87a1242dd438753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5dc090519edae8b12c0b2f6c4097b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db0320b906b5ef6fcee19f59ce42c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037bb112d7749d1e3354406f78ec404756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1a223296455204f90e4b54cdbc005757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6e1b6360546b3a6a5e56dd88b940a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077713db0aae793ffb3491fd0c50917f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>