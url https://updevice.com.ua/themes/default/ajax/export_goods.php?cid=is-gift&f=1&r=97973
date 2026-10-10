--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3db91d7d56bae4e3fc5dc657cc0791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e21555b80b5e0284c258a673c2dbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0e42efba90dcec15efd12cde52c2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586d42cbb96bad50d50df8ee18f49044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c32d3e3c97f3d26b1124aa06bdb5f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf20aa340194e0652829bf8a71c4816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948196163781367249612831efb40b8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fc1d969b01f272f83cc6429b5979a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed0ecb1f493cd23189d2c4cfa416dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e978bfe35c9efcc6a68e975f7b0b1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ea82220f24a1d8aafa38c6ff3dc0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1e2e9d847352f60e44b0d8482a47712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1710fb0edea1895ce15a3df6ff4b2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80675ed687eb906dc59298be0c16dc5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf068681645fcf3be34f395871c74abd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cc84b3ce8bedff25cfe8f3da07c0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319b7c6579adc96dbc36f09ce6cf8f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c9636114c257e58c4ffb685cdfc8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332e14482e5b53298938863cfe8594119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe5bd70ebacf54fcb72be5b37de8ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7819734589fbc602e58c06db1903b5321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bf21ff8680954d08dae962fcdff0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71498e81b61a0dea503256e135df6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255f82edcfcc156a64836ce61bb015024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec09df1c01bc4fe9205d18cc1eabf625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee538af60208293314536854709c0e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c92319689951c8bfeb252063bb6b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39169505dc414a9b74eff4f336803e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf7810d8887c5d25181e6417fee70c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87a8365fa85719567322216d4c8a6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b2fdda81073693f60efcdeadb3c8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092df4b2d270810ffdb2b182f1df3da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a83bf1a201cdf771202b0a03ef90933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644be24d9936bbf223622af3e323cbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f4fa2008366dc8ed1daacfcbb841735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54b919bf2700f969aebe6068f06e1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5783b00994f60cec16e9fdd41ca6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092561f6eb4264faddbf94af7a70db2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04dc7c9012699fce121f61292c31fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e067177572c3e132bc5ac7273d84d4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615b8c175bf7cb2f8cb66e74ce2c0ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dbc0b42b37f36bccf8a7a236d6f1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b8a60a6bc605a665dee042f870ab443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a7ccf94ed819d15621e57a9c5299544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb73c3d0915f1758e350277b27879c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe009c7843e9420f47658b13eaf3f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81667ba2ad5c05ca90f3c712713331547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f44d98f4115e6fef25c844af849c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a1c7f3cb4b1c2b07c81de4f922c7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4273d114d667930c9043cb74bd55150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f628dac73a3873d362cb9bbe33569551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864f8fa7ea0d37f3f71833c5c0dc04952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96951d1ad4e3d596057f7fc89767427d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea0d014586af9da85baa876e1fff9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bed6723dae0d60a22fa2ae5c2ee3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cefd39fe6c0cab50585845cbfb8ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09045661f10bede803a69dc60cec96d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446633dc329e35f73925971fb0faa27958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6068d98a75cc6e207db3e4facc732f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87811b1944f426b2051a9dd7708f574560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4f6c82318dac82b10f9b6051b3b7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624c1af4c739a14b0d0d390f351e95162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74f88b151cb9be5a5a35300815edb463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f31356e0c4f31cb376a68dd88680e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc51d62fb48430359ed366f5b5f4ed165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ff991740e1e0be81d859be490dbd366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e81d85fb6f054d3cc54b9e7abf091167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7492453cc0d0425ddda389011b49f9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3889fce773c0a439092a9dabdca0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5122d7ac4277437382209740644c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2d7d532a43359b427c59ec5ed8aa671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4c5808538c37df7fa9388c0c3df0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd7157ff1a756b12ecdfecc74e1a2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac93cdf593ccff5ed6e733e3e3176874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c09052dad0e9bf268157b6911deab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a3a4ca1de9209b9663ad2827df0a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231a61e612fa30c617c9661296444e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972b258dfdd6473328980cdfcffa22a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba06b26bbaf4670ca45431748a6b5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943ede120f7077c7e3669810216024c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00553c85b639e281289dce232ed51481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a78fafe3e84f02813ef884fd57265d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfbbe07996a94f2c114708d7a4ba2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded1dcc95013039c6e60db4f99156e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7617f63d2b468509c53ce5ecd7c7ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89b03ba5e3ae4e7c78fa4ff182676686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda1aa041b2f61363282d2fdbf551ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fa835f19df0de6679002e7d03aaca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9e1794cc3a3f94744df4ac72e496589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a334b2a38421330231729607ba4ef6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae9ad3313be248d411424c63d9390891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81383b0f1bb9510bac96f50ac03b737d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c2405aa3810dad475610786bbfb3093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe584dcfb4c1769752123c8c0e02d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfaa11378ddf6fced1f17d054bed2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7de33aad97f943a5c9d775659dbb1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed808d31fca8a30660e28cf56340ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca79581bc042a80fc967b2591b412498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4db176e3e82b74a7e184562cd137f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4e6015ade2c28ece9af2a88d3dd72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc433c60c80d58e8220c70aa71d00566101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00b379c026ba0bd618b30f04a936d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a75d5c974b32d592a0e69ab00b14c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08024a9e88c3fd7a147fe3c5d8548079104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5164cf8496395e89a7ab5c3e2fd0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12139007e400400442c2d6072f783c82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1a5783de8efd48505c47642c212aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82161a090bd808db99b5e8c43c53131108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfaecc151f6187ccbcf01501c7df39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8254b5805cac8841895d66437170a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4c368cb94eb986f7b26025b5afbb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293d13f910110012479634fbc333115112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58ed3b6ef935435af3440bb74daeef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996807c01c47b098bede05a945519879114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb1983e1c98bcf6817dfcf6ff4669f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9baeb06be000e1e6f4fcd089f7ff2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bbf7aab4c93c0c184343a1898185c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5b1a5af53c8da5b2ce3ba0e6c2223118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f62106e949d7a0140615a3234c3505119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f58a4f726d2d6827be7bde85fd8687120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b1af9aaf16ccb7cecc4d072c14329121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aea4652e731b1a83832d6aef77eef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999ff507321a74c4f7471028e0c452b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8e86be34fd6927ca4b216179902cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63237c98858b7ff146abf84e001e5e24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb91448d45d99358029cfc051916b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30b947689db2e494f9b82c21a324cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfb6e3b943eac61ccb769331cf6d8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a866c6f607a007930ec6e5eda5ca2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcdeeb53183c5bb5cec2b73ba84372130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d2d471228777cd1bee9a8c7403ed2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dea82ac77679677a16f10233081eb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8cf4d6030d3090983f8f8ecfe69b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37106eedf07b00b96ad22b7ac4fdc481134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139f58585ab07699913f27d395eb5ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520785be52091ebfda7bc71c27a2542136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef621bbf9f89e3b9cb3ccd5025a21d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787deda512373bd07019345a6966a6a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dbbf313854724bb11ee393ce1f183139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d14e599822e070317693e000f2a2ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420eb9d947988db9bb5ef7ca0215dcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980e6f32dcbf57767744223d91ca604142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb195dd61b7ebf7978405bfb617ab1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42703cd539518f79d061a524f872cc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5da8926691d73d35f801babeef3bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3c600ca4624f038e12bdd561315fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c18138c295eb12a3834b492ecefd71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a497736f9517a85fa092af22edc823148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c2c89aba2cc29db1d7a7b68c124e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edd90df5f28aec6507d5030bbec631150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fb3a0bc5700dd6d7994693c1cbfde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57687e75a4a7df8ddd1bd918aef371152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c974426995c2eed3b5c1a220e022454153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6035140fccdb3cbfcaf5ec2f45e605154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afbb58ae47ed2db9e864e0d55aa397155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361f85c85c4e40ba6064408fafbd598156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcd3c8dc09c012629858451fa4ca94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca43cb04d7abc1b7f080b2eeab8429158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f5af3276ffb3ee24ef4a0d3a37e7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6bca4a55bfcd22a9bac83f7fa3d65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fd557fad13ff5de2c8ee97e43adbf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c27ee5dd84e5b180571eea9c72304162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7af2403f130953de9b141b628918a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b8e6d037e11b6b0f4e86e4f4163c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0e8ad7a5fec11107092183da28111165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdb527e7409bda12772331d3a31d48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95c287e2e019fab7dfe7b4f7050984167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a0bb934d5230b282134c12052248b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c769b01c5b8c9568b0137fd5b48db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaff01c0c4ef6e3e277af941209ac56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4539bb79b84397f528eac91a17d47e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229b5cc44df7274e9ec28a112e5df40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4fd1ea078e219bbc49a7f41897c70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ae0a6860b9f7351443071822eb93d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4122d1a293cfd5e7f3035898b685c5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada27f76c1431384f9f9da781bb90df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da805b9c60e5308ec027111967bb7b6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f0f80093e614af154398d3d8db2cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9cad42aa761ba09b81f257d1918c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d93f7dc8363eb8acf70d96cd336216180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8657f7f0377e2bd739ce277e1f84d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcea072e1a60a1289550adfc561cb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16734cfc8cd584277c8f57321ad7486d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936855ae5348b99a1136d58c521d0a1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf61c068485fa442cb5eb5559b4378185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d2337799d40a30df49778f1ad2771186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf85eca4024c5421b65af9a67198522187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55435b14f45f52b56a22a08dfa7d076b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa396ee6cdbc5f52008ab9296da51b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a41fef837aaa558340765b5219980190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8391fc087cd7e8cba51d3fbc96f52b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e5ab8a96105b7498fff01a6bc8e05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669afd1cce0cd6b12ec792fe0b8dc02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4ecba31aa899fa658a3add1f0cba4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3d4498a7530c0fa076f400c7fe493195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6e5381f9fb8035527a8e7a8f788f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1f85ee602ce444c793390521cf6b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd40e33c04b7182816f605e7127e40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ea9fc958685053e662a473b224d36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9c4145de47a43098624600ce18799200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3f5e0b9444d640ce437e163c49cdf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b869ae41d98c6d01f02cf261dc116202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effcb966edea8e460ebfb92c7ba9364203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a707e313a6770a0a20786351284788204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4639f54255c7486bac55c3d6dd1ba2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccf7c5dc7d9c396180e967a9e26e24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf28a200413ef857b36ca0c4029d5a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf333b4c9a1ddfa503587f79268e8d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c035d2882ce97b4feda369afd34f1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aa9c6f6d076dc4d509dcacf360452210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706f4a1fcc6644191eaf7894f5c0fe7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ef36f020c32d8bb484d8c8b5f3ea8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd0965ca9d96b50b4fe0f0a3286ded213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff5149f6a19033261bb7529a1e4dc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5441f0e05169551b658182bbe91ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a9a4e41040ff90946988b21977d55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ade8a63f1c0378a5445d3fa554cc9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5f43dc20384ab17a81b70a45fcfa0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ce56ce00479da4db1a0abe4a862e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa594a13015b5665718cd4675120418220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29ca8b9a806f61628edfb21ca3d906221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d46a9b1297f8cdac7d9f93f5bcb6ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f8da5f3c25dfbad84a8d9e7ce204b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7af5c4beb37967be10316d837c4372224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407349ca1cf9aad176475c4e9aebda79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eff15795b174214144ff9fdc24144226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6903e03d7e279ad6b034a3e84e4de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bb9c03ccd6a00144840cf25cea15e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e45076ac590427851311c86327413229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381b1907153a50ddaf69bf3877b49ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dd846996a9070762e4b71aae3b0bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6a8e8177bcbb6904d687f53f6ffc7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4d7e67895d448e77449ddf84ecc6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11980955f29b81a77cd1bb7e244b81e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed95a1103381a0d54d53f7cd553695235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178dfd3f6f50f1c5bfba48b42bd0a7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b03da3d2d46e8a1a99fe3750a83b0d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d176868e4532866b1b365756233487238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdeb4acf2663310324b1c8eb6f3732239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e0644608b39b812aa36ca510079e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80475b36431a5832c0c41f038ccaf5de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa66a1fb42b27348588239f5da9474242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4a2dcb1c75d3d74a70535c01e1265243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110032a9fa5ade8ba39760c69c0d493244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf77516b967fa1c1515b013a656a92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09552e0b26946fd824ccfca08134167f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b26379a53c44802ba30348e4608fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc55f314d574b2a033b56a43c837237248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ac7ee935f5894a2fd398ada905142249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e805c43878041b50be5e40d6362115250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd346fdd44d8f9111df6e8e10626ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f846b18c0dd5944302197ac7a6e1c43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7119878dce6e495b5e1b7adc4c24f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf697efd522c2f8e3233e2550c20f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82138ab9da45b354d28bcc52fe4041255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd53226e507c9da08e8ad84874dd79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc526fb2d1c13f89353e05c924766d2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbb67847a18a32b6e05b86e73ee3b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb58465a912b96856b8d9c4af1b235259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63821765debf74068cf0779df9af82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7f61de7686b594dd34bd46b36ff12261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb4bb57fd18739f0599c076f6937df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf2767af49a6ff15cf7ec3b94fcca3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58d1dd68eae6461b6ff8163e2e0c17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101c1b0d64ced120dece10e926de8ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e310d7cc03dd53ef8d752472674089266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5278646d9736acf33927eedc92ee08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005dc0c55ad4fc7145065c4f20bec23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f62c9dab3d17c63fc1b236d7aa4a67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098592e0401366e7be522aab7cff85c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd2138103d9ced08ae320bde12ddf9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728defbd734e0087a4bde6c338caae03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc0fb74823a671e2cbd859046ead87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b719b57bc56f860cff7b47ce56f97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a366ad93e31438fc653bdb80e3128275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002fc3f52be4c495e6d00483bc8e5ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9011a407e04f898ee5c3a2c155eab8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062843e7a21ff24e5534341757553e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f646bcb1a31cffb46ea7aed8a5105279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd20953a06124e3d6a0006f72bbcad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a00c3d22ecb4b68d44b9d6a6c961e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19437a2c99a6d94bbbd8e6320e168dac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558948ba7175dce8071b40e4c5908234283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fce25f2d668613a83926cb1a4c37c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f731063434e7443c4c39479d62789d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ea2eb7e39952c8e97e267d7a8290f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a89dae0285beeef307168506149d83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb39524b1e0b04d3781bfd63d4aa2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7263a3bff002db303a62e2a6f7de3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dc90dfc2acec5eaaea5fbb04d73b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5680228d57a2062effd65bc7db1437291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128aac9990faadd004df86b10811ff5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d051c531b227ac4d345e1c5ac5f4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da9507d39c1d9c1fca904cf1546101294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ecb9893b50a7be0a928189aca7600295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8eab66475c8e8543b0b28db7cabf9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fed1fd3c81f16b49a748e813e67f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4daf467d0d1f761df0865f120cf800298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879c40156165bcc4476bd01b703ba84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020334d49452e4eb9b41f3292132617300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dac78cbc34e0f5119c090a3483804a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc17b1f95871d57a919796ace54e8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266cb708aa3483f7adee2f1b427641c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520f50e6b955ad6977c91e89412d169304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404d15f72e5b3c8fc9ceb2bf6f73984305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03db2a9cb809c3463e29eae92a9cc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0c93ee7213c112febdfd0fe2fd01b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444945d7cc18789fc4501bffd622721308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87dd0b16ee26094e640875e34d3abd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c75aeefa9c835c2cd604638d2e533310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72998c4e145bb15ccc315c1ac204228311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598fb718775404bfdcddf3f95dd9b00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e359430bb97e765d74c6e7ad05e648313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c834609503ed519c5047962d2f9cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e216b773f136adb6e065ae2564e823315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27db41f44780af12761b69fe3f08f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd95c8db53cb2f3bab63e454dd67e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84200580d8b857226244ebb0c9b1cb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ccd295ee6139939fc9259a61974ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59c3e1a27f56e6fc58d04e0c309478320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e60e45c191da60ed3d484da7da38ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bdfbda7e4e9788788f5e5dbf7d114322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1a6ddec4f2c385bf097d79fcf9701323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a71df4c6e0cfeae49dc2cc8f746d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fd58c4744da4590e7bb122380702c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c50e0aae7e322385a8570bf32e0a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41610b77f7554d4ca18feaf3a1da79a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d9fcad468be0f56c67516cf47d926328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b391693621846f98c163e1767a4338c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea728bb46030877904f0d36b596fe273330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcaf7804d8324282c102bf13654798331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50447764782e1172d4e4c7f162b7f0fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e823aa09a2f5571461345cd653100333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe05cd121ea25a1a1abcc82e29a002334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5b0164e647af7b5886c63950cbe72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a174530300ae54684e7c336ad849d85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d58c6bb986e26e06a39f1e468b1883337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978214f9f1ec3c3f4f0cda4a5a322b04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be791566e9735f1bae7431665450a58c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28119aa879406fe085d6509d334ef756340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cab7375bec161bb9b61ee29dcc106341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6329481c6a60eb2f43c5a218e536222342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0cfd9c64f65c5b7b1163f0cb417d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c08db238a02ea2d28813b73f2a88e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cc0cd50799b22108d84411680b4c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b24be6b27d5e0fda3b679c7b00c0d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d73356fdee8029caf51a5330becca3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726835389ab44cbaa59c03bc10098b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba80f0393db5fc6beeaaea1e7f84022349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0c8a5c729a0371e35b2df5f36e131350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf481f08191847dbdb613656d418e2ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dd84e1f30098f226cadd25027be86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84928a4312c0a862133b826614e5bdc3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da93b32f76cb085f98205d43741b8bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdd1e38b476dcbeae8c973674b36e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20c6d4a2dab9335af4c1386d580770356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18460de84ee2d248d463f7234109d420357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ed3042d3c0cd8099dc46cb79ae6fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4ff8f889c443a87f4dab23758b948359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156cc398f4f17dc051bc3b00f6f7f2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406e5456bbbd2397f32c9be1dfe066e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff971bd955136d717cd8043401ccdf26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d970e229e59ba271354a1d03d8294d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4e3748d32e9056797b84939f16091364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86f623e5dbacb2d27c98cb20eb2bda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ea3152b1467d5fe765c5b70f203aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca83c92d332934b8040794471da7c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0785e8a84a3f3c58c664753fafdd817368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7d404579539468258b2f65e637800369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80799c34b86ab7f95523b66d6d9f8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d970aa8a7daa55177e67bb2de78d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3b2b79480ad7add0afdf618d33cdb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e07f2cfa054022f8467598d9f1be0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8201896906830366906b8073a3f0aaa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30266061cc9b3dfb7acc38a208422cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eea4de7d97d807744aa0c00434a956376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca4379a6c967f89504ba6d62044a96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1618f57a31814c4f44df694430d1d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1cb66d6195b398bac6f984a20ed5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4786bac920a56542de434d3c18ca2d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfefe09fe0d42491a43bfb90138e379381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be7ab830a5ae433efb326e6ec913f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759a850bf47d786cbc1d8d2b201f34e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71cca2432dd0b134f9bc5a723bba51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a6327658bc7afb96c7b83e4b3adb5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dccea0e106391911696045000d9d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77febf7bee32cd2c34eaa99fb19baab6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a072a667313790866a197e0dfae417388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96c0bd48eb7ec82b838ae113ec3ed2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1c0577a758860d69bf13ff069a80d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8df87ad6d6db3f4b344d12eb8712c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d92fccdd8c30d2ab6016965707d802392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea4ab1bc72a8608519a2c682707010393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698b93d88519488cc0c6a2b4283d6c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1808bcc6b49d568a690dc5c5bbdcd8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b64724ce2920fed6754e5784e202a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a3502431db6f01c41b31e2f1c21df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecc27370abc421729c20373756bd04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d5813747e21a9ad39c8818b1ac3e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d721fe093ab55c0dd07d42ed165aebb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13f3e5760fd4bc349b4034cee592da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad52d2e342163ac9f07e616d3b773f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fe46b8cc1ac635d24fb1651e51df4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff87c199973174c44e0c331ee4386e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f33a327c9d57841635334dee1999f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934613e7e9a1f64cd4014612b1e36ea0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1b6fe132d076ab0205cefee932fd6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b961de411d33f944991efcbe48f01408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e286b10e4ee7e1f944316d536bcefe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79a6c501d2e496d8983bca3a00bb32410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1baa899dc504b450b854e8e5d2b36411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dcab142f5b96de005d4e076d21afd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8700ee8a78cd0997b77ac976d77a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece2fd1b7d2f9bb30902ddbaa0bac1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a42a90693eee9495ebc0b4b21440a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e78d4fe9e02aff914b1a7ff87db683416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e77befb1aa872c7eb9008ae5d6b74d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d4c8b2fc98eea6a8f942e5a7d0657418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038efded2547b091911b96c53766732419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa0c7c9a156ad3ad902b7bc9500a0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d3eb1922e6ed9f12e5654adbb2afc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e28a8d9aa914eb0515761d23806de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c520fab8c4b742ad81362ee56a09f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee2989b46f4659c9096658c0d22854424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c92903ba424a04e49379811c0d182e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6823332f869fc00a0df81c4e19b1bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f20002c4997c2e14f518485be5538c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903786014319c0150372e09643ec0a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977468372d47299f6f53652d631753f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36c85ce853832bcf9e850fe9329c9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4480a660c2f2001a55e9059bb8b51431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132bbf04c053e921bb3c844c49bb3fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e97a294b443cbf01ac161e02c4e51c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512cc2802cf4eaa39bd295b664f4240434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36105c8bef44788caf760ed10838367435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5023429e7939d35d5b8f3b74ffe69b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f0b3135d3c0e954a39c6a7bfa269b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa49c3847a5c63fbee21d4761c23d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15464c639931fcbbbfb9f6e0522a9027439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592474a565ee6fe7dd235aced5292d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b433a4622816254c88ad1e336ae2008441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f39877d16ac1266d0d76e3c9e7445442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a48e835a1b9ffe9dcde99fb730732c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dacf6590f685a1c26eef3f7080f29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a38840d70355eaec4adbb3821d7dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0917ffbb577111162d1ca42cb58870c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f740cdc5d43d78dd4d301b9ede97987447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb810689db688dfcd65e99ad2a163377448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b642af969fc8d8a17b21993b267d185449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0544c80156adc20aa0ad8e4cfe037450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3086f6a92a10615ffbcd26f30d5f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee638409cd6162129478eecaa813771452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9368d88aa8d84bc409dc694a148fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0095a32d5bb654fcbc1f67fa1edefb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827177d1b9e9f296debe9db8afbeeb8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a0bd87231676d46c81c3cbe20b058456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ce633974640a766548912d86baa73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af2715653e30ace77cc46f63a5e9f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82b462a856bf5c87e8b4f8db0bd6b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ec6c22bb14f1e9d0d1bf26b77ccc1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda5a6adb85812a94888a7b37d433a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbdaefa697d6f744731a8a0bfcb6c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c994ce38e7397d907c461a51e41a01463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87951ee45741e46433c1c204c56bb9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a5d209828e53be970f9ad7aa00d40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ee14fb685fa6231c4f697419d083c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9971a10d8a3817a85171cc5c2c78c4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8a7eea9dc90c850c1dd11eb4e6743468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83deb88755fe8d1a885096ad358fb7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d43fb89d56b64952485c8053a84b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540d854505f36b64c6ecfd352a5e5e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1b68cb2370c1bedcae17483801682472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08d80888ffaac44752f3f16792b7b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41094670e91d7f25e0521a79c9b2bad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4f201e3c471c892ee9ca553377a44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8036444e78324a464a4d9a362d3d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f059f38f573d50f5ce97bfd755b57b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79b6b75f6d41f1eb6ca9a4d3142629478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9babc53748679c604f1fb21dcb281479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c750a8db3fa6e8b8c5f11bf44b2b03f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f6e436d2a9344aa8e59713c40c6ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf96eebbe724e589f42d1a95242f16e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3991d4ba28a314ba52b0c98db3bac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e165423de8f0d54a50a6a1f628cd1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e137e55083624f06bfc0c486529ba2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365dbacc27d19108d83b2c81c18fd81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ae6a70d87bf48bbe5a7d9d9fa242a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9f45ee5ab78009e2c2845d75238ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3189e5c2fd6c09d4e815b3ee43669af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d3c0765bdc69c8b7f8058477a162c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebd718c7bb2bb04e3da722850056f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febbe36c26c0e2a3f16dd4b93b100c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca679e5e47c8461f79876150bf80e122493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1871d5ac8595b69fbf0e9e756d094494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d30f71ed4ed3acd96d2cf593b6863495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3276b5141191bd740fca215bf9443496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab0b87394c12d1aa46926f8cd69414497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6987269b19810f2d14451632562ae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66317bb77432519c5497e6d39df39198499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613388c3d02f53fc5aaca1030d12ae91500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616b8d3f32e057be9d53ea004e2a775501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5e117f001c58519cd311bdb46d9d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfe00577bf96a609e1539aa9b8aa39503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485ebe272cb0e26ffd2b4e389a827c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90c7366fe195e903489a80aba198d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa2568960d692e47ea2273b18f8b1e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d848434daaf54914d1984ec98028a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6995e7e65d7d99f6f0c1dc06adea66c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c59bc6d0d7f6912dc3ccde07b502b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0e8d02af24bb250753e89af709546510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde0c0ec40bff57268ebc245aa6e4ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6b4597d2d64087b7bcd60b2641277512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bda2171b3a79af2a0967b29df096f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7f7f322196e391862eb1f4454b61a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eba08f7827a5d40661ac74509d3fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0b87a9945d4430b620148c9257275516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4309a4f715cf4014975a32285f62b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8a1eef326d4dc8fb72c0c60e2afc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620fdfc455cdde2584cd01327e60d3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14279eacaf8f5ef273697ced751333d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fc49dd768b583ec2e01207cc1756f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4da0544c9d5ac9ea08833815a8f26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af76cda0abf67c483b7555a44c9aa8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252a87e15e5226a4c810b82c7c9b263524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4140e4ca63d21a9f39227d78b736a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d76727cea440ffb188cc7c7aa85c8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6517cf49ad886327e6157e1effdb707527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190e0e7e5eb3cfc6e56206a943b1a2c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fc19968c96b4932589bae9b530fec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec57512ee3624b00d77364663dabd6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2b70d7fb9910b5e8e27155eb3af97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dc68dec541195dbcb97b817b86db7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16649393c630b6bbed6c1812f84af772533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d9e8b0da9c697bf25a5ca2f5a1bad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb34bc9c9e102e4e116399d6f1e43e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6616b3ac2f8c1af787432d4934d66536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8a422d6b19b0f61c219b0d78a2cea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a881014c28879ca405295a98fd344e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8cf9d4af009f67bc76f26d7d76283539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bda856dc52db3836bd2ab8759f1e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b6aa8ae4b7bfe4a0f72c99944c3f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5329ee35e349ec2da1bfd810533777542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2841ca624f29825ab45658a4507f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a828610d29940d79a75dd9e1bd4e77544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92823b18611e33ed6a218611711e4bd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b662d2db30b75a3fa5b082dc7ffa5bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ced798d8d8c19506ff85a4b4b517f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8399d0aa23f541a00d0a8c6482a03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44303aab97e055aca9620f6b0cdd9f42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba279d2562563cdc32b29c35c722ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905d0eac12bb62f19edb7cf57e47405551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d780d51e8e6b27fb3ab9db54560f0a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037b7a7ca354d38d106694941942a9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dd5651b165e9a6be4ef459db72013554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581047e1b410fe4a0e2d9124009ff2cd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d2a74d0079f023d241de0d39c65a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b892521eb665327972aeffa75016bb0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a489f33fb858abcae0b1dceec0f8ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb54b63f47c523324caf56f454acc30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f4f9d387de6a91a6a2b32cbe8532e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31579f932316a9b47aec8b7035112433561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39b90d4dc8d0fa00b077a5221dc514562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d564c773e128528f0b5ecffd8c79e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cbb75e66cb74051ab0f1195c2eb93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2074714113fa0306f4d52d892d1eb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e9e8626c9e7f093bcf4674961f455566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4545a9cf543f1d84465b2e5a06d6c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d6f19ae0f1c732af0c3cb7f4957b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2d934d9c63671bdae638fb4f21e00569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf0910f297ba254ee06471b5051874570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf7c12a43dc0e027d68b3a22d18d56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f919a7a5ef51286a5283110a4f1e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab60bc17e975ff5db1ed3ef967220c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e3c853823b060b6f626db562c2e2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f16c78db2ed15d31fee7a8b28988ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84828fceb83d88469869be84f316d76d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591978a4183e519810d923881491ad7a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbff0a52da91110c21583ca350c2db9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb53642daf751c745aa02284c6013a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2922875f7fdaa01529d564cf8909916580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec6ed25ccfba80f7fa8ccecc077c71581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0b47da779e764a2e604180563f351582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63b1cde496d5c699d0a87785273dd3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf04f5158cd1c40074f46ad5b8db637584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07865d1f273c687dec8ad0b76acfe77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149104c259cfe744babe1be8b8b3b16b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21b380919f37779eb98a32700b1f84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc27187e22123a4e03390f5e8566934588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92f02657f61c2e6b73c29f16483491589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be23007395c04aa5b63f31c21002ebb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fe2f054511eeaef76c6f2fbcb570e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f641e48dc6b43a007ab4bf4e3a734db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c17e64d4bb932cfbb7b79fa659a03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b13fca6c01aaaf9a5cefe16f7ab9a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfab5be5fa92c7fd0300c2168ce4a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e2b539653fa67a42457acacb8ea37596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301704ab7ed250d86952f1932ce405ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369d81c2f35c0f571c4f96e51367678598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503949a9ddd0bd2ff2a0a02763da172599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc4f7eb5a6e137cd7013e55240c104600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d8935af3e439cd42eafa18cd8d245601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee975b7592a2312972de46f29b4512e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62781c757e3b17cb8da9614e1df9dab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8630f2ab54699cf1724ffdc50f5117604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e1ea471a7955ce1eb1b4be1d73707605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518b6c5878a00c43c39261b039db92b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee03f48bd46054fc05d36380660154b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186318c39850d7109347006d3c59dbfc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e01fbe3aa2ed030c5f2afdf912a38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1224adea67223c89592d0f101a9a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec0e136f4fc2b043a9450fbb7e3382611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffb387581679c768482f8a26ed78c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91f3f7c3c8946e8fadc0d1c9e3b2e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1841364ac587d3b1a289972ffe345614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203b983674b75a8965ddb318b37db20615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6650348841ebb0671ebbd576c4123616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcadb383ff3270eb4d265b4a8d76c4a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed678b3787b6790aa0e29565493cdea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058aacf51d859507350d08c7c55c41b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8908d446f98b26c587df3dc145e6a61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d67c0374dc22e15f55b72eb46a0c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f8433f095e4ba4e658cea8c86f7cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47051fb32e2e5f0270fe17fd4a7ea226623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b9566d7ba75f434476d0c0d6b661c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd935e117cff6761f5c2d3ee4686a7e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40ee5a5aa3c1fa9cda43dbc32692fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ff730fadc718b304762dbd65d10a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0dc1b3cce22f771d9775352950f07628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2b4f5c8b94852aacc46d049570bf9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564648e2407bb7247bb78c4299f3619630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d10bbc9451571b52c0cc30898439c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ae335a38d25abfde06d42503f8212632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f24694809da9a576c875a6b64ad279633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e0a7145c512bfe9bf77a7e875b1f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1529c2eef2b989ae88886a8ade04232635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822df15594c5a387ee78f14a2cb602e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655a31947207cd89adac43ffc9d37bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70d3494ce69403727d3587f2ac948c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2f5562fee72f51c43504d51fe3295639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d586c62e61016ec5b8351f5047d42c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28407a937cf714223763b92751c495641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae61df8176d8e25bac0635c7091a3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2b15e9627c718c4bbe3db9e1c10d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae28ec9ba84355f88b64e065b1a0a58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ac287875115b60e20dca24b3f75ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc63cd0872e560d66923b1ec0be74c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f73a647c74bb6793ff6606db28398647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67148ee2a92042ea53b05b1a799e3c0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95c06496c85288276aa1df45b60bea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece9a8a2eb31d9dcbb67828fd0f2d45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf1e4ac35a0b9c31d51052e699e4d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7c6046755d36cdf439fad02374452652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb84349caabfb4f5d4fa3a7651a3ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bc55f932bfa915f2344e1c18b4e49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56aadca05aa7c641d337e40a503bd7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194e1aa84c3b9fdf210dd762bc608a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008ce928d7fa9345571cf2bd5e131e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79345e0d5be5b10e1dd240368ab73f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecf443d78b3aaf58dd9765bba25b9b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f98d68b5f54b5a075b73e8c373656660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94cfc6fd598a4278967d923e4e3163661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0804b1a223b1724c5611fb82c661c2c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d877f23ee09b855ccc2b11ece0dd859663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90878a304800313a15cb7c72d88c0998664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c029f4fdef9417a5a9b4f720473f20665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff11825fbe7f4d7602c911698d49bbe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b49073285464fd3e00769928e85ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0066e52591337d186a11a74a500a26b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd5d4cb9a7f67b23e4b64c71dd7201669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7cd0a25cd895d51cd288c1130f86c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45683896b46e882a8c7414c233a9a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49319901f3ea3c976a37b0c28390f5f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5072974f27288f5fd61f723c862c29f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0ac88c325ccc79e88404ebe064130674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b440deb2d91f39ededf502d69afa742675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3b56572b2b5447a848a7e4b7f03d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f4f52e488899cce81d68c7bbbd90d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6865578cff8bba9fd60883b50d8c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cefd7d688015b8c1d0722764c8408679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4c8fab28f9702cd47b6b44806589f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbe49a7929d324e258fc5387f8253b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482899ed8c9bd7cb0eae3c3164e6773682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470e8ee9cdbc9d7d2572004c0389621683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b00723b2142c66eab815a7eec3406684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add87bb85800482214c1ab2be57192e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38028648e5baae3c9d96835e8c7fc30d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3811270c456c52bb3805f3c7d6d1bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9683349f8c2ef396ad511b5aa3b76688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef0bb312bdcd03ce40b485efe60e05689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87539438b385515fb963e0c699e5a75e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e842d365c3e085c5ff55187c8cc684c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43b56ae3229b6263b3854936bcc02d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a79e3486aee4c8a18887412478cb6e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaf03a951d30af54b57b7e551c26cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ad92b8c38567c6fd68c4d854c4d9d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5538d295117cce6194ea2ea2809f09696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4d5e5d65259af4fabda1eee21a061697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866bcb413f27e617080757c078da05a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4619f861f5712cd6c107fe3906bd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333ff534d06c49105a9f3ba73aaf995700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880715fa599f1ba58da72c1e24fe96e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e55c63ec6d2cb3b5b505e81f4ff76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78bcb289b385115aa140ad7415fef5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e2e38b340e1fda9a64c7190cf47e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eef13de724bcd0207221a08c03d42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dab3c6cfd260d7af644b88c7af09dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a1639abd8fc74ab13cdda41f5727f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644af09312afb39d27d7950a0852e66a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad8dddaff27f77c5ffd495be1ea053709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac962a4e57c9b1a57ba6f92b45613f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd405dbb81b54bc58b2ec0bb909ea4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d626806789d03b2d8b2910be9a5145712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241f8d6d25476d0f7f729e9c50e67b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2006ff43fc36b97a730e8d3960454714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fce6ab5a451ec986c71ec3f889d5b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6660e6b4f67a02aef70cb12b5616756716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74aa4e359e77314571c9a4dba476bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ab75194a024eb25a8651894af9d69718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a96d64c660567484c2eb1c4b1b8e22719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59072dd58a25de9726a6e9129eaf8cf8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3f03c4ce3a71e9ff4f452c352baaa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c5c1551e537bdd7b4f83b669d2e3f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed905c73c59ffb86a23f8aeafc63ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dacc8a1c1cf7032d48eaf5d089557724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5ff3c5febc23f92131efe60c6e458725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e3e50429108968017b8dd7cb9a3d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b392352dd8f3e9dc1ca5389df1577727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82d9a625d4a8fdb272b7994c016922728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65aab345299207153dc122b6cf1fa4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e0b46d2eb1c5d2afe08e58113feb7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea599ebe9feecf2d3e2f1c04d71491731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e011c729fe9ced23728cfdf5c4171e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b70351f9fbd55d9164ff0c1ff298c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f83c65a32c790715dc44dc07274390734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba9ebd2d1fdf112c89aeedf577d6b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d51483df9653f67297e712c3c50ad4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996b9712908a786b9ad5deb64531d34737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78fe1eb426429a4f719b1c0d68be91738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07757142e70d6aee110afc5df109fd3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63127a02b3681aef7ce685f4fcfbac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2535ea1e306c934f88ff1ee683e05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d649dc30a361757706f12baffd70c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597d121723e7d1052d2e465affd7b06743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc58808b917cf913770e44097bb7f6a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aba50abbfda782833ee228bc7eeaf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a188d0de5461a7902b265ff1c3ec13a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aa7cfe57dc507523dc98473cda517747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e053b1bf0f200d8e2e45b51797dcc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d5fe7e9693a160425506c6cfaaff5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d147404a98cacc2af5206088276e25750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1438cde5873efb3933d0dddcdd9a14751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6280da88b6a3310fe71f8f03052d37c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b31b28a59d3081c161f83e4a90f106753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3521b05b4846939b95b4414df85e9b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5ab56d85730d2dfcd70dcdb520ec4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8c69e97bbc5d6a11db8a214d352b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a8b5f84713cba75eebe412b98a99e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b24837a179ff787bba24ba6766523758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ce3a3b65386ec36fb8578346083bb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf6b130d86255c1afa7da49ddbc2e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71152df0761e0c24ae7af80eb816183c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e49b8aec368a6e5c7e2d0247d1860f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f68b846ffd7cba6813b4b4cb237314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352a7d8c83897afaf05f711e31a1ec45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80650b42d9fa74ac1c760158ae9a8ccb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1f9e359fdda95ee736b79d49bcaba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495c2313a739c10663bf494d9dc8c9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20872091f48ef4d25cd451359251cf089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213d01d6ef9228430f6f902cab59c3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811c45e65f184f2e5e3f3dc958be8b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec0cdaae0c27adbfc2f488e549848012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbe473751dcb91aec4db28ac6ac13613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97068eba6b6885b2dd1e0e840557d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4904d4cd2e45863f1610945c282ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ead9d1114bb4f3abda62e9fd952de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec488cd7ee471b4731c34f21f371c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2db427afcafc4e6d4547a7c9e1387318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0cabe37c7d9bb04ff51ac826a572819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6a1c6caed6fea51bd2669fc5adb5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7ec0dca87a2d38058d28dba58ebca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdeba3398679af5a06db6826524d4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a4ba5bf32b56673f915426c0dd7ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b16cfa5e173a524d49d3864d15e2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca9be49cd91873a982389f1dd0c16825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc42107b67aa89170949bf73630c3326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fb6ac7084d2149248a887381757da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e743bde6e99e205d1d01552633fa4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449ccd414e2a63d8dafb6fe3a8bb7b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9abc0f81a3141e16bbd11f7a838d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdd2b6be4206d80d1005771d31981631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e35dd6a7013d7c8649825ca7d1dc8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a730dc6ca559865846d6c55b4cde1633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24fdd49e4b9fc2ccd9c7d813a6c02f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b43f479167fa3f331babce1071ab4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505341be684977cc0b1e9748d3bfbfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbd1070de768605b97ae79849c265f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5f36d4f70fdf485c5001d7049c51e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec529a222aaacad89d66e4da16027039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f11cc8ffa9314270834116b72e0b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca36c16102c48da19aa737a5254d71541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9357bb2f94c0af8223a85abbad91aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb7b04e2967e7acfd6c8a4bff5563343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532600e516fee9d9825611897356c3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638df3a42b91cac4cf9ace83b1ee9c4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a4415b8fa071c884b917aca74814446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13841ec51b977bd940f2b3cecca335347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6be692a33d4c0e5c9728ec3e4e0ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2e7547554d769bfabebe0eb07aa0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff01e4215f5a1513b9b923ed78ceb750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60152a6dbf97f373a1614169802bdedc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a8aa3ecedf5544cf0589f85e5dccf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cdd402bacad9de22e192a78f77a2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0311f5a754932adb50a2ef22689d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4955cc29f61da5042a5b40bd0285d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673adb9462da3dc541ebbec36379df5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990c539e77250fde4027f4b6dfcb47757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ec1908949f06e095babfb0e4618c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffc88c84b38a500ba29e0e227938ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306c1cc485854b7682b2680253e0aa260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d503aca175a7f27a0e9bc0b153552061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba33dd531356f85390007cd96bd8d8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c35ce8ebf5fd069ea08e76e593085b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7724138a2e50f3bea4b11ca3d60f3b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de923671bbd9572640f3b45669c05365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a95e71affdc8c03cde7a34d8312bec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f6d7db72c6ed9947f9f0a4a3814b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0cc91cd9a325b3ba319bb79b29f8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460179dd2056cda026323083e4c094a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d7ae165a013594a7bd7f69aa78e8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dd4b7bdda8955b28e4e326b7eeec371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943c433386b93bb1f760e173e7bc6a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0746af35fe96e44d4b3ec9d0e21320b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d272bc07e08894b5d0cd58fc16418c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f544f313cf2cd527b0d5dc91b154675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725203870ebf18b3180a500f840996b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f83227b1a23332c549ebb34b930c3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9226f34ebbb6eee1048e8315a3dc51c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9813a80644abed6d5f510cefb97025a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8c76ca26b383c82215c644f19f66f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57337eda9f72beeb073d878d829b5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222495ceb98fd516b7ff89b6bba5aab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27173110ac720fe5f327b7a97f3cddfe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4608001b256e12cd6e183c3718e2f7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666a635b1dedee632f667cd80e9952885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd601e2602c45ae232fedbf90c13fdd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17dd493c1081945723591af0ecc4e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af0b86e1ba93a202b6ac96e7f5e4c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ac3123a9b99458727806bd5b4930f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14658af621786b605fb714bebbb4b1e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318524736d0af63083b61a2eaca5e4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d693eebc664a6f3de6d8feac5500992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118f3badda03d74fd61c264b72da30b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812cd73389be72c5bdfbf488a35de2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a86098e5810de710342a8cdf25fd3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac8903545752b6894aceba07f3f7ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782801e4b12415a651468d2ae2c220c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68857e14b3670aea8e6eeec3f3d6100d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1cce738b57911a98f5ccbbe7ae99099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7eec851da1c2a81dbb1d014925f4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3d11c09caa6cea4a3b0e19764fa56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bf1710ad185c8e63d08ee4af65e16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bd528f23872a7f8269ce3d371313c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a87411a5e24d15cf2bca5d4bcef796104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0702a987eb53eefae0513917f70191105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a5bf16627ffae6c6579e2aea4a5fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460e437e390c3c2d340710dcf4f4d81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015e6530ed482fc8ed443692e414b8b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ed9d870937f4c4502f53c6f7498c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66f4f7f4298eeb0906f37d14dfcf2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e48f83f405c3438700b7f5692aa8a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3329e5c7c522cbec1c27a9a0ca95e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860895061f28def23b4ec1bf9293d27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fb7f02ea0495c34678148183da886114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c9813644a954ebf0ac5f08f41a907115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cea9c666e726c441754a5fe8b4f85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a533eb9b0647bceece49075883f642117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd51e030b23ad4c018898c38d812f51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78710de51ca29eb01a1413a00568ee52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e99448a3717d208e8418c5d39efb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143ec852b8efb79d32188905048c1ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676480a5e7b6c521cf297d65d7c2ab36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef766f7e28d3a1ccf1aae21e9906066d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6f4fe43247ef145efa0db1fee327c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313650918bcc4481823eb510acf2945f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884ff111e8bb690670c8cb8c7308993126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015465232203a716311937f1068dfb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f61699f910655260ab9a0cf619d6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed580c49531dc276975385bf6f06e35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317595f810bc44f3f284483f081b9f94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255421440834d82c12aaa38f7fcda880131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e07b46d94150d962c781133032726132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81911bfc52cf0e4e5000994d6670f00a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cf722a8f9b6ecc7a8127fa80ce5c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2a2b98d83485eb70f536c3286429e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c85e3eeb467fbecaf2c1e8d471ecc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943893ae4c6f66dc2336593dfab1065137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efe98dd7438ad8ac159a1f45ab8c37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c84196576da62e53a5662ccae69fb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae85b0966ecbef5692bad9c4fa4617a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46237c5172d1562138185d52984f96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e700b2dd228d60418250608777e7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e56a97e15f3505f37280ebb703563143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f0c3df3c34acba2f6f6d39cd99eb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b20d8bd55e86a58b8bc97e1648f8cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c9b7e43d7f3318227f2e1e95c6fbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4467148d0364aae4bfc970b2516021147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec44b356756745fc8bec0130e87107148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245b5037cf802aa03cfd31eb232dcba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f454cb68a1b25e6c3ba653bf5a5a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee5bd1f69e136ea4891357d2d4b62e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71822b424db4049931ac65cb87e76fdc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2491ee78a1720c6d04b6110c6a43d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cb2f3833e08ee255af706f2a770ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212047dc675b9f6863f4bd8c64d96d0b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452e350fe96789590f9bbec216587a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46a0d63c8937d867d2f4eeda87de0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42862a5f431697b6bda955dbad7a2c8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6ad9a9becb9e9ab61920c059f38ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4e4ed7614a0444a256b0ae11f9bec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af196a11a58e544a51a5066e62a80f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd027c600a0735348a6f6f66d5360d66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d9d8df37a646fbcf2e078cb493d90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4acc23b10b4bd5bd2a25519e79445b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79135d0f1daec41bb22d035b412d58b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a7fe215b7b81ce14073d1d90dc017166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bfc9b8cdc9afcec42243bd2191d08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a3117c552bed6e470cefc89a0080d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d57dae5377c2e518e0442a8973c103169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c2b7fb5ffebdf85525d6e5d23de54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4271a3caafd264d00a082471de112171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ddfd721e3483c7d83129fae37111e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bf48e894b3000367d2ab3528ae11f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730313c6903a9c66c1a3741e5fa9cf5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f996f7deebf36ab0b99241f017cfcf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2110bc17d95537ee7f8b8dfc164b89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d28266b114c5c7d5098a838f70b4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5ff5d0b2488ff3f942cb74bd2c734178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7de0628770f7b67a7e1c2d15c6626e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcf6151075d6c1c990ead96c0a8665180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4723aea225b0d2538a1d134411924b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49209873253676f3c410427e36b7200182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaacc0098845aa4a8f25f440ce798ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7b38449ae970f21e4d3fbf6015dd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d3dcaf8f1a207cee85b54c952490e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecad074c09da0b435e1bcd78f83f3c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baacbbd89b2449aff7e5e0b51ffdfc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c98e0f80ba9fa60ccae4ae8610a06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ff89fcca47f2a528749315cf93acd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624908cb154e89ca0d863ce60f6fa547190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fd9b048ff7c26be92604e54e2c525191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2484549b077712ab43d5acacb4c3c7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4802085c7315170e19dfc0d009be7c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16db8eb3e350fa304fa62359ebfbd2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92660caf690f29b035e7d634938e39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad82683372d90454104ed336ed5ead196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b5832b9ee768e0295e6eae28d21e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478eef0449146ac2bec62585209f9e1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee248f2f6994f2deeccd71a4a5774849199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf12944dffb85c37c44d7b25fc4af2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223e7a1e091f0809cb5a6e1ca40c085201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0095eb8543546412bf4684f272343202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89fb9f1707bd977b0ee50ebff6b39c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e9128f456938669b6d4c5ae73ccf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf942a302ec33661a89bbb11cbe7b7aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38c8c6e47c10ca5486a86f352bf404206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e42a8bf73a54d6481915563576dbe4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77162c53f4553744b83e19b3c2d7bb3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fe67d7dd1999b8fe4f719fac7296c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436579d6fb645e6201c827f47fbb3e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6e64da517026966218a5623ef0108211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652b740a0cff22b07da3244b9562505212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e14cb5e26fd025043c8306eb33a17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9f3020e086ba4787d144215b8e1cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f00ae160363393a024f5110545f90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904afd7fe431e906429eb629ca364b0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9b7647e79203172b77d964b6abed0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c321bfa73b7d87b1619b79bc5625ea5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d51aca1b88f631a66be7e06feaaf02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f67c25eee79e251056872b360e712d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ca552bb28409adae91430ca726086221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c05b20c8ddef59c1a1f11ee3a1b2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d00a3cb7fd4e5a557f6fd9adbc3d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f987cdb7e47181e93353d8bec95ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778e54596b454b8235003842515f03c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a7598e97ae46719ef3200525306a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786bfa1387a3ce7bbf92fae657b89d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee46d26da9c9414436c5a4baab31623228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069b11346533fd23e0264f8a9179981229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636de8b27f6001ed80e3cc133ce250b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda152eed61735f6297197277459f86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3c71c794972c5ea8705d355b2a85e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf538f28df5a480f009104d66eab002233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab138ccb78b19d680e961c40f54d203234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de375b87eb431d50705c1cdce78cc69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69a0d677bb972c199ac9113b847b9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42cad8d5e8b53ab79f28793f8197b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d49d6335927fba1c9085978d33942238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484ec09614a95ae3b83710b7b6d7371239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535c520a962e3833ca27c7c4e573340240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bb0817cbc84ba9feb5158ca18ef64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336522069b1a56b0f19fe212460f695c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b17fe0489afa135dba566036ad362243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717332278a0bac67ef8c2f1c4f6b78c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076bef0ae6fccdc8643b23d6ec7751b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5625ebef9c845f233779c6364b9c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fac89332cf2f38bc5c674d865d6d91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c245638e908456371ede3175a840dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270eee1dc908b419118250036a9fa24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64fb8a9b36f4a1bab6fabe9b90fa09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207e678b2bd7b6cb79dbd9f8e589695251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19375d511cb0d21bca44adce9378c6a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2e0034c0b39a32c7332dd4347cdef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b201fb952a5853fedeb88d4b12b194254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14945e1d224bd7a921f359d63760ae79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652c991cdcd162e0d902a46ba28cfdb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98307715f76413c641b744275f512662257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2321f2bffbc80df9fcf90e88bb82c36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2780089b0cfc77ec26ec6a8aa4506b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc76d77f3b0a8dae5e8312836121420260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb551e9380c05bb6e770a30e0cc24c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697963bb5be4901e633dc3fde6ea8b33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18729ea76d78906ec9941b3a2f9caa7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea61706f9abf48b48ad6aa8177aa8aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd111074922f1e9109d8425690dcbd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b40e256387ec92a7172401a1e105f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c98478d1a2c3dcb100650342fe6aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b697c0dadfc23e37b37fa985be5d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e1713740a58ed2371514c26967794269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fb37631fec6b2b7a74930033c30d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cad6548dfc34e51ee1479bec69d60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ea8808e18203d5b26e55f51ef469b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a731218434e8b570116b195ba9771273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df11485404e8faf178bb671373c49e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a7f59393f4d0750558d044ff780e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db44c5101ca8cbfd96cb4a2993f3a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5960cbfda676dd35c49301a8e0d21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f39c7c53ea4f58fd7b2fa08e7d3dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768897fcdfc21068f0ae3058a7db48e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185494173343d14fb7b4f33f5ca0162a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c11fbaff44c198bf60ea5983b0742281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b1e58ba85fc3e9b29fd195e354774282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a4229da93d8e13610dcdb35346896283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de13f52ac579e3c0035fb439542932284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fcc1686e7cc60c026e6450182c019285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb0618457e7246c679532a99365259286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a065a34f8430128734ea8318b8eb70a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f8b06c3769e38062e7158d7d01474288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74652633d0f3c4ddd39af58834c8a3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004cc89d03da1e3aabdf0d090781e2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebed7bea42b5437b9a663e2c7ccf9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de9cd120b13428770c719e825633af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27455cd0fad71d4bd803e7a36766d4e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae5c192d75a39a18698b9c4551b7cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b0c366085a2249ee1656f3db26c03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a9dec2da6123136222635c7e03602296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699814055565c0f3ad30621bd500ada297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f4b3c92238562e74dd342e6de899c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa071b0d8c10f3e5bbdedae64f00469299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91147c08d984c26db1de5d8718626af2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369c53a3222e7d6184ed33a1de90fb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95373f4771184778600854f7941ee6be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941c9ae9d2cd05951b015ede079d2de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a6ca45ad255133ed5057eb1910b62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb78f3d81ff0c271103ca86b84665a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5901021d5e7397f5566eb3fa48171c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc37189143a983145b488bc99f01d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f0e33a6c6a0694f8cedb0d512d72e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9710a90ec16c0c7ccb91af41cf1e7d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299403793c94fdad2982e68f1076101d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e0933bb1d7216a2ce12db68f90b0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fea71d67f3256913eca01a86fd8467312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125cd40f68a75b1756e6235b62099fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1273f99ab5a242d2c8ffa1d50b73ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03070dc2facd8934a10ed3298f7e531b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60e30d050ad4bdf5bd0937bfb4a7eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32386dfa66898073d72b75a49e66634317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1859c034b61793964b0a515a6a78c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405052014932ea965d3067f32c0ad7fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b197ce7c1b78ca361d2a6a1799e2b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa1118eeaf2425d0c03ad05b9e9dc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2841ccee6bf474af980521ba5620241322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975eb2ce6452ddd64c16f79756ae276f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1885b59aaf4bc7db20fe52e8b7465324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46165dfec8f4b1adef9811fe3f5ea1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137cf20fede2eae7b60a79b90c8e2da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd7819f06b3442966cd20471633204327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c79ebf45fee26e47a0fbd7349c49c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822adb71211b94d3cb118c0c2b75e4bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33301ad9c72472207f205dcd12ccda3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d96bff879c00505eede26ccf89ccd7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b99d8ba38b074e9e35b7b60ec1235332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798482379a21189e5222490e05e23938333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9877b52742eec69cb02b2e225d6bd30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07912842d4ac85e1166836e95650e7a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ed879dc3cf1f57446a9e25c0cb6de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177629f54e2a77fed31e7bdcf753861337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196b3c79bacfd5178eb83d9202b7398338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0ff257319d08ce76e2b04fed9036b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa202cb911fd2c2dff601db04ce6d2de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcf983dc8875a3a8fec7ee1ca2a665341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054fbca020843e55c8438cec5c3ffef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73020e61f7a75c6fbfe293e74fc44dc8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9f7311084c86e7647ee8320c3db7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd881856927f3e27298783776b4356f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddd42b34b5a0838b2e4b11aec4fc3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd40fc708c5a6994db4c6a1495a7a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a36f6ba3ddcb17d23aa95ea307aa71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a27d96938abb1fb49ed8412e059424349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1d1c07eb2912333f3088537b1b444350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18cc4a3c7f00a39b9c27746418f24e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd847daf1bb0d52d4c567eec6fd3cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379e34c036fb5750c282516e5752e9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd140f69a9e8b34a821b4a921e08911354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cbd1e073a6bf789629cf324b6041c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056563bfd7f55162e2b7a97d42562af5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f602eafc55923d077cba81217110a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65136db4b2142dce47ee7867faf6d17d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9dcc80f3c8f9f783438c58eefa3ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d79ee6bfcd78f9d4ef2a4b9423272e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e03bb3e0cb94f36e773a10e53fa09e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56972445a360f57b61b7152fd3bafd25362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2b6e4ce675450ea2a66c84a571ca3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7785538ebeaba66d6c9813cb59db940364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669c4f73c7d772d1c41735f5693643a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f345599c70375f4017917ce30caa0c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616975ed7bf186cd2623d0a753f6a826367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378fcd37d8c0194c24bca44b1c5ec0b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9198b9ee77d454ff87245ac2b60ce39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0f08d1aba469b7df10d4253a9918e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c8300f1bfe982cd9413b066d71248371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6eff5464a1f0dbcbc0514118f7c73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef2821040902d465501ecff86f3928373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fab8a0eeac2f0384b6ae5f60433212374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfb7ac5838d8ee219fe42857ddec99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aae301c3f562bc392db5f7083f42c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b19bf7479c3292da319160e5dbf35377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb582e312f0b6d79c83230378eb7fa99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ba7704f4c9246234729aa481f91a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d10113b9b7c1e103eb4483e34639d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823b5a2d7016df5c1e092637fcf125f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae1a9d60f5c32a22c70e9e5116c33e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9b14aca48fff14ce4ada805a03daf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70b1790f12dc7727495ba5b5849eae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10df04f3a806ff042aedad8ddcc81fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9da39d2aa887139d7ea833e3c2f5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3e60f286f2e0a2e3c24a93573f61c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37d6cb03131c885dbab95d681ab25a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173f7a0e7e649786f9ae602543428fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b05e9dcf0279f9cec10b1a7495b57a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef3a0b1ee5016c33d1afdaa133467a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476172295f7473e46b2cb452bf8d4885392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fde4750b7099b55fc38e8c6060a361393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3696751b44dec3813f23e29e3f2e3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6043725d3e2f857b3e0b2bceb581d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab08c1e59cc071c8a7790c980ee634f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7930cba6e9d35879819468898abf134397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa909d5b0158278c385ba98e5f0b690e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4d97919b2364f14c786c7503684a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a938b2f4b54b6a787f7845a1fd8241400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e2da16db2c3aaec475b86f750a347401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d0337cced5b5ef39ff50af6bf46ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cf4a577f8ad863e02fff1b0284dd4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0709154c2df81674cec938a6a2ba90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16eab9aa4c4f8bbf34f3571c331e4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8521d8820a17b94f9aafb280bfa71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad1bf4e2370ad58044e89a411dc1a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa089ea3eb6fd96d71c24d2288ecb7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a1781e6918ea6dfbfb07555649e7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c15cea9138f73e198fa93ea0f9d72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65329abeb86a7bd3d6d535f0dcec990411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8ebc388e407cadd107dde77d865b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b54cb60e8dab7696ce38e6bc6bc25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004c97ded2c186375e33faae672f3e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c716a0798ce30539c1efaa9e158c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8e75c9e79922ce60a3de84cb394a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a7928cec071006b0c10e23d18e1c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12321f8c05eb0d3f5458a15c925d0dbd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3dcfb413bf851bfd663217bfd51f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2162ac9aff114f95475ff4fcbc596420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79667563cdc9a229284f5f01d4f3edf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468e20fe679efe3804ad166a07f8af2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae461b0a87c7ecf3e8a044af36585a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe658de5d54c0c2f68de9d8208b348e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934aa2e18dccd826b2787a218fb2ffe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e1395abe3bd756d1ae3446852ed1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084384eea049a4b5e4774708752052a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7462bd91dabb4746184d04c1f3062428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317071dc1062b45bc0549c25035b713b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43486bbd60dfa277f9dd2b333de2ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460435de53e127bc4c7bc220b578b619431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e6d8df5f61274fa79885e1bb1f837432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72653acba20cb68d5c3a83675d844a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0546c520037d45926ec4518994e65434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e655a1779f341a06a961cd84aed92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f60e213d0475856b692f14e8c6ce4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc524ba86c013f62e56e3808788f6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eb68ebead48f5924193591f72c16c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edc027d7388522e8454985bc120dfb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532beca0728b90dbb7ac01e78b95fb8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818a754c7dd456743bb8f814e27d864441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dc79818b7bd91684516e28384c1a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fafed7408cbb2e13d577a778e7bdb5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d23bc796cf626ad1137d68010f5c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a225f1f76ecb9a2b4ff36b18973cb4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dc48c534c2a7fddadbe051797b713446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079f00640975c48d3772d0dc81ef361447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f5bf65baca92ecca2f503138f30b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdf80e795b00b6b6acc9d52920ed36449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e3cf1ffc1d580d5cfa3d02b94e63a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a81167a445040177f98e98748470d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f3608d2ed7a590ddffcf1f7ece773452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2514b0a722bf3cdeb32e0574f6d39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3230950f7189ae4f50c5e01069efd11454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471771b83e17f9ef04af1615dfc0524455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ae24256876ce35be00e4d20eb3408456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cddb35e38fb6d7da89c5f2616fd04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba89d891a92a20b8fc9769482ebee4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cdd346af1ddab2e710698f0c3d418459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5de28d76837d21e36b6ce5abaf42d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c439d630e9b15fb95817295e4580f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670e15176656165dec536db4fc969ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29d024397f8595d4a2404a7c7624e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3a7e0fe5a158d7e462f8590258774464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8e092eac1c96e52a21471092afabd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a061a5793f52415b22abaf571a96a50466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c1e6710083e62088c6ed20b9c4fff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f36204aafcbd842f321e935ac33fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e92cd0b6a1a69959bacefb5cd64a83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374b75ec2d1f7a4cecc25d4e362ba17470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cc8dba138d9a3ab3f388decc3725b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad295382e14c5d17f14efe71ca7858c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e756085e3415b92631828ac8772fd3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6602f3732eabdd0e54415a4cae1b3bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdfe5d5c30e948ca7a59ab3a9825e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d11f6c9fe5d35ae4639cdb5ea3654c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b61c1416837490cb22c853a6a7a085477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314103835eeb498ae5c3699e610f24ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0e7c9084f206658bac3b7c8b7cf6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb647ed4d5de95f048aa8d4f00210f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c632078873ca3a1015d446f14aeafd7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626588c67688ad9ed5191c6cd00d445482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5311fe3f9b76604d0349edb870010483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463a1944e8b13bc298652be71340609484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce612c9b36f8da6372b910f46826406485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c770d76fe9ebeece93f28b3a5d6958486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1ddb2dbd11d1d1bec40e10e25eedd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc599e8cd0e764715b0ea63f854755488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff8883616c87ce7b705f110570e888489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86338006aabd97f476713fef4ff701e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a780895e9f3f89e4fb70c1d53823df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55933e07c135339f3357764abba14b40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dad4687d40c6d4b362c19c4540486e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60791299be7093b5672c0f9c828f63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7014aff5381ea0c043b3351566f3f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb602ac74102a52527993f84c4ab6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2ec3a6d75f529abf5c30de70fef6b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876edec27976af3cece1b9a15871f9e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ba315bf4417389e871038062a396e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a950ddf91dab88a28dcccdf017ef3a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1456b886d932cb8d7d9adbe737a9f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4e9e2c0c543d3ec81bb5bfaa1e897502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe7ff890f3035641beee18fe1c18fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91173f3c6f6d5d22078529cee49cee51504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b7b2faaf6fd4c2f342916cbaa8bfe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b38d7cec484a88b52fa260f0db2fdb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4dce0c5be6332a6d1f0300f4ed1cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6743d879529014fb083e3f15346063508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307274ce2b2fac01603b5af2b3555a62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8eb0cd6c7304012be400c37eafd972510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2218c96b62fb522f753d6a65e41593511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786533562eb65f07ec2db44704f07df6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbf1a56f686ece4af46a220b238d73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a354c6c86bbec7b4301d72a76101aa9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295771c53d6e25b424b61cf56496a558515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf7727b3435041bfa3a0788387f6a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd08b3b2410765287231c3ff2dcd0ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cfb74972d37c8a3c3b3394fa5e507518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c09753779b68bbfa8891e189ec6e05519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a1f3f14a4b0cb2b78c98c36034164520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c31faeb7f68a988c7c96ce21f3b8e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22a4d5d72ad5b4252c98b71794b254522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91eb9c78ebeb83354986640b2759309523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300d65529d4f73bd18812e6739ac9ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d94805437bf567958e9dbb0a3e7f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9c14f93238d744994d93ceaf7015f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e6a3da3c86b1867a776a15c5e0ba3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baeb0fd178423aeba7f635f6009d02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d508be718463bd0b614dda3678a1b16529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cd900c38c886849713914b1b5ccd9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b35436d93380e87635e3b5f5cb86f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31369703a2a7ced1aaea598c84a5106532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600d0c48db0fb76724e631740e85ebc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d98e51eb9070d20b45fffe77ae8abf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab48ef07366c136f304cf627aa29cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78233b6fb4eaf1e6077cd07ad99b3d1b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c914072b6ac8a7ebdab3621e964185537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0a4cbc410b2cc4bd22fa6b10a4a97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee79645f4ae12db8dbe2aa2eb8f2e45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dc4e7d9b274f2e29db049cdd650d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46375459101b1a3b38b1c13188fbc556541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bd71f0d307630d0de9e2f9a861bb6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2433f32566fdbab3491353c4e843126543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60b945a7b34b31c693817635c2dfeb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb6b68d06716fabc60c837059fd96e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356456cbf1f85900c632b05332998fc4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f8ff45bb89966a9d48ef6c3179cf2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ac63291581f358e43dff26755abd6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87b791448dfb6a0ac7e76b8521abaa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1776abd288b212d8554996f16d4cd75550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616016072d7028d26ab0153ba050e9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3426c365dd8cad19ae9971a25713f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375266dbeb24e72e2a66f5922829b0ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d636c9a6cdea6afac49113a342ac0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623a4d79acd0d74da866c9c1ec932c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cb4ad13083e748878709e3ca9b042556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44cb6ce936bb7a5e3dbe0f5b9be8f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32366c07bff9e377975d0c5bc30218558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59d6ea7ed4669572a0d4cd3e58cb9e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf6ff2bb91d7e536d829c49714d44e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2953c0403466b853253f0cd50d416c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448619adbfae01506aeb935f707d661562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b4c876ee6fc34297b49e35e49c91d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6772927e98e0b860526c592f491d977564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16082448f888a4ba544f766f9609214f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cbcf4123d77daee287de8f6ac8db2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00dd5d3c26e94d311b84c1f66acc5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d95123f50f8fef59bea6ca8f1a8bfd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8135532a6859199a55baf8c5183f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdddbdbd9bdd9792d4117e1173d4296570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e52919383b8af5588e072d40892f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf2fa7c92557db9e1a7234e0ec83bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7cfd05cc5afc13c8ed1449ff55a51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501839a18b21d18c7b8bd0a181ee9849574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce948115d4da5a47f469d1585aa150575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5734250eecabe873310badf98f954c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b674f41a1a40789ed09a0907cd02d8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10301d9d9f66987c64822f0d8cfbf41b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee860ac6dbc1cae86facf74ab6b2bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fb65b9c3356f6b5d7d0eab6487d70580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a0aaeb5f14b2d3cbe0f9b69b432a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2b802a7a13340705b6de8accf8317582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf763cfadfa8761d00552062ff3930583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f22411403a0a7f832b57379a0bd94c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44f74aa8b9c99c790ee5b85e8607a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914ed0156649dd8bf1db09ff7cab2bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a5694979acd1855a6c1e67694c0bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115d07c703f43fd628a47fab957e245588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c3ddbdd38740ce49b5ec52465f8ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1768f803c10d5df7007de88b3dca6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf251618798336c6b9a9700c0a8315591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815b335e73e7dbd2d1b1ac08fbd6539592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bac84aa944d2b36469a17fa533225593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2650d170acfb9b36e09e3dd45db21d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09740bb9ddbd7919a2dc275bf94e5288595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3b7585ce7be278814aaf01d42b126596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99741ed5634384c42f5977fc65bdefd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d451624049efbc445ae9a7e5b93a318598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d203b56812d23d0eba9478e755cbb4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb008673a15f5f143ee3d31bee6eb515600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5e033997f63943664407152f737d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750920070e473474edfaab2c587eeb95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c56dc919ec3ccb84a3e0d1212a994603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc780ad3a0015652d44296a7f97a2a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69bd176b5b202680311b694b9e279c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edb0adfa5ccd0ab0ecd263b2b2db13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473ccaa5a3bdda78a945dd35d9c5e2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0b75aba78702ccf7cab25fc930acd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a23c46098287b4261d113fae39dd06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4959147f8ddb393c7a321095361ee46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f8a783a9263245e8b9949307d2515611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18d59daffd05b499659b400a6bd6a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4e071dd4d5d703d46c3569224efb9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a42c0c68aa0a4f1d20603f349dadfa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6f2453f422c23ec2b16035d97af59615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49156000a0b4abd4f208ce3b9b8431f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cc5dcf7b9abbe8f7c5945046d1713617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd115c83ce3b2ef1305e491960390fa9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1d052bb19c7eb94fa3489383d60a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838c8ad29a7cb378edfc2b0fdc2dcf7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e0245cd3bc36339ca1a31dc07608d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784d25b2e73d9c4ef8fcbad99cd70ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db183e266d5594765c2188ddf85eb81623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16006d10fbbc2aa23141c0ea8759565b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061989fb18849baf36fc0fa55e8a3ae3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efca3475ec4cf9ec2957cd4fc6982b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93adba13393a561fa788ea80f18e96b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be515603d698dbce1fcdc8ddb2a980d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375980dfae4e3fc0265bb3b2b817c99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297c47fa05891a6e991424c95afce3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8784be6d35fa0432d6ab8deeccc88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3833eb556f31b069f9437ac5fc6d6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3534d6449aeba549c997de03879645633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f87604152384baaf60178a039ec5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad10dd66c494478b47e8f46906a91d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac561f0a51d9565220f09ca1416535636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f245a616155c72bf4e6e421ccc02e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d1dc693db43aed309ca05100d9be1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fafab8083345f64b642e78070d97c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b72011f1690db811a904d2de29539640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38c0489b678679d04132d925b0de83641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123165558cfbc1bd3f50f36c9400fea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64de21430353cae6c989936cd07dd1f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166f708f82dc4413f7afebe0c85f8b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513554953525293ba0306bd53967181f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1cc06b60ee8a7e660b6110d6c9086646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05de883636a595a469ceeebc9447d46647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70e489639a792a4a582cb25d9cf021648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8e871e1f7ae619d32654f9e6a76fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffad4d27d46b8d42986361586981f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2161662aa47089ef7701c0c7198de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a934fdcd35bac73972a2a43ea633485652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a3dc121a7b0bd7c62ef78e9ffe3d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caa6666451d587ba69afa50d114f20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b8cc2bfe23e4d29cc5b4341dcc100655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f353c1d216195f9366fbaf79391f493656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5c80c582dd47520f1b0b1cfeeacfc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582d17a110cb63cba197fa99ef6f78c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e05a7e9d7aafd259f4cf691ea8b42659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06368bc8d196f1e252f37206e0e943ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16b8abe1ec8f24e317993adb20ed10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8dd64024de9af492d82ee413fdc5d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701580bf338a3660c626e29ea3f84291663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa89086810e7aed984c0204b2f98aab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6f6ee31e5928d5046ccb0b28b8ad4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407537d3a9b0349dfdbc6bf367da67bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4917ba5854af33f316f57ec2eaf379667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfd20b9fdbc96a4df7ec3e92fa8d9f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9663305419a371342cccead1f7aa571669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bfab1f93fee12389b23bb4327f710670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b109484521aadff9953f348bc7afa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e31d1138a54a13a50700a5eafed4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c359aa246fd2819c2c6c6aabf4d801673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82716a3a4bd0e1ffb5b5b2dc28f1a2c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12816cff43b1e49c001713638c8f05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c965eb54933aff9525ad6cd0689593676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db78a0d1eb513fee5b3ff9d1102afae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937ca2dfa944bda32043f6367131e48678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c198957fbbc780aaa68334d13de0e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74419dc373d10ab5630b649f1a2c6d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85363f5aa2a4b78e2f330ef0f7246ea5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8c5b7a4fc7a8a3b80368c9e090b69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb602876630ab2d8d5a76cdf3e79ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41b3ec2d36337704864f1f9bd1f964684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7fe7ff1b31a00eae04dee57facc39685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff398fba67db4fc2ba3ed629f8544bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efc233d4f9f71e63ea5b386b893bf4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef9fdcc71b32fcbf118588592f28fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28f1fd05abc0ca015a92b89be89daa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fd39bcc676e84868a6e2ac8395e03690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ef51f0588df1dc5c2325d2737ef48691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6a37b20937ec5ca0a4f46a088bd50692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd22a79a3b99b7c6cca46e1df0e142a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cb6ec42cfd4965df371af9563188e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4560afe3900120413c06a0a251cb0eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4af6807c896e85de397c5875b99f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef738a5bfd6f71b97b668e10368ea3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70292cbbdb3dd7d782ef9b5d0801e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f801d73592e97ee1706d7b4b5371b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965b1667fc646b696b20eb15e52375d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9851c951c6f85da6da7f5326239e4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd36c90aed20ab7eeabfe5410f0c8d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf293f68b31821f03cc5eed71b5ce435703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbb289f52b7e7302f655891472d97a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8657baaa2f7eab02b291ca0a184d40b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbc70f1e9c8c561eb8f28f89d31782706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22c31d53b05d506891c1d1abd731a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b7e4c9e8267e14d0a2cfa168f6b3a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b3587dc4e2fe81b5bb8a5ed7923f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317f291cf839189921adc831f6a81bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f540dc449e0bf77c7fe27ec0959365f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bd3506d5a3699ebd533d769aef0bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4322f084d38ba2f095c67dc5f5773a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935dc7db236c33ec32a4d59c95a5d63714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37246d0b17078d2427f5e2849db88bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d91e278135e675857a824e4b8fd184716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06959a35366f278fb7fabfd833a175717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a762e178485a4668761e7f26a19032718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867dbb9f51fe042b07622ae3eeb5aba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399c04cda917461ca3c789e8e6e286c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd7ff381fe5e2bf4b6358ede5013b6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19c0db2d800fd0dfc42762f448b1ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fca172f6020e33f5476838bbcfa2ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c991536b577552411b726e4bf4513e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9cdc305b06220d2bba48198972e39725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda128c8727c25485e499c97534c67f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7012a41ebd108114a97579d5e1d30f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e26b595f9413898f15a3b608039852728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164a1b72ebcfa9fa37bc4cd18663f63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4c3a372fae0d1fe46c4a2f696200c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7aebef2d451ae4d4497be1c3cff38731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592b79f470987b5107a73cd53c0fe19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846a885b0e1e73d2a0141700fb3c4c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97eadae596c580f740f1ff27dc6209734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546579571ec0b7c186eb1bae4f40532735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc940b8276ad9ef15c635d0c211c3bd3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e7ef958902a19a4a4c9f7a49fa343737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660056b9b9584231c0c96637b4db6204738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50934b1484ea03580d911feb747662d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7220e420ac20d025d172b5abf7e9901740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b47cfe53bbe3a4affe78efc49d34b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d95722c90df03fe77a351f3e4cffb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1e2dc162d11bb2a43102b9a2a4abb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee9390c6b5a93d2b64fadf6e6cf0e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f91765f2319a19dca605a33448dac5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aee24e4acbe20fb405e4f1e504574f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39bddbf317f537a749366247872993747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e52fd0bcb866a5517b8d3d2a18fdc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248bdbbff60ce3aa8bc7a5a34664c17749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757dc167aa3e40ad09dd01908f7e5b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893145b91a04654349f43b31cb9f490d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0df60120c4fc320ea7dc9ae9e6ba0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cc7275109cbc19b480ca3fc687104753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f3a17a8d4e52076edb55bcca874c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20684c69465e79533bcfbc588559cdf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72e2168d3d8c7ad0d1d98ced189d1a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204204ff5b227cd5a9449092ee5b08a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07959d95119dbfd660c17169f3457c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb69a5b496d5149f5f1be3bab329f76759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>