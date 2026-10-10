--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59802af2b0fdd0bb8e03b3a8935a9071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77c7b4db88ad2a06024dea20c958ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53543a1fd13a332c001b72e61d83809e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca998a6c1d72e0ab30d0e1ff220d134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30d3486f84c304997279aa875d492c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257f94397d6a801970d9d22bce2c92e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f61a06c0b5096e7bdfc1e0a5dc4b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baccdd95bdf1f2b5926ce489a4a7098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f33fc1a7ac4d22609d2016f5465299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff49ec04de411a2410bb7c87e72f8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee86738d32cc2d4f478c9c96d6aabd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482c46ba1159a6a1dfdfe71570da17512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8338de031ce534e29245993b3dbff713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36b0bec4090becc67aac2964e1dd5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15807738579ce43739d9f383608add1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756260095e1f7ffdf4007865db2378616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff22c1fb3c4af46b9f7971afe5eb19e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d834a26d1bda05f42347d830a9c8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f97eeb210f42bd18cf3410835a2d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05b7167811f6e240c2511d64a2e8d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfdd3ccc3636f8bf57e60ecda1984621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462984f1e66d9f82bb47e15eb5057a4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5b699fd27f28b35c1ab8a531af23823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48c2fc37a5ecdbb423cb616ebcd5a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4afc5f88e6d9385e595201551d4e5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e22478e5bc415722e3d5fda450d47326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed957abc553eef7c1503f5ee531d2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4ec1bf51c44b1ad59a22e6d950a1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807c582d4ce7eacbf9f0f313d3ba80129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192ac66729ed30157807fc0136e017330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafdc3136d97ea8f56b8f00d962394b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e09f447533ea92f84cc0e7e5519e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5fe001177a5a74085800e233e558b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167def4ceb22319c485a924b551802c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a048d942ea29905f6af22c78dea47735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021d871aec3b97b08ecde39cda6913a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f42e48de12b122bd75166423cc6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff400e9073a919ece100c17fe6c85838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6ca9d99a45edba13e95f064a1fe7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee8ae2521096e2189a79eacd95ee8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b125d53d59c739f7407c6f988b984e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2735ed9eee3e9fe4c09261c59206342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa609d4c2dd7ea1705e881d0794b5bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11517cdc191c54c46a1f2c4a14676f9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd4ac598d16ade94f2d7c2fb7d800a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987b920d0fe821f27362e4e45f7dd0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ddea5c278594171c209702c9593c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9945b8a34cbf744acf9cece25c91048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af23173af8fe67e301ad6089c0a80db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007e3d33105de1d6b3a289d7647822350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9048c79e906511286e63f4f282978db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb642fe4796ef22da9730e94edc5391f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ed76cd280dabbb0b4bb46dd9b1b6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd1b9fa2608127cd6cc10290db1ae054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ddac6e54e64fa7244d0f1398e5ddc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fea8b5cf72d1f9d88dea60aa088e7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5fdb2f354181e1df7a5f6099217b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8ab1b9f77dfee59f727c81660889858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98988dae739d7f3984efa4e3a7852f3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddea23b3d16c94911bf0222ea71538660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3877ae91f0d69c9b069a73ee0d598f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9f3b34436ad29b7cb2fb30e7cc11662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237bfa955caf96fdbe8cc374801297463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2035615ff6d8409db7f75b14b1a5ffa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c439a937f445094dce77a1c275ea165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12965956ebd36d9233748b1eeb250266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e80d31c74909c3493bdce6d0240e4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b5208d41700e1e2bd6768d34d609468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186b18685729551c48c8b2a1cb6cee169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8713804e55616dc937712edc3c18db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b18b9c5e020499f8c6c6df14ab34c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432a9dddcb159991f837da8b5f5049772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fa1d6abd23237bd48c621b0e1d7f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb8d3b3be98259af33d4a460e909b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e89550720e5375c0b775ee046570975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701ba6b68a711b761a09162425d0b7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8904cf25e8e000dcd5c6c8a40091a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83e9c59855e38a313fd989bd20347278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65ae1b2d2d86429b30727487d12cf279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc34fe1f123693707e7d6a406ec85280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fab5b184d8ae836f9759d083a96b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e28c3fd1ca26904196ec520581ad5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21225853460db454022a6f9f03f1682e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee1bd83a0c6bfe83a020535ba299f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754c27fe1b3e7d43c17fb96ba402d1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2b7ae39f884dac8066aad19913e8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ebd54d280669d1ed39b8d394bbef687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70a7cd1944137875af01e132be610888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebe0f91d76af7b261784ff1e27c2ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2e274ff53ac2963210154e0b47fd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788204fe05b95a64e5754c7190b8fb5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5f3b11979156a221885b257e344d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019b83ebf20c96ba17dc35a2d0f7e2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb58aa634540aca68873fcffa16fa094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d1ccaeb18cea06d234485ac80114195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f112af4373573c00dd1422e62f398196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20e607d089ad0303105e5b3f62ae1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da4057cfc1b6c132b2d6c7fd17d55598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791c08184b189f809dd4fb6da67670c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadbf4cb7f00e3b5fbc95e400db6d06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d545b1b3294a67765b22b6927cb5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0e81cb9c620963b98f4627d535e61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bda03703e28e2e298beb42ae204f57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6feb7260dd2530cee6bf42ea0acf23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe15c4084efea78802e80d8f118d59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63210670ae8a254b7cdf0ed71d3c5ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7722a4199682d58403b1355f93366a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa25d4d7698faf73801913c41e0f54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0439385a6bd203cb376709eedcb89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93deea6114adfaca4a11d95811eb3ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a338beb25f56915b5f4149c53c6d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e676197ec64bb957cd99b4795d8df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c63be8d0d48ee9a98bee3a3489952113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc6fe06055a73357d99a1a6a57426a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0f7dc36b3455d0803b0b9b2aa93f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc2ac4c0bf7ccf33198b6c157190d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed20dd86bd93dd13bc762ccfd0f193117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fe4e352a706e139786e77635a544c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffed67627c1bc12ffc56816f497339119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fe92856f1c748da2d4a9ef9a6335c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaf7fe85efd97e2f9b27bc174c8b95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342fdb319be9aa5aae24641244d910d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ccd4859aac261baba2d7088ddbdbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf6d1156ac7e1a7435aad29703247a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bc4ac323b002d76c71f503eebefdf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad80063cbbdb0d87f6fa57ee8304b0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01485c839f0a1952c6491123f623153e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065e39cea4f6a186c97e373e6896654128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf56319bc044e447f9a4d96369868e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698a029344be41ff7aae6ff94abd5f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdcf1444033bcbeba94692de6712bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3ea84b3d1815feb2b710c428c350a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2ad7f2b01a4f26f61ad08dec94188133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d70708d3fbeb5c2f398a2a9f04f026134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5519ab2a713c7d7b743cc10aad791f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f4041f24eb690df1aaac56ee6a796136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658273081d36138e7a79621e463ba6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858c799cab29b32ed46f591a4f35d4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aefdde24ce9fd1652e375ef82732f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32a9f32126ae60df22a1fdd8af0f80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95832731d515654a863d0f1a36df021141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc3c2d74d12064ae4e9c875e6e1ff5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b38e8fe7b71b124d901d23c9ed2bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e99ce79e35e6aad52448cc4a2efc86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd68a873a3ddd873ec3d06d0d58245145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc791593d5505a10abf583f2b0db6ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e36cc96781bd582a0968d278259152147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0892507c71d9c5886598b00818150148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eb7a068c738b5814d2da0a096b49f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca39d70263862d90727b8b85b8ee177150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42ca7a357bb3f9ef107e452e27b5a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1eb5178b54213d5442f6c403ef8f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dfe690aca418b5115a2e718b59b67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68287e5bd8a651bcda06f9f8a9078d04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cdeb6ef216ebe543b741f9dcb7dc1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c08a91fedc2c61651f8d75dc2ad430156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9390bb737ec3e059a975964848c095157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d60fa09847614bb12a8a51c5716219158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722698b6ccfd3a165f0b10bcd4c8bd86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c41d4b693d57113e0325c30a9ffbf2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962235678c5cddf9335c30103e17e1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d7f892844bd9368202d487147bbf3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f281ebacb1dad9ce5c64a4dca483be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d56625d15b2c839664cf0a62c017af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21197892cf9b2d9701f4b3b1d1609f93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac62a0ef9981e69bbe993dc0f2e1c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0607926244f01002dcce94e137fe8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf6efcc0be45177cc5af08e849e062168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24293cc253a29c83b9ac248369728a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3ec2143d835d48fd053e339bfbdf6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c95a43b43bbe0e8b79cc151b7f5979171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5e5d296e3ba4fed66f25d22a7dca0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248eb7aee54169fd3128ce02b04da86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aba70e627d7ffb74da6215c24ae4d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9232f2a4b389333857d522e22330f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c28b0dd2a65ab68113780fb18ea20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fc6a9c1c39cf1122dff3740e966d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa0c5f79cdbb6b8d21cd3508d2de81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f117ec91973f3c33ade35d05470278179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49db8c4a1b46034e48e5135aba2c32c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8ea80e3279ec9bd5399ed8ffa7240181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e98d9ab9a509998ddee77eacfc7e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c23373e77c291bad6a0c7f6b7dea2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e80ec61e9a0e4e70b12509f91bb06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8daf7d543aecac7edb6a01b45a3ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b381cf43bbda62115993c3b0da996186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b4347fbf8dc82066198522ab2d445187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0005735b3e58bbe6ab95dfdf30145188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d560515ef61d9b5096431616a2cb6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d790c88a19e247d3b45dffcf864bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055407fcdd81466b8f2ba1c58977a31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbf4df310e11f8108f356f89a6f367192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc53098a9196bc1630b1c4a53d1fa8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd1a9bbf9944d3ee8970048b9d4f1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc853b974517f23345936d0dd5b914195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc721c2a0596c7b2be01ddc33fd7188196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fad95abe1403fa62f80fe5885a85f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7ba0aa510b711789106178110e0d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1977912012a705723b93dc9f1e64894199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d4b06a79a9c235ea00c018a1e8abf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75a2f404b0613de075b43873e0215c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b7bf95f1b4ce1864ecd29127a6eb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3938f0a8cbeb8e7c0d9ae3e9f4fd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6557ecb6de33bb57964e69ae05ede204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a5ab5588452044faa15be488c4706205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9ac35d201589c404d32f3dc182833206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4fc70f54b587564aa163c5777486e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3714863d7aa5cc575d2c2a66d23d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e057f78bf98dcbaa8e42090d236440209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040244cd363c9f5ab3c6f2f6848b921d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aafc6ec6f7c99c991e599e6954468211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40792537568eb4cc2e018f7b39e65dce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0cefeb6b7082ebc2c7f902f95f2f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a357beb66a36b01ca802d482969851214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8936fa0f1082e613776a9f5724ccd95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2cc35757119f49127cca4edf98ab7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682a36b6daec2e6f99a5090fabb0d73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb48e3a9b237858a9374033bb3385c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b5dd365854ac906abb4270b786344219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9cc4e10d6ffedcfd522d1c8e60c3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968ac91e6c34c7e1a4f48e3a2cf0126221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06e2df7ed796103cf706d37a83fd7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c2a32b20b9e6f3fb53a30fe37e671223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a811c4988b44522db6f73776186be14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d77c9d60bad15a0af6860e3bc91fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399bbb705e39bb8f5f893028022bee3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76e85849ce52a02f1b8743bdaa561d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b94b24a65726c7e5dc3f0e3627ae8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bed85a73d77290f27598d8db56351229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928c2be6e2d2921dfd9206d17c5f813230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e325865dfb88fc6f1c6da31d42fb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d96958dc2b7835a15c2167f667f196232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046406b6d0720e32852291df2c27b255233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2a745cb2bbf7145a9621cfb657e0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dff8d32f57e9158d23effe137cc25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f9560d2bc01900956bc19aaaff434236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c56159bf094305e6a552ffb4fb01d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a142f5a7fb04a7e9f9d2db5c124b00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2d04a8c501f824bf6f82b18cb8930239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb7c419936b37f169f6223ac719a04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce479f9de22b5d9a9fcf091c27c7e17d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa192d4b5049906651fa03f8717d16e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67069d027d17519cae8dea3f16c0d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33476d557ad78738bcde7c8bb1cb3797244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cec09a7c2697dc7337b2ff096f5cf1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bef03b9b9c35de628d941df895bc7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b11ae274731ade9a7f5ef73991588247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b98b3112fe16ff58bfa42d5f581f0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052a385f0700365c50249a965be0191249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a979cd3a7c8a90899b5b3e1ede84c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99a6804735c9c56dd77f51adfed476251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2352a3ab46040bf8d8d1184460663252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eace0a8e73a60a47719c5ba04f77b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885898b7328c5e041a59af5aaa6e795254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddb7842b6f3c12be388e102a9ba8bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a4ee09b04e82db8cd88237981894c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a814d29f6949c48496d13bab94a279257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d57d809462baf4c111ae6d2516740258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1117f9fa9d7216f621ff724131547259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b492c7b3b9afec942d19a4bad08deb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6d3ba2d0dde6ca39b60c167e77025261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653233fa2f714ff1271b3c3a0b8d277262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f90a1b3f610180cce3899af7b1869263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1005fe495689d7d0a4aece2025071264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45d987e56d35f3311cc0955a7dd244265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80a2a76e7371c0e223711c8245f747266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd9fa3616a4790b4b64c7252766e49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecd1126e69dfc58f8e7388a064e52d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2ed46f8e5d208d583b5a59a714b48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03fbe10bb359edcdc1429c4bdc7f86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc90f050b8187afdb041977bb6172ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9c4ad5028af07ec97eeab3e740902272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f06c319ce08377c5d0663617c2b4b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37b5360e06355c0c1c7b0e91226513274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97e780a8fa14ba9df92f8f8ad755cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44a4d19ee65dc62bb9a44c365b9550276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1856ba3d881e9dd3fcfade6b5f7f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a32b9cdb28c13d24fb514f988280ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9dc05dc48e7b86df0cb2c6e635bc1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe2b9c0f829b3412b5d6dcd8b75b9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b5a26719ec6fef286b36dcbaf5748281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f373e525ec46ca7bc577febf550730282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc3c18abe5293eb34018521e4eb533283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e302240da9190572dde5c7f50e89f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3437512d70fa7e1e11268fe435c35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9c21bcadd451fbc0f3f894e07e96c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ff1f46cff252fd8b6ddbf1e9186bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a96272b19f2682e88d76e0b64ae482288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ae93b511c7c8cad5ae8d72c972509289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1d5a627bd2e757ddbe3bce209037e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cd55654c005ee479552edc43bd151291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136ad2d138dff241017ca9ed74f6c75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0eb8371b296b91be52db7d43697c42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8be5f8ef023ec7e3bbe7db8640ac43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03558c9703f35aa058f7ae69f2a5eb7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e6459025bfd66ee417df575dbdf16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f126fb14671d1a4119dc08b00b0d7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4038b12e357d72dc9bf246bd42200b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35654924109ed915faf88e98c7376768299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913df0eeaef4e6f268ce3e0f681280c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a3be4f9b8ab0367830215b0832fb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aacc37af0c75e5be828c037530da6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c7b077bd3181b9d76edcfa2f70ab6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55153db7bfc3956ecd80743c54f1bcad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61403322eac1ef210297bd82b712b66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d85b2342a5fd264f2f0e8dafdef287306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0970834581f1e1a4ea28fa33edef24307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3e5ed3d46ed09d3e526fb73965c03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c039e8d14522b1200769e9057aecfb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73512bbce7e0d48abf7742b6b40cf931310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c622a4ffa1f6eba4562a94784c8ac0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bc123593e05c8930d720d3f577cd5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c6dea97f4d2036abdb123e6833eb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fd4ad2e799000479f97d9089e2295314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4313a950e3623d4d1d9101ea61511315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80940d7b364ba71e5ecd02eb5ee68d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9aac0523a19ec403101adefe79cc3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515d141326aa115daf761ee9d2c0624318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb84c3d220605f3c289d1860ff78c8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316e7af947e314ced0fd88a2a700c5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bdf61208f57efdd7577a59d40aec2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ea6bc46b288619f4a6737779d44ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778a308aa78681ece2e8e50bac4f695323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eac01a39f036f462d3bb5eced1ee26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39657f65a70c88f4e0c41573800b743b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbac6f028aecde6d55b1165063800a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49a3b780db774bb7b551e4212e17ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b260c3fd7f9442693c500c5f9021c46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccf4aeaa0cd5e6098e2d426c71f484329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a4806d2fdf60887deb80e3db01c11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bed481bd1044bb6c8a2fd282747ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2039f9e41cd112823161f7e688c1a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ca6da686e4ad2a81f7eb9e3976040333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f9478df77cd95ad2c467822b91bc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4fc8b619d0ac0f6905d16071efeee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeece6146549be24cb1026185d64b16b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7090129415e3b950bec7981ef608f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6b242217e784ed7a03f4ae4c77914338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788715351df71777fbead3be930e58d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16b4697840c30ca71f6c928ffda16e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b85c70f6230ed7d923a11c6ef4fd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa319468b4a394edf61bac2d68a92bf7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964a27d6942de0bc3290c052f77b9d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3daf00ff16f463b141d702dd47c96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5d256ed6cc75b8ac77bc664842db9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640d7d4398ab220cb47d7a83f46c411346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b31b56e24ec1350b44127a9722a446347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138df5f08afc02f13a6a0901226a8d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f218bc96ab4c1e1358771ba7439f83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658e269de70ddb781c6639047358a52350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ed167d2490f0aad27b7aeffa5df73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01911abd760d63e76cb096784587c64d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031b86f2d845adc8432f29314fea5b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d37d7106fb1d7bc3d7155481e2b4aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823924e032e36cbb38814ff0aaccb0d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ac4a43ae9447531dc6acafac7e983356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33f55c3fb72ccda83b2e20c8ee306b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5414fe70e4e18763f313aa9f830379358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3fcacc7f8847b6ced6038b729c0c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f39aed8315b19ccfccbd9018c68026360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3504bcc1016f1875b4195eba5848c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd50c530100f9a779c6aea608e92c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98ecb58c6c945aec5324c67e21f159363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af98fb04c88497a988e8d671ce1c4bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846f3eaa2da4007de95856b41045d0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666cf6feb4a22890a06f145f95f2194366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db037c9c7d2acacd5c2001ed0a1587b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb81a36808fa18a59d0ee2962b0c7eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddca7f4240445721b1e03ec430d344369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328659ac0a30bcd97088a4a7dcee5f3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ba3c7201e6042f750a8345d4ba3d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879478765943266c8811b3837981c0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f377502a5cd932ddc19538efaf3ac4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809fbcb77ee9b07e047cbad5b9817ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4751fc609d4608b10250d824b9252375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80fc5065bba8c1e59c6a65e42b3ef0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fde9d34b751718fd996ed41d9ae88377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac95c2c7a73dd6a59246874fca09080378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607d74487a750c40b38b143d3891ddd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967e329594ea5c0da42f7cfeb5e9578380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb514f28e4fda8dbd222a3c18024099381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab9cb34e9044f6af42f979ea977f07382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabc71ec0e2ed7090c0f56e35e33f33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fcba1889e16ac6eb00d853864777e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdca1b9a603e122e3b4fc9efd31791385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e856f68d6cd22fd91c0f32b15c97b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7d2b2f67c6f2313fe1b2fd92c8baa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102de7be73f8079c8decdcce5de6678388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774057720d1e6df3afd58ecb94e55ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1c6bd80a85d7cb11cc7c03140de99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41471f437d2d46d59ce051ff7f4ffe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63363d4f74f624fa94780e58e713ceea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a8236a51005a59239f39ff5b56c3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207297b961070b9030ed33bf124ec9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00e458ce5de7ba4b2cd9d5889475ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198738ac716636486b987b651421671396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7590c75c04401c1e4edf97742eef6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e28e528ae8f3710c05ca50e96cbde398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc7f9562ecda08aaf809db61decf88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92c5c9be85e4d63e8606a2a23b9ba2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4f0218978cf65ee8eed0216ca32e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdc2115f0205e0d09e8172c4df8d95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9e981b5ab047587073808bbc38ebe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0d3640d055f496b6d002985433b97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35812dfc1ba6ce7c137215d64a3a8088405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c763d4a733a950ee3d93275c61da35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfd4fc0b1e27ccf01ab1cef7a7aff0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47a3746853204fa42220b21b0ed9d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fa579f555fc0a5b7fbaf75cd20fa6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94065876041a31037043902efe6b2d43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147654d306b3a9588b5eb7f69233188b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374520cf25a65b50ef035b410c292dff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb4679fc7e5b981c11729c11e723b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0dc10e88a83585e71c32534ff5fb9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc45c001251bcb8daee827155fbb287415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127eac36efb9a9651c815f61ec97703416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83868e578e1f0643f71782a675999b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421ab78b63c893f3f783bac6703475d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b633248a7c2075acb36f2a53c2eedb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8323ab0e5263038ae6d367b3de115420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda6f9463f3c9a15e0d2e9a45c2d1ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9c45751601909402aaffbfc40cc0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d90ad55be60805da31f72eb85161f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f25e595e35252648872f47efc0046f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09e3091c7521c946e8def17ee5bd86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba042f0c945af7dffdd19a49cd8ced426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829927fb4093754f4ff3fcf38afdd6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191317a90f601d9d9bdd4a560897bf9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d606ef16c2043ccf1336b4aadd16c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab176083be0bbc0f61bbed73f34ac2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42961260e39cf1ac4e1e1cfccffb28b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20c64f104ed379a57d118c6784c8af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be57ae490ccd59a420ae796b395b7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72440ee29d0c812d4d3221ced115ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9ab658049103f403ef00884f433fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade81b0faf9009ffea170915e31bda6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4d842ecbc890e9ea2cdf6997bb4eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234e93cdc9b567e5a0c69977caa7184438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224aefacab135bb29f79f20b327908e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b84a7384b412f02b78a8a617032e63440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb180ae0f6e65a7a0f6d5e6063ff95441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada31ff02718d1f5dfd8a473f3216be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da583fdc691c03753c956345a7eb49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69e5a0db1ca403d791faa924237200444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927d5284f398ee15c9c4ce26e27f717445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91ce6c9e8697ee88d757070ee54fea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab54472ea4b642ebb1c9aa9273b041447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff708cf86f7be3c72a5e7ae14126dbca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5f9a3233982a63b2c82f94058882f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5911b0c1fd47129e0c30ef1a9028cb0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad390b732648cfd903548ab31997498e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9215f4f0f7990cd4186a541c4db3d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc203288751f4a25dbc9c23495bf281453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befac1405f372099f4fe59d9a6d653da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0732045e3b24d0843a836113cee4fbf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94afa3f185e28aee8eff5ee4e3944dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d047419dd7f3cf0144ea5779c738534457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404fe9a1498fa529069b09b5243aaed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e002fa1ff36506155b77cce22bfc9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee67c0b65a89f992bac00b0a9aa3ae7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd715c84940f0b6df45828eb50d09b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaada864b5f51c4264279e9f9ab545462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5675f0dcbb141224b4eab4ad9ae98bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c440c4b5217810916dc1f41dedd17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38074e49be3edd083e9877a1873f37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945af5ba5db6a14c450b6e7452cfaaea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916485835f5cbefd0a9a965cbc1744a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486da50d30c7a5244940ace9c7c3df6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d21e80414d8f75f2b16c3314c7d3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e491aaeb3882e52a38a127464f525470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04cc88025c10ba0b55945601b4cafd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1294ae4874743dc8e3ba18ece5e5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2fd92f483904a4fe5624c0aa3d832473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199f1fc0beecbd7f13e82d6f75f71a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d103370078f7032e0f9145b78d9c5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903a59347a062281e7f98e6b9efffe5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eca1bad72d31c7eb7a7eb2a8d0aa0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51f514a780c2cbe1950208755498ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59dda1e072918440ec8a00cc3950b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bac95afc83ac0b6450aed59517e83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0e77b8ce9caf13bc743f854480514481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04353766869fc11dec5c6ad2790137e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2b05e8e018e5dc9835c5b3f385a4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b2deb2658289600064422b140fd88484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db013d2136592130b9a93071b845dc4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d9c9a6244c37b7aa3bc2449a069e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c26b513a918d67b41f5b52dd5788b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f334f62f947260000b40c12505d975488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f8e233dd0c747327cddb357556c8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39030e6b8e19d19a3ebb112a38d52e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c3ae6b7b425209ef9b1558e1acf20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71052366b22a6fcb931e032fedc82a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e576fdbfd0a46c5b15d05e3e02bde0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3cecb653ef6434c325bb6949a9c5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1259c487066ee22222e17e9b96df1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59073b0a57ad83084915788bd4724d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdef0917d40465d731a46a0027ddcf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8101059d70aa5583abbb491f1c0e5dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b517c4519c6f18f7fb2c3f47d0e4d79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec9167c7b102a6bda6447269154df4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a320520f40e26875e7243c1cad7b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e8e0171f9ddf4c5b75da037ee4f7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ca4ffb9a587b96dcb237287df2af8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08ced82983637d874599de38af4d12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fd9bb222489b8d88f0b3bbf597140505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50c1296fc4bcca1928fbd5e3b91d1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040f4436f12f503dc39910e66c116b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16ceebfb1cd3151c72331ab34bfeb4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498d788635e49afadf522bfaac957d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7381babea5f8463bc01f1673b79e917510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a168b1a212d699ea45c2e553ea002511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57e90ffc7990308915760fb66c4a40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a06e610ba0acb9c0ae6ce6d9d49a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498f8f0039e7fa687a7209c2613af5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab8a699f8880320e0a14ed7610a067515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e6602e208538ecf8fbce979441f83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6db266cd1e96878468f51fea61082517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699a9638d88d00897adf8c7332c290c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cac242eb8fb3deb58787be3ce99cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ddedb3a4d14d2727b7001c6c6eedc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45278dad562124827362ea394478792a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d12ef689454c80516fd8bebacf0c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb601a78b526289c37ec74e4937d861523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9e49791596a90ed6a34f3611cf77c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcaffeef22f4a914f913ddc0fa324f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4513304693e280932f31dcbececd0e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428f4f17fb59d35689f2e669a13b80d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c1739c262f432335a0ef4ab9f2885528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686ae4ed0547eafb6722c93ccba9be1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ae542bfaf72df5a2b38965be35415530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602a357eb04db77dc8f9a7a4f9cd752531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a4c50ed2472927cdd4de5bb2cbea3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e9ed52b02f40587be4249d8df762d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9c19a2a877b9be9eadb2b14bc2ca7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2437617be417dd987057850370b12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b62b16da2a706bb8914ddfd9949a1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4889fed9de7a66e62faab6eadd716537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ee36761657d273e8d9429b85c1b03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8995924774707a961cb4ee33968b7e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a9881c359c2fa34f24f0a1656ee7e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e826ef5eafe14135185c12dfecaca9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44b54406dcaf98be803d67adf5a7f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe49323764e4224be72f449896bde543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef884b8138307585f4f1eaff2b1604544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451254217dcdf0d107afb05c1621d15545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4163acb6cff93d2f8c953dd2da0d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdc4b84f09c000882a775d335ee471547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c65ab43ed6666212a5c961c650918548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c056eb6ef058306970d2f0b501e573549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468e49fe2785b1cea3aa1a027c47fb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e9d660950c7a0c025b582831bf003551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4dcf58f282da7a1cc4d4def11f8c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07d3059ad7a1cce410a137a19c1142553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609e33d0459558a61a3bd4d910fb58a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c2cd94fada3c7fee3077aeb756d0a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4afacca2a47c66dae5bbc6bf1c0857556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69e748c8f948a39970bb114994e477557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a65a9d9cc7388a94269b1c12b7c91558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc911a6954fa4b9f5136ba00ab4cee2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e14dccc44963496923341bfa7eb73560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a2a0e24577673bb1f6edc0713dc9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e46a0efee9d1ad8003b464e5dd3ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9e98f32eb4857173254fec824413d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9101db0f50e6742cc2e827ab2855f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45030705e622d41389fa9837a75e45b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b1681910be3a4d72c23e0ed49d19b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984f79b6b666c6c6fe104973df46e64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386385d7d233b0846f426658e0ad1d6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a5e1d3f527ffe76d64f23c7f7370a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d846af3521e2fdf76450adb0a7012570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ef85d258ca74cc2c7e75c3fe700f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1676ff025ba9fdf3158ad755b0e7608572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49082c7e86f48d274ac44897e5c53376573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440f6ea6383909459a0966b566af97e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bac7afa9371dab07b1f5c4a515814575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0569310b8f146c741dfd791d0935b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52ef7102d978499bf9f9cba787f91b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398a17dfbcb65e215a038581092f872578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e975ed9f13081d0801c0a08dcf29c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe4f3d7f4a4be0e649f24a613a5083580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87a38b17756aa282b20e8805dafdd7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fac4293d26579b72ec9e70d829c9dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e0a1af423c4761db91a79e6ddaa5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb7092fd7804ba75d85291b88ee086584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172b9aa47231be73c0a619117cd3a9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6260eec546d016a3c1cad86b55518586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcf1a9936c085a36385d5e0d9c725a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63805596b28a7a5ae2b3d891ebdf8b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab7ebaa4e0cbb1b0209a575fd34dcc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe912e2b7657060a26d603b74e21473590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac30eff0337ae5ea5bb8ab8089f5cfa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54f1a6b804efdf4adf988f96e72409592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50729bc7a36277ed9b8a5277caedd8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae46cb4273aa65c7cbfeb668a10740594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e697bfe721f8e4b931a0659d6e16211595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776dd6fc9968e8671868cc279fcd1d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd06acd3f02595b10c18e79c8d6323597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f059de9b8a3df54672b6492ec0d9a19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef013943a01aa06b18770c9dbe43b289599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6045819d23eef8b08d190e756cc57600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db413793b8f7e3eaced789941d8e1ef9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7827d12f4d1b2ed4a8b4228d02d720602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ae658368b3ba2c199fc30b633b719603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ad36f0677f8e782eedfdfe7c4dfe8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338c35ea89ac294bf02359d020759f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb723e7e1b54a60b7fb0aac938e1903606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b47038045ab6820447d5dabfa8c0f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a81e2a638f8f40419e13357a6c8e04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4255baf0abc6212e760e558f5423f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9b1c83cab403ef3b54bc7e04ed26e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da92158eff6cad9a65661fc6d99363611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25623fae9f70d78246d27a585d24e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20bc7a206c7aa1d516cb1184163a05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4609482f59f59bb3ce41748d7de57c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b1bc02d88b113ec6e2fdf587c8f26615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848fbd996e60aa0bf8cabc6b941863a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79592007c47099b727856f5b56e12231617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37649f6523ea51b7a98025e46756fb46618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979d69aeb022dbdedd2ddc4ccc46702619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117a433b4c1e696972f61ab500108eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22963ae6e141c10c0948b907dcd2b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e694d33da6d58d09352abaea166d4fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67cc4c77f6915019218b86352ce5e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0d868726442223994de538b9c4373624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f90e8a8bbb1ae58e86ab58ba052a77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee52edb691cb5f57b22ba3c6ce03e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e960e1efc1b125c2d88f47464329a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22590dd7b7da601f124b131b7253fe42628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8af366b1cbef7b70b8b5dcc96fbc8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74978d2f84eb7071ead651e416965c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e0de44ab252236508c4808e79923c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27a5b334d1f1515cd84ccd4c2ef2c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119c073a1b6b52b69c7a2e847dde1d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562f0fe7ea6d2cb614d0e5603eabdf8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17ca412fae3fb937b127bd4a904506635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ad4a17cff67dc48aaf3f79f947a19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74817e324fde2163701b1c790f60baf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666578526a74fdd4a78a41d7772d18a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e7f42f82f91d82521757d9314c6d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb31861c07498ef50f5d457a65fb22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2c3a482bfd303d95d726ffd253555641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c35b1252cac3f53547e88b0e17498642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7c8fbe8e0c39dc40d64a4315f23bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08e0d3babd86449876fb6f7172b629644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3b0eaee1ff2ee45d7cba2f7745f64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141297d7e6a903d6047687853397912646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49322ff6505b73cb0e49cbf94df878647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947680b0d51e13952233ab9cd37d89fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519be940702eec496235a90c54d7f79a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4ec7da5cd66cd69a1eb9ceae7d5e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc586cd01f7fcb9731d4c10cdc15067e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35a62e58bfe157eecc9838e64e6294652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5138a5fef7264fffda0638074a64278653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795729df6313891a9cf8ec757aa69182654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739afd52e06fd2c7e4d59e3a8f770ad1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca5121134b9c84df886fb23bfd20a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dea256894cd2db98a2a2dcebf6916f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e08f89628c936b69b8c9da29305e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d783aa3b41942933597765c555938c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09a8f6c9d92ee7c2778eebba7734e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dc04ace930807e1b076f95112440b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2ba683f9711bb80eb860a7435f101662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0897a0875855c0df8a3ab090a12a26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657c498c7edf2a1148339c57fdb3cde664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e84f1775cbdac7350cccfa3495500665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddc9cd866bf1947abc62206c797f5d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fd1625b3689126c9bccd57f0407b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f7219bad07b795dcf5a09b885fe76668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e76c0e6b35a41697b281e40464afa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdbd5b48ed658afa699f0b0b906402670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073db220490204fa2aa1cc034ae1e3a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34e25178382e8ef00be40662f8a431672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aaf621a63b322f09db1e5946e2319673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72f381e2c2b77e726e6ed4ecd810a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4434f86542e42ee3fff8050d1a8ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a36ebebe7df26fae9d76b70d801e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b855f903315f1247dfc907fd52ed8d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dd9caef8b05ab8981aad18329734b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49789e6a19ae860be2a58c9afa5d226a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c02b472ca386739978c7423567f530680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1794a63c92cd375039cd8d021ff9a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04252d8a4dc1feba4b3618b21c3c8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d336fe85451b97174d4f580324756f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca7aebce20bebd2727182d4c024444684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad54faa29f5f4374147156e708106e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8aa4ebe3f549d824f883020d02479686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7ae3f8d0fa4d1acd99816b11045be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985909bcaa3a11c1f44319f010c24e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec84296cb9c50909d11a971e05b26d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af188b2155e3dfed8331f12fade720690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58105c2d35bf35c887561aaa23dcc9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a41a51c11df05bf9f19784561b9ecd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fa350e4e8fc1d0a969e874c34c942693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395eb64ffc4123d1d282e7c581d6de31694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec024c331ea9bb635b9f8b5838f4fc2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02bc90b45217e87589c1c5d4da1032696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224760d51821c995954e0b3b63b7344b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a5d352762aebe9835251212f72e4d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0547d4b77ad63a573fcbc31a7ccd57699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bf6c58801c032c802b9779132048e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7f01304f68a7888d4f75d6705bef3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d57b075c41a681810d122bba8143ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a825ae5f34bdb309eb10c2a75fb07703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cc6130c06376beabde19492339814704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97515ad1a526d04495f7b2e413c5d705705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa317c9d40add4096fe7b201247017706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8b949acabec39f0218f4d9e6744ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894d7f48f326f0a2fe5936e12f2e912708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42e24e22ab9df6ea76580c475459a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77b5c67999ae77c979c2826e889c3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd275e0b95df6addcd88804d35c8c942711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacc9c85294f5b231914a75eb1ce9c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8614d621c2a432ea6a7739e27be0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090849c78342c361dce4e1659976f8e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c088724670ca80e75681b932105e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924a367d00565c7b5d689b55ef04957716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5959bac4bb5701cd11c4acb2e1fda3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68932c2d80aedf7470a21353f6ec4f66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274aceea685b14b29f04a8c9f4431c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a2e468f9a236ed2aa213d86c446c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f98eb88e7b12c17c45986afb0efd77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c569567c65cc2dc4fd6073981eb87e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f41014f973861b2237d62aec208bf5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49e01d94f007ee73b5a48fa71bb288724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60fbe702edef16b34c4c631688ce1a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c542c1c7676a047bf3fe1e8913b70c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7821933211f61661adc12a060804e09727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad790834a31168f64b5d24fc1af39e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33af82d5846472aab1a27417e84238729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2c8bce8fac04fb9ac33a2178515c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc35c8359f55417aaaf2763f52c37ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d147d82c81a08c71db8e230afdeba1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48197966bad6681bf6fa2f9fdc7907733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4914c9945dcd36510ae4710aacd6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fd92aca8f7e9c5b24759be652be5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaf653175fa9eb3606bc6b4f3f912f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c00a71f1a2c0106dbcfa46a5b1110737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38060599ec32629512010b883c59f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d548066c34950f6e72d6abb03c473f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9e389e1cd9814407d9b982c620e54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77e16336727b82e27088805213c307741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea887658148c5830268d025d039b6d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61671b047723c5826a566b622e26c7b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ab872b887182cd8d04a42189a89e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c26b9b98697f2a9e99ca00dcfda55b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdf2d31cd6b1563104dd994bbde777746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1c59a83485f567d1a1b19fe59aa45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0ed4783127e1d8eb04855ed6ba5d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a27eb7e6a982d7843220f948e268e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90f6a533d77edab96884daaf915a9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80702ac78859bb56e2bd22a2557c764d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebe132388dee935e4ff9e782d9a31f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953a735f72ec675e33aef6c03957e71753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d20854d805749d77f831a9a5b7b7a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd468faaeb8efa983c43fcd3ac6efd42755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c2651368b2d96e75cb16e1847854d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b506cc5b34e7a7fcdd9eba803ab023757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be721a4671283d9a654e6856296400d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406818d308fb54bb4f0b82c9d178a27759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab911786efdf99f755049cb212a5d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b80df3154e694b2337172d776bc712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb69b4c58fb0fc6dc2360b5e5adf5753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089bb91b2b899e44a3673b82866abdd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3908c11a90e441c47cb676759f7a365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1116e0a3e918101827b273ef4dbf006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a6785f14eb383aef62ba6687d710b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7b55c27d923d308fea3390ff8e1448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b249fadead39c39c1f1172deeaee29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2167f4ccd773cb3e175b005682b6d0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106124749a93ea806b80022367defc8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004043742e6472bf67765495ac9969712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361a4eb8c00247363bb57d79dd5bc7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa933d3dfb88842acc8bd7d063d94e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c69298df86d25593e9d0ccbd5297215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395eb83a903ec114aea9a689cbbf8e3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f361f32d7aa91ad9ff7a104e66c7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6229d51a7711b138b78409f206c1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f99cb014652eb732a90da6608f766119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6d4faf22f6388844d5190f54f476120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5325f0a429fe00cc2141ec80baff1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0e5612e771bbdfba2defc6346ed2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba24323343eca701d995234b6b0f9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162b5767da9a9ba62f04d46b247dcb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86da0d81adec06be3bc8b4aafe804325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a554141e15b0ba4d903080a21f2fbe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f345205e6b0656e24d39c4b048543ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f8ce50f650f657e15a6570ca1fed228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab863a140892037f79c56f46d8ae688829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536db2b51a9d66f7b9d615d033d9b0e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e45cdd9c9ebe2c860946a77756d7de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83832bfaf7db415fa01c9ced6d13bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46ecdb038873737fef3144ac4f5aa433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79349354b64dc8ffb2fa111d8bbd46334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff45088835dd307f3512574321554f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eb690d2123d9f6061dbd7e514bb3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45061a1264721b3e6c58cbba0592aac237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d554a43c7599936c0975885ba037238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720ea89eebfa37978d038c3f8cf9b0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c2cbb8c533f8596eed8c6ddf687ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1871df40d722ca01f9becf2465758f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7287052bec984b95c671e6496660cf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e33cc0a1c4d652eb3e5dd113cdf10543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31a3b555fce4c4e9cb8e2ecaec5b3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dde9060c52158e085653dd7799cdb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19033e8b7ac58e60c9cbae99509664c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efd94bb65868eaca7fd1234daf927847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15a19562257898c604e30eafb4476948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaae8a855211dce8ecff5e2183510d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b2fcd8ed63cd07b2bfd922b643e4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4df715fd0818f4bacc8dd4792fc5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1573e9210f4b8fd0057a4c0b7f24c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5bc237dbe55a9628e346d0adf606f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022168b33679dc690e58655bcf54298254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924e8cf61da9570b84b1dbc755ccb6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f381636a665af3c12ca07ba161dcf3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf051fda7ce77fca1d266b8626257257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355337dc6c9c86b280b1f3f61e84f7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c6be077b2613df2b6b79bfcb9b9ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315d46b8b4ad8605509edbd4bcf656f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052f9b8f2216ed8e3f3472d6347cadc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20b952c1483e273106ab130797a27f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e15fd550b76fd26822bcfeb6a790863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6dbb0d7e87fb25b9b41cbedf7777e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f4f2566429ad50f3847a825cffa3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9ff05a8b0aabf1b8c0063eb8453fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65ce5f8a50cef5e6f4ee83d17ecb6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214552b02ef514d6f359bd2b45666f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd15092b1b257892defc9acff36f6b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5799a9ae6f87df07ceff19415f628e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368b6c4dfc6453d0944128284f4046571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765e27d8d854a67cc27168f4502756872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b442e4ba67f44770ef955f4a7073d2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed759a34aa670de63c47218cdec3c94874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd380a173fe9e2171b120acd7ce22d4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8571a0bfd52464de0de27db13054ba176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c6bb790b5c486fd29c709c7c73e7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78794d4a16ccf9ca113c6a0b449546d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3366f168bc7b8ce893e7459805586779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbf51921bd9a89495b12f182321a9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a3eacf76d901f693fd8160ca12af181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b9d1ca6f826e3113fac8f90b13fff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeb723e3cf890389df4e5db09d2fde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadd3b773244c1cba4b4c4529d74bfc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b88755d1ad9eea2ab74a3d0fec1c2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e235da0c4fbf8b350d8f0427e07e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7badf48cc30b1b94e4cdf582258d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7b9375083b077879b807dc20281e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b505cb6f976bd6b2b7df7bb5fc7279d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844de96fa28f9a970087ad66c07eb86190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2917b19d8093ee9b3fbeb232212a72391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea9b92f0ed32eb37833f19f5a8e98092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbda43958df71a58e1358ee54ee34d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81105e61d4ab45ed17982f52cb53e9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f56f8bfe1948359916ea77d9ebd47395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7914fdac0a5b9d87e4f803772f97e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962bdd78c104d4b1e18f708cb64363097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d0172c79ab2928826ec2798bb477f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4d9f8028f88e80dd74aaba4e8ba3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76d766f358b2a74cbbffa46d200041100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba27850bebfeee8547718765073004a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091aeef5430bb83b12758c57f454511b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbc889df387a5fbd005149aa44a0a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3f4a450a05e0f5f9f9360376505ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60180236fc55a2039df0b7c6f0a78be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643b651c8942c30e792974513da4fb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c908cf3bab57ca22004cfe6c5a3f18d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f41575603c9aae5c37036276639e17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7b1db55631110d3fdff28c8ed7142109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889c69db67af4406c87935335a2c850110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404444b5cfbb933c4eca1868aa85fa1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e021ae7877181d322e719d849b5db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01b545ef44998e0d305b35d945c65b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867f42acd08d0c684c9042265aa5488114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16b48bd25e83dba30025764c9fbae9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97d75e511d135947a6775fe4373ba7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb896a916f3605735491d9cf025967117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ad966eaef46e2056d7f4ca4b453fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc73f70d1d0b7f327800d29be50fce6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11051a1dc9a4e84c431679385a2e91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d216b55339ad559af94538f36281538121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25868bb22a307887f2430ed2994201122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5377faaec2c8ee52018aee6d53a0031123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b39b282d786c048ce07ef4672a5f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eea2b05dce714c85c2e22ecc8fcb75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a61c4df056f9a65512bbbb708de162126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45c756e23cf981c2f7a4f2f8b83f74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188c286e44b039c8e090fce0c69e5c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911bd801068ab43bac26a04adf6f6d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9108842917cd3d9f52de7b885efcb0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9e3681c401b8cb0abbba9e91db495131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce77b12c6f668436bb0b05658d779a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758200efe4aba9f6f3383f20deeb64da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc43bd8ab9c605e3543b92abd2343c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575f60532a4e153a5159be1fcc252d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254e99f458fd5205921e23f2e6b197e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5af003e519d89c4c76667aff3389d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345933e13f561cdba48c0567ca082aeb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef269766113696563eb92271bf678b14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f339e0c785039c746e6fa5f7d3908d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3e5d54c12801131ae70f5ee8a1f39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747a5c4d21910b6682ff28384b9a8c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32349eb8a968492676252a07f595cfb8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6a1edb49b42b3a86ebbfd8986e15c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2a301c9da7d89be48be74d44e5dc1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b4763cc1bec3d1bdc4ce4f668377d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce129ba185e726d68386b583bfb7f4e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2f841bbcbeffba227f728ee6fce72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147356b30acca9859fba554e51d4018149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c371d55b5bab7bed14a5c0ec23be2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df292344006c0565e4841f1d75bef94f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2523a096f4bee45dc18277ad32436152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf2928c3aa7fb3ae1850327ea89322153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d993a37c30f6067e80c93fe36c71c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9e5a8df51f99fb55e0c7e8f63a9ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349be85bd6e2fc65efe472827bac5f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5620e59208cc0cb7913a74e7104f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e3dc8d841dec2bd745b08a28f2126158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc333d0bc6110f896c36bbafab56e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe50387ee056c4708788a0a40a9b0f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1b21ef074a03f9ff868e50ee0b4f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1a1e07d8fc6082780f67691b7e498162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d93bb4795722ed4e52df449277f25a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cf43d91a39f2a2ee486788de6c03d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae47a40a32cd8e8c2bc77aae27c186165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea529b8799531aecb2016dc731dcd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666c19d6780d643ea72d9442e9959fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ef048c63671759d93b89294d624e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72802a20aafd37090edebba3897ef399169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bda35f8ba7f4a0ad472b2f6c76992170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e42322012c3415dbd7c811ef3af8a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ecefeabb50d2c8a2d9456679915ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44e27be988362f3e612decd77e6605173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087bc0b5530e45dd61af316ebd0b06c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e539ec64eed98a28d881026b2d0c94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bebe0de38845b78d0ca9e1d49741a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04711d2340aaa97787b55991dcaa1914177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9601f83531bf6ebe70cb7b524792d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9023842286f902044c44ce76e671d2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8707849d3fcb1a21d339538ab5a131180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbde4404d17e1d53a50a33f9bf58d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894c7ec49945b1326eea75e8fa9c1d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5223f24efdb68be85d86a06d8c8d34f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b412b95f214caf5256272e803fde30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229db176ca0828013e78d369d930265185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfd37ff1eadd099cf00228a11863ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e847346b8dd267c8c2c4f7df591b7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c6b1524f24406aa5aefb7f92f559a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16502cacdfef3a85cdb7b1032aac5d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25ff7a8abc5307367987999a80f823190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c376bf475c7794fa97ea9a8518023d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a274d5ee72f8106ce5fe25f236c66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f5ee0fef2f11b5ba1071d94fd9f19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1aba241b2d7f42d2feda0537288aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef7cbde0f4118b34b18568a3d66dea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f38ae4cee650e202512b792d3baa6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c12aa2a89f1ddb35adfe1cf514bb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6bc1e292db95f21da055601779c50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323958b87e4f36a9343dc14fcef9c421199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29843d350fd23426fb775b4d4f07e78e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a34c589b3f64bff474a49dd1b59014201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408697fd5ca709b33aa0297b46777efc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906eb848e558cb0c16ab55b488f1882f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462aa433706915e37974d125f80c2a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd35f39cc214034ee63e1ccb1b6b1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eb4d27741dbe71ea089f282f3f5d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21cf4c456c94a5dbf133e2036fc16b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d0ec527f6d8f4d3361870d775a6b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddce3f075ce8255102f3775766205c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712c78944f8e2c074048b0454c6b9ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7548c1828ccf0786ec5646420063277211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c25c2b44f5ee081284938b12fed00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7958ac1cfa86a4282aac8c961407a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30be10f7cdf3d82b9f956f83f138554214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f78f64c85f4b5d3dc9c6317fd5b523215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9921d9dac8dd84ae7f311236ea33b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b787b3246caf04e86fb6a2fcd47efc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fc79fbcce84a9cec203e24963e78b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97ce94c040f089952204646c703dc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebb7688b0dc0d244e768ac2a6c6b39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36823158f33dee68e6743badc32cc76f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c8712c58caf5571e68936a0d9b4e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d5ec7d8a505c7c2cd3a09f4e6d3b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553db7645a42d294932b14616670cce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5163773fde0f1e0c3945df12c6460225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf85e339c94490ff55c9a3dee8903d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aacef08af3b8be2b7556f39a2f997227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36d82f2050502ec1633b7b63a11bd9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ee7a2d6c8fd74570ae9e1d090cc3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e126cc075356a31a18356cb586fed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd4e6bb07624307628520a78ebc011231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bbdce44e1311e10235e1fe34592dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ba2b0d858406b18bad6d6a500e801233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66ac6d5065097facd3cd5241c9a273234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e6247fd2b00d351533ddd4bd74ca3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1b56e209e73ddb9086cf1cfbf4ca3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaf0a3ac3d591d5006963fc32d84a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2ef47c7b19ea73454d4ee3c856c81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724d27aa87aa57e9e8441e283693314239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b3d9e489e08ea08c38084e4972548240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0ca9aff7850aea2953c0ec815d6b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de965149abe6b2ba37c966ffcdd4c482242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38817b97980469bf579efa6c341c59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb7abcc3c118d76a541ec0ecc0a8fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffab55c900ee89948676c850296d1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff79c242911d8702cb22a13129e2a53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8f1ce100c4be3526712f1409eb100247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433420dcac7b34c825c24fb5dba9914248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1bbc9d95cc8498ede2f5700ca3415249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec8350501758bc414127d0ce3b7b7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b20b989e4491a5380da2c4d749d0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a1e67c35adfd1dabc25302682168d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8167250accbcd4bbbe8115bd7425d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab008c4be744f5e6544005b6b24d45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e0a70476ceb8bf81984dfc9bd37ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4c69d22ae91a6db6fda468cebe042256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678955a487a6a4ca37521093ea3fe539257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc797cc4f43f94a0f1023b9a55733e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69a6ffe51b889337a331e15ea69cb8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1299dae55d57bcc6b6e2f0ba825c56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12830c17d68d6315ade9ea72b95231f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce626a90f1e01c4ac653d2d9e75bb9b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35709c845b8411de6cee17ab64c53c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df35ee87f21dd07c83a4b75ba249ad3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32d1a6377a82ff14afec2cb302c4b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64483e6a6bc715c6b38651bbd57c57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28292c73e453ac9aeb504b2ebff581267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c13f3eab028de242a54be0ec3ec02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdc685975f309e6b6618045f8a1347269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54235b214d407ca476f4d653450b5716270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16d3f5be0f1126ec9ec3fcceedd87b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbb0f89452d417d8adc02b20c9e899272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3edc33e11df4489fe7d17522dd9163273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1968cff7c65c07cb99b9f10c50d37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112306bf900c5492f2a7512a8012ed1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee73a6fef2a7df665955ee3ce52b11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c0f949a0add8c32a103cf5957e1c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9eff212e6493752ea75953a760ef0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5ba333a8730584511b6fee570c0d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88c44ce401b3112445c715e867c6f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbed991d814f82561f59804981a83e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79ec01fc949157b121800863bd8ace282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e90d0499adffafb48453ca5023832f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc772a62494064b3fb66bed3c6f914284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eeccabcadc8b81607bb53360da3f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21485c44860c8f253d416bd1c926a534286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a619fcce54448e341e2f4c6c567f1d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea509481110914cd4056e7b93850ff7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd510683cde9ddb138228a7814ea932d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda8a0f4175a422e8eb3ca83576bfbd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00c72f950f6c63c4d17efee478be30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63abbd3240cbdd55917f5def59d9d2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cc7f84aa9709de148dda8e9c4f08f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb344e0fbe3bb6889ee0c8bc1648fe7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b568db71cff5846cb3512a74d7e13295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35fb3f95f37deb349ee109e8d788e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e3ef364e2e61d50090c10379a302a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584b774ef16c3565019fbb71c958660298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd691fd104b891834e775a24f58d56ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d51e423dd7fea6b1b09736073c313300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff657c5a0b18400b119a1e194ebd88ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78096bcd7263c29dbf05f9e622ff36e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f984c5dd5e4199cc19a706e60486d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30dc1628fe144e30d92593b1e1a15f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab408f7e5179464f33c03e0b23dd51b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e196d906bbc42a3daf1967b32bf84a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c6dd272f91ad7dd3a4ae05f0c7202307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265b0d1ed464ee7651cfe0757a5d143308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b601e6f5b6cf0471699f1375db2eda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36ebb5a17813c46abe8b30f644fade310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb798b19f08170a5d9b91e016449ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0736478b911c74df49e1d35845e40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822e00e23a44cc97ac63396a1f95b19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64735a0f3c4cfdc6cdf2c805128c35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312aa3c587c80bded497a5eaff4dbc2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a881c9480063ebdf726c1f9b0e37d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3f581cb6b47326dd3778bae699bf8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86cb75b0f7464ad8de5f7687ef5c29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2db3dcc0b8f9509b451135abc70247319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936648d4c1e1fc53d07f5a725ed9b7d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81cf43c9ba9eeaab1e3087941b2e17321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfb32e40861f26d7ced71478c60b75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b1bec2f35f2dc0fcb8c6c677390ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f816b48407a53914114a0b4ede46e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199ceb9e79f8202b566dc7e14ae3f67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c824f92b667a0857410bd6a6966aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a8eccfc7ae4ded37e8c6ff6822e4b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89f06f62ab9eba45c426b5833a6d41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daf680bbc6b9caa51417dccf5dd26d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd986a2a1f1be405b58d42cda7d6a0eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6381fa02dae32cb260fed6b296fd34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04189ecd71084a41745579e3043b7a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ceb0503107a4730f40edee8d007d4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9846ee1276e3d0fa9cd72291639bc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50d82649894fca58dba6f83fe59e69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1221ba2504678259310da5fbcdfd8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f99818cafd9c5b235a328984a16b02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119934477946493e2b7f93445719839338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10c4b46a517a65d55d09661c53572a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc079bc431e5919092a5725167aabfad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918759506497175b868c447fbb760979341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf505eed376dc96fd9ccba84e073e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7447726570c31d74f875ddb13cdd4e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b4c12289073e0cfc50519f59e8355344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a530d7a9d251cee4fc7fb5870f02d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0c2fc942facb76df74321cd1aabbe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244373c8a1191b6a924e0ee1f5340ec4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3ff8e0a486ca7eebfc50e6052de83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21211262b11d7cf827fe69956a8004d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af050f5fb5767eab8b88e184be270f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249387e805988fc29512afb65194a6d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30615ffa7d238cb023f68374ba1510a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92774359f4a1cfed248cf72a04b5e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da8e4832725909d9fc54ab50f3788d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc8e2ae0b2b7e4e33361fd8390f58f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868a012c4ed35cb1186bfced043514a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729527408be16b409ae8ca9e5b86fed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb084035254debea91d7e3976fde5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17f6215400ac81fb0e194bd137f6bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2e4c1d9d42a0640ee900200d832ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7a35002ec3c2d8dc1596038f71063361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358536eb4981b96954ac701b3676d08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ffbada281cfc79dd4425f12ce4d33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6d5d3ad3fe079d79ee037a4073382364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caff618db088ae8da94a9d32d31ea6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecd54c5b9062b378083a59951997a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47129ee26b54fec598d5b7f7e643fbb6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924be6c43de0461b31b254b786d80e64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bd2fa1a40aaa6d17897f13d04adaa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5637b92f54ce71bc7fad36321d23403370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac43d921b607eec1e7242e6f97a180371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4fdb197e895f37483abb418b240cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6074ccd329756057f53e17d067a45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835286263c417e708968e6c57419514374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f093056ca6f999fd4db09f2c1937c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128805baf73d9d81f6bc2c5fcdf7306376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e406de758a31e4f406798929c6d42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b85dd1d72c8efb60ad6ed58a99c61b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c2d7d8b840ed9c25529198f4545d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb734cf3d47cca7df45a31bad03ab7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4c25dbec7c111d9939374340b4072381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e925f24dba5f5382a8c92796b3cb89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e362dca8a417bf3611a7b27352c2b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff378bc8f03427b10573ac8a190656384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d9478eb2e09197df61e96f847b040385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846a47f6f13ebbeaec62c1b742036ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8b2240a5e1a9536a616a4f686e0e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddb875b8c43a1b898d3dbb6b49b1eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc8cc675a7a30646d48e884e9d190c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785e56d0e5e8fe92d356ff4e0a6b536390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488df12c5c60283e7943303767af45d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d398f51175d134c901e244b05a6e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd7fcdff748b0e8a49e390bd374153393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcf023c7f4e308fb87e4d8449fce22394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bef6e01f87c9ca2e06cb12bc0ee17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92509e32111cd235fd0d78f537d2cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c713d38a6ddc170babd05c754ef82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645de458fcb84eef5212b0d3839341e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca84f7dfd1246851807c523c8c6bd5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd08b54609fad560678c1851e4dc715400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d364374c67ff262f12ab6edd4a7695401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d6a5e3a1c219192390c67076f7f9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6838f120a4310558c721e7f463251403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fd42784b556309ac2431abbe0127c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee9c0194c8059616342da773ccfbd2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51047902b9a6f824eaf88c876b0b55fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a8d1070352453262b474e0c0cb51c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af771b9df22a406b4fd9b79bc628e14c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ef20a65761e58765beec990882400409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bc1012e465db67550e711e39a90ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b438a6e7c7ee285c091693c897f0bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d78489998cafd99ea08ebf0a9fa1a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a5aadf43d31e617a02f09aabff36b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e33be0a3c09c0d55a5c02ab6049b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43b3f5a297e3cca4c5a0131949a572415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7fcb3f2db44c5ceb130e7b566a33a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f21bc7e0b4639662f4ff0303e6827417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d3f59301d06291afc9f8c5fb6e17b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6e92b8cea099017f7356483dc300a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d8a6f43c07dc744c0b3127d10b850420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5083b2ea082905df89c8bb1b175a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f637a5d55aa6de364060d803e9b99422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646058af945ff283ecdac1b812a0fa4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997896e330e533207501157135b7a61e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140ff4ecdde31cd5d851978212b9cf7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c6dd9fb37d66a76dd75cc3e3897a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476586b43431a572675de2fb5587db43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604b44201168ccba8e9e14da307f268428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772c43ef40c10e13f280a5655bded0b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25991d8d896f47ff9ce879859e07e9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae236116e3465a0f34c43d832b41448431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8b63f6310829006d760c5b62931d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705efb4c34c734e0e11d70dde2ab360b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56dd97355896d64ed522476a8166a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcf128bc96e002db0b5de865636e86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492f0e9e23a2b3eeff816f27f29177a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81473597d55dea7927ce0deae9d6f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc9a9246b8f232c28060ebe26c94f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182851d9bddfac1f99d98d00bc047f8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d41a941672e84db5fcd1b1f021e81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019a11bf2879c5980e37f99d555ee2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06594f51bec7c7741556595258664cef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbea31dcb3be34de8733dd14bd0b0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19635d22323c788c1494576cf81ae604444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c56e5bf59c07bf4c5dd64de479a24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb994e8933cfd2e4e124a5264da6c1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515855be3b703699bd20fe3591e0ab3f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84d31daaf5c16a1781915e20ebd44d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced2cf825142a9f02b5f90971db1965449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c30dd41fc9735b41405b1d3e291536450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0353b4c62628bd740d26a4cbee9167451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805618fc101cf0bb28a09f20165237bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f979211695cd1aefe8854298c7ec19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff6bf6199e33db6ac58677a0473635454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d97ba7faa4d0fbad3584a3e80788c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972ab3b1b489cb16ee67f7e6f2e7ede456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626bc3df85100ddb875674ee1e1e569457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f62457acd8731a742f5deb555da881458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fd23c9d750bc92dab7879206252c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d692a78c586460464d75a2b8b442d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8118252181741508eba2b806a62ca0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4b65f60fde0296f4fd30558da894c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0191860ddbbc66b4c213377f8ca74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12ef579cb4253e1ddf2e0ef2f9aaff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c0a0bfb6b6112bc0798462bb31363465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9666fab206f3272272e4eb1e5e27196466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f990eb824d119ba05bd69443fc6ffe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07803644076beebdbdc7e84a6a51ca64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2b1f88b2067b6d78a1b9f6d56796a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305e3c54c81507ae1fb10c84c17ffba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a72318ee5e9ad594dd6bdf61da7fbe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c24399f6c718194d7e891ec49812d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cfb7ffa6f7f8d7d39f5df571b17b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9248e52af755cfeb5d608671336bdd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b50949ad40e213fe088eddec2342a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d69a8fdb92cf0005933980ec94313e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e5d1f9f09696e474188cc0b4c0eec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf066db77148830e0d86bb7fffbf8363478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17657483e77647d3c0e4773190535c1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce8598f302ccf8af734f71f7e4c020480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957a6c0a6efe5d47f0b223039551575481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5cc3de7cdfa37d97a024896209f54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c9dcaa18178209b2066c22ed54ea8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e8b1c9fa94564c38525ee58153615484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dce471267cfbf6c2d53d536ee22666485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe9220414476728af777025003a4e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ace8b522c09c25f3c1945ebbdce0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2527503152732ec0488208eb823801488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a495b836ec13d83cec8e987244a5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e60f8fc56708f4d268327643f0c658490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e4cb3416ab1b5adade291ff07c8db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432499359ac0158adf0fd4dab541a145492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062454857839eab8dee2106dacdcde14493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf41ded65af484d94634ec9bcd87b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2901b9ad2d33a9cc8128120d01b0bc7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d5f086d410fb3cacd73ed7015a382496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f97e866dadf21f34c24bb149357ae7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5f9a5fa4c25e4544339e21aa520b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff61110bf69622dbbd784d77c00689499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90765dd00d48d0d758e65895661b4eb7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a7d92f26126857f3454e1721717d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0324f568a289844003add865a663a6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332475f58e29fd639256a89f21e13b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea18904b8319f290115835f2111bdb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cf7c4170f65ceb9da024656cd53a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa73d90ab0f11e93a72ae5d4a394af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76365612c32279830d2fa0fac72d530507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45d4a3f31748f4da7a62aca99e407c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091d08944e4a11f8bdfc79ab30e222c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82a62c29a9ed928d1e238675dc62e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdf7df27df6551ef7f56cf41e7a268511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a58d3daf33178f65b53568b1d5f34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74ca32f9c6250023307f4f174f370b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7f110d620d8ef0346b45bfe21b78d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19206033f81b96f6ffca58a60af4e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2258d400f1145215ca5922dfcb77e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65844ddf53d78f3e355eaf0c72d662517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ae76c8d0ce4f245878110cee5952a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f83e9e3d05bc935799df3fe196049c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5f312153a211b27066089e3f5f085520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae611b7f772dc87bb5f554a1c8c727e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c47b706ba2ba14a954522bd2c47b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4bee256733fd2034820bacb9bc70d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3095f39783ee2ea25ebbfe002a73dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198b2ebf1e8fe56c109ddfbb2e217f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c633abab387cb088195104cc0c6a9b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc156e45c49f8878a7e35e61e3d458a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379aac9443b1c5b74b3d8945d644ff9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5de85ae42072b17b5b240fcf29d025529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1337234a11cfc003b7c469b962b97b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f05276fee187c3c92725e4e5b1dc08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef8dd350c8259a33b58c4b8aedf202532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae638cbc39477c9d1ce27380f4b7413533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fcc7167dfd5fb0966c56b448b9104534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1f392ee9628768cd94c2485caf878535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8b03aa08819e8c4d31a5d9ed5511a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149df25805b4d9f87b74f4601f290db4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11336aae63a214b9ebd25e3c2c713e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d5b5f438332b1779f33cb1be4d04f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1a3f10b7fa325891508b1e9ace74a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c05a8f86f071ae95c79c9bb2b5c04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b66733386059de183c5c42621912b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f06101eee17eefca088f799975a9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2a591affe229513202670187c801e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab828c6d681be15b764b9cd77bee6119545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc86f653ba0ccec41b6f9a9cc8a52ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554730b170494dd2dec8502f1293c92547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f68a4f7ea22b55409f52b5804f569548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8443f02f826b728b5f10f8f559c9ebb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccde782aa064b38faf3f06a33c83d6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adbe483a69d78ba2d5dd9f1e5e34f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5a139192093aed404e8b0c438bda2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d88ffce47e8ae4ec9bb6952f606ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d2a5a8187deab3ddfab37b4bc6732554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0043a7486d41ae6fbc2a6109358ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4e0a03ec14286feedb7155a35f34b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b9e534c9e6f0789cb3791c1cc5630557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cde19eb8e5d62a079833aae1ab886558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9168adc77ea4e944b71f8631a139ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb854ffd872088daf30a27556f4103560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350909e86ff30305b0f30aacb9389b39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa653efbc97ba09cfe80ac40c10a925562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f6d2c8279aea1353cafbe9c64ec68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dae8f2fc2dbe2433b8208a0c03459564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023fb42ac9ea74440f34169e9bda588565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5ade220e34f9a5431e3c683c5a1ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f323e93185dd69693c251b25cd5b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87294f535e23185cded8164afca50da0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037aa1420c593853762115a1d9460a67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84d6363d5be00a57dfd080024a54de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abebb2829b2abd0a40f413371cf9e2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951e6c7da30f158ea658c23f91f58f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ba4bf9cf1a3b85362e4b6b1f3ade1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2390d5c8977110289f7011f79428c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfa3a7a292df1d8c556c1e7985eed7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedf3780851d39d8864e3520471ed26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70474f5693e77096bf0f70641bb671577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb35f0c9fb1de8539e69270ff874ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eab5b79392b17aa721710c0c5eaa4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2339878ef0770de0f1e075113df7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cab9c69609faaabb3e8a5ab7ab1294581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beef18ec2d09215dcb7bb0e622006d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39636507010d8caf0045e8792a30854f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acd208e9c66691ef525feb78216de2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afe4505a440cd8819919f008b4b8a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863516d9267a396c0aaa4a77eb6fac1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e00b37f1091f68dd0cc3172664b995587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e350671e8bccba6c63b6986d026678588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bffd46c6a9179ad7608159bd40c081589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbbc5031137260437968b6fc2e0541590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ec106cc47a0567ab5aaca7a6b630f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc213c6a84030e84f8e9ac128364a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57f896365acd8848ebfe9d87f03c6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991951e460203bb998ee1797702f21bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc8121b394d7e24c25ddcf2186a280595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b555691200deffb1c4bd89155a1ef8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822e9dbde826baae3867646ceb47590597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cffe01fb30157533dc12241f5b1900598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46c3115787a93e95732a8d6ec703cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca4a8a1e3a350c6677095cb00ca821600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df6777549555fb3f357396fd710546601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16470c0e7b4869ceb8db9d03cd03933602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a5e184fe08980be187e7e0d6573f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3675fa2cca88e4fa6483d21557c677604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3b7d1908babf77fffd6c3e889d4c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e96eadb43f4161cb073faeb5d06885606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34c80faddc2371c9adc41c35782716607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4cb2783fdc3df159550e9f2049296608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6972e0025372f2f1ce1ab730bd29ca1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ea78ff39b29cd627593abe9738a2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6bd088efa08eef8764eba30be06b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0975a805ee79209de1c0bfb03e5737b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e396109b5af3f4b67752cc0224ace6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436909cfd4cd79eba6f7082e1aa7c4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e47795c6d86584025014b2302f6eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257ea60d51929bcd292095df338a510616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77018474b25ae923b37c9a902e212d6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5fd0a752b8f02b88463584747f33b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fad656fed5746ef8f81b37590556a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f07e9c31d030e89198b32794923ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80575858005df485582ee0401f17db86621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4597d1bf67ed55f503afa21f751e5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f642b8eef6874e24377123a9d1622d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d65a721a10648138af7826199e3e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdd9f64377c540c4900c20e2bf4ef4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b03dc965d00501b1e7f6e99f9f4b5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ca1fb7aaa486bbe8536f125200961627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55b1b0abd829ecb266ad042d6227b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae3f9f2fd1ef1cf9033a765ff21abc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ca27b1266935d53d803d2df381594630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5395348f3fae8d35b7e49ead5bf1eb9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e914919dedb774fa25cd6e31f92a06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8d354e7fe76f29abe8457e2aa860f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca592129b5c09a40a337092950041c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edeea03c1b31f36dc40eec41aa888f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d08208b63b9ef10c1603f850c7199636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac8e9f3ca8780b5a97cd754842f37b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0486adb93d67a581f91d383ac1ec2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842519684592d9e2f1a33096696f17d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fd20af3679600f855e9d661525e65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd8a627eba21e48bc4922959515de0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2af5368465e3907734da4737e0646a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0001d41c712fef9c1ca448d80548fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182ec6f3b71aacad95f16a114f55eeb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68da5b60567f6280384779b0490318645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239f8d726ba9caa0775db1120f7b176646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac0654a9e078260eb833cb0f96499a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec30d280a2f6e279cb59babed83056648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd985d15bb38601f695ebbe4e16030649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529ff57959138536b72fb16d5d4a237650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a93f6287d11e1a3f65908ea941f09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1db046e95e2cbc842664d0e5bf121f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb36cf74f3160dd4f1eea8311285315653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc84fa94232baf02fd4af0fc49c59f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03884d5fe1fd4ff61a60a5924718b60655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250840ddcff63425b28f9d3d85d952c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1bf167fdec5096ee18b3d7dc548c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d7825e8b3346124807db2ded05b22658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81abdc066a6f5d8f3236a4aaa30d0ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de9878b0116567d069289a39612ecd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1411ccdb5c809bdd4bc1cdbb4ba0f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b4d5989727be8db9d3775bf514680662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec1a0dfd1c68c1749282f786fc9323663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf1bfbb4aa94ab1f4050e53503f46e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b91dcbce9d641fce5d366013f860e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37e81694f7352df3345c62163f14dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656638b2964722c481ce81cc34812e95667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9b35b267e5b71bc84ecf904af883f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bae33ef24e08a4ef5498c5e8f65607669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf171d2f3dbbd659fb3362bf5bd2fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155998d5c0b1fdddab44c72f58da1f79671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e599eaa94f81eae7d777994445a3c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb60b9ead001c57f2d49bbd6d33f98d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739d32761cbad081d990b8a22fcf4a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d6c7df326ba5ac79de894698684b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d026af048d55207bd4a55530a666992676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd248b27764252a5383b6c064498b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cb10602350e5ca6098fe489d5c89c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932d30a76f6cab5e37ce2e158e32d44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f599c20d0d003084981576198e7df3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433b51868b3aa85ba09275bb3551a06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487729646093e23645590b2f99065014682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990341a2fbdc480a5bb6bdcb295f268b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901a1c6c978edfdffa7da585038b7c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99721580d9cc4767eb96e6845692be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38937ac900cf559e452e002fa4b69744686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa756340d032df048c8e51ecb3b3cc57687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41958dc35a641209c3fc40d58f5267688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d44eac7b1027c154803f0242e745f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646f7970fb7ff7b221a8992fe31bc04690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b0558ac8b94d745789cd746466619691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e0e5d26ede187676a4c0cc111329a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ee35623754dbf12118ea992d9f824693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab10856570be1e27792d9df5f0f5cec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7528e11d8b6a2ebe91c9d543df289dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac837a0d066cc22d22dbdf163d26fd0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e33cbb7fb9dcc3c9e0d4eb9858ea9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b8b2e43b54f5052be99b7aee2b31d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ded4edf3258a6f5b538f1b46dbc07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa48f125ff12d0b94d14c7cbc4f7b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8dba97d7feabe4c5065c46b92168c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc407e4accf8d9bab6ded830357299f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6fd7f91a50b8e8b2f3a2c0822c10c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32616c8ea2a740ea141423c8eb60d473704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7d0fec452fb26fc5c60539d326965705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d9a550fb2bb40369fb2f5740e181b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09b10fedf4f6ff3a294e726371f3b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c454822aa8d9dd2dd5313ca68d308708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53197cfa4ccbe5ad7f16ee34155f7ba3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b45678d50613159b1773cc3b91d91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086c85b0a72e9f260ec0bdb745710c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81847046d515f64c2f2cf5b71d60715a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e693eb980b9183a9ed509976fb126713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8afff4212620323b97e3d6d65b8e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5187e14851a2031bb544c9affb67ff7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06875705efa407f0917c94626c3e5d26716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98b8eef8f360c61108343efc208719717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560e6cc6a0c06f9eb74960994eb44b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b602d4c6bf3b5ff816949f1bbeb053d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f16b4bed7352eb96748540024c2f1d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fee1dd93c0548019b09a0459758f98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885b1d4c1b358ba4c5878960a995841722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe79a341e38fdc6806e7c6749f6a8d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ee6f8822484f139f2cceff851a973724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1beeb13a7d6ccab3a6384db7f1b9ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e552a6389d43a363f4c2fbd13e516ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d6e1b43fb79b10fe3ff20affe03fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ea92020fd6f460ccca650e581f20f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9a2666a7bd5c80f248eb1476712a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c89c9f5d10fc77ca572d7c07de591730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a598b0daea64a3f0b3892e89819b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ed850454360a4195acdf3bbbc59d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f7f584b1b59731a18b385812d4627733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dc5a0b779a02bcc25a6d42ba177dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93adc9f909661caf844ffd6c6ee552735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4715ca102dce10b7da7f9213dc59457736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358968797b2ab20a33c6f9840c6b032737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068f4b7c0c3e8efd03a9dbb47089a78738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a64a21caa21873d6dcb62b300e979739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914c8124432a544f90bfebeaf516d83740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6279ddbd671461490ed9251cc32a9a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16061c01c989548888cfab3f89c12631742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8660882202046a9b056e233f0defd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a14e271fe2183d9944faff9723812744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27e72e4e092a7dde7a2a6257314477745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a765e12b044549058847fed2b75ece746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7924b460bdc304fe2a9007703c8779747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3b31d416f42be5ffc9eca5691a7e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931a8bb68cdd44a7cb4bfe5275861ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181949ffab624d6b2c0df1caac1f0406750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785da246de6ee77e524ee727cafcd5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1c9210137e4ffaee2c949bfa664a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621cf2e7fb834e719c4665ddefc5f67753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d72b11ddbea47ad31ceb926f79b29c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b18e95e540522b200cb9e664796717755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bd3445cf9713a507745215dc74485756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fbabd51c66702172e520d530ecb05757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acb2f1ceb3a76500ad3c3c48fa4bf3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c11757ca6318735be4359ce47d42bd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>