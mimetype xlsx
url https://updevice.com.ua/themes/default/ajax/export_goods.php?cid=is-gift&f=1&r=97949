--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2b303bb020fb51553414cb29d0cd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8dc9308837362b1499b35ebe513432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8016a9be693af71467799c0fda634e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1bfa7c114aeed1a6c8f8a7ea0a48a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a0b1a8130c25943589e57a0515a325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc344f39fe7265c9fefb65d815fac6286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57def4f3cdb7303ca3c9315b3913df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37936fe1c1e161950632cd974e74118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99ab7b032c18e0917da095533858339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df379dc45618daf8d3b2ba1e9b1b4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa08f98a62bc98ae0e8c05e0dab2a4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c1e57adecd739f2b792aa79ccb54912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f285e4939bcca0dae2d87d761a25913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb801ed834dcf87fdb6fca6ceca19fa814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd540d8a95be8af2bc975c57dacb7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fba9db12e12987385be6ae061c8bf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c4c30aaea229912586c5218741f7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e8e563912c0ab051cf9b72cdf0fda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48870a1c70546de8adc37066ae95bed719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525debafb7a598ee7ec2a621531f1db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060f645a0da55e6b127549b50a9310121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a4886f8e12904614265c38e68f00622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb126d6655b552a63b4d5bbc58bc6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c6f03b9787b7e10c629cca9264b4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a18aaa39335ea6c6374568760f990725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7503f57a76766b3176efde8275938526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4cdf0c032f6b02122feb242a52f5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be76905327d2adf13de033fbef6e2e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb536b7c08304b744360a6a327c660229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec268c48e4b48f201b811cbe866fed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48308a0afb4eeaa879eb6dd0c383a37931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8785799c717bee809f763773ceee9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c05464e80f8196d077c514c26eb90633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c6e5715145471f9196d5b1409140734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0ee73a2138e27b8577ab75ca2be9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6fd26ce49306a948a95d2a121249d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb947170c02f8aa8fbb0c0936cccd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd184f12947f7e664790e9035601062c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e5361684c52fa746b411966c4841039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1d85b6b39a0e8700c64c88193b7fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051d7fcf853d528453f78bf45cfa8c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904c4d6500a6b0ba9808473e9ffc60d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054f1c75830469ba5c7e5994ba1b7f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b43df2d6e6fa63d7d57207355423b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c1c82a5f8d38b5d469d2beaadb7d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f98a27441ff85dfecf1878d4a217746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e34c8d6849b8a08a7b4fff864c40da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47500fb7648e27334d21e848c94d09c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc93310e0e04dbf9d30cb8d65a312149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c31e9a4776fe19c04168d4955ae04350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe5da8cee3dae17a4681bdaaf2521251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ba6e61af48ab445596479d70e139852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788d4c33cd98ac0b31e09d84c4e687d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c25961ca24d72394d16b99cbf4f2b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfec375c9623e9cd1a4aa0ee3619cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79505d9880d5af2112147daced41e83a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148031f04049edc58f445b69c925ee257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32686fce898141da384cb53b199fe1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3719c7ac054b266e60fc0b706ef2d1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5721ca1752038890ea079770b1180260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786126562b80d810d0e763808b5fc82761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd414f04e29bb69fd846afe27f4f35cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f933f115b95346ff4c6e3ad6f8ed8b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1cd23dce45d0a783b797496cde35964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445737b0813c408a8f9220cc66a1921065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a66232ef432582f2318bf36803069766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acd45857bdc4a6d30578a43c8f9f3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1484a754b54f0f11b4634f46c63d6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816b7d2f4113c8b30f09cbb0c9afee369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74205fe67a45c7c97c738cdfc859858470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e373a17dcdf12af55d005a85c6abf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bae89ec72065bd7cb0e6ca74ba260072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c31b9d8748f8a693fc3082992e01c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65677f5b68743d2894d5b202e96da874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5af726b329038e807def15fd71cfc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa769d9b607d3549232824cc07f2aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de170b186292501a04c2029701b8eb4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96349e5c6a178830cc9469434adf0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911b4c9569879c5274ee4b8eae1ee4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262ac1f1ea16d983ada025ed1d0d31d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a9c71709973e47b726554bdc481d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcac6ab805ac2fce867971e2cbcb9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7bd025a7d56b22d566fafa01d069983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158188cb2d893f8ec50756f601c29d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81989a871f3c2707414d5293aa06bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ffb4eac8f876f136cdbebc713333686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1574789ef8d94f432481f3929ef42587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5250a78cb718905fe3af8a67a3ac1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e09104d4c9a95b180a94866d441f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372774c4d1188b869a988a1e201705990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3fb0f7f18c7ac3cd62e71a822e0a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeb99b65116f0b2de35b898783e18992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e998abed79108976dfe62e7d0e01893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7788c94893fbbe92bbb2be6e54cc8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383935ae618d307e2096318d316ea0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400f04710da7d203437f3a1c112e84c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c3cc93a6d37b1ea6b0b6d1a44bad497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0db5c724c5b0b81c42b955b75f599898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f42c27c352db5e26b5744bef0d80599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583286970ab4b37f4932769e8274fc9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b2682c9fb2138f2bd8b7912136aa9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e68c6331f8b47dc42b16eab6f93be8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c5f63d5037122ff96f9c2480212d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be00ea7be53ae908d40b9dfaa225b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94478af7e08a6c590114f3959857ec9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cad60fba17a9feddb084c5a2daf5d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfc4510131fff4c64af3ceab5efd27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea13f4f3c449f9dbbaa3cd34e44f40f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77324576c7565ba9d19891abe2d6c701109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a62412bfde598d19f711b0f6f2b9f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f2ee1cdf50173e21225ec47c38153111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d23250e3c619fee0f719486f0d033112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28e1440e3b1df1efe7c64a423498a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c07bedf65812f19fd48ca61c34bdb7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62608f76683d840125bd188e368de939115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9ed53cd7ec168f48fdeb4f098d4ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b8f2efabc42eb74e786440a73ba23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94457e9548ded7b907a9bf06a8b42f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af38a2ae3612d4058308133425af521119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d18dd7a823c0e49cc6a7b7b5d67f99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcbf0a0cea64a2cdbafd182abc89dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c34dc01bd0bdafe5ad217d5a01351122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05d384da569ef66ae6995a1bb62072123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33da404ecf1734157b0dd603242c18a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7108e5e55ab3df01188f38478f54079125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb327628b3da53cebec3d697eb24cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106e8568c3dfdad4507dd57cd34d96f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c69ed4717d411553abc13814e8b7f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a27f9d4e41e66ef46d9a588179c30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a35cf6101be564653d2f69905c7cc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d866af2b0b45448e1856243adc355131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407f29ed18c26eb24886147c0147b7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540b229baf67449557bb5082e6632b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777163abd9b7ad63d7dd499edc09c60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e9c33e80f2c9c7248c695b02bc36e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31024259c6b6689da598126aba631f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569040dacc011023d3e4d0f9043eb6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766c58ec15771e6d6ef33ff5849e320138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e41043e1dfcbbc2a07d5c08f830c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196da5ea796fda1d38b0c02f56d92b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046b6a880278068707a59ad208b9c02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282e7b8b6883de4195c57890ceec2b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31c59e2cea5e6a495f65ddb9a8f76e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408389267a00918d381de99e74f08d43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ebe64c9eff846ab8d0910cf7c54f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc54eecf9392ff0217c532f59023720146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b26cce8b5b73464acc9d724bc19c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bfe71c3406bcc2a6bd9e76ec8cfab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4b4a027b3a84c96d4858afa2a3d21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c95d7ead901ba83f34722ca5a6ec72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f66dd6f85a2dc08a80f9d5aca3424151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7e605f6f414339713c0d0807102aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ecee6dbc542cdc5698b6dbb84b83e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16bca1f2c0064372946bb8062911ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38457f7659f920d58ebd09eea9077a05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd6b34bfc9aeaf07fe144d59da25b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcc97e4add125b54a071ddbe0a7dde157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0b74b6bb595f4cbd88835f0cf8341158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483053cfe572c44a0f102107b074cb2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e0309146ee3a7dc5b6951008d1393160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdd48749b3c4f1cc42c42548f568b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb28f6e703f60de8a73a5771cd2fcac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8de40c9bd0725554c66000bd5be2ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242dd454803adc5bc42522d001360eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf467629e1a3e1c4a9d5fb455dceb809165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03a2ab141cfc5c4fa2b163a659aff7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce562426276e036459d07edbbdc515f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e0fabc4efda6788fe2421a708c665168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f42e2fc81eaa4416628ffecee15879169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce50d47b5bba68dbd86238d60a19b11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ded2c7ed8c40f97ce1c1fe40a012c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b781433bbde0df4b204bdc1c781b85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5fb6df3437e461a059cafc0d4d23f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98ac60125d942c1ed6ab56a45978c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c43b56c04c9b479a311d57b91f7f6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61806396b9c45223b743845ab03015176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f38f6c27c1d06ebf8735152a41fc66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a476d1166169e45439b5b69804f7767178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489c2decf1d4e730cc8a0f3e9b8cc77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85b6b2c00c8fde60cc5e958d6f9d3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b302e5208be01942eac301f40bca9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e7abc69bd2f13f9a4ee4b2b6f89eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc1c4992e5e3fc4b3d59b574acd361183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63375ca14146fe87b2239d67fa3e27ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4031d1e51ebf8f573c414d2d3f75bd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b35343155a1d59e888fe38692327cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f248639eab694a15c92384eeb668c06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9bbc49988fa30e40784281fbc5589188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ff409ed37aabdeee12a19aaf7f376189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639e501022da9406eb30ed07096a6c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd41dc9546a2eef8f29f9981909d0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733027d47bc5be2e129895debac4232192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaf0da8db5bc5ffb0ed28357be06ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71d430633b4ca5f9044b249f60a02b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e20f173913a66dfe10788191f1c1da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da597c2a123450bcb65bc854b8e6f38e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa9e93f845378afa844eb7f57d1493197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227dfbcb9077ac2c205ff1970263d83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfd04e25da343cd5922fb01c651d3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb2ab76cf67f5194967c3c94bf9bea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362c62ce8a773ab03059fc7c4c269aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff0cd7964136ab4ae2fe00fe9ce958202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f0e528c503316064a4c8eb8a743bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00d2d5f5d00c338e4d5788fa8f2915204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa9d6c45165da7663413e42b818d62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9374ebd548e29a4d71d105eaf9dd7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfbadddabaacc00c1c9518738239db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cd6c42fd2773b42766d12c6346c86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590448d9388181f6aa390d8976d20c40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32095b1584e41e040942a88d0cfc5ff7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94d455e05fd83a21b717104e549c69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed27f8b26364e9b2f010f8d448b45fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9071b193e21e014ac5357f35ffa657213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaed7aca7ea85143dcd7627d14229b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b33fc12ac87093d09734b71178127215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07e497961ad3a6757dd2e501e16c0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74e4626b3296abcf2d1712d2f33670217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8eff41f35d22f8297cb28fdd07475218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a6717ab1b93ec15742ebc91997213219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee451e2f3286799580b7d5d54f12605f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51400c579e1515d5e6fdbecbf2d878e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcccf36fda44c762b6b83f63265bf62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08047efc5c9068a392a5aa00e83dd5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c87ac75fa6c20f1a1aa8b9440b6ac7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e18d4fa3e30c3fc4e3c8ebb7d199d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cd4dd23a45b98b703bb22c9057856226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ae2d6ced681ed39fe3b39fa2f610b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55163116a37d0ddec7801a1cb13f24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13612623884cc5dd9c89f3c29f2f2f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177ad566c1ecd738471a9a11ac72ed5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2f2c06bd0afbb759a28dcc5267044231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49582fc43751aac02e9756e3c98b78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87832baf693a148a7c99ad1be36a242233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abba7fec164631f4b84dd3ad1e70bf6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ba278af1d25ae11aa7eb32b6f5d81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e900aaf8492cbf71b8ea964b282991236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab93f151e6f0964faf7c9508b29cd6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48866b55ba13a5ec4a587bac2951f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f594b3c7aed56fce6fd5fb930623e1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214813cc0a1ac2f41ce72ae87104eeb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22eae61c1f36932a6873d4ab8a807e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da203f39765ff7f850d575904c0a0701242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad34f63db81cab0224ef377197954a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc746b5b396020b93555ec2359db0c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847a6ddfb3ac2d59b61c25c37a42a05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cce27cf680852ecfeee3d22e5a016246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e9086a797f79f5dfb7af46157b37a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676bb02f372b430b5da40d1872dc5ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c20968bee7f41b0fca67e4e097833249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a32eeb9a2a134d20869d97a86bd4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3313f8c36fb59c255598c352447be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30244b07f5e887bd510826f9c75a709252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8181e6573550e771778202d6c4d03e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f6bc1efed7091501ac27b91891fb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99ba2d17a4c005c9a75f86fefa9953255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570267ef9c074a27587de42fb9de012256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13255b4f288ee8a4698a2cabd09008f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d9014f5972b9c8e4fe7a0c89cf315258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6096f4469a931036f64bb4b3f61176259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5884ce65bfa033811b9f89136162d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c667637ed9a68c38c28d1be605235ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3361b706fc906287656c7d209e98259262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5a5b09a4a3270663651edaa0e821b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b19c986e330123fb117686d94424d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991afd193c1b4f7228d482ab200d5b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d60bc5c9b840a414a7eb926a2aa03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee8c2df6e13c77df6d500ac1b72b71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44fc21cc00803f98be00b92c769c47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b254d410253edf38a8909a4b223a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b35cc904daeffa1f1c273ee72e3741270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44322c522cbb520c72ea45ea12216b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5562f6ea3c766733b8414674c260730272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5caf76c8666e4dbf76b30e5a05c10b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4741faa6183be0daaf108f8e0e6c00a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1259c00b40235303d69b25719fa14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f12374c350a93af501a37fa6734f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc2c4edb225fae60f1a6e08c91b974277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42427d36e1115c4a95666b984b1f7185278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f4b3a4e64573580dce690b5669dc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ff3153dafb16491083d2a8ab73a0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e905ec6b95f21db94d20e59e804179281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0307ad29b82e6d472bc63b284d9701e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9a8d00a2057155e0a8bba1652cb93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a56d1f265a24fa5a1990f2b7d6e89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96b5d8cd3567873f3ecb3cb54b48a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991f03e82d57a5eb323defb0929d36a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d18bc3b60d7a167a171ec9190efcf1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c456b0d48a29570be7480b13345db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfcd9077cead685ce988ebfd110ff9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f79724a154340a4ab305bdf3811a66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc161ac17d14e0c40e26f414d049778291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8dd1ae42958c2c8347880cfe8c29d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2225b025a3033883d8007f0130f6892293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ed18789d782661f0583cea8ef1ecb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc68d0d9921cc53eb1db22bba8bac0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee54c2d442d6312077c6be07cd1446f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e49c027660a1af1809158671ce441297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e70afefb3b033ae3b4f6297d849e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155b82809ab3ac2f4ca091a3d65b0b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce20fa22f52bcfc26c6726b5d807be5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0863894376c6294b757b771405038301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc35aed01902aeef340151639a4808302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400985cbdf663be2c203f89f967c2bab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27392daa46e668a9922ccd59ef90dcf3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587a1ad179f2911e2263a3891b5912a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2f8f2f8f19256b6fa126e5a3b7bd8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb174542674285052fbdd3ef87985d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c69285de28412973dc6038cbfaa601308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56785507abc93132a660beddfe70fd03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149c8845e03e9f62f4122c1bbe190db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd9392b895029d570082fcb7fcdbf5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a4504a66f67b918f591254384942f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0246a8359fbf3345279c0a7477d59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846ac157043348f9f18c0f749487613314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9ded0868a9dffa041cb4930ce5ced315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01727e96b7253bfb262d7a23049762a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cda8e97209e6a3a3d97e3c21eac19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83a213d3717d9503308be18fe59875318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515121e8e77dbc726b0f00029d68968319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3c82fcd1223a86b099062fe704892320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16082d0ffc4a7f014dda54cebfbb3ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69283b75069d62b9ef9ddb0400f6ab5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb0c4944098e391a168b15137fb3ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bd1cc83008b2d34474a81970b6011324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b0e1728464619594970ac33711c6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a5154e9483058bf87692967f87c4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f621def448cd5bf466a3635e77b705d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222d389fcb08a190196d6d72e22572a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29ed44b9153d92bc9dd379a6ae89bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127642ae4941705da011d3609e411268330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86787e6797e2e3e76b3b685ef42e683d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016876db4c7097f9c90ca6760dafde3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c18364c7fb84e1ccc034d5a44c56a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda828bb1f39a9fe588d56f6db8faf9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e193c5fe04186318051a1f992fe12d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240e1743786968584addf255e0a5a6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4068dc53401a545961b7f56c2db48c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0f40414c98cb9304cddf90e85ab6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012e061c5166c9a5054f3f32fa03bca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742ba6100d1ac58f5228184e6b6ef05340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd182737c48f2bc37cebcac4d16b4e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec0e8aa204906ca0ab3e6670151017342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5bd579653fea45da5e329d8857001343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da037b360d714c939b70c09aca3a1d03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd370b3197934126255437010f0fc4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802fa518b6f5dd27be99b7a96715cf3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c10c76459d5ef9c06ca32f9baf47a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463322c0d41192654e7156fa43ed8207348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac668ae9919d61ff1f47c707d7cb5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c7a24603bb90e5b9fc7e38ae7cf37350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed631e360ae09775396d35ee4c20511351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30600bd06c4f5f81cdeed55fbd8c47352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3152f08352ccac48165773336961b49353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcd1fa2a1dced25821cd3fea383c21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc563f60364c352ea96cf4bf07254f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f962ad47419209c285b92d9aca8f6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155dd8472cabe18f2dc3a456e3cd8d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a6bbe7e55b3ae098f1e681a67fd51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd0a7f1a1e2d17488b0eb9463a3fd6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7317d35ed0ce37e865e6d6d64a97d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfca289db320abbf4491f91d3016493361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59934844fe15e71d07ea9331f795470362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979683c02a1362f459bcb8f131bbdca0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04450cbcc5d94ff38bc2564006ed32c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c0a8b72ab10fd3abe49990a7472d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3beacf1052973dd5d3e623a603cfbec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147434a8c0c2d3b77d59c9e2d35d6a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a483c22abb9814241fd2e536623c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044e6efbe3f7a4550488d2b69f3dff9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648c5fb8dbd84aced1d02cd907c2ea3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e212e2c21d6ad31145aaf052ea5105371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c08a7a42025eb5d8510f05835112c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e9626e714beba7d6a0a01cab807ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e1c2315d6a17932a0c2a04d65f8d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e308779deadaaba166c35744597f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d7901ae875bbaee74826bb15456f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287177e689aedf3e8ba3aead5263408377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90001e9c0671f6f96e902d88db92ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc90ed1fd8f59444a445c55a262c0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c526863a3c93591feefea27de6c8cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190884c6de0e82c2e03233f1287b068381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8376571c8b8720128e279426f12d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410d2d0e69e258e7e274f2beee6dc85383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d5ba84bf588d6f7feadaf197d613d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec0a22fd6e9ca68af326294db02c16385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5249e614d269b5ba310c41cc763447b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e377a398435b34867950cd7a10cec2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe2b6aa3998f4f9e2a206fa35c6a43388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ae2bcde532ed8a8b9aec385de79f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359c49c2227fc2769ac71fd132a1bd6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1820a3d1d57b98674a6d0d335ca329391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd1f0cf640c907d86d78a5d29c1393392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e056fe8024f1000083c958f8bb4c5f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e953e80a5c8e32eb4fbabb0657df722394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f64f1647516a8600852a4e7d74543c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67741efe9b6aba8f7bab159ba6925025396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007d84a0e3c599451149e0e4c933a6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31026ea59facbe17a6a731844b2f82f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4897cf53f32438d63f330c22e0ca3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ac98b5eaf3cc6096792f96254deb6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0f0a4ad1c9eb239a9d900ccdbae80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302e18177d0d8baea6bf06356baac6b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7c635f678f51171a83e0b42da341c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade45610a59694f86a53f077461680e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaea6f58be536073e170b556ef327c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadbfe85d8bc366e5c918b8b41c8841406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cacb6383ca13cd4c08d0165bd0fb58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37ebec29664a4dcd46d222e5ca0711408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eb34d0d5edb381bc83b7bf04d394e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507f77fb5466af303fd7943723c89e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368948437604e75b5a5a54bda379a49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa84ec09960f1715f2901036da8e458412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ef8d0157a825793314a976e369a52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2dd2c345cd498677630dbb1c1c156414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63649bbd2480ccad3ec8106483a965415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716ac77c0f984fad554b48b3047a0df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfb6697d45738062f904c81a8bae47417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340018186d9e10b59ecd037813e514ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279e4406d9ba3694212e55ba3005241419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba946959d46a5907765488d73b9e18b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07352f58e9d616e44969b926c8b2c8c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aa827afe214e94db4d59433a9eba5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d6ba28d01f7fb351c049335fc5b87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ae9e6362372224f85bfbebb8a2a83424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227bb7ae82af6010b2fb84f530b4ab7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c10f8829993dfb87151d88f5b477d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe067b498c2f92f3bd2bc11c6721c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452d5485c68bf0183262fec6c7e3ce0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e15daed19fa509779ba0b19c63987429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf74280c8d77c7a44b99e2f26865243430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54e27fadad9586a650ebaaf1e59ffe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0d1ca930c6a533ba1d5b717f4f4f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd4fe1a82f79ce7422044136e59b53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b50d325a56c7da314c1b7dcd2a7bd0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed014b4ff23247d3bdbd8c7d1b83511435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f375b4aae13e3014061bde6dcb036436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ebb9ca34f87973030ea7f5e823fcf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ec5aa09013e5a4fab03920b8e46bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67284b7373d73d0614a403d99a49d8d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8729d3b6f12a875a703f2243a0eb6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5a3d72c73c859b5e04c561fea925b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5b6da644b3920528185fdf4d04cfd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720fd3b7b2d39efc02cd901ab8b4658443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7b6beeaf5879cdbbb7103243a47af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c23606d117d2830ec10bf33c12f83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6aa1fd9a915839fa5a3899a2ebdd4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca68169c189c74f807f88e0ea5b92b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170796b5850b035c63fcec17cf6ed8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff812cf740190619346c57a66d4763449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23cac980a45ff7e5682b6dd2aaad31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d57af515103bb9e6e69d2f3a1df85c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26b886ba871ebf536e198782d28634452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545fd85d6c1a049f9335fcd9c0c3450453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d568163d6dcd49f37562b8dd73caf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd0bd5cbfeca5377943dffab268228455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16c6dc0b0e08d30435591285415b3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e00a2a7ee2ec65c02af297d249a13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688f50a54e10a71b073effef51b906f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ff79ec130222e209e80fd20cb234d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87506f345f01ccf07418d7f4df2d24d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d7cff3bf9b9c3d263555f98f2cdc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b59ac83cdab1e48846aece09e0ff6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcf7a6459f52f122d1f0ff665424d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee47fbd2cee4c137d8cde34e49cec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef65d4a61aa817d2291fc6934442bff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c214191131fc1e5daff369c3acb72e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870d22334a150e9dd1a436cbb0a271e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39883b6ab2943ab7712235193f65bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9568bd0a9ad3bee5276f80339be11bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164186def426f636c777bc9f992248f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea34773937d8819e4e089a093d422f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89c8e6bf2eb3a29fe856b7f263445b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273ca4cad184a6768fab0c34b9fe943473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbb693b96248f0af4c7db83418a7a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a6db68cc1465641e503c00bef8503475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e1724bfcf47fea8be711ba75689e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2ddbabac3460d2a439fe0e6050d2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892441fbae18d2b7dbbcbd4e973e0f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4b5caa88a3542509911f1ea68fbcd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d6b0b86d922b17d4c4af72af51d7f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a508b8596be7da1e10e590c58cae9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5708dc9414877863b29c204bc1db4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c66bdac73e51aa1ae46755ab7addc9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2771124642d6ed8b5c3023fa6f4382484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04b50b76bedc6ac2f3e55aa41d265c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afed06e9b1f1a88b0f3f5eb6435daa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01648a227c63e135d6e41719eb7b32d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d77b5738e75c4523b22a828de52ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c1223312ad3aad4fd15e98e983ff8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38259bbabbb0983e4c84eccd3e9e95ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea801f77dc5f26d29b855648ebcf4ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e12b440e91bbb557360695fcf9bd1f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41ed1d70a5ffcf28ce40fe3c435e68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cb0884bc5bb76ff507f96b99ff2df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045e74225345d8c9aeaefbe9d02b9c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5475c156ecd40b2023401285b3a59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21689c1712aad51ad46ea430700c17a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadb6a158d11c138635f1c7ac649d5f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ac562ae90494bc2e761d8b8143bbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9303262d1358d832024905a2094b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0be64e36f4d19a06493978aa59dac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47500966e1ed1ef384c83e2a30d248b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27099753d01c538a1987011c5fc352503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dc250c39cc073c7bac7dda576d0cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cce566353b21791de62ae95f5c9c81505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbe61550fa18131e8a0bda8dd95e3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc5e2ddd600f3ffde33761d424db1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb7f1337076a8db0a52e7114e0ad05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e412c71c81019bd7f5f2236974b4b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b1c43036bfde7c6c8259e811e8c07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca33b890b5f465357a9314a7ff9430511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552521a29611972b9c96c563ce8fba4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7831e9ec06a949b97bbc59972515b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c647f30f572e005c721ede5f9bb4b94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367c7698fd332c0a855f818fb4d683a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8b7cf3936a758167ff5bb409ced93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56c154122f145ad473c306a5c6c5d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e2b8c548808fdddc9c4ce7b170155518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90543c122e7663410c51d1acfcfcb58519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0b691237e305fe103ceaaabf6a75e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aca86f7d1fae64c7870eb169578a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e19b37d6533374b8efd977d0453bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731aaf529068e10872a98c9fb119c90523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468f81aca7c2e91868b3d8809909187524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c07cedade895e036911a33f52a1f45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1948341d289a116882c5d0a60108926526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec3e018b1632e502475b9c74f8127c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e878e5533e97f6e2665462334d5e6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e337f256d0e3231d544b7d12fc90e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61df0f40d3866bc0f0b177cac81a6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a9aed18d76c29c58074ab7c3cf8c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fa85d9be20d01186c1ca51f0391fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f66de161461b874cce5f818a39859a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaa70b57cef9929bf8b76340b0f242534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6d8834387fae52bfacad79938b104535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51bf4f4466f97b3dfb07b72511bf45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56dedf02d81a271484303fc40db7d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80224fc38a35f6fd751c80408d9fe47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dac84035a347a4e63fadc6b4172f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521202d83e5e39a0096c6eaa9e4a709f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f1f4d553bc09fad8547b83c4410e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c95ac809febfeb6ef58ecf128ab90b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930eb704b7d997616d1e465874e33f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0b0a6afe3440d1381e275d701bf7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6befdd501a901eb575c019704aaf28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23704173434a9d49799bb7d6c146d00c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1fe2049009f99d46452dfc27f96b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc70078977d75218d4ebf889d8fe40548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8ed0d2b513706d9b17bc42740738e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23528011f30e6aa3e1bb6145fd6743bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25404510f035673d5ad5504147abeefd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338f87bd3dd731aa9deb6ac4916ee8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce329c6b2e0666ac193dc3e9569a43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c60f1b9a61377cbb0424d5a800fd2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4788a615e25153ef0ef14a93eda4f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a14ed06edf44c552cb392b285a2e53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba0d9dd92044cfab423dce1b7d52eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a81d9df453afa2af3347df014e627558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8da7d1a272abf1dd838ff5916319a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f88fcd65bde460ae679ab531456a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161f87012f17a08bda28fd7cf2216d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f66791e11e74523f5cc5238527ed92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8912d9ffb46516c29102d938f024f85563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ff081711ebe8e4eca904c2cb3aaa2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6717570de313759104321679a53a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963b482cc20e363c5bc4bd86675cfd4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbead444c135cd62d000262c0ec12bc8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09665ba1a42841b74e016c72481499b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fe98ff3652ad9b18f65c20e79c771569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95ea25c088b6ea1094b791a8adde41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07697c1b12825e8a6f9a0b519873ab2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b464054dea6b405e6116a4c9151df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b465512e02213ae28c9cfd5cdf3bb0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1454019f2c7b6f1583d6b2b676b896f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065669314418ed69c7365d281ed8c6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306328621a7610a96029d4f2161daefb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0883c3b3222d73209826d4ec441a41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed134d19b204102f26454f3644b34f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d91a998c253ab4133c10212b0bfff4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ce3ec1253c87902cb88c2f3c83ce0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529b87a32cb3c88c57e1b5316bd76a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4046f074ce02ce56ca469edbfa1473c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f9bc88e0fa5f3fde3688d85498e76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5bdf8ea2286248faa63737b28abaa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9660c8ff544030ddcd9c9d1838ec655585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88911b63db4999e00f2ee0f6254c9172586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798ce3a58157c25fe4a6d82b10b7605587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc8fe219be1829d33002ac5b17b33e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710099d5a883a8a8eadd1ae0e7b62d4d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ff59f9c8c2e2eebb42669cb84c944590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f92c9375dcaad958868fd0cd31cbb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a151641fb08423697dd4675a581cf8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd15e1400696943dd7fa83020aad6bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac89df4031b4213276ffc73ee3cb36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bcda8bef6f359dad19a8348a14dff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01655dc98c83663b0b253ab3c4272051596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad261574bdf6d35e817edd4f38b3d1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac0aa6e0c194f57cd0c8a04a2f33b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820a3e98891ca9b3d558ddbf58bd046599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba463ae1b37a58c7544508468e62340600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753b149c5900cab3fb0e09254ec6893601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549da0bfbaedb97c8c05f8bdc36ba4a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fb1640cb138e1b1783bb4cebc1169603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf6d0ae29a3844d07af79973033da1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dee3a6629ec91cd90d33f6b8cba95c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae57529e4b297c8fba49ae2a6b5656606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87aefd8217de4cf61fb301ec171c0fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c857d0e329daf2f2e827ba4607759608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125e14bf36661055c8eb333a69b1fa9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4538de062e1d8ee858efcd0c9fef08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3264f4c122362230fddbb63ef6e1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145dbe2952f56e7dfb051b72fe659ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001c336e179514fc822225d96343065613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8598a63e6d41ad26c0e82bbdc60a59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdd16297dd5867c173279dd270ba1f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ed2c68077ce2ee7f7b72fe432f58d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38583432c534481513ca5811055620617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48577bec67bd4271635eac03985782a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71be74ff7be81b8f62e0fed23fe1a5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbeea420518b25016ababfbac2c128620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcf3118d894cb544682ed969a9d7e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a560b764cc1017315ac27239db377b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42c5000045af74c693c0d85389de9f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c48bb7d68fe1a4bbdc6d66a2609b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a68b2a2b2c5d3c054c424ddb56a56625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a207b1388199bcfe2addc59320a00626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f85011556a42aa0971294c27e27eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20407aef171195ea95ecbb792815f77e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92777acdf6a639bba351a97cb6441f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601a40167402fae8d630d26fce1fe3f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02301e0afde9ff2fb098591da879f47631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39b4e1aa082bf4a12f5100dbb2374c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a4a9ea58d5446e311b1ad3d0e636d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040ab871a2c19b4b289c6d201ecdab7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3172d73ae0690a9e5cac92881fede3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c73298d58140e7d9a0f00256c3060636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3c901a61c10d5b8abd3a477f61d6a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a478b562b023c4d0cda0e5d85c04fc7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b727dcef7c2b5c82cd80fd6a362db4e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b2e058fc372bb054fa44aec4e5503640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ae8189f34b3c30afa150c3054b902641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2294cff327dfb98b733a519582f92e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41467336303096faab195fb4517cea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0a09c1294098245ec040c3dec3384644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4377d88edfac3a20a1c10c9a77926e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c19f2d17d21c1cc57c8019d73f3895646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252394256894f1b1fb4d864e1519543647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550e1902952a43bfa67537484ba9efe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294ebd778ae6321be07e222139da2b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b0e73e0037fd78b1da8fd8cb91827650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76a89b27aee08da8507d7ba5afb29e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751e8ec827106fb4ed7900c7e6be24d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6b3c3730c3ae5a9190602dd8c1e83653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36f70db8ff9b30a902fbcf0261486c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a3122507dcd9e70078710853a2a08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac27b9256d2479c1ef89afb241265e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19966eab4ca36afa0336f1bf40d5f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d6dcaf090b85bbc4db1f710f71838658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36994611078faf6c0fa53a3742d0cfd1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52c71a99a044bb65f16895f6699ff8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9364573bf5de99cc8f2155223bf20661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e673a9d832367019a0abcd1928a843662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b846ddd74b4f4623abda7ec75a29d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb8cd275cfdf88fe8b2406cb8e91e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ebe333846e75fed652f875fe563a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06f14be816f23d97dd6014fa4e3e8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb76d70d03b8ccc9476bf416dbfe806667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095a9304fdba42b04357945358cbd6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287ef88b03084029034c6db869a3bc0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba42b4b16f51753b41023a1ced1fd1c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a693fb31d57d9b4efecf55cf230105671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b43158185140ee657f86636696945672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fb6dc93004a2641ed8369c9727e27673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ce67cbbac8a728d77df327b0d4239674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255cf40e6785cdb0b25caf05aa15460675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69318eea283e11024337ef27940ec5af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb8525cf6dd44c39e23b6311f34872677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f744574755cb9ec0c45db0a1ecd5a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493232273bbaac7acf9feda02ff0caeb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadab8fccb2eb83557dbac93cb3c5835680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029d79aa6ce2131cb3e4967d7d9990f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7852850634eeb02bab97b860d9567682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d0d48204d2a09860f375ee6aa6de3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be73d5a27c64da0f852cee2e4fb030684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d9f9708c12d0a3a948a9b80423ff1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d66f9a35ecadc8cf01d5b02b9b01f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6265c3760dfc74a16f904ac1a57bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cac2edbdf52a4645346a5101dd4c2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31c6498b98da72b3efaa307a470bb5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f0b8922b1666ca1917ae141847c9b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be2c86a8ed3dee754326b93ac2f8f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a1d99b32afb0fb740fc57d1b462a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce25de4c25afabf47f4d4c23af4ef9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db9f0d7354ebac8458cc6ef71a7a37694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c62e886e00596cd1e96f75b54f54fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512858187e3e69c8138f968615d2493696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906fbed81c92eeccd48d3a199635e71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902903dc14c2eb683bfc2da9d56b7e66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fdd911ae7adc69520951291902407699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97385b802ddd63a908aaba37bff7ee87700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc674910aa4ad9512db74aa5cfacb0f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a7a4f9c38ab7f3c36023a6d2a7f42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09e77cf7e14db358c6a1c92a2b7b0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8526530d90f451b240cd28a9b51c33704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801c018ebba7a4dd8e0e63073026875705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c10f6f591ab910906af97fe4b2cf9d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbf43a2a8d64d16a32a014a229c126707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c958537ab7f63017ac84ba290142137708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def44272c9a56f6a4937ca16206b46ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e543916bdc95c661c4a7dcd1c93077710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b40f4146869360acdd2085cf597a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c5f191189951ff9df76bfde78e4cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d8744211740a72dfc2465d9467fd3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66587568a950aeb0592052c7f1803b6b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40993f5e6c3da20a6be3b5aaca80f93715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5a68acb22896ecee1f431e034970e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c82c800d774b107cb353b9fe491503717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdb9a7345e3b43d258c39a1679471a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ccc3ed47a33387c0441e2791b0147719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9af453b5cd633f7ec486d89d2665e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccab5b5bbcc074e6248d0d98417d55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83e064e5d23a4228a485635fea5a43722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b760ff377ed84f42c81177731c281723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41033520ce5e215f3cf0a7d7c86d0641724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9aa09dcef1ec6606db837705ae227725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccea1d075b2bcb3609d5d282d80eca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d3626862c8d7728e7f824f3efa49b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e168a7b7cbd61edabf12b73eaf3f56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f422f94b11f42761ae94d853c29f23e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce71aa9086611f3acf69e6d3ad7c5b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a867cfb105e036e8c9dc087ad56642731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f35822dbcdb6c816d6619d228e28b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69941a5fc607a11122d9a5b4e0407bec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb1153fb487d5460731275199064d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2d0f22f2a7522eb47a547dfc3a640735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6ca26c7813aacc582467522e50713736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a55125ab9fc45cd30884d4f0d4c61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b48df2ce988944401148c5a284199738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c462d1b57ecefdb1213490360d48e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91f0922d5eb23158edd4e1bee99cb4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a396ac56ad22e27a493f282a21705741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6183b4a9b428339f367e48240dd504c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464783d2fc3ab81d75854ac6deefa57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386faa9c120b1020f2954ec3a44989d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20712c8de96e657d4900461334c8844e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbe3d61cc9dc75a9f5d6c9752c88e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f967fa8ab5d67971432365b86d75f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbb72489c8b37e16f7c296cb3df06a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d272fac13c95155faad2529dd77564d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b41133873b4f90f31734b563c345b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47e7cbc2306b800171d94b5ae0f356751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80f7e1279b3524ecb2ed270ee2ef99752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ba287acd14663e1758cae9a8013ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bda8ddd7fecaea1bcd323e7085157a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3576c81b8f64891d6765aa1993a32ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083465444a74c19b4483a1d06ae8bce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41bc2e6f573108769b001d441d5a2e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017989842049959adc2e6fe7da7f5030758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78d21ea0a069b8504585bbabb7d033759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c58aa5a90a1a8d82e405f9e7776e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe04fa2b8b598faa37fc5941d0caeb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85107ec892285dabdb09e3e5956f8e843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebb0f7daeb2b1fff76eff160b18a184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fad5eb749fa6a50e83300c89ff67865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a0ab33a551f673d1c56ba8a6be3a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe393b73d6623b3253c700008afb4287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd4dd797d95034cb9fb0e742b697708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a467409a760816ec0a3f26af50d8039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c16a87d83ca0e60edeeb6eaa7317710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea168e1b8ef3d440a630f48f08b2ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dae57c0aaf63dbca204f607da0e95012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1145b7f08be589adde1bbb7870acfe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0117c981426cfac728837d9a5ca5e1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26837d674a1f6cdb6adc59202c313715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb763269b351e55370ce67fc0e743d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e445a939619cbc9a965d8a7463fe8e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001000f46b74be6ee1564e3bb13f3dfe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94e571f941f3abd9e5b4a4c3aa77fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226a81a8050ddfb120d2763ce00b21520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a2c8a1fe3a8d35410612de647d61821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eeaa2ee8af3200e445ffaa43703bc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21cbaa188783451ba6c14da0f9b61b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcc9d1c8c4220fd19dd1e72756256024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecb2e5dd3307e3f0c05035cd2117f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532e628fbdb8efce151c091dc0da5e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e81afe6fdf7a1b4b8bebf87b6de4b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ae4a5c085877675ebb9962c31bf7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c490f80b8510acdc8c2a8390d468c5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc413d5f6b60d89086a38665e9e3aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058fbdcbfa3a81ad320004adb81f8a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35493ad35b39ff8c0c393a77fd7f1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd5567867f7edd1144a2908a29a3b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71d1d5eb105cff2f06740fc2bf68dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec1cb77ada4aa9e5174f70cb93f92c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ed684e0d70362e5d11cecba373b1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688eac68bece75515c1e00aae5df28737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2f204cf22993c86a125af753ed92f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd9e5bb2f0aeff159df113e7ee2ebb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a3f13b4d3aedb904dc797136e630f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bffc8c5f671a9751d63d5e54b381e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436aa86cbd615c7d80f8a389d64d76ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b45200a651d0238941ce9d1ee772243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73ebe05356d01e3028acfff440c6c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013aad9b0c938b23f3cdbf5b6752d69245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79e7de3b4630bea38a78547af352cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb723746cff202ac10738d70b91b07247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60963a3a412f06b8b8a9621e135559c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac7eb8ca9eed5f825f1da4f815ca9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dccb29a9d39aac3644de4e4e90dfbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9efa1cdc7ca9f1b546a5a6422b2e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21731a510f4f556409d242a7f61e71d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c278763120c4228f83911d1249eae5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea78119d2c92b23d9d1f22ccae889354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10289832316316068ca7cb4e57f33e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f15abb04f8865a40b886976650b49156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a287939ba5582ce73776797fb5bd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6893c6d8ce65e03c2e8ec2f891504e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b8d6ff10b04fabdd0f9a2ebe4768959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf4489160420fd30f4e7856d3670ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd7fe977c1be865cbf95eabce9b6cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147f864ad7bf741e2a7f4537147dc6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faa3239102d3b68395cba35b1d831063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263b1aa7b7392900e2145f53176e69d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2e3178ebc6677871c00fe7e4c0ceb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075b19eb2a1e0b25b0c0819b30f951866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050e55911f31716b7152bc6f9b0755b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed47a0d5e2aa2cbedb337de2b7ef4a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbdf16dd418cf82d04b0e77617f27169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ef9b51e55ae0b7d00ab8264f0c98870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fdc99979dea783d3f0e7f4fe611d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe229c49b67da5d124119ca849fcf172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfc0772e03dd1c0696b419c659a41c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62549a3bdaac0fdcbca968f744e423c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bad1b360ec3bfe2474166be8b21a0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becde802aff640ac90c18a6ac4aa501676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3743c7333d21abc5e9e55cbedc060677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba0d64d0c58db6f1fccb86e051279978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2e27c1c584d04d25f077419357da679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6700e05b32b3e3d7ca34c047e6ec680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8112f552942c33f532139a734052581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0a850c82214729db0a2f9e7ca4ffb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955c69bd7591208b211ae09dd482b9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56476d14f110189ebefaa51771b1ca884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc7694465458181270e21b6d2267da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658486e81985f0f3d4f0b16b346d4d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1baf2b111e0af679e9a8eb418e04687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20b1d026e423e0d7f809dee608f2fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a209e6f4057e067f7618a961d09d72589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf41dcb5bf148e40a43ad7b13689c1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebc6df5115d683515259da9d26459b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21108bae7c0562078e61121248af417f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031488d1795b62460bf2c0eaa180e07293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe9813320f08b5bca56bc8e740596c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e1485012ab69c57567375c1bbfde895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3854a4c425e98227aaae3f76ec807496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a56a6dd7a64d7019592aa8e940b6a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fec509601c16af4c8da23e27b5467598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb24511dfd2226e20e72138701bb3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a46e4db9723e2a4f56ae407269d76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200315959546b6140f1a2a732f4db71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e696b21b8607e2895903e914377c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed1120811fa9d4e9803b7c3e964628103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e186b1285f55d3d218bdd47f621d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6a55e74cd618bbc8454d8d12965c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b62e34ade141382a2ad68b7db4e54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe78df066e14456577b11cf712ad7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab7dbfdda48c6d38cbd7af3f8cea08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8a8620551258de734cbfd4d910dce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a3bfd1c3a639ac315e4eaff1bde44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04862fc0ec868adf5d464510c5dbb6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2f2b5648bde590a1bd58f450057ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45776e3066bd5eff3ff5c198c7c427bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdfc0a62b1a4fc02ed0a9cbf57352f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758f017f7f2ac9221418fb8720554f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66333c5629fe1aa02d70dbe27d42539b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a4139ee474fdef8ac67e1236224f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc210f4947f27ba9f7c4e5a26ca843e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582114c70a1cad48c98f1093988a332119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1fcc2af11583ab35ce33a03bf9689120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb891374886de8a75ef42cae39e17bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84df0ee90708e5c7cd02f68689988b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fe0b02204915b66f1d4fd756e7d62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc50b4183a3e6cc81f071f58464943124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fd925e65fae5ecb7a0073ca36305d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68584728472a6c726422d3f44e29fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514ea990dd5f7954289f1054fb988d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc28a8fa38991e42aa261126342006128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae4e2d7dc7d2b6813a76b14115b15a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d838df5cd6af32af06f1da3be2619130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28b4e04ddc32014551d2f945949433131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17db3a11db372ac02783e6699472cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b65ccc44a9e03961dd1a5855804d69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d919cb1fab76204ecf72b50ff7d394134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6611854352970392342b2a1451ed6ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4792dc43a7801d1ed564326006cce3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821b463f2b8205b74b754ee79850970137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8d5dcea2687aeed722a10fd29f0a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939ddd244e1103e81111eff04da4f29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2963df8dea65803436e5e68d8662b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388225ac7e2927068ca2598bccd3c70a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbce31d8a9b3aefad0344ab346e3152142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f629bf72591d1c4754e3949ddede0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1563de6da594f8c7799dfbaf5c532144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6326a96b823564306edea2ea888b7b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caccbe3f1cb5a23ee2292ee905a7aa7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcd32370a2ec5c324594075a643951147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bbb30afdf28392a7a7606b307acd3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ca0cd224d4aa32e4026de86e18c0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316ec8a3d3eb99cf2ebc7ff6177e4bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3395d3d051f14ef9747dd9e2f2f36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b71b623104a48b360284a1b10095d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e396ddbf270369e9e38b763550a282153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648511ddae70d8075c3c80fe7149ad03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc8e98bd67c7bf01ed01e5ef62f996155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af217cb53868e7113c3515c3008ae2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6796c160f99943b64e9d9cebedef44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015f04367c47d1fbede5809eec1f503158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bf4b36be010ace5d0517a84339ac4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018a8ca7838210efe08253ff83a1576160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08a2df03e840a07e7585b8a9060316161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734827d69f5348d82c7252818f06a333162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522792143a373fd4373e7aeade9ebcc8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f359aaf575eb09c1b05ecc6d36729164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c7583e1471a548a1f9c4e693414e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987a1811b5de465d81972ebd02fbefb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3e358a5c2c98861fa366c46cb5649167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06e80a909e4ad778ae368cf2acfa82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd68e863ce6590a3b0267d5a142d7d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558d7a22806dda2957ed85b00f8680c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4803b095fef0456a79cf276ba38617e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196da7f311486dad1124659740d1b10a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b972d848677b8b382897760923739cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705708c6bf881e7fbf1f504717d4482174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d461b0e33abcca1899d509f10d02a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174def34fc8f0e25649f35735907b26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3b2066cf7215723e196e48db5c7a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93cbcf585a8e60b84c896a82e5aac0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca9a3d04a4bdd9cca4a0c7bea405e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a58d3e3aa7cad82f72e54730b3f7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e02c6d9072e8723810f581c25404a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c201a2e6b859e9062be4da8f3a1d5d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45431d356a05fa7cc189943a5f6cd751183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377618b7fb0506e8110577d2a1e78924184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07809f2b52863ae11c671972b7d202185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8be3f195fe4a6b435149746faa05c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080c437c99c852a44aca3b33969de7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d9c17122dabd5016768a59723f815188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bc049a5b15dba4785e7f2c8c29dfd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277252f71c64f6484b901ab40a9bac0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c07673168f014fcad7b73fc699c31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628c12ec7187829e159ad4e8a843be8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a3c560441e51c7c1b5778f74c9122193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a197680ecd5738b840542cbfa088cb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2ccde0e2b582a32ff6b8eae1b8683195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0d4d482f125337405eb9a862dba41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94839a0a92dac6b1f12792545370ae1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56421d0c13d3fef48cffdc25986faa4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efc356e32320baa963c49bd3a3db67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bbe51a227674ec9db86c3207df28d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76a2341392360260ddff57f583c08d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2d8d730fa76d38438ae5ddd91c0be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032e3b633f89b4230c478305afc7d8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316850cf7d660aac4a43f9d93dcf1f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ddca01edf8507b2baf9222ac443f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8590ada0bac4f059f5d958077ee6587206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3c2977f32b7fbc8a75b60fb589706207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30fabd7b5f04ba175a193adedcf5f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5646acc04d1b32a42a55c71a63377209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f59ab1b6890ad376680c0b32153514210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3daff408df966f6155d8fc94e3b52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa86997ef753c01fa3962cdf5a695b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017afa0f1b1c35d7d3756bb6a850aa10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94567851e7e88ddd1e6df3743619c1dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2ed0ba63118293dd5bd92a8d1bcb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeb7db47deddeeadbe411536b414f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd356480cf37c0bc31fd238d6cf26a35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74c6ac826e25903495f0d717dca4df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a1c31a78e6984d411028559733ff1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c372dbcc5237b0c11601dd35a489b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3000dade070fad3f3df0b872dbe2dbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3db47b6a564a86042cf2964c9a2113222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d31e6fb42d0670f2cc776feba1d4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f355fafc2f8999fec8f2ca655e100224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c7d4e7f902c85eef76451341fa7d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e243bffb3fc59ac39b4616d3ce24b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288c2082d411b5ab7c6d101b9531c37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadeb44bf22bc38934d318624c9a8ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f330e980dc707a7ca69bada0239eb5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490f183095c6734484827767ec785db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2b0223456995ea965c1c193c74cdb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda8207809a578dc9b060443b324b11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3ddf5806e383eab14a36b7ef0150e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a777fdc53fb20cb60ec4e6221301ff3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b248442aed5eee730df80bd2127d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec717e49e687d1d676249158a1d2d0d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5558e99b7c2ac418e229a9b5b01e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89860a35a218e01c39fa3e59de3b77b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efb332623d282545a0c3f4e64934e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcc7327fa367052159242002d8a476240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ab75ac4d5e003a00443737647af61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4748529967480b309452859314289242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1198a83999067c8a9bb0a24754cda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20853410c0e9a1d4c46dfef152c2c6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d6a992123f6317d4a121390a44202245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf801aca854ae9849e390800b4d8399246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cefd10827033d2f083f1eba5dc33bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273149b1aa01dc563ef653ba870b6a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595e5c00178ade54fc280c7859ef3c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf0c4c6cc51c38a4b6c92a163de926250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711d310cb4e9ce872f2bd0b59739c4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a292efcc67b46332aef2b4c7ac2b14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61d359aa766f35e2d680acef2f6bf6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e371789ba472abcc9945df083593d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d707664e96bd284b167598e0cba69ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8be3a18a8acc70031b21bc94542757256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065f42bee9c67c8a10121cc345f84a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb18349bd9adf252bc8d7b087f4cc1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de4091a48f2d2feb60f97339720c0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bf36569989f8b3b7207951c05a961260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db4d38be5b80811d7d369703f26efc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedeb2605fd22556b715551a69daa6ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b45889125343c8dbe9e32938cbe14d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2411d5f194429ae23ab203ce28a84ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddad23f609bc7f0e186f7eff875455265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fce10488ef3b6b50997ee48871de8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c98f320936345ed13f8765334e97f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b092c79418da9454468b6f8d1b101d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434a2d18299a27efd5e1adec9f94198269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd137c6fe4e8084b003fb10f339525270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190b77743c7118d914be35d376b54ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1e67e1b5a9be13fffa84c705cdf9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0243178b4423986580845d2119eca5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ad56d60959c1e910f8d13ed355667274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601fff88d13a134174bb75fa40dc61f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acc38131c8d2f12984266a5dfa7b8d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadcb7c9a65a9ea9d6887e4afa8c26a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930465f0ec75cc422134167b999e6bdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbe483b47192ccb29baa71622173c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e4c260d7ad3bac313460d991404c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9f09eb3f2b45718e929f748ca773d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53757b76baf933549f7614dea95ccf6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff85f9b8119085778c7617e09b660ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790517d8a97ad8b074aac94b0694d79b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc77d1265e974133cc3a91cd3ed8404285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378b0691ee180a5ba7a1b170e0c4d26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5849b77f34e09782885df2c78b17a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e17e7f9ab10fdb40b2e0ae8ba7488f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e92050f8ba85ecb88c00bb0a52ea78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3c5f829454ec677d1486ee56123f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300620ef9974db889b7be4c621b9714291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144da0f81823875295f84e311271fd90292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc03472711b1f616bc9a014c3b2953293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e345463b5fd101768decce82546a90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874862ea3adbf2bf5b9ec52f92acfdc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e6197dc81ee518d23f1c101bc50de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cd49099122bdf5624b5086f131130297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719cd245ac7a8a42087b7dfeac21ba3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db1217c345bb4282d5dfc3c73e94c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f32f7ba303fec1b3f519e621b00f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239ee5a87eac2d7558c7ebf97a350ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34388edbb7d1a0750cacc4dcd8f55c59302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db07f4d4964643434f6ca3361989e5f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7cbde9a8529a410a11479de34a0e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9f73588e283bb478eb5d311d975ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562b3b7c7c80425ebf23f29dc3e78c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577e39840c85df64b880f0989909908307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39881e29d3c83d2987ddc102c9ee9f4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5b8e404cec750f64d156bdff1a376309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86041c65fecb33d3ee54024267ba9872310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbd7d510a344068aacaac9c918d47d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b51865b7db0c7c187e0e7f7ae6125312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2cb52185bdf3ba6bb7cfc514d63ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e260f14dba04d91f558e4dde62d08e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a4f31ba80f56cecf6dfb74046055c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ad7b26ed2d0af590759301cb347de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c35b54cdbc4487209f99776580250317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12588e1bf3dd9e5ef429402af88ef5d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a3f288912d4b762066ab6f2fdff7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8a9d32e2a62317c11aef3d4a6f7ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890b876b6ea2dcab9ca5becebf84d8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b3cb1f8e4e924ab99ec03dd323162322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becf8d253f298094020bbe9e36ffd52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405a1c325f27402e35dc6eaf12c4057324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb08e66759a1c81e116ef3d0869303325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3843d684a678ad78c741fc8692bba61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c70d727247bfcf6f063f2132efd59f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e732eb8976003d7f0ec698df503d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7154e286c59fb146adad9f25902703f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9186066e20c6f7ff1abe30ead6d24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd4094b6597302c33d843adfe29a79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60822a8aacd47b44e0c04f7a1f473fa3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62a8e146cebeaefc2193f533de3b73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee2ae4007e224492985be9838ba619334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd0653dcdc99ab49069cd86bbf153b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d77187c11f5a02091cf621653df3b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a430e1b0f3b0dad8bb10cf047c8254337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0a29688220b3b401ef24b925cacfe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eb9c8acf6276a2641214bd036613d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a292c1480d85cba6ad4e9942690280340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7b210f00bfb3cbfdcd271f23de529341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dbb3d906084ef73f87ccb70a385f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48549c808c26cce67c267c1b30380d90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf1f3e1595b0f5e550a12df61b7dde344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28abeae542933ade7f83f771c0a279345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff99c9c5be1672fa92604583762579346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bf9d19c57abed785cd139ff00a250347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710bb0b1a1bc4e5a9017118097ec849348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20764b83089b7018adbbf24588c4965349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc8c3d680734ed4e0ac973cf54dca2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9bd5dd30bd61d2e83cd80cd7ac39b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428033c6e0a29d849d36fb3477f932a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b818a7a0286a1b19427141a3e0644353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb70291e1e342412f67c80812356fb0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323bb4b1fc7ac14df2d44df9164864f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bc7933ee784e11b90c8273d9edf99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1bde433cdbe6bcca89f5b55c342f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bef0831299751ab60e02e3b5fb4de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2b626ce515ff150c2079501fc95e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5cb4843417e5304f1acea4c1b784d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a437a599de10b940ab67057cb1e6995361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a95b30078172e6149fd2a3bba25f7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3c702439a2cd3c495022d478f5416363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8b919572d2e50d59b9b19fb0f0c63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70be295eef7774ca9030c0f1c2f3f93365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47043bf814520684e7bedde6d72ce2e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe7bb4fc6a14faf1ec5f0f5c35e925367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880b8f26851588dd2bf4eec16c44a7e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde38785185c13255a21044f50199a04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00a1cf06684a13b92e593cfc070b11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421a0dc444990b7574867f4d11ee84a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a03e1c0f43e738b85e43cde1de394372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3238a16d61811fbcd3c646a8f6111373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367b046486f350e9c3e55750f54a07b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a260748de9aad10f16b6b2879604eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb68059fd48eb674ae853e5e777476376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffc5bf1d2aa4cff60c26453fab0641377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866655b360018b74d02592e0cd3a489e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcfe097eaef77997634ba003526e5b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72edba850bab7ed5a3880aff2560974380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0719642cb5fe50c6baf3047bb68223381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb041cb3ed5b68eb4aa5d106a0d3fb2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad68dc14c234fd85586a5d896be0587383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46909b092503d40a5198aaef3794c95f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017cc1473eacd9cde98045d72b9bc86385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea7c820c6763166cfc2e8d5085e2c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798b10fbb2085fb2d923750629e043e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674d6d8df55bccaf72e0a8217dbdf64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37975323cd308108527d6ea4d2b7ed29389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf732405f38aed7f06d9f9c68010b57390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c83faf7773dd624b65b51f4f244654391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302b754cb73dfc6fd84f797ab97b763392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0dc9d57a78e048f6cfa2edad313a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865345c1c2703a52b4f3dead4de649b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc907d7eb739f7e9c8e0636a6d4b7fa9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a295077f973240ce6368103830c775396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a444c4500e2447f091eaee291e30c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edfee8f78f34f00a0a98e9636c2e9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdea149afa24a2825c98caa8413935399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3161b37278e6c775d273902e84ad8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf773294e00441fa7d9cbc95017b2bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc52d601495b95b1dfe4145957b029f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90d7bde31c5f79da41a2be03e58315403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7612373c20ac8bfc599dda568502496404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f96ef37db163dcfe23f7c4bcedbaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ecde6a3fddf3526a42e05ff5199d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2033551f5d10057587e6dd0573d8f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3a01176ef68fe090dc5d9d026f8c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ded90e884835a6e5d52b8d9df868a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435909701862a228355e63cb7314581410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c752b4b378829c00840224f4dad6ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a75c76cad6b4a5d13a17ee6c31e58412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd73483b4ab17c92d64a4c0056adb2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d222c40dbf8a2ba11a382ecd690c40414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b47e78881225472143527c27ebe254415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee139765f866b462cd5c9fbc1bd387416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc328e44cc396a7a91b94b22c3714231417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf6931b63ef6f5ce69363590c27b0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfba7fb7c5566e3c9fc61c1ac1f5a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85eb1755a63f1ceac6054a1f2a97e00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412cbfaf7cae622c0bc7d7f611d3a46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5215a327de25f5b83e98a772e427cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3cb37d2abf7333f1ce757098ecb06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a10249ac2f2f936b712bf988a10dd1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed1d4234ed785b8da116630b253a8c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca2296733e920fc3961c35c369fd27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb69952b3498bd04fbad6a3aa052be3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238fa5ca8d3ad9c91c6bb5f4be1fbc4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87ae1b2a30450b591f7c66fad72daf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e872ad1eace7d17fbc7ba622063a0ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3637374133a0405b84cf93481434d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f383e862823bc7de1629dabbf98d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394d60da9a72a1ff8313c3b0e9dfcca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c936e632a02a8b4668e1a0cec88683a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c660a180e4b7c4cdde80fb6430731435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201e747ce94cb67dec2e00a4cce3174436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5699aa1fdda99b1829da8c17cfa94f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432a00cd7cec5a126b1afec2f6f4658438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62477ea178f9823d115b8996f57e888c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcea4584875e007993d8009548bed5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66586c0ec43f7384a97333d6ac2f0c37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ddcb53e4be5ce1d2e05f19660d5e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a79082bb8b2a77fda766b4a4d95035443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302722069a420176dd678043119ffe1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e73e42b59dd6489ffe842e320f628445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5564736429f8f64da456025188de2b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a70190513a618ff6b4d77082eb0554447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912eae5e83da2d5e0664fdaaac4c9d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c805016b27ac8ab3efae4507b17ea5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c4c65612961fa4f4e9fa631e69235450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e409583770744e6a8ffcf5fd62def50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25bc29e466fa27baed48994be0e01c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc633d695a3f7b25045f9b66e9ef64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13824ca5f1218f00b6fcafe87f46c695454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d54ccbc5eb69e5acb6adb60000cfd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344bfcce5239229eabe90dec0c89492456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686879b246a0d1b847c28895ca72a2f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d06bb562797386108cbcdc0ed5a59458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7c71c9f6a77ffa1aa12e4478a608c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8752187abb046d933c1207436703688460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3ff4490949cbc6b93d3eae57a9da0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9dc45cceb76b4e56377446fbaf2ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676155ae5a90cc2d56093de1a28fe1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87fc61c3a4cc0749ac802a10061a67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706d67e4ea38a2c101c14cb133023b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325b82d8c04c2017dfc8f949bf22e1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3be528180f8c05759cf88564d019a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da40bb30bc2678c0af37a3f31dd9a03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c38fc73e18cfbfdd465ba2d7b3fbc5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c5ce9e2600564441888b7ecf04a2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2946b3cbc5e4f09f3c804c525d2b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a153698b1ecab683d7a865deb6ce6a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e6710029139e6a70c87379829159c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5881287c876096c4dc14d90778d0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64f93e855dae865e16e97bc77ac7c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421f4d386d598ab1e018281f76e6f9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21574d4194c6f31a09341d4025f1f1e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7c783016e26728a39035a76d87063478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84598f4a471c24b67fd5dd1f5012db36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1cebe48c70bdde35e7f0f86767d11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d3a8869b23f8714b111e381305303481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ab6f7148fde2259f725b56ce4f8fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a926f5d31476d4dd53985b2ea53b7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642cc0977f918283c0a2478f548e513484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436fd6c79743aa0e53cb25474f0d7e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2a9d0dc92cf054a2f01cb513bbe49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db2b7dbe155fae2c257a93f6fbfac6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6644f517fe9cc5f9c97e572f94ffe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbc18a9a83c4bfcb6ff5549cc45cac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9552333a97a27c42cbba7eda9d74c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c3d3a77eaa7d6b8f6e27817f126e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb22bab21d19e82344173a70b53e3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f590301a4c1b11bbba392cd2de369c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eafb4316fbbbb97e97d6018e3cbf9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9b24fe56c8ed0ee256eefc474415c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2eff885d529dbfce4ec499fc95e66f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3061825926ae52218d655ef39f9e7c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a29386ea7ced6806bfd89dabac5fa9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3ca80f6bbcf6d855859661f6b1398499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f798fd59ac9d6348ac6d1b13c1eac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668f2843d3420dfda4cff4b9adbf560501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfd929381db19e94bb2a7c3f0f3f61502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2023204b4f89fd9c141169bfee95c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03463afea8f7c0874ab080c3e8f0f411504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f87923fd6de535e300f6c8bd242ee7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438268bcdf253c3028104420ed470125506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80417a06bb71ced879507aba4d4f9def507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55aef05962417b64f7a28b290a833b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bccde5092eaa16fb31c99aca2ef59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8362bf8d914480e029b9c5b79673ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bc66d637fdc211ace6ad9d6300597511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc37b88d46320462f4988af165a1c49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3b6f6f9fec4aa479ac22eaccf3ff3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caf542931198326f91773cfa42e750514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2eda884ec8d280817f73552bb7365515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef231d6fedb1ab3ace554a4e38c4214b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221792f356da19c70539bee955349286517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f6b7ed66072b666ac1a1542e5a4d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc308933c337eac3d9f4fc28413a00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98bd85a9a1e8e1c9e4f0f08c0ce32e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1bfaace3e351c69d56c97617faa3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff85075fa23507b5246c392ee35c108522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9bbb0dee99d52d526d45c73ffc458523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635e5fb4836f8522d7435173fd9efcf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c46c6aed71cdd241ea60938b98872525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80718f66fe4c2ce96018eab7845c8e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d3a5819c14a75fac8628de794c94d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b2eb66dccea292571b820c6f37c3d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d78f49132e639805a95c413afa29a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929dfeebfb921d530cd5d8467348d19530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1e1ca477c6ad3c8c02ae0263a2296531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e0007d150e44e186523c96f06a6b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d7314d287b9f4e9ec87a13af94b54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51586442760fdd372c1006ae1f4389d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296f9af3e1b55c4f064661281fa6ae6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f844c609639f2b3b720a61b59067e8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e93fcd45b8f9572f496bbc74c232b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea921b3bb8db100bced2a0fa9ab1416538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab97fdfa960b28ddf7a3e313d10c5be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63af9b79a157cb16d8206676b95ecc7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f40e0933dc0d0b04677609c0dc461541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea48977ce6ed45f15be7bb82d4b5f66542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7763ce6e4c2147bdd16d1c8a5610d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21228b0a6924e50c4461dc7e5945e38544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb320c70f54c7a9998c1e2d6018c5548545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3341067744c6adfc2d2066c5fd38e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18bada08952230d579ee593f50d5bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17cdbe8f3840e506150447e1ae47fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97b0251ca7fd099eab1d68d00a615f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa706dbbfe2c95709b67110253a9f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbb892f5164d5ff194a20686771635551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dabf2ffbfedbf73159aa2d162d74d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638aa36225642819a4a6c91001a7132553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d573b17f5c28de68dca5671efdd44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64af39417f353dd5d5b37ac4a7b591555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15a183bcb263d52a129720ce9481f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b911f22aa4ea2a4b8e89826e1b5eb0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cf42dc478c171d6148042c676df8f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070ce14b66e90b4ccc60800be4bebff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5fd985adc58b009a3c3f713e016b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c99551b17e715d74209538601f83a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c9d68259ab6ef0c960f109c5467f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a5d68a3c95c086e8e521fc2527c5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad453c6daefd194b7eb4aeb2868a8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbde96704ecf40274dda8132a33ad0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970b04b3dc431eb155b41d785c10847566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99fa9a5f6ba6e0498b3d5462def01d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015fd97e02cd89d80fd3c3087986576568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2c2075005d7e7076d70c823879e79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0e2e1eeb190fad5f5c04d171eaacc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41a9c22f1b6f3ee8aa450fe6919b65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18dad7986c8a2d02500223d2866a75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543ea32e6099ee471801399dab9e9b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed25db46375ef568f46e2b596b72a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180b34ff209ae25e0949e1659739b16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9057a93367ecd353d5bdf17cc2a58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2731ef76087fd3a5526a833c6958043577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254a0df40b6ec20e5ae58a9966ddb93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442854352babb5486152535ec6ec310579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5537536d816fb2ce2e4a4432660434580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840f181676a4056cee9caad2cba2f0d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5758040be16f9f367a889754adbb839582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e292b13fae9508bbcbfabcbe34ab673583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1d2cf39e86ea481efec6f2925dc8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6aad3c1ee9ee80fe3f001776f4d6d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650731c029af0a319a8d9acf735c3a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c7ae7766b8ceb36efa750bb628ebb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935f1355f13544015496c0135f00bb5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d960542ed3e76c5634b168fb4f11cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8fb3536d4298139a0fd4255bf386d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cc3f73dcb7a15c45f5562b0223995591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a78d20d900fad740c8743709392f32592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610dc4d7cc082cfa52975b8ac57b616593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb887d87a150ce1968d6fc04afbe191f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830ebc509d17b41a5a704ee414726a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628395f0ced2f4bb5c96af76f225ac7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5314261600a86ede12b17c04ab45c34597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181cd7987db0d3b88999e139907a34a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edc1d876af1735a0ba242923270072599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9d3dbc0d529e6c2afd8a8696e1d8a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c0562a5d30b298c62004025308b8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d86d47f9f9697461375a1c70c279b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da75f8864173a0fafef1a508e01bb2f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663cbfb4d734d2e6ee2b094f407eda7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811be622217f79d6d7a3a80d650f6c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fd915246e916e3dce950c3db5a391606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d983f5636129436160514ef6dca67607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d87f9304470f626425dd89489421a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4e1e02b3c37c229c54fc5ec7d57f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e0a972c5e1a0b19bc9735442b1bed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb451ceb3a76a6619a0983d411c660611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e321ee83aa6ea923f04b61eece0ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f5966609bfb4083cf846f4a7c6626613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764269b791c406b1e739fdcb0b0a5819614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab331191670a4a20e0603d6cbb5cee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc71f48832cf3d26a88bf3d30b15b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ad37479fdca1f924b89072dfd872c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1377d93ce16da66f7886ebb6178ca7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2d6ff9f0240d484a77f1ac3f6d519619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730746fe8ed55a70087cd072afc5b37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556746a665631a04ed2a4ffa9ad836cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d672949d88dcd37cbe1ad4ad9b9a604622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38039c7b75008e4ef84171868091bef6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189a5d79639b9374706253adb24e7f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e7c173aefe94521f1a50493116459625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556267ccadf1e619cc1fe80ef02a421e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafff2e6717b00467f3d444d6ad6f1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbf2e7487ed01a5742e1988c12b021628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7498cbbb113aad1c4ab13ab2a31b536629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfc31569e2053ab71d5d582a0a31da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76768f7c1187b5bce44b716b08b61dfe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fc8f55f892be6f63b6e35a91b06ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c5e4b9ab22903f9a328fc4619d68c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba53a911b6930fb40da6bfa328091e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca5c8d8147cc506cb5b6bde947f211635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ba1a447e954f06bb830d0eb04735d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5029aa7202945edfcb031bbc0382900637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc61f4301ff5e5421d75dda84dbbfb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089edb2e5eec750b477cc38dc1fc339d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c0b523cbc1067d347066f02775a41640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ae7162f9e038c5b9740cf50bbcc9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11edf1d23d6ceff483f8a1fbaab895642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce71cdf36e4d53a8adb4efe87a0613643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17151b8e401b33988adb4ebaf19635e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10abe2dfbd3e3670fec75b8aa084bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb3dceddc2270b77ddd02a79064960646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cac2965c652c5a4a21c03e1dc851b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28518c2535ef91a282d6cac706fdce3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e45889b094724043ec8593c4ab995649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2f3a48a0f6dbf4c34a71039c90893650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6207e217b1a88ee6725d35c2a303e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bd26bb0b72f69f1fd8518ca4d5e40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3db5778edc2bf21c14ff9850a66664653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87535f2bad238dcb1f8dd0da3826cdf5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ce536c1aac90c4282bc5e8064d4dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fccc0ce71a803cc6cb5d3f297877a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49eb8e771474541d191ce3e5c70d72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a02bf4e0920d57a0f12fa1bccf68f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530007855003b93a80e1d965dbebfbd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88f3b262f1ba17b9631104b3b68753660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad3d5b07517ff48aca986d78201c12661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebec350a7282f7e21708ced9b7953ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db712a4d504448b4dc05c873cfb0fd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a422143ad26edd27a39388be50695664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9526fb9e5e7ac7d399da9bf0cb56a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091af43df2480dc7b281ad54c716832666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0df7c6cc543d0c98e2daa6395fe5d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba2faa790041568929112c7ba2229e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fadf6cfcd6745a16f3b7f36c6fe07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c37c35f3aed58f9ea37eec1d6a0c9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e604c6df4a6f3ac41270eecdac522671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a209c7c702f7e15e0237bc9af91832d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e582240bfe82900816795d88e20118a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9393c3a2958334054a3df425fc8b65d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41545a548bf4a726097c861316762e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ccffeacc20393ac0819fdb1b2d622676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d717ced89608b582df5b645a4fc7e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d023343a0e954fc14e5cb069a96d2ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4a1276cdda1753624c8b179391877679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eb4eaffeffab549264787d8a60da7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344c6e8ad68c56e3cc3c59e583eb418681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127e5c0efbbffab27d0924dd5006392682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8dda68756ede21e4bd61e8f55ea2c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce854510243548afa79185a1c6b7aad3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ed5de0f9ed28a263ec90b9c9a6343685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec064a1ae7fdd9ac5242b1d2974408686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3fbaff9671d1b6fc32c29d01a6e89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfc456d11b04f7c86f952825f585f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da84c3a99906035785d27a9b8911b63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360bc37b9ff3fb920e64662d2d226e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037dfde8d48fc87b4ce49c680badd3f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214818be7627345f7f2d4f70fd59d63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b84a429c8dcb4c714b1afc806695e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33540c1b882cf490ee85ed2d44af1d8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348a8cc5c88927f5368502235827a16695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2009d59b03c0e0e780f40f0cf2cd71696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e53dee7d83af269ad483b0d75ecc2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408073804e4b5142851756e09bb6732698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270df0dfb95fa0383b3235bf3ff2c84699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066494eb01a0a08e6691730b97b2c32d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec2bf9dc59128485d1a86277294228701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9658b967c84f293c3d6d8bf581a09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43647b1dc7aeafdc6673667e14ae8a4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd502e5fd92d321965edd35a90e517f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8209a6d9d982321c058a11013fadea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574ac090bd9a4cf8e445c1134c0814c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556643b329ea354d64ddde13b5d6d62b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636ee3e1e5d46fdc8cb84bead7c9089708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8c8f51e8982823e86e6fde1e6433f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31787e22855dbba0998c68e3d30da050710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ea079fa641845b465d9360bd67d73711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368507c7056e2c78d8b0f7233546c5c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadb59e457b93b2a8b17c25cd375a57713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9c03bac90cea6cd22594b3081487e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051606e6a90f6074e25c49a96c0a063c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0b24a0639fd4de8c6c7abb3e3d281716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683ed7a5ecca62456c63987aaa853cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be7402e90f18d6905dbbf1eef8f780718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8f78c1ef8fe1b841ed712501b244f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5865a691e8402b668acdb92c79de26720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dfb37d08b954f75bdb150159f21f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f7d6087928aee8515304c1752694b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9de7b69443dcb80d48a5ad4495848723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f375ba9e40d6ae95c877b1611746c3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c61470ea62778e60f9f6e7efff4551725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd12b737aed4bde87e8a67c865110ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850354fd4be3279a494fbf9da99e69c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28f41f54492799eb20adf19c10a9c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bb6a8f1ea2c54ade1d17b49ee299d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298253ac3b09ae051f1929603667c304730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9544ccbc6565835e69d1ea59c3023731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda3a13fd30f0cf83ea26c4161b2dc9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe13e10a367f7428e314c8b6e2fe3b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0388795e0bb0c8b960a2b198df819734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd80ce03fc8194ebab7c6324eb82eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570598dbb98da03843e31c0b79211b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d87366a79f0b188aa985bf28e046f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7c86aa1fe0d66fdfe398d3644b6fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba66493b0d58a070f639084527a963739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e2004a76d466aa42df25003b3ad0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9797c042dce3a97d8472144e7b0f8eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c3426b9681dffcbf2ce62b624ad86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea3b46f35ede8d753cbd6d6e09dcc2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84686acebf518e53fa52ff4410fecca3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058b9b6de314398b9db17b46da4aeda745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da35b047e3b7d437e8a843a64959e62746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e159101e3febb8946c83ab03e2f82747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e716cb4bf5206d585905e61a91515d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474aeecac0de5822223cee268a20943749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfd8490abb906f18b3f75375bc9828750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaef77d638c903e63e247098130b16b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca529d04dbafcb3f49622087228cd2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dd5fd9746d5b307245aed9a2d1407753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ae286c527d1729f019206a6be5d5a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2645ce49d444d3a6253fc987bacea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88966593c139184f86d651f613efcaea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae1229623c0b08e90fe97edc28578c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c647a0b42c7d3040fc1f4a489078a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a527ec4b95e3fb25035bb3c2fc4f5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>