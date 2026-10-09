--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8681c5ddd924f5fc49bd36173fd661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45a940dea9cbff5aa638e70da8c6472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783d0d66a6bd25ad8407db9a03410cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6d10755ba00b7c7bbc12e5844f26f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e319e3c86398784be4d3fc1e3bd4c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6c1ea3d70564881baee3d02579fd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f18a2f076b6e07d80874c19465a06d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef915c57b7fbfd325c42e2b2ce5517c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24828e1f70b167a7c55031f6592d93409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb51aa966673409bff5696e546a60d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca70718b457e84c2793256ea08894f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6feff874a12a7b5cfd3baef9674d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f733cafd1336918ce3f01949ff30d0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63604116620803eb60079d3d550f46514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8af9723619753412910b74adccf2f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a4d788b6f0204b31a2fc8f056f70516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf356cf1ec339b405caa29c59cdffe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92a62a1e5628fc7db736ac4a19b8e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920c89a87d911bea974517d4428936e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ba1ad3cc4e7d1e9cafe3a4eb5494e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5feab623431ed328ef5a5ca7fa97d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34cdfedf73f0dc7c1ed70137e10c8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e70c549e15006bfe5b8951adaa62e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b774e2f8e875d267949e37288848f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febb847a84640ad2fa4f2da5095bd7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348cfda49c320d77d54f5c75ac3194e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198d15e17118aad356bbc595f0d965327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1755ad37c023dac7123bf1b33f66b9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871048fe60f1068b5c67a686c41872729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0c9f6188853fb7939d6fe66ad81ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df518a385c0a4350f4e0b6b0e37d4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad592db7feba046baa905f6da7b41e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d842648b8611c4c6c5dff55fc4c9cec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4238cbc3f59b0e393f411061bc62234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887e6093d238a06724ffb6ee9b595ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a303a683f03f57adf9716d67444e3ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f89aae91902db0cd906f2a44ed57037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3c926dcb871eef7c1a62f3864e1e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcce1ed112c5c935d0dd9f48c781e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85320d82ea72016167272262ef6bda8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dd44497a192d942eef6fd64f8e68641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae853f021cf492f6d67e6a8d1808de042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bae563c86f0446f46f606a31b20d6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cbbcd41077c544f96f76bc4a0f3c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea2974024219eebe8aabdcac85bfef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec744390c154fe1d63eb41ceec437f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3578bc7b17ea301819ca9e94939cf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4283f2b88edd7dce713f1e6374aa348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e93a4c527980f207b177423180362849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c1749dc048048fe70c44daf6f2f9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd50143edf7d2dec5c7b1db20f671c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3dedb114b813d0bde2e8a8c3d0bf352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fbbccd9d4c0a0a11420d57e9e1b8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c247a6831c1ee692d1bf763ff4608c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806761050752f1aa1a75751702098c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5189766ab6ce4d703e09cb9a282dfe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b734c3254b4efbd1f3d2307f4e30f8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cae629c483e61267124ff1a90118958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e8fb01abea52972c726cda2cfc92e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898675e893265c5dda6bbe945fe9c6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf6a6750e4f4cb138dde4d3c7f4e5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e9af565a90b0eae821fbbfc286ff162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e6026b7c88167a87b799789efec3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fe58977a31ecbd9b0123aceb0562664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0069ae8c2ec674ba9bdcfd234aafec865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc6f7557d55bd5a63edf3f183b2fb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274e39404f6bb3faee000a33440a33067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcebc1a65c075a681be2156e7e056668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9faad74844aa390c9c019c341423a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b2785e9278e25aae24844faaf7abd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9de819902bb39762e06cdb9aeed56071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201a5437160b93696152e88dfaa3bb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc702af53d7728de03420934646a4f0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b087b32ef199fb89811fff9775c5a9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3daf6e8614fffd6959e9262850b5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf27e8b10015f92171280e3ef2597476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bab63977f445d5d3267a3353c7ffe077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996730a4cdde65dbd03420efbdc313fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfcda815eac32abd7a36dc89da97b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d1fc23a11b9faf1522820f46eb0b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfd983eab2f315262aeb06577919a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c23212d7e857e9ec37c460bdbd87a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17392e55fab6fd195d33637dcd7c8ee983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bdbdd85f53737622e356624d875db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80f63b55260023f05114eb1d9bd5f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26909c80f46ec6ad5dd0ef2f6a733d4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6b7918b20baa83db56e356a81299f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe48bee9bee23d92b8450df7f9494a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3696f8dcdb546ceae50321d1f5862b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e5927c2f9c9ff9727f2bd0e7d3ac290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2deaf3d9ac10cef0a5e8822f1780a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8a420e237e7472d0082acae87849a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6df3852d83cabc28c7ded4c8fab63793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b73ef5d3946ec3f759fcd93d840e8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab16169a66e98937d463702401cb80795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69c62c98ae58c4ad1748cf42c330aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408357db502d8e7f1d7e65d792873b7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c10db9ff6a412435d609ddffdbe29798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c6990db61e6d71b837f80480393e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d96b39a060e235a474cab095375edb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3bdf111a47c99b5bb52cd54297471101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8fa71e1025be613af0a392ab64f40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327967e1a853741a257c974970e7b40a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174e4374b1bf5a49ea85cad52363b06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258eec258f34b7170143cbff9453bcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ada15adec4ec150fd3de351aa1f46e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea91891f9dd3d2afdd43e628d4afb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33315f394293a4aadd57507f7075582b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5a0798a88f17ec13c2e46b534df13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ec72c2ef45380d315d2d92ca73dee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed10df93445828c2076222312e6aff9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f88805dfd128fb1492fe72b00c089112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fe3f4bd7a0e01bc756908b46fac70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263573e79eb5ba87bc2a80ebfc7dd36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208958994fc814b17bfd71ad7cea560115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf9aee76de94f83b9364f48593cf4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959850b56d4d79063256561737d1480117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ded8ff7cc0c1923b15f44c174afa0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d009787cefb5387a5103b401b5c6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53292d092dab40b841dca443a7dcf05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f2e057be4004ccdb225f9e872953f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4604e9f492ae35dab1e32004213002122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b31d4649007fdc27e079582f52adec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b61c556a5a5b0c0416d7f188f432d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edccf369901fe9d73618a8a55a85de1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70893a647c336a9cd5546d583522aba2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce890f3d21429bafe332b17f09ad892127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae3a735db142f473c42cb97783638f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3f6cf79d1d753ce5be1bab1295921129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f11b509e0a372a69a057670e9dd81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbe798b953d6bb7cf7231e32df4816131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd737088ee18846c1cc6dff5b7ddf6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451746d9e2aa998b788dd7567d2fa2de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7b559e436a19f0ceddff7c2717bfb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d208698a2d2ef69a5632ab71943d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d69b07ec171b3c34d2d50ada634685136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b8c0cf7a50c36463dd896a73e4ece137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f255c257b6b8aba4521ebebedeea84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f100b84fa288cb46badb0b6bc4800139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be506eaaa1ec3e27ce4f5314426fc8ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641ed775c9d4014e9426546b9c7f17b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc36f9bec3598eec80e6d1c01d5f2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fe21e4afddda1240d810f67340625143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e07a44636c7bf4ade6889fb345bce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af76cd1bd02aa833df88e710eb05b3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a40ae4e6b97cc93991c756101bad2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8fadf9ec96a5dcd1cf51ec7f0d320147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601566a94c8787220c5d56481c05b8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1e4222e3e8751c957f93108a68c99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8833c04143e21e727021f1d4e64bd03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dabbe566953c3c2457734ffe4d0264151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dfee318718061c5ab9a809fdf7938152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270d6e38dbe00a75d8b692061c3c55f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac52d73ed7a8c26ea27f11db5c5d86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1278420cbd5e92df7a9c372a102c81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7291e9bc8a6b81c2e6e1f2bd81fbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840a0c9a64e58bd0be6de5b57351439157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955b37bb39ab15ad6e5e4eddecf2f41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f7edc3ff4772a768d6410eb0ceb82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9bab26fe57c54e393c63680c1c895160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b1bde5d4e80d474df12cc22dbbe5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4337834d7e65da3d2355730f5275583162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb1d4675bdbdfd510cd7adb754c045163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3456021367ddc84f5fe554bd3cd056e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bd8f659317026570af9ead7a6bd91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a5a9000670d82d398676b6254bc29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73b59bdb1251f6b05b4117e568f97f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f690862108d1cdabeb0a48602fbd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803820745e2fcbb8fae5494df41b540169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082bed6c44b13306b91b9ca04ef2bd9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834417cac3bc9b028d014d7a6c1ec35c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc006e4ce68459faf68a5b980f0d98f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c14d566ed839e2f94afd48e20ea5f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a825bd3787e85968048a81292c1c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cfe45c42861424daae7af8da2bf3e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b8685050efa8d28fc9cd0d49d20a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4f92382711dc340fbf1f99b47f506177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9688fabb4bc812a1dc2c79e60507cdf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c359a00c03158f975395a609773188179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37635f0b4d8408dfcb75bfa4c9878f72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a416d73c86a3f11f2d95562a983252181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c42ad84c5d54d7e433537b5e18ec6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88182b40654ccda6a03e405f0174791183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996c3f8bd434478a4791e52bb7d8963184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe2780466da89bf9663fad3edf1a17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc45f1266259d5912ec9d04b90ba57f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa815a62b051ef2f9d608bdd9b5e32e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2badf038ad806176743513a4d0f42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6fc46f4eb644d55a27fd8fe2fd431189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d876689cf8b9954c8954c9f08be017e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582af5216f1f42ce6019a6684bf3f664191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241c382f7caa491f18fab89ef595f3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93405093d8df80bf9e4c2e28224e826f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b731a3e31fd2c7b79d562364c3820d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcc20600887f96d386595e96ae1971195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d32292a941b6f2cb653af19e7027c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d24b9c74c0dadcd512cc76b1348d25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c929817089db306127f8ba7f420e3d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c7f1a75fd9454a49014de8df55412199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763b2f5f16e602d6cfed848e2feb796200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e98b22bd8c20b6c8c62a38c650259a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dc7603f09dc32475f61a034a63a30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23998e6684aed87aac1ec562fca325203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e874336b5528d5ce91a021c896a97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521190ea8468c1d29771033705fc7ae0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be8dcbfa53ddde9c79ccb4792d3c4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776922a68a3e69473aef11517e4aac56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa21ae377b7c69c9220a5b05f55e3fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73efd86d5ef8e623c24893f13f7dc26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fddab0fff54104f4be001ee474a872210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca508aeac0e565896dff0783632faa7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302452588d28a046e7714448c3bb665c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e90737656ac5c14ac03834741cdf3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10321c56c1a8cef34dbc34127ccf10da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0647ca134d78ea15e6d989e55aa424f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaf2b295b84999e3430470ba7a23b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74c40d04c7a2d3960a3f23694208d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5133f97b6de508738894b947272033f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940dc9d4157f58e72eadc1b7f3ee2b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61be54cf329e0e3a9c76fde6a8aa261220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7e6245d239f242711e4d414b38bbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9a477d43ea167b963c466563369e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156f8cab1a2d74a7cc3c83f4a10a1bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721a80acec12a1b43c0e70da29ef20b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cc0c8eb694535c647099abb8d53d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529468a9d6cfaae660ee8b54cd197fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d6ce6a6b10f15487e30ef399320ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5f83e106a85d1469cf983287ae2ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571ec27accb5815b27918671a2dee53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89b06b15f117587642d9952ea8f0d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfb041ee0d4009472f793fd5ac1942231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a398ab126b4ea594ff1825b0301627232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92340c0380c4fe8620e8470ad68464f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cb9d097071e3a8e3c88e7213e0f5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8230ca2677b1a6c371113434044f86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a98bd5bf1cb57a2a1743863d56970f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c7939f40e03ff4916379bf275a396237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8831728484cdf9e75be7473ba8c404238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b34ac8cadefb9fd7c934171df88243239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e615f4d83b739f7d5cfb5455809310240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b442b406a99fb9bdc754b3890eda49b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528c66446c9ab546494a2695499ac71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea3b99abbe41573bfad75eaf2aea7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9068d72c5e6dd0a6fe12f55dc308f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4314be2d14034c9d27f12e79e001b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1a5db136f6262794593aca1164034246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9ad6b3e67046861dc596ec2a0680a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d345d69af254e54a6747c3ddf56fac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24327feefcaae5f468bd7182ec476cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bed1554144e0fc7d67b1bc66afbb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18a83283dfc7257e0a16b15f74213b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223e3da1edbcb2a853740b8dfc79e67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ab9e72e6209256fc030ce776cb60b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbd3760d95574c93b036333ee12e79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18035f5793a6729f1ee6677f840585d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4763b5f50c409a8fb335ae5f63e0946256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c863d393dc0a8b9df698ecc8d510963257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb93c26e91083c4a6c4155331215ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6c7de02f86552e706e4e2ca6ca36b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94ae667f3e67679b1eee4edb0e9bb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30586f65da15f5d66294175141d83e27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a188d5ad432014a02f21f120581f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c128ff0225dbe2bea0d11cd57c29a1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1592b4c250d69edc6c4baa91303c56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b15e07b429baa9491c31e7f6580b38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b29f0310b5f6beccd789403f08d5dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc289bf1ff2383e672fde98ce3328802267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea87885ce76d525ffa7cbd3903b39d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fbadca83fa6a3be6bf0438fe0ab08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f597d82ea5a2354cc55241e3ba7cf3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393907ee578309c3f53a84f854a86b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf2be9a341558c0eb322b29ec0983272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503d1165dd6fae9aa50974977e9e708273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788701702fcb3948f214ba1075383e86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97391559a35861d2bc96eb2f9df61c39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde048253cdc9c583403ecbe788fd63f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befae72b23a9c603cd2fa5c1bc2c7ee7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adaa7e8e4c00e9e83079ce02a6ea23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba6c5b79894cd2e429af7a78827520279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaea4db9760ae72ee173fe590d2728280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459df58137ff1eda483f4c0d0bde9f66281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f96820aa7b6fb2f79975eb6029935282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479e13a91a8a7478714217a900f081c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bb822e37c7336eeba135de5fab7b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7501fbffcd2485f0c511ddf589d3dd7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32798cdbe44269c4b73a5cabe9268587286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0315d1353486c6a3ec93a051eec169287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6e9063952888ec0ec69163eab44e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bbecd0acb33b539735c5a08d84bc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79669a4ff922bfa20edbccb64dd7ac81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19726a949298d3138b05f2c46952424b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2a782353e34dd2d4c4b112709d45f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4bdc5f74a8d8cdaedfae51dbd0ba6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3db3dc8503f43a818743e84ba1801294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3db5ecaa17ca1b4f726df49314e0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7750092e6852ca4ff80602493c46a96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39743cdbd9be535f26334b8caf634e4a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cecfe93548898ffc7380f98b817ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174401942ca8020b227773f1c1c1c05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b63c442159f3b4fb0f84c41188c554300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26860d8e8f637c7846621a3a01faf36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46859a835857e40a674e0087124d25ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa450b9f8d2bb6955d41c1a75a7d1c50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9409f0eac6ab890a6f64023db20a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab54796445e6898a054de9aa11bef37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81760e3911f3155fda6ee71c3724fd1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a9be91d549ffc2a6e186103f8ec37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae9de0b802ebe7abfdaa7341639b50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbfd3f5056aa9b6ebf0b161f3641df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e13497b787b806e7fc88bac8a023d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5c812d332d1095290ab489737097e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bed144ed7e546b0026824da6ccae30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2f513744fd7a265599d216623a7cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e787f1dfa0a2d1a9a78d1ea114136314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce108985fae34c83d2790dbbc697550315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5422e068ae24cf9491e1e808aa2d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1327bfe3140f1285bf5c7c4965e55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e450ec05a16b11e8933b6b8496870d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945a4d60648ba0385b18833f9f04066319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65ce90b4808556fd44bb014b9375f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8983d4ac8c01524de9b09ca8ec2bdf8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac1f7e6b5a701c69e69501d7b77084322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b37ebd87fa0aaa1257836165f7ca9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4406809143328fc2792f358aa0c71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6409a8f6f10ca59078016c1ce335d60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501977e3e48dbf03aa5bded05d50fd4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d957ab9bac98fb598d7ce891a6300327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cebbbf793d5766a7e9c81f1d470dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ec399a6dcba5439f2c4d7ccab64a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6e85df91825176b831c6247988a13330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14023b90144e0d0e8a7fe328134e8d84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87317b8de2c688ba3199af031a00f49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb79dadbf97977568f6fb859df629b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d054689c0d3abc587a96236f890a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b23bc879ab091d04bc21cfc52b42ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee5af02977f2aeeb4ad0da25b47d21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b24aca6778ebab21c16099379d2cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bae010294bd27066262280be8288d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54d6c92aefd8bae48f509415165678339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d8eb83649c05dfb60b019fb2a3272340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9973ffc2b08644a3c16cf54a3dd7d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a62bc0892ffbf5b146673b26c2057b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37275cad91b55e8f34c8f67ccf1caa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd6bff268bbd05e8ce8b77b9a6005b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670102a5c78ed5f4a928f63ee7b3cbc1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a211ae5134ae9473083cc05084e0a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c237d3d461c99339b4026a22d07541e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c99896639b03250226651a819003b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1a812f287cb4770045d703973551b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5280ff254832382063e041c04d459350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a50db8a86149f9b8646b23c692e46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14a27da23942c9a0da98a3577130ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1c61e375de80370a47aa2e67a6b98353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b748d969bc478f10cb2c039b009f7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98582a5ba14c68b6ce1c0114f00dab69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b3ae696b3560f5fcd5a83da597057356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403828f3c43696e575b47d1841a4da6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28119183b0048a7f6e1bcbd4f7838007358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b531c72ffc719c79b85a0c9b613c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2824d96f3d01c2f15ab3bea9665c14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ca349f471b66c0748dac1a65f39de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35f868494e068e27635f4c8f6f25eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80fb744ce0e68679affb8d22416f5d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e049771c216e7c4141f8845daa957c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7fdfaa14de82b2375303f7de3e5b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6258bcc813ff23642b45e93bb4b79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b183cae17a5e8353a628676f8df1dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89fa9362fd79ad712f6b9489b78104368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d0ebb93d5d0c08487d5266944f003369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f8f3ca26ed99ddfe2c966c77575ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca085a174dcc5999c2683b0f7ca9283b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e5e062624227735f72ad87caa413e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50389da498b2144a655299f5d67be22b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd719aa089bcc4bf7cb7c11dd3f24464374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fafab0cdbec63c6c0adff38c8c46d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b85f93d4bfd4bfbb5c734502d3d1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133878b8a027f2c0b164350e6f50ec3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53e66ee26fe0f33f368d88ea9b29b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3befe5cc359fe55be54993f586cdc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22182ab4f5a804d8e405e17c7cc77dd9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599c5455969d28fb5af55593e361957381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35dd1595d6be64f39eb397b42ae98f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded32bf5602f433215af08a49bdccf6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03cc70c8fed31b9556674dda8f33b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a166182cdfb6dac1a002b27a930dda2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3f8e0f72e101b53c22f5c46d6c747386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969604e9ce7f48352cd80be017c96938387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b04f3759adc41d4a31867630663966388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8c4f0cdbc0c718341a73c6dc1519a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f2eee8d3af8cbfb4984206a14dca5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7ee0e63c1c70df043bd72885d0c63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5afcd7e02b9770454ab80c16ed6a33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d949aa7235723eb0b754f125ef65fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bca32c939acf707bfd029a0fa08b70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a71e688be7b91cc1ac7dde45146c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccc270dd8b7d8c16b1ac00b786f62c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ece2ed987b3d311aac4c5879019f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fc2cb17f83ff0366e81b28beae7e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714946316d4cff4cc6ec1382c0fee4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606853054f46e5be3645579baa627f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a0c0e181243ea3169005e41f9eacd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae746517450c79f2745c06e45d5e8137402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000397e3d677eff365d84729161a6ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88820215588109354d9890649b6cb2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d47e1862f7b7df448b66d1421007d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bb79f412dc700e65d9901ffe4eb42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6bd5e0e68207e9b568bbfa9a19219407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83605f5bf3265268081853c0d358cffb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92cd513a202197c9f60e20905cafd6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a70422475996d6afda8ac2096aa7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff8c3f7decf3fd852a5268fb4bfff7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be41c1c4302745b052bff9c0735882412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab95eac00c59f08f69829b64d6bf2f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59cffa13a2c6d851ec7030077070b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f37fe500ebd92b3e3acdee02d74ea3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3702c6f68dc6c39a70c53607ed82fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f878cd0cb6ef578e45e7dee3d7bac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfca32f13e22c548d544d2fc8711dbe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a19824686c9c31c8101be25e4d9e02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f75c6ebeb9133a8cb7448b27e9ca3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b662bdeb0059df55923a38cebefe32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421ced6c6f7f0412740751a2b6c6da9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebf71b2d33d9ed321be7cf5a31e4d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309a72df89e91fb7c7880b042c068d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e596f7556ba2f1704b466a60cdd9d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d66b6b7cef50ad9b5b5e8d91392df9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6a5bdf79b28531fcdaff109641faa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483899869237c11484aa4117d53b1e56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad23d08535c62ac15a900cea955b0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd002dde2da29090e8aa779b28e76bf8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b770ecc2d6205cd5d49c6d4cce160a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8956d4b93575521b52668b1cadf21d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2cf2698d823ce66b75bf558cd8955433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2840aead32462865907b7fb98d8080e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8646056caf18471a5e2bf42893676435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7152bd4162b7f5931a02679bda36b34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffb855191ae0c1a7bb40b2e73609cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179aa2d81b026ed23a77ecf469a0006438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09b608cea14ec4a42bcf7d9689fd38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e681b9285e798d12ddc3510b98314f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700ac8cb470cad85f3c2794503d2e1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3101e0e1ebf68b8da181567d26f27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528f4eec898564df7148ce90defdca7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5deb0155a77a2ac23f8e52bfc98cd12444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689761f2c1764fac863077c6fa2e607445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50218b10b5df71af9d8c53f585ce9389446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22ee37862f9e114e6c3fe2ddd351fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c3878b87d6528a16e25710032147e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55920fd3a7d6988b8c19a382fb17c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a7415ba5b45a6f94963048aa651e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5085737bc6992a9572438e4ac95796451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699977f8159594157cf7401ef36b5a3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612acd690777913c245c8b62acb16c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4da7284370ff6628f06127d6992ee3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c478d0d74aa195c292dd9adb8679e05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f438419b4496bfc529a61e16d181416456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d04baad539c5b3f4d6da44be7e1dec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937cc5e908ee09e52e1d5e293f3eb9c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9368ec0df9373eeced0715502d3c7d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a94c9591078444013b7669dfb4dd7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8cd8f7f1b00282116c1283ef9a123461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d428482dfb80da5df6c79708b2cc640462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641f4054518b35fefeb57faf18c14a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eafd673e96e79105ac7c7adaf7d93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7085ef838d6a2107ba5127d4751295465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1df0564b3cdaf4f6e67ef58714b59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec57806d9ce09a01f769d1e7e5148a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a1ffcd3ce5332c69d068c2b2ba16b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd7e835ed37054f0e7d6d2a9894138469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476fdd539237e87bc67a9f7b1436488470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2b2cfec1ebb7668dcf39bd299f011471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1954d212e1b40c1b4f04a92db5e6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d2b721f39bdd8652c096360de26a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ab0b512cd1d242f3d2ba9d4c60530474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2db6c687344c5be2268e92f444769475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ddb52d758c192a634d49c326944c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584ed507f970fae0d3408c87f8fd777477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec945988a46632105f9cfbc1ffecba82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484c8ca01024f6fbdf8a2ee05e503cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8c63bc07b29bdb7f383d6d7013529480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91ede64e357df18c371982e6c2c547481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a170e2fcb46b73bbe0489b2a0f601a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53456036cc58fe52543eb9f938030bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943c878db88b72cbf784a156a93bd6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b562b63c0d3157b9f165053fe0a1206485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d270469a83d6cf08c627e995feddc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b416693f93f637ed19b2541440df3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2dd01cf1e71dea0dbd2f24b9ff2e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394660b372d0f4e8a0e01cc2bace8d12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507517834993d4985cddc789fe1a5fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b420a39fdeaa6d6b498d94695f7ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14c357f697471a21f27242fa1e3053492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b5da2843cda9de2ab4582f0dbb6ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a476737e0e810c3f53a9cb98598fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719546e8e9bf1b94a24bde7bbead0cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d788ba9bb71bba9e7c9a53c5faab5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258048749bc4c6302e0429da4c0d2f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad668711702c8a787c527392193148b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9eb9a351da5b7f4703ebe21efc40f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea884ccc95b4e95bb05c254e39b6d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace5889b3d8f9aa37ec4e8ea3cfec0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afefabd9188798539abbee5f8d8bd0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a85dca2239e06964e7a569b3d197a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abc28f3cf060383ae7d2c583465cf9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb192d2bb6d0439885006900c110820505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f473911c9afafb272056b80b876ef7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c8bb2727f145ef657e572593eebc6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea331974aadd5e31c59748f4a89404a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ef3d961f755ce6a2b85e6493d5dff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357d08d10652e0a3635ea1fa81de33a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158fca70d344d76c9b2ad4624522665511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02d97fb7e483a3b034f9cc6875774e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b80b40b742583474e5c2c9f50e00e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bccc9f142a63ec76da7d93d76b3d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1955fa339508364da5096cdb81585515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e2745525a10edcbde9e5faedd78aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8da64fd3ac2cc7dfe439dd4e44d53c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a8e41f75bcf3499f7bf8b2b44d2a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6f867eebc829e013840826fa4e235519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aa39c0b3622b0d85b134cf9590e43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04a8fdcc92d5bdf8c094b44abdc7d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc44fe9a289a5885eafc1158654daa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63761d5b00b301611b76ffe2b17a94ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0d76143ba9654bc5f2c4f46b3507c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524db3785f76bc7975ec3c8dbcc1a79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e3cfbb0d4877e11199d39fe8794fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4783fb1701fd4b6e91a365898dfcdb9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3422593db99ad931a2ef722bad7e68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79928b5d01547128cce0371c06eaee23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4226dae9198fe15711a807be39ef8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0723887a76cd2cac7254126b0b2c6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d020a7be2afd35458ff6534ffa868532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467b5b719feeef294f5b95a448f4ae9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbe3ae323f60923d06f8cb547c9b2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8baa54d19096a9a1d87971db21190535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d9b972b7c77cb96ef7f97f933c04a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70eac3751200a4f73358a80a39e305f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5375468ddbaec5c3de3ec0c81981372538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62832e3342c8f3a86687f1aaf302a5de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ba312c2340efe6559cd61f192ee5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54f8ed4caebda4cba8fd75b537030e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4699308381d40c9b99267f3b77bc30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ab556f138b5654a6625eccb6f5cc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c1939587ce2271858c88760ce1a9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9f52d6e230b9ddda440b01d7b2b80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5dd35c9cc93dc2c9273708af4660c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c45965583b4152458953a75e695f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7f95f6661cb3ccd641d9bd892623e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5993939b7c85ca30d513da6d37931e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc040121de4cb89f0518e8aa7d8124550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14ac1a2d2a8031ded9375745371608551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21384d472062966c62266a237ea77d53552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4440f980c26dc8f25060b1dd52d57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28108cfb6dbeb24b43058f33b3535513554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6185c1da5fd88f7ddbc322d1b514af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d4cb76af5dab238285067b810a236556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead2604b1d442dbe4101777ea442738557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21246a0d9348f6793319bf835455cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce07b59b3945f29cd433fc6e761af07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bcc24bb5fffe6e8642de9659fd8ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aec492a54d031c55d2c09c0bc9a72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d6cff03db6cb1084c0a1f720e2dc9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9001b03ce35c368cd0ba1216375b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd25e30283e00f92d9a3dcc8e19ac1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c8eb874f1c269d1671c4197b65e11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53705876da78c5164e26721194a720566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9ea0ec80319139f8a6909178c7bc9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad5c2bfaff44f3fe0415616e88c774568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f87f25da04fbf8b755472c1246e27569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddd86707a9eb28ce54047a673827e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b1ff70e84842152c4d904b7af8464571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48767c343f5802dc85cb89d607344a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008aa9b48985e67fd7b7b0516073a305573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d47de95ec2f26d1eb1027315ed5b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27b51ca471e59ae9f273fd8388fc5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bbac72c8415b3ae4e9966964f2b51576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da2eb9cd13c3b56f36e973c7b66e0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0af53b95c3bd5f0111ff792980497578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3ee4cffa90920b4f8556e8da8a3d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fd9a8cfe9175c78dd9855f1b4dcbe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b240d242a5f96467cf892bd2bfc774e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d209384a5b467749194c8d468bbc7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735e2066f898c815ef58b23dacdcda5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362899c9a2e3fa5aba620365943da59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90837fdf5d690c5af80cddaa0ffe3c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb51e94855e7a523a66524d4c21972e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427851a95e74f3897b9e40e37455897587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d7005d593c72d05c7a4e1bf3f947c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896006b15ad1b9167c9d289552658dde589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247081c7460fbe2ef5d5df0ebf34933590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ae5a8d29ca7bbe66f34632031f733591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476bc1e90af15559a7677de321b940a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad120f409dab8f9298a85fdb5b3e94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2fac5b2aa1cb1b77b4af19e8b7a9a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ce11c0ff07b28e9f60973920ddf1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c460b5cb716205fbb718dd581534cfb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42873ec4113a8873bc1fc243f446acaf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79310d6adb5af7b97dbef18b43a4d93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad03fd0f13b32f6a5803b5c07dbe620599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeff0911ba1d64c66032183ec604f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f0a514c384bbbb129beca58435b74601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a390ea073d94a6206c6b762847eaf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb5a3df1b4ca1d354cdb07b7cc245f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5bc1ac6da1f6f158856dc9837661f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d734e3943d79aa86ce0e6eded56cac8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bad095f141c54b08dda3ef5d048d5e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bae5310caeacb18596775aa5ec49b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f657cd3ab94257c7a26a255f0730a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca4e2b64c55010c461912099f6a050609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d1cbc3814d501da90f93bf79aaf8b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3295b9f38be439e8107adccf4c6835611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b2daf8b5c60badb9bde8066e4cc91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5838da47c640b9045fcba3ad5c2d5dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b886afcadc93f203b8e0b19225ce2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b06f261dd731d2f5969db1f5e22cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817d61f3fa0bdfd098c5e4757eaf105616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6db00a2c00aeaa14fc73e51f97c36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae10250783840b02c9d207c8b8d824618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323bf96031457d6b3481f624b9dd299619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bcb9491a31cb930206625cd69b844620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786d36e31b3da4e5123193d8286619d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58afff38e2f20e3817789393a16876622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7c47e868ae96b045a3a7b497d4f23623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fe21aa6870cdb7ef310b986d85ca7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925d5b5306e3ab4fed18d40bb444947625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240b0fe85b1184bd971636aa196f1eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa72447ae3d94dff8f228ac5e08e91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d7d5bacfed8a74a0f2ce27193f296628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb88a751b9649d9cacd1bd882f8f48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58465159ecbdff3affbaa50486dc3aa0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894d2c715a46c0a5f99c5e293b02738631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae68cab622e67e88b5679dad0609ce4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc278fe2f8acf7ec4fb6ad7cba1d0ec9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35df8172beaed0ccf5aaabe7f6f53b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41a114ef259b2ed911e3236c44759f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ea8c1c4fbba7e797c16f4faed3b49636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2a48141df6e937878cd5abe5b0475637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69a6bcb58b6684d48516f4cbea2a13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabf635bd97afdb18e8b1edbac892f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08167eb059a33a6df0bd9fbd423ac18640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b53380efcf12268be41f2536f32c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce7c48a66e46b32deda717ba22806d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d1b45d7806aeddf070df348f6b610643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb3aeba3ee09b7f4d4ec36974f52e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0cd4066b187bdc0d2e51e5fbac63a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27b80e5cee07a8ff80f68525706985646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6100f928684ed3aa6670ac8a18216c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60795675fe5a9444da266040ffca8316648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f943d24cf1b87c4f0146e36827244ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c284831a0201fbe7eebcaf5acf5ad1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77df82417d304112e2bc9591821618651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7c2c0ca4f5a6647e8c5dab4c25c6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93699c9c6523334d861f1dbb3ea1d2ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed789280ce841a65fda5c41d0e2c723654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae512d115cca6e1e54053aaf8eff975655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6357c321e7da94aa06a12089a9c643656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bead0296f9c48b15212dbe2a8fe7f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f13e738073e9aee71aff336bbaaeb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59d5126bab3d8906b99a98e7794aa8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b18a34643fc86a436f5d23c6eda795660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c92f6b9fbea95eb06e40594c83f972661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058b0cce737e3aeeb8903f50538c110662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7ee8936d78bd52e5f34128b49b3fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954e04c55f6dd92fe02ad93b2a54070664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4cbff162ba61580ec949ff2f6c322665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387bd71524ed04fce1dab610fca081b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f60352c5c96ddba6aa03ddd8ea315667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fcfbceaecaf4889b3147e9a2e4e9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba953691f520b09b978896d885270b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92b7eefa8d83b68dd3ea3dd1d71a17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf1c3bcbb52aaccce83a6290ba7d70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927662ac6ab1ff5dfd3350589755b6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0125132d043bc1c35029851f8eaa2c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfca76eb1aa46e45d50cea2ee989290674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b4515a44dc3b2403e6dd4e2a20aec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c1abe9135f01dcd4bd8005f78db39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe28502dc6950014a0c8d8e88e9b59d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1169c44336622fe4f2f8fc2fb428eb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f48e65ba419a52a4d166c499c57aab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c022f26f00af0649f94041de4c2c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8031afabdaef3437ee332dbd8eefd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991aa10ab58aea05dbea306de9918bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c91316845ca4306769014a8d114d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9348fae5b2d62f5663a70281db99e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc110371f13070e625076e58e0fa0093685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae3d2f0866032cb979c8aec4e9f050686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4ec09cf2fcb44253881d4b758d9e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a73df7588b202c2b35cd9d4718918688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f229d73eb7f41dca3745fdf156d6a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d1271635accebe4ed14538058030b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c865e81dcbd138466b3c4fa91b962691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869440d1960d264cde9635b3ad507c2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8c8adcccd57b8ac708fdcc3067738693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea05e09e71a49b53e584d4735623a05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ea971dadc583645befa064a6a3bd4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f22ce0df8c4c84776db77ffc9c94af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bedd7183ec5ba946f6be0ff3e774c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae56c28d68b531168d390a526560d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca64eecf15d8b3e093ad43685916711699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431843b08dd80af2f3560fb1a60d1161700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39a58dcf6693838e0b70a43c8596b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a9e1b62c7be3489219ff584128c8a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd922e8420d1403d2b76210486b35c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa86a4fdf381a43efa6f6f2e6626336704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a500407bf1aac3c09cbb8e2adc6ab5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492274e7cb7516e35473f4cd13eb15ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac448303b2f43ec2fbeba78c6f00af16707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4453b24effb01470fa8aaecf56dbcd1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e17b1dd63bc52dc7a6d3ab1637b1f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28dc474922092a66eb7d70890121f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b2867ef30c6e9a975a148e7f5ca06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e789c00b2c28f60b81cb3fdf5c7b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a3f6597f7dee73d25398deb7cefce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf9d92285b4565511c6341e3f62865714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c51f119141f842d2c2cdacb68a8bd4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2373e6aa6fdd1f09c62b59829e7b81716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4ae74afb0e63e2a5a6e4550cc557f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497364c25a2d799f8ba1d08f0bdc2b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef87c5e6950154fc2f073a7191b5bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a792b6d27a7098f8f1a382a4daff1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e347b1f03babf1454abad74cb3a2f34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fe29590db62807c3a335bc9e4945d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e42eb6d326a3f7c000898591cdc9a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f36e2d3fbee3825c7ed46bc4c3ea73724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b21e95530cbfd5fdbdbc30c613cec7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff0c5d12d039f06ad2a0de5f81c4bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8c93aac8f840ee3ac911c86dd75c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6607d538b24823ed967fb4c08748a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a97d23e0550ac5527c61f7e8f185fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d5b3717b763389eea299c7c8f13a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da264766e0bdaf5874cfa2a150038b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03830f4a4c407baebc1d34f2cda2b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7c9a77d22a9c6aaaa568f249f5069733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa84b4fb241c647761d66920599b83734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24578a86722092b6b20a5d23ef49ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2bfd25af11539f9fd0e2f6cc5a671736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffaade3938914e3e6e042a75eb4579737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f5440772e96552d1e3c9c3c14aa3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7a79e3fba84a2adea6586a48465fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3def5ecf1fcd8d05ae8276f5bf5448740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e307b8aae090bb83015d52eec87ee7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ea6f6cc4ee5382b34bee09592cd7d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b4c4886780c8ecea61a1e3b6e4883743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d41af22de16bf0a556b9956ddcb2cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccacf8041140ffa940381235d5dad37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f1c89290493e1f4412bb50487a27a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504a003fef2a085fb43cbdd92a69c63747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b08d54157370a3b1fa55b58f89319748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cc0fdb9b8c654e52d61eaa4a953f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b65aec4a40df6e213851c4c994f65e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fc8f4aad20cf658a3a5b8ec8fb5e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749652a9e94dc3bff88d21988415200a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37855a29761294289030080fe5ce29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c879eecc422934d84e6469913e6f8bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa908df623efd47e233c1a8ecd4ffc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123664c061d6848324c74c2c6849ec0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c970df157db1fa172c2a78e0b3b891757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef821e7970ab06ffc8cf26dc77d68d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521861105f0100e22983fef468720c56759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa422d2bf0ac64bcef92c7159031adbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32302fdb5eef527f0914a2f221482012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c945c7cf8077669554df0ad6a554b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee131bc2ef242d484f8990ef0903cac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03478a8185fa98be566f7fa4a2be67265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e8be700061224b121825430fae0336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556a3de948a657dcd4a77fac73fd7e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa949b9bd409769960b2ca6d5791bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47943f44cae0bd29dbf7a18de49401359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842c8b622d0f181c806013b02c0e2ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b42ac551bd966d8b3a226059aac1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721682f1b9a331416b48827fe86425912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c1c3feda092faf1cf62d2481b3ead13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86f49f9cec689b2ae6e1bb22f3b3ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67a74437f8022b1a8244e62c1b81cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3458af2a59b82476263f89778f802116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ee50deb1f02470fe6c10527f405be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5652cca4f87aa676558d1357c89ca418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34ab7d8d2c9df5141e55e7b4f0d0ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f842e59d352a046e65d109820499b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd417bf9b5b05ff2f52edd9a7a28df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81186b52e622e82758dcb5e26a0cd7a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085865cdaaa64dbdbd06da19ab2ca58923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7488002789331c14094c232c849395024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16103bbb4338f21cc203200a301818ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986dfeab7c935ecbcc3bbe20d4cccb126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8eae66d431552a4d7fe38319933c9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316893c3ae8b36913ba36d587c8b0c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9914e464636f233bfabdd9cc5b81c1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a94eeb7406bdf19361cfecf022d3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c606af9f20c86469b03964fccde0c9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a89187219e8f651bfad6a3fadde19c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae0e8b9c6e480ef14ade2fa62b25e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc6294e5117ac71dc1848db8f82a4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45898bb532efee4b1aa367b37bdfe1e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99013021eef6ad3fa3eb9b502a9430d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d5e97524650aa91d0fc60f2948bf337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feef1523f52008044c2c18cb758952c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91df669d62764eb72d56f158d02f4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338471e8299d0ee430f3c2721258cc1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e988f9385a9882d36b7cea44d86409b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510a2b40de13d92b90dffb9a6b09cd242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ed3c278723b90fe7cf5fc7728cb1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae524ea65e42ad5e68524a715966f0a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83c4277563c3aa4f7c752c36a693eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41dedb230acd4ca871ec58b857915246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa66cbfa74fc52798441b1c2f51273347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486268219d739a9c6237c4eac1b4025d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd95a8f7f44ef54ec2acf284c0068349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb1f478d5aed7c460dfe909ed7fc6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3739f0343007aa52ceaa334c611f4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59497db452ee616f6c75fd5ea6727d1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da523d32db5c2c1ce3d3145f6ea35d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd49d65c041e862fe3fb27d477af3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9a312e43a38d6e002fc9939c035c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bb9ee5019f910c3fbd7cd9a9d7cfb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286501b7e0ef3bc574158355697ae0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1f74a0ded149890e5fd53d5851f8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8097ff3086be694ffd024ded87d9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2310a3ceedf23ce933b698a94374860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a996af6044274f9043ce0c0a199c06c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a741c9a1ea3308a8c49aedffcf78662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aed22489b3d3839a7c294f6b9719f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342e0f9051065cea2582fa5c749e40864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80838bddcf4f1d6ac805c37b3d990365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f11a0a4f88acbac8be711b59a5df4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cf5f5556875ea8090b73bfdf979a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c056fd7cba92ce810efa809c3d9a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3260901c5407333f2232166b0787f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595088b7eb5ff688079ffc0e2fb95e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4863413a9eac4f1af6e84a105e843971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd594512e1e7a72ee1bdc9451bce0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0fd18a4e98117cc9b35bc197d048573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0290e478a7428eb993fc58a3655dc0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26cf91637d970fccaab1905c6cdd4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b054cf95b320e67aaf780d2baaf97976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb4c489b1291fe00b54c004218aeec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ffa3793b663114d246bd5263a25b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7db82029606a370df18b454b1d36fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfc365d2b6e08fbcd271b31c47b72d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bd55513233f8cd9f60e4ff9c3dd6881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094a251c1bfd46c2bd96aa633fb463e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c0c1d1b51c3cbf62a15f60bbd060583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00eb34e270a4d33c220dc2a0850c8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed935a200d3079728567f577d120b04b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0c98eee4a8533750e99d69f1f737286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d43a61e7a34ea4ace7eb33415b8df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b89f3f2ffcc3df1540360bc382b1a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424db9b17f301849226018718f0c7f7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8df16af2f6b8dbb73771a54b3ae9ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c956a54a39ac2089bdc8d6a6cd9b42a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a3b7d680af6ae8958ea9064ec986292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cea0d2d98205beaefb7cd1d74ef6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3410fe4b49aa6873263408dc181be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0b9fe299b38dc9f557951e913a54b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985664f5d89ff9894e3f5d25b953ec696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dab2ad1096cc357718fa5e6291654297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d44866ac459fdc7bf389cd649432c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cedbba08812317ed987ec6c0c377599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a218cff31fa4676b01c4ef576c40b02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b573659f9f36f7e73390fa77fdf090101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a52b30ab1d19a07b798e0116ce5ce8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e43fc9c9205d62b8c4b63b6ba2ba7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a6f29f2b56870178f2c335acf9d9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3ab202af10d1179475580630d431e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d66e1f06833b6cea24b94d3ba8929106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788ba3c4fd95bf022a6691e82c929c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0235d069dd30f981309a88849aefd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feb8924dce204ae2e555258d221be5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc9cdd835d8bf7b9fa4ed13de68dbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc5d7f89779670d9d3669969d14623111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa492e104c9947eb6218c7cbe6c7b0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0acac6c34bb9f4e7957fced5a3130113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96435c6265c6a69f7bda2294586ac4f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c95bee555e4b3003e84a89cb8663d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c9cd156bbebb479232b554443a54f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56d371d5029b36a74ed3feece7578e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f12830f1a0c0f5a8603cffa7617880118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9aa782c818e910d7e254289205c4fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68effbde30f6096c1fa33774fcda12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ba186f533429387fdfac37651867d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2510efcf6b6ecd6af9e273e57fd51d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f55be7e94f7f5a2063aaf4381a92d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a74f19a99b584cb2ef9bc8c98d4118124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80e0cb5b75bbed3f4b5a06205208fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6455cfd6746149a24c63c34907939ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b0242e41bbd14d29e135a32d44f3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02148a03f9fdfee6aaed25924739555c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48ea1261b31736c4808ae2ca6748e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b9beff2fcf2a50b70b59a5ab47be4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403e92c927a3b09f6728d5cf162a004131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d46dfbd2449f9acf20501197773d41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816cd177cfc14990cde41dd2e669d10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf82ec82cef1eb808c2c0d516681fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0070159c28ef6d17a8521680ddcee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e340e333908cd963886d6441b6c06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3e33a377217647fc110dd2747e41b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884d048aac53716221d5e8c559371a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4dc4ac4e15c8b30fb6b378e679a08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d940d34e7c0fc25b20d794c16d238140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc579a131b1be7ddd239fe195e2254141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3718728376eefeb2fa27fdf58025f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cdc378e7d184070cc7017cb66cabc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9798f8d42460e756de4aa2c5e6f8504144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849194b2b09a97e258bb199d311b5df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0beadfd5a11014104c001b2ebe0f8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43c6700ee572557a29e33a85ad820d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ded5410e51d4527bdd9d7566ce165148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44927f05d20b9b2504e3a40d114b56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bb111f9093bb297f61ed4865ac48c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae64b706104f3b2ef1465eb1114f40b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f34112a64458357bf142c6ef25f69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b94ce6129e5c4b96efedb90a437ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17988e0dcce910664d398c13df96b58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20273e806b4d9b8c299d76b3a8a7f6c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84b4f644de450bf8b7047f7dc03f38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673d011684a72fa121b6aa8c8bd3294157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111d2bb8ac5154575bac3a593fe0cbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a6ef242ef27fcebe40661c31f9dd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5b60bc929b83b9e337fce21fcbddb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a0fe7204de64ea1125b51c9d196d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6b6a484acc0d3eb6c2ceb8049e7f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e97db6a08a8e8850440c5d4a5aec4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a05fa48934a6d1f434dc52986c13c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfb558c9b54c9e98e298027069f755165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904379c5e2addfc595ff66e228e484d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270c678a430ce5a59bf0e8757031f92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ac791983d65434e6412ca453e1f20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b511749a8315408fc7a32ddd446245f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9795c96c99f626ca95fe785273c86cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13758d6a5749e88b2f91e84422d9f3e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f650f2bfcc45aa6b7ed104359b24ec1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85254294735059c8155e8daed154a14e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f431590464e8d861488adff988faa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f508349115cecd231c13bd37d7c2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0f47fd5b7a8f06a6b03318fcce2ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff172b60b20178d081229bf187aec4e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1187f36c3e658ae9a3e08f02ce567d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc605a02fda77b61035e8a17ea2ef5f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ba07260a86bf132bc3bbb547517b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977cbf55cd40995d2b9ba9b386a2c8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153b1b7e6e8f87c59e8918dfc9cf38c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b08d3f25dc25abc2f3d243b4ea69f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa48e103db4b27f946c2090f7362f0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6df3bb77c3056888b464d8b7c3c75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fedd27014d93448fccf663666617a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626a1a2197b5b1d8a62af4ca7a4adf7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1383d586a9869610ffd233f6c85807188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381d3c3e2ce18b161eb3ff4dea82c2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1532f76692247f1a48844860e3be05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f206ccc88f1ade4ee508f3ce65862d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b450232c8e56d4412b7405e054c58fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53b671b8632c118ec7d90e64628738193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651d56683388899a70d54f280c99e53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d88ac120508b25946aa82875a34d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7008606ec957e0803d008ff8bcd48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dab6f13e86ec7ca6a4724e952910f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4d649c2cbd583c47edfa728fe6789198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171725fca09c2f591178dc1a949038d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc2696c076804d34737e2b71694765200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cbeae831eaec1d1a658f5bbc4779f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b8be95929d0a2d90c536e3b5f496a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dff187b614637de99f8cb2f750904203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7437c714f1153f50d8c12bcd72bde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0e53c041340ad7c9ef629c834fd94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22bc4b8334bc8f944ca74a03f30168206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183452e683f9f1a66278ebdfa761ff96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca54d09c1a2c96b83562c605d395f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d846b7e001c612f1dd99dadf622805209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634e91a7991c7a0f4b108dba1eb3986210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7722c493997154cf64562cabf131c99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f84b0ef209dafab83cf9a8daa36e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6cdf67572bad1ea11dffa9a6fd5ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5921d38083b302e660baac4fe3c8c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c986d6aaa0ef9e03a80b98db9fde8ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf495859b9e5f52bb9082daf6dcbe71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426879bdcab2f9f0bf728ac154b1da8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef5afa39c674408a0fc8c8afd7178e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c472a61f30de551b8e5e65e17bb524219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5695b85074d004f3c25348428a933d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3cff58076145d4b4b370d5b4ae9c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eafe007021072e447e07205b1561e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707e3ea4c2b7508b819e336dee8027c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f53d984871150ff74fc558a2ed01d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb3427e392b8586feb26d51de6febe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ab9862e167c24eb531bf65fe84d70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745afb1d95cf5f5e4946cb767599ef85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e18c2105f1ed8b57a33e61016601f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a095692d2fd2dc7f8dfcb7e10723f2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cd9bce575a93260550962a397c4bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ef228b22a89cdf14f9f7a3e48aa73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c6e3afd3e28aeb60a05495f506c03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af0dfc6b1cfbb892cafbbfe1acf0f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df0f2da88424dfc0e54ea3dec50939234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8f010c958dc876a39cf48c319532b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a9ed8bf9184201699c644b40af0ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706369125316eefb7b02e0a7545a4ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97534986774dc42c37951b140519fdbc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2557609e79049a110cb5891e707776b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6497c3d86a9a9c982f4d8842b3581a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba10aba3073311eb2ee3fe0980fe904241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b983450632044ee1d10e3e07ba90c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb99c7ab3c42d1d7d8ba8e2ada63085243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd9ac1a230f4a57273fc623647ff72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec3994632ee5370506d3ac339e7f40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608cfcd46dd8b151e89e405a7de1cd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c963a287d6699c34fad85d3902be573247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ea55c21e415c8e45583823820b6da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb095e0d98f40147737642a1025a52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb930390ad1e16e37cc864d5f7a50b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091428251e01f76efb138b4529c5febe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c82a4105051aed6fb144cee4212ba3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd7d60b1e3c1d225368d51103d500d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986794b0f7099376307d2c5ca3b4fa6d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b2001026bb2a425c39e5fe44119a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bf0e171c088f0ad4657411a90b21a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd6f03131d50fee6904ad6cb85aba4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a300dceb54bf2202e0ca4b64ccb3f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e3f839e6c66596a68d57939447599259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285f62a3b101d0efda1ff872b025843260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7317c982498245dc1b702ddd10babab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a90bed88c74255a006257f0ed011e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d9f464b83879a51684b9e1ae9414b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6a69831d69e58c40a802cf7c12d16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211791eef7f4b2b660722340b1fb711265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dec24cc905a95a6a873bed239769b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d4be87e076a0bf0c51b52248f90c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def20761e60ffa91c0891e6d830ea543268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d754117a106a45738592fbb3d2becc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272462b50582a00ed726bcbaa37ed63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b075537e777ac11e4302391f95646271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee388e3ecbf1817d5e3949ed7880571a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e89acf08ef3fee8965dc4c5e6deef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bbf239b503c9b5cb7c6a34116625f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e8f772606a333378235370269eb0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44cb9bf313a44a1316d1fdee580721276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c580cb15cfe50dea76d803ae80bff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba25814c467059465413acb3f00ec7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5b0dfcd75c46ce136f01651f4f867279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f2cdcd1362711be2c94e095f2362d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa994be43f2d1cb37100b6dbd052d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f543110fd0df064388dbdca060494e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ac7c269ac5be1c3eeae9ceff842cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ac27fd928a45831ea0f9bbb4e1a2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afd41b8467777884789cb370cfaeda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e69725cd0c48a1a0e7c7231a9f9579286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa0b186ea796eb6dae634cc0f25967287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e4530e97b91cf9f25921680b144e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea06f349e30f4e3cf8f8b10df8bbd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f1230f30c21411c24a4b6c9d6b120290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b420df49964b1f269cb2cb856ea21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5c644a55d0ce870f8f87cdc060218292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbeeec4bffed0d617fd7cf149f5460293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63845cc0cb834ceec94d23ffa96d4772294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ea6d46a223ccf1d1910a62bda2c7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a0953c61dd1932e260503a413b4f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bc0797ff910e7af1fe614b3cde060297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064d09ed5c2a979fb05eb141234afcc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59afaf7f3a2c3fbccd9e7972affbafe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68c6be95684e7f9264daa43433a4b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05d299b18a40f00dfe4658bb250d4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ba94ed084d03317b53edba89d5a3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54f68817d0937a665ebb7d6a36845b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7849b4404cd7ef83e22ef5575022e6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb3de8dc1312f6933e299b5bc32302305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7822af8be4c249a341bb1d4b45657306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700aa7c8a236d90e4f512cd58881561307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959834a139e885ac665377eb34e59c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f77282f6bd68986cfb347775efcc5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da982425a81bdb46f119ebb9f57ed1b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661921a79fb1db801c56f73bdb7f80b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075c554defaa8ac5908130215cbc566312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb121c47754cfdb5d63c2dd15a58f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d857ba89138f654154a9be4171f42d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb653ae0f52c027b86d4790577a93bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcac9977d64154e5b53bdec26d9477316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bbf242f2dd9703400616fa224a212317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a265cded688a9be83ef0bf078b306318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d299bee413629b20d623a94b4e9375319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccfa8f03e0dead5c14c408579ceb1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172b4c2e8da2351d181543e90aedfcf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d480a00262c8311bd6bfe8ba7eaeec6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eb9154c93b4c5a97f3b0f9145d714323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85a0fcbfa61b9f1b3ee8ad88a59857324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512482f5dd40f6e8e18eade361638446325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bf98d803e869e8ab0ec11e28d9991326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403dd41adc266137376dd7d5af2ee07327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7868b56bc9740a80c7e7a317ee7c392328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377d3d5f09192fd2d852695628c4978329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7224b8652eb942d8868d8f7d26ab10b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f377c50087157b56125b2322e3e9c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca8494cc93d77b1b0314a5509e351d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d8846a6e78e9e0128a4e0006bce04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a51145f41bd8410e705e72bcfa9671334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03a2b599002480fe6a420fa7d824e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54629ffce7bca287a8c62dfc73344719336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54f38bcb0dfa5fe92a06d1cab9a612337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804b226580046f9750d18285be31031338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15847767708165091a84c5074c4a9025339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef338df646d916f431142dcf3352c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8baa88903d907c33ea6e90ac08cef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c1cf99fba74ade7615ddd822aed01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4e7f5517d7fd7f5203562d8196961343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2e5db7e8a6f04a8e950a5241c6d5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a44a5668200b32a35d534514b8fe0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676a168f9c93414616f064d80fb6515346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255af3cd6cf7cc88dbcec1ad37d2b0c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabce813e55427bfebb1cbb6145be484348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4988160686a708591e555043fdcabfa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d2f202812902d8f98f90d78b1c531350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4a97e33dfb7ec082420abe42a5bd9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22180fa08e85f5a85910d2b6aec1dfd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238823daed7ea65961976e9ee5e94bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e4168a7cd77941228aa533ac30b77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d96d3305ef09cbd73fecc3d569b92355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fa37fd4dc447cfdeadf6f22eb6487356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dafd06061e22d712273afe6e8e3f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155ea6671a874103478f5cfff82f768358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d315d307094a1ce891f92169307d21b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef00c6503aaf5a34b440fd1c9d1604c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ec38ab1fc25fb799d263689b0556c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234234311ea15824bf700cedccd12c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6be5c8e05a2f2184dfc9e9315e268363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0748325f65d0278357ea50cf11720364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472a1b86c6de9297869b8a582e75364365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17b6807f0d5f9031df5fa9418aefb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286303155fca26a16c3c93e2565728c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6d2c1b83817f35e072b739f622c2f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6c48ccd231dec10f8f1f2e47b4749369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31bb448149b4d4cb7de92ff95385c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab88170b59d67cc68190ed3651a225371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1730abf3d53bc68d8b0115e8edfc66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc9a36c1b377d1bef68f555fd5973b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a8e20542c23041deead72fb072238374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886d50a830f37863c42f48959ae8984375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a422bf71497047bbe5fa1cdf6c6f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd784d117fd6d0e10f977693c1b8037b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7e841b3720bf70c0a1b374472ebb6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d43501f57a72f00640da49345dbfd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab333f4c23c7f803fb0cd5ac13d64e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd339a3c3cc956b6cc160b5671fd5b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081a3b104d535b66f9916d63c49cae4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2b844619093f0cc6d3d9e8e64d904383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f485b22c8f1351dba541b9a706900384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373036db0204c8c19179596a3539473385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe563adca60b883f2f9018edebeede9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f185c462ea5b3b9ea164eca96f12d87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15e551d5df467e34d1e23fc452e99a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07121ba1439ced9f14b3cdeac525fc94389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc562e4dbe1eea451a230fb5b83e06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2495ce0f39b6d9723e9c3b869f1205f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a770d8347b7246126a5664a9fc177392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f17e27b4597ce35d9493215cd5e3d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52ca9041ef0f79930b81402f05f23d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea231ae3874c149aab5f0f2edc9ae3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b01c83dbd2665edd11b8a315e3b19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e0f730d4a193833168756d7c770d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51a923b9b024e0b2e507310b8fdc2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87ecc9b8e65ed7ceb579bf8a2098ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaf1fbdd76f8cb78d23b574c871df3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8181df86963b29e4ab777609109a160401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdd0c38fc4557fdf84d3130987e2a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e4e76aad84879b734361b94c4e557403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a1eabcd7640e70067384b9fb715ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364203f7a3702c162b70cdcd5fd726ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa923ed25be8eae477fe4299a446e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ee4df4dcf7d27d0b4b8e1e81ab950407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a02c74de641ed52c34f18b28addff0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1807a20b9590ff4488f9857d1831f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5190482df3e2c08faf7ba8cf5605e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebe67c906dca7bbc78df4b4ce469d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97c2b04ccc40ae6fae8fe6e24316db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee635e3a4a316ac0a2ff74a1f7ea62fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f357f051584a63b0dc5ab1bfe4b66414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ba5b4e9feeb2fcff08d0c7d9e8306415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf6b7bb4f647648f9ef6ddcc085f17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284693fc3f5eb9fdac7102130ce63c42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e5d2e4eac8cb71e5a9e7d3b2962e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b2ef0e9364936320dd083dfd4ce37419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9a972d08b61c4cc5ab76d8931d8f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3fa6634a22609f23efce3e6644374421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac317a18483d0e82d5005685d3b853422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3186f561304a4331fd1671e0094e6f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7e6017a805de09082f25cb639258f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b19f2cb76642f6a6a9691f16ffa2fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d020b9ab4edf172840132a0830a1c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5ea6934084e9544b88ace92cdf857427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872d19edc080dc1ab2b05b51309cd29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf155aff301b90b2cd02ee621c7427429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ca10c7bc65911c7c9b6b34b60f960430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177f3f676859613a49c649a3948ddcd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b45ba4742673e843a46a8d0668323432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39649778d97b1199808ee8ac5c17000a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa54808052ab2baa13c0c4173f1748a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3227e2a06e03a5bfceecc29339fd3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba656bf6ab3ff396510eb909eab481ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c9118bca3c8d4abc046a01a49a023437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bca69ded34fdb474277645892118d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051b2873732d752c5864f7e826994ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a63dc5aaa80b517601d83ec7789e0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5e3f7d6ec77db1b017b8306063b0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4df65c86c54a74bbee7301dad71d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0b9a3c9b0f8f97537afa620174ea3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef31f73fd07897b30dfc69a2dfd90f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad0162985b7187f137c99bd833af59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790bfa0fb7645d34be1fce3279007dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1bc48557e09afaa36f7149f0bf4dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e14a2a947edaf5edb4c6e6133a05f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2959de30b714f12d61b890eb06d535c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616420ff94bc7f02dbe8208596e8d90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9aeba046b71973b7f2007685c6fb61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eed71ee173ebb6a3be27b0fc43182452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c867c1d30125d9cbfc5400a85e314453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d40a5e1a49a3b20f75d2989190619454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb231d85be53f13061d981cb3c14fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f66ff00a1350ffa15177a0e4d3492e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd60e1d792e183f70aa9d3ce177626457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d828ad24ba8efcf406fbf4aa69aa1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d063bc011555726fdbd8913f0b56b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053fcb776320a9086aa40b478c602c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc082ca6390971714657ea16be4cd48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe427ce2e7619183332ccff0a0b0de9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512cb547933cf80a049ab6d0d7da3de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28574bd14af975750ceaa5adadcbc1fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f72896e5efd2c1aeb91cf2a5f8f25e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54262d8f0609ea1b8317cdfb5b2cdd18466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddb8f758393cb08a1e7de08adb56d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a63654db9dd3a6d8c3d1bf80bc95d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51279ba600cd793d62c69b64605a05f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8ad3db1842228d052af0c109e6742470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611978d63175f66ad4a5dd4eed4267c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0990707fcbaa0f4ef8e37decb6e272d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cc954ef3a19dc32f32c0895416781473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a755fd9a1c77cc8aa7e81998ef0e82474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24b0134c721216432ae04231c6cc23475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95bdb896fdcb546dc7fb4ebde969c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eadc404db90c784885929b62c5e228477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb3a3768fff3dda40e869a40d11eb5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758906f4cd3759bf0f048386790f495479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e69d6f2bb5a4d2830b892d9ecb8e9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072140ad7339e7a0ff31c85fa15e2bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cbf436c1fd4115455efbde23e5fd1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290cb7f89faa44be8fc2518ae6e607b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c37065113a7d0ab6bb41b409da0e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70eddea4f9c34a6508e52143a1f3c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e66bc38bc1783c6ef2d9c5a18a8b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c3c6d459964fdf5c5b3ecb07a3f94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158645b720c083258c8116a1ee629daa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a26f052baa08b8bbdbad71b3b3a76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b577d612e133387fe0ca16f6ddd5641490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b921ee12be350bece6cb2b72e9a15d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db35619cf671a8e80e105b808b2bf09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca426b2f9c2be79b883b70546c6cc2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509be380e7dfbd7c2740544c7063ae90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae884aba38169f415ed175df7f402c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61ce9906bb2b1b7121895d5f761f07496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595d978d8270fd3ac26c50e29707f35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf8ec097ce4655a5b92408d8005735498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbe77bab9dc145011af5835b0a9800499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b960feb0b5a691c23f7fe2293f1c85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9b9e348fa2a9a5d9b3c144f07ff6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf030ee34a22baf720fdb87bf02689502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dd114b9babfdb1944f4f0dd072fb0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac231ce4f8ae0ce17b2dd9e5b05fd44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d067aa10c68525d42fc7670ed7f8d08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01f0f99f8a206b0a116ea9d8156c1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c27f953e9aa661b89c2d1105a3897507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc0cf0fb57fbb5bcc0190e7e6bc53e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245487c685e16d67666229317c5b8d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcaba74c0a8ec662c3e94d1bd5bbb8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dda9252de4c72b00e14198bd73d1e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda61040b9442a0cfae62c74578a0c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d6c1bba17542516eac4312b647626513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf2167b85bd7f1feca167bf5d2a21b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051dbfa67f0bdd149daf69c3ee7005c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eea704341dee25e5ad166e8e600b7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5be6c9ef5bc1bae4515a8b44b6b058517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513993201d674d1201b8b7f7a87efbc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632c89e762e4226e81749950acbf4cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63acaf1f9b93f907bf66a36eb42c476520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262a4a8d1bd62b14b3e6ae73fb28b74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548eea222cc041d6b36d63672050783d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5fe372c2f0a1d6a483de8ad2357d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49391e6f33586ce37c97e21632ae288f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aae96178c23e5b1d1bdda9eb44aee6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d166a05affcfd5cbae6f879a59561526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb512ddc0b11d78cb60155c01ec3f43a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d3754abca4699bf5566b72ec3e80e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278aa0e53092e7531de175749abfcf8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07031f6d580a200dda00562e7628c9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3f47efeae3e7703f14797093996ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288797840e48fc656042c24a1208a112532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9efadcfaab8f67188e62191c6bd39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8997814693285492c7f93b4ea1c04c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2952d65501cfa67c0f855a685f40c69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f6290b4ae73cd016ced90516c4c5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c8d59d8b44828854ca5acfd0cc856537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34514ac3b1173a50cdca6a1c5a589f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448eb7dcd6853b0313a3924283cd48b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62fdb3487bd4f6a4679764d175f78c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18658b703251624eb58705e381134587541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b3a3cd59174709370724670b9de72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01497950c8de5aeae4ac3e6640bd8d51543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bf2eb97cc3fe7cf4b5c5c0a8978f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5475823e16652c65ab37641f86b61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ba9eda4f5c5311345063818e60c7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d4b48382e9966f46944e4079f4102547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be2a65675a533f92950e2c014a8f55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66a5cfe0f5c50138665504a3795fa9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7e0d2b8f9f7f13373bf30e001c825550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41f3275d9b0dd4c03a7aff94903a71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cb5f18992fb1fe0090faba12c97bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5eb17ee705da022c3b4b5d8b2b80f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a102689b60d468bb1b55612ac7d26f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d759d5e64747510543661ae104254d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c21c4ba1fccf6541e02b2167f84e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ffeebc7f4dad83406b448ba1d5102557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fad8ee51b938a59cd6d9775591459b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482f0b64ce83ee7bdd2e28afdad6d3f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b97835cf0c4df9b84d9869d89edd45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bf84313ace55c65077892277f3b8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe3f4199fe716ca80ae1a68036c832562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad56b58af145afef5a84587d4534ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae37bd3db46bca4ed2bba0476aebca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb29188ccc85d4b7534f8e42eda054565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ac840780a3c09756833407b1cc5aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a483bbbcf9575b368f388f84518b872567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705278f3e1fc11d85f10493f908f7207568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca0b4fcd93ef6e15d4331253826f34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49728f8f77b26dabcbf92142da5dbb07570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a776a7f008387c5bc9a9f8cf710b1bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3df40c96f5287a581e1d8ea721280572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e58782bfa2e6ce07c21b4626f38149573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22604857a3f9abf41814806283521cf8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a23798e7e2283922530c24723e50b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187a1b55053b5bda51f9990063c85ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b5f1b66ba9d60268ab939458432a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26a333d69e8acd7de5d516fae1b472578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d997f04b8a4ed0d602d880c767e6e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272a5d9cdb4c7b03e053781372e8bb7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e7351d0c796e862a8439a92a18bb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deda029828e76eb8619f52f3f71fd9e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acf68f18fbe3c651f9a3707e38bf9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76cb7d8ed3a3850b5f9e391b53e126584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0b544469071528d30335b3ad6560f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ceb1c8c734909a01198786f09938d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dd3256b45681fcf6d148bb4ae07ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443655ab3fa8ad8aed648622d38d95f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dcf1b3aaa17119797784a9fe6fa73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902facc12e64ad25a913275988700ba6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d3121fe57ad472564c565e1bab790591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49f9c4ebb679453f21e54502615dc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469044f0c21df82ead012cc263043b87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7edeb93cbba5ed9ba762ce1502cc4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4a08b4a2c896df8e8b43ec04a0daa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0653f40f030816a25b8fac2d564cff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281254aadf1a475c97a6507ac3283b3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035de4335af26d080d8a77686bd0df3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d0fd2b6d07e99dff5d5aacc445050599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12750fa728adec2518e65f935e6af9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a2a81f972242f6ff5869b4cae2806601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c32cfa93848e6d28540632ebe30e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becdd03333d2087a6427e8615a2951e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8dda7be55b9674aff01720812a269604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d62906c7d9675366a58e45c06016b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145632b5e52b0d2e4f304cfc506a1de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287068ebfbfb8f83f32196151b525ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aad89db773720f87dc5fb0f31db57e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef73042118895e052461bbdeafd12a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d8c400ca400b0e3369dfd9f6c7b66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64747a3d06095caf90d823cb894dab8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd0316a56a264875a69a473baba8fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd341f8785a0470e8dcb95b0d92d433613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f25389ad21d070e5a9869d25ccff6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cdb250a313f751cae33cc93178190615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc01e15185ed03586f71884a44a3690616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3157bc7b5bdd12a887646b300316b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd7f2279bb9d8255b3064e4db0fbbd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca48e34155b86531cebe00b2caf388619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7483cab09d5c36b82ffd4088e255d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b58b13278970ffb6776fa7b61dc5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b2b82f8c86e6ba5463370298d1498622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce91d138e76a55fdd0ec1308af7084d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571f7c315585aebea90db1998f20388624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91767350842e5cc908da0d2e456be73d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414b9247b6a403d6b3e8b1ccd9b71f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf48fa77ee37ed47b7f6a56df774eb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9121197e6d982eae09a1b76d2b64dbc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a93bdaf6597fd6f01af4cf998e8df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37228b5904db7909a91b0b72a876ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bd14b6e2a87f3ee8bdc45cd804b6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76051be71b3f86552233c62a08cec36c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecbe6d955b56c74a67552194e60687633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889100761b3a898dc4379f510346b41634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc21c03ca0c97542b3ff487254c395b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271e7b4e5fe83132e479b4280772626636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33063a18ca65764c354fa249b44ed579637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01365b7a475c26dbfacdbab3ca5bd33638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e9096d22fb2aa7ddfd7b6770c2210639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddf84ae9980a2d6c366a8215cd3f80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b5ab1496b6ce1e1a668f836377518641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015da46a1e37baa02be5b16868578ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f3f9b2a13c6874cc8f82fa55feb99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a632e9d861f0fc2d88316dcf989be8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869d4d8cb6006ad70296e67684771b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec576d174ceb4ea33ddf83e2d3d2e57d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe1b297b7c808f3f04cf77851bb313647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ece0d40c2c2e2d4df13eff8fa5bbf0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982b34af53f803268b9bd4da28b83c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160d25d680bb7fd9c002c373ec813e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59937256e7bb3bde15800f071060def3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2b6e49042de47d5713e311b820e4f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d7e3b8cf2e6fac4e07aa2686c4f04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0aed2438c6e0ab5d994c391b894a16654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdda2526d4aeb38a65439809d34e48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebb8234d55dbdc9e5968470b48bc8a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaa5328d7244ae99f00dacf7b8c91d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45418e48cada2ce3ed23b0827026891a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b12b073fc5b89a5dfe58edb78f0f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd644f5d1ee18a59e5e28f939a5c01f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2acb7c2709f8dc7c8675cd4cc4bb3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2506185745c52660426d85ec21c3a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855815e4c9172e06ba23b2172af3cf2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351961d6d52609ea6ce1bba93ae2bd6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081d8e9a42a76d2ebdfc5a083e9c1bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b581848e834f9c601a21e488a472d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfc0222e24da11071e6490311a6d65667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7374c7107fe20a80cae6024793d369668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb90ebc35eeca8edd62cffc4cb496e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dc479407aed69cd082dd496726b54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f3ad40c9ee45144a61db0e32b8963671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84299601aff6118dfc8a43571cc7014672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47879230f92def18a63851fd2f66f9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1117d8b02f0292e6fa72dab7b662638674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f10b308bb5bdcecf07f338a1ee01f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb5d39f1464ab64b5cb607167c8a5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716356c4f64b18b144ffe02553bba5ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821feb5689cf525c44d00066031016a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0ebdd1fa1ada4237cd44dca8bab60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d92fc663499f8bc336232abdb195d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9d6b62ec24dbf5cac0bc6bda81789681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbac726935532daf0e75769f48632d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dad538adf2775fecdce04da328cf16683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cceaa4c63427eabe67d4a94efb1fd8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f8b284fa0583b639fe9d783d59bbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f05751978c5a29b6709a9145b1883686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1d86a9c12c4fd4f335a58ac99be92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e5701b7212e9b87cb1a50df81455d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5477df0a0f5eef45864a54b1bd158a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650153e9709507ec7ef9558955e6504690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb815d92be4997bb037c417ae4ea88691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c67b02d965f4e725b048da494ac0cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4fd50c69a909082e65aa87f2a73db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b690e3296e3d60cc2515156be21b7ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971190cba20f4677a7427ecd1658b8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381eca640230c481dbc9199c443fbc1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d76336ce12d3ac43e49fb527fe493697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8f697452518f15f554a084a43798c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc320659f4e74dc737e07a909f75d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ba68a00bfb30a41b0512811772f7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccfb36f254eb4a2e20784674233d00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8d87f71ed18efc8f78155a49757ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e10c94909a9ae4d7b78762f790277703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d164bbcd2a788b24b28749fef1a2c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6adfef9a1d69c138e6418cec8baed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1065cc6b36e3b9d8230441ac4020ff3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9779189e6c2f514aa654bebbd1f2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7272b42efe4937a4c8f126dba3b9af708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cfed552c4a7d5ca2ee14faa1bc10e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80aad19d6ce2002442c9d929e62252710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12f7189b42b25ad7017bcc67036511711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bd42f9f8f6db8900f7895231c05b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8da91d3ddd729d435139a34ca51e9f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f097966100b3f75f8459f3a39d7b53714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3aba6295c93195369bec17d3c200d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad63794697edac64d8a3a49bf071394716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60b982c48dd5735aafd2deabea99c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c9cbead32db26a958bbc30e2fd52c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f788e57e74c77cdd4e777282594eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03851c8621e036f964557e77abc8e032720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905443b3c2b31eb8cef94ce64a68142721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd51f7c4ae840563cbe618e7379d83722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccb07b787120f3a377a539133521ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9586f5f805514040df44b8d6c2a560e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda34094f05e25d2ae56885e6f6a5b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e1999830d950edfb9054cce931d9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d07a245fa3eb6b9494a30d070ad72727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75297dc595a9d4756c8ddb7337ffd294728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8433d30468ad6cfd7e34cf2b2351bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f10b4d2529cd935a0823fc6b0c23c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5137b61ea1d37aa8c7ab153aa3e3c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e37b1d82565973905360c2fbaad674732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934140c94f5552e2b473f09857bb38ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9792628823e3bb9336734c73ba9fd3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57978e8be9ab18ce9baed7d4b821c9d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924eb1fc24ca7a46274a585e1b671de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff172fe427a38b152122d5ea0574222737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35297a2cb76dfc0a28a5ba144811e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf50780363343168beee76ee2f31524739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b9c362e6b3c6b07d15fb48eba8d7d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157aafeb7c2c8c2c1193e1022c391b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8994a88d73aeb469beb668cd46686742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a457160d29bcc25e32662ad4c2796743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408d52a058de9dc2db5e30e4f78ffe1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e48c7f3a2167c177d997251055d206745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6dfde695c2c0a80352150cf3963ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3b435dc536bb6062bae39371e9c12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b394a559906528aad91c6128926f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668801e4bcdd118798791d7bb5b05677749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10282cf54d88f898ff1a808e5ef17c1d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039683de3c28f17ecb1d798b3a9ea41b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232de92d451f6084233c1a54257b47fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a172bf3b7a2f5e491516beeadb62a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c2653df260a4fd3acd0dd56f57caf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bfa3259a4e70f17eda5956c9358e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3de7b34fd508fe55aa46b8a421b920756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdd6952525c8128f63331a936de431757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fab1073a934a2a7b3d7c52bf76ee69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e3867350ea3a05762dbeea5cf546a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>