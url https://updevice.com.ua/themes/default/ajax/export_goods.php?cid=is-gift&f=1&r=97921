--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524bd6ba03fd43f9fe0477e6941918f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b76bf111afe20480915557a84cffd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cf0bfae3b9aa6d6dd7ffec312f84a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625216910cd00d6a6f75ecb86895d90e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d6d0f0ddbe65ffaaf2b3d01d382f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919e15fe4670f845b4e6be4e4c624076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92600bf2b2b762e00640884a6c7c1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361f2c25d07165d9199704d4f69c1ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02826f4889b07002fa4298ccfc8b0e6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128930b3b340969cdac8802b9e02b9a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4a333f24174ef3be4b75094c797b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7c122928dfca228729f337a20cfdd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdf24ffc734aed408196b809d1363713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d538b6d1fec68e3198d5658b001fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ee0b7fa02c97e4b92b3bc91d7849215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840d3280fc190ffc997b769cb416d2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bbaa9face6a3bc1b6bd8a2552730217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fd2dd20e23ca67a2d6d039eeb363518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b4d38270430bc4dec7e854f98545719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd56332f16beac5791b9568f3fe3d7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772dbbffe924ac44d89cb04fae1d28321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14468f447092eee94c69dc32a637a7b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75567dd860805710744a3b9236e3758423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673fd975685e0c9f11ea2c20dbda2b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb04bb042e4b072c224d6f71259f9f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d782a15ac273cae4684d8ad6c803226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69130cbfd04a7cf671282697dfca2f9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510495082296d8df1a33c854b1b81c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004eab0c7f672ec256d51570c82717d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42505d1fe94f917964c91bd1c976a02630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d5f74b416a3a17bd09e623fb3917131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a4d94a676518662f8921a8e1eb1e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238f89e5c494be9751a30fae5abd97333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c24e6eb78ae80f266ad024750fe6c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6661ef82c56869394d2808d3e0fdf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8929abc20a4a32d1925c0591e418b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9b85e590407569044ee44fd6b644537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620c478c5a0f6f7a2e09586327f84ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f470a40b9fb1123e179319850300d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049a1e9a249ef57cd0d27a17e9e059c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21a2cb22d0709be971baf99ab7dd6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d720386b214497d2eb58ca8778a3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45846ffe6af8b84e7e8fd09e01ef655e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d3da52ea30e531656167d9be7935d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7e10194946d88c371a0f0fbbf610845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e7b723e878eaf2bdd4102a95e575a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e859b01f22e5b69aa045c7db8db3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447f69c13b36fe337100ece4d66703648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465ecfbd169af636df61f22d99d2c1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9bdf9b0a0da9608e06b8aa35c882350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd63f0947c2c8b4d64543cc219df1f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c2c01168857aa4b57dd89930097ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213445b855234325a34edd054679490353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed582349b9e2f1459b2abad3792cbcba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b270c2ee99a493e23b480a15fdfe655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6eb6f4f63c72c8adfa027d765b39d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5dbd14900c2555bdd246039c261bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02d0a36529825df930f0a1a4143f1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccfd6e924ff7d0ca058dbaf2f0f34959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b6263d3e395772868e94799b32e4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3208d3a6e62f4ecff5ecabf5292a55e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d463828b3118cee8017963f263b8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6fd89624616a747f29d3caa0d2c9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f782651459b4b77ca5505a2431cad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed29e92540459785ebfcd603ce7f5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673298b9e8cb62cbe6d4b7d40ce5deb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8cd3ca22ccd07948f1e839c396d8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983d57a92a314683ddc86c734a2769968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62719e880e685b9892c0b2ed80df9cc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafedeaefe5be8586e19501d0635d51470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce87791bb703a40522fa896ddefb4f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d58af90d328d6d2f5d33d92c7ef5e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17148489d3c435c31738f5ea69c25c1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03184905507a4814d0d98461168df50274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29e742d5cf4a70cc27bff2fd4d171975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d44e01d26f547a65113b8d9ea256176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb714626120d37a71812918353036c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f21dba7b4ad7563e3152c3232f653478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4806b3d2bf7cd07fd9f1cb1dbf9ab979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887603523338ddc76af687fef517c17e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a4f18c52f0243971426783381ed9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd09106eac16d42f2abd27ab5d051c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fff4366bde86d5209167b0492dd1d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09bffc29509a35fbe171a80da11dfc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a695e40e9b613df7d3ab9e4453c62e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ac2155aae18cc1d75f46a3cb0bc6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4356419c04d208aca5ed2dc34628f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ff9f2b53456dbdecbea3b256620cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728c332e37b71e8492bda3a7b4a515189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4bf1612250c2e8957c0943d1afc7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b73172e3917144fd79acb9280c3ba191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70df37ae93370f01e22d7f2d485076c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792710e77721db74e609ef00bc12a4b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68c4256fa081cce29dd7b44aab9ca894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a3a9ef1d5acb7b07cc51072440db495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54917a5b273995553c5ea4212fbfbcdd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe904cef688c01fb3f53031aaceb11fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4acfcfcaf4b53ed56e413588b5207298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0d09f7faf7c3f243023780929472199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35e7e93750463c1a0a1e4e2376b343100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9f5be0f5b26e537611a83be3dd0a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bea5192dee522dea0f017d77e51235102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107196c8baac1db6719a1993e9428cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfd1e188541aa1a3ea8f29db485312104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8530bb5769a53c23626bcd2373080a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff22f63a28a548c155e79d5fe727dca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a054dfc0db6094d50fc53f7f7a300a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e843067a430693c5f5d186514083b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf6bc10c64252a60b717732fcd7bb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debebcb5c66aec1996fe580713d3a30b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ab278874b231f39c4e0e8cf111ec9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44595f36d2cec94eefc32df9a3d7ba3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cd4893c4708266074d997203bbbd8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20d10208e2588a556fa160539c27f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98b4800242a07778fe86c734c65601115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd44068a4f6160e789d3d5a516e3c64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823645c95f74bbe8fa0db2200a271d5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada8a073f2e136c225a25696e3b5a58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc9e58a28ff17cc9870051976640ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e202d29beea95e9e64bbb0650628a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a77e97be105c52f4efc83998cf31e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722f9ebadd0b0464f2c12441f7c7db4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bacb293654283701a76e4567a6cdf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41507e17a6d676ebc8d6d1a8175c069124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44939f88c3f10360f2687aae17e1f4ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6008dc8ca70c93394142207d80e657126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384b5cb98beb6402cc09d91aac3b9ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0199500caaa7502a64f25deb9c571b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852ca70612f8908657b1af554a85b44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18f85a5e6ca65c93700e27ea1a8d80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749b977edaa75f04a1231918039790f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f3248d13041fe5ec480978434c02e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207bdd20dc965eaa7a9d9db76d66f38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d9ddc30e405dc4e39e1d0195ebb16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788c78fb448457613b82e15559d7964135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486c9ff701eaa465e46028cc239f325136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0d1b0bec1e0ac29db6caef9df5fd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eed87aa47e9b158ac17b720fc2e115138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0db6fe5cfeada719f5cf9df2a8496139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77249ba363911bf8da9c662ad8a49df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4ff447cfedd4f23262adbd2a30aff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab7512c73b2216056c1df10662ed40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed93ebd197974d9b224a97a65bcb7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623ba4c517db7c2ffc35a49df84e516144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739bbc0c8d1279f3bff66eb29695b00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33850b0daafbfc0784452cb8934f62ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060089e96e2abce4163e209579002a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be521284328568556e2083366e12756148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879cf128790d077493c570be578ce61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0243ec0847b2ddc78fb79093afc4e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c525fc6b7d6df50e6c8ab3cb14b69e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07ae564dc787b5453291c32a59cf6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e653a5d50ed6f58cdfee1cb719302153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4642b1a05462ecff46906b6b1220e4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac359c18e6bfa6771ff657c4e5ac31b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478ca7dd45dc2f42a03590327f20f8e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bdec53489aaf651ce4dcaed39c419157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f158b5b8c5ed2b45f359817c69fed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164366df7c3dd14679aca591a623d655159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b677da90a88d8df402f7f58a6d6f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e857a62060a091090e1490d9dbed8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd690071cb1c186f25391c7b1c45e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09733fd1fc521f4ff2ae8808ebd62a53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8465c7cef55de45d4c5ae9802297f5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693c77335e1c91f6cc4b1032826e5a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049d8e8ae115f001f8013511039f64c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa8bdf22161c04d6933d6e4119e39a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3b16f1a6783972413ecb91e85a550168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20801f6e2f9299b7e75744361a20e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17767bb91038812c04cf4e10c354b84b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52093d447b2df2a765b6ee0c0224ac13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f0cf879e49096f86f0b8489f39bdb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d49c27e5f747770a9eaeb4f9d79e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050728b4ac9044534e8016d039c5d0da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383fb2901d542bf8f5cc60eaf72c436175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71670a42f02149f561fd0c8ff283e3e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78f2932450141a60b551aaeacfb1b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdebff5483eb79cc889d14dcfe2ada178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acbf41b4e99ceaeef5f43b59c14139179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440774c21406838ee14e1ad41df00408180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd32c0b65a5bdf6da2f5130ca6b49e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19b61e98a53dbd49d4f467b16e95d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7453bdc7e60ea7cd74fd241d07751b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6c03e3a254d6171d56b3557a5e93f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822ecc8b4be8df8174f8459a388381c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d4608c97035b3c29e4f90c99912d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b00784d309b723c5237fa49969be12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66e7d1520ddc8372b2c725e64c9cf8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51404d6e81592a296a3f4929ac964e8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918f7b94fa01b53ef82573675deb46d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c26bf517d11271cbd4c36f05085adf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455afcaa7d25c2dac9a3799a3da50139192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46f9bd6e10007b6a7795a3f4f24194193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214ec99b6dab2f3cdc40b135981dfa4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc58e7db0705da299ce8d1a0cd3e4bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26958def1e1a076c4f8d48411bc236196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c435a14334254209478ecc2bedad3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7fe1d5b4adb74d7d674250ebc2ede198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764e0e74840ec68a366420d756172db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39541b96acce872ec337c2c42e85c0ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f829a1fc17f38fab2e909e74b81212201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6686a4d48e1dc60d41c5538f414bb3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a4471e471a69240473a186c178b61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4175d1b34fb85d5e8e19bc44a9e7eee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ba7d08d868afd2b61f382548742d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646d687eb59bc31b7f9d46a679c7a9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7ed71f6419faa4475ab6cb1f925da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b948bb67e9ee61ebfdaffb7bad2a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da397aade7e3c2f0da0fa2b907d8af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea481061b3d8d4c0f95ffeeefe65621d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13583b0904bab55c66e525fe85dbcf1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3f38f86de9dc417aa141a5534b904212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830187f9d2c0a90447aecc95fb29489f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474bed79e15d21342136a295ad224e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cceb551d0c2bb852af8fcc2603fb0c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac331d5a598c6fcca565891b02fe512216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da17b10326dd68b4e462643597c8498217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba2dd7c923c1b994c7ea17b65cebbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9183c99266306826edb6ba028e672219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ba62f26f2fcd2fd62e7a6a3f08814220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33896efde0c826b5524b43be80bb4992221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6b73d2b5228fca8da2901fb2d7e8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8a16eca0424e957d14f40b0d6f2bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f592b5b62736fd2001ff197faeb3a53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35f007b0a978b3e179ca9c954051b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20403a28794219a0f76e4e4693d59f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55e6e3083ca3a9c59da8da7b1532a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e2f2b5492dbec834823f7296b452f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3adf5bbec177bad6b56c5f20c3319c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fe2fce4a68360f638156f132468d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcb750ead997fe475d60744f73e8cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1d804886ed4f212bf420733ac5325232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101147694983fd85e9b78854ad6b806233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150145176035e1b9c7a987b56a0d513f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209150dd939157108d1e4823da508db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efd90b22ddc6ce1e2c482785cded18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740e4c007b18bfa1d03c3a26f91e5f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967a93eef03a7ac3ffe4a963abcfddc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d7aed0de58478dc2651fb548338f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075cd0199c60503757402138334d250240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38173fd096e0955a4f76cb5971daaf37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dfd7bcb571640f6d584c8cc052e35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed152cfb48cf82e50bdcdce6a87c5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de063d3eb4ff0795250ecf8804ec77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6b4504a9ba19ffd3ace46d3b7e7ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6b31bb79c0f466d40f404bf4ef661246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431cb68d9cf01e060a4255998ad60c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea9d02cd49b81dae10c12b28699cea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c56bd96eff586f73877f39cfc03655249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546253796e334e6c9b61116e6c26de26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dc5e4756e57eddd1800d2d25ce683251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e68ff6406b5eea3efa2e63f9eea7cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91b30a457f784039fb3d352bbe2945253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e0266cf7257eebb64c503f15a8cd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ae78849d93858a0d4362fe6a14a2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039cea857f24f6412c6e4d564566353256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad65b63f289dc64cf515ccdd3e74357257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4117e06a3733afcfefa87521fdd3158258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bc2d908d8c989d37dde5ce524dfc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71145568ee10f264bee5ce08739d210260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad2f647bb8d78a0df57e2f21ea5a67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3ec14eb1ff6ea6b037de3db75f664262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061eaa0596ca0b85e11865fb149f449263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374eb08ea6a0b2c0670f5b72c3a81b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25336acc9e35293d9a21babe8c309dae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a359a359874fb81a73615ccbbb8566266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ae57a0b6fe71f7feb8aeea9d16414267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb0a784fd715f17c38ac2724fc8701268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a827e481cb96c8bd5889147fbc512c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb9296d0d7033460c99d4a2e3f7c8c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6bdaf297ab8ed08816824c988b251271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e504a8c0d67791dd3044be552dc8eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896f2935c04b92b63d8d361cd6051f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508548797456a1f052970d52da614653274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a64e5a31eeeffff80da7688c1a0bea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bee900d015eee537bf7b619e54c931276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e43cda6bd7934cab1db8b3f5b6454277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8d4fe31f959088ca3db37e13fd520278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084c4259329a6ae47259184387bcfa5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bd04f13686c8cd1925be954654ea0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6817b46d5093db7b6b152b8b72a151281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959587268d2adf022234baf14ed81029282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c442f1819aab9636d5a66e76354761283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dc332a3d4627822ee8605aae415c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c2dfeefaef5e6acf7e52b645c2e0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c8bda04d5dc57c3a2a3dd7989136c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac57cb35a029909a3d1b23605d03fe6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1220bd5fdad00cc4cc370368622d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bf98e83f215bf2048ed7df9cd6039289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d6b88d48c6336bf047609ab961cd2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7310ddacd3ca9b776804e60fff08a2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d441cba4806c1bce7bf013b5184604d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a5db19d7f7b074b88c240f61ef56a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62864954b06723245e56f90d0468754294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b840c71cd208a94f78750c47718e2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaae736a723da6a572fdd6c66119ea5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4d7074eb7b8f8e70aa8aa5c6098ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb82a5e3b6fa8842d0d8d1d7fdc2eff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff798d8cd5f47d5cfaf403058f3792299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b7773108f23363342651097f47b57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8cffc5ded55c59f0ca9d27f6a54a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec0b74238e5957b605314f9da1dc2c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b969e2bdd6cc1b2d2d50c57f7b0f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d6429ac61fb0df6ab888ad6f340a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16368cc21bbd9a4a31259b90a2abaa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bce7c52483e49f02bf7f2cec747a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19205fe55872fe162e6c0baa8255d42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99cde89be82bde1ef1b08345f0c40e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42357ac83d25d731f0d87944b0df9d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd834b79d04fcca3d58423944c0ddf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72cc4f0f1bde565513fe482c91adf7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e9fde6afacdeb3e1e0ce61144aaa1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc796b675470c835af37967d9ef1c68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d840d41ee39c27aaac087f782274afd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c94595e00a5b7489ac20ed729a6aa1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1cdd0356a881d61ae8932c5eb8adb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925883776fbbb4f1305d4a6898af239317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00bac9ff595c91367b99c9ed8c8743318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a50f5cffd0bba7073fed10914569cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1a436e4e124f76e6956583d9ecbd4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ef0cfaf5d8d187b59c61b6b809a03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca6067407904709ecb9249f2e2e536322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe033d8b887ec7ce62ed23f922d3807e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a52e67b51a8ad4f0859e7802e62dfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceca19890eb70282914fa4bdb682218325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f77056aca273866085507b11f5ddc3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ea03f3bd44317dc66e8500078760f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607d26e168487126803d38dc5ef6a7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed987f20520febe5264f34c0cc541035329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf701354ab6cddca882bd91b6377f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef69bb36e5dc75799dbfefbd57abd6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553e9b710a749c8ec6fc5faf1011b5a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8b27662f41aa4cc6c86d64c46218a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bc9d56aeb2f33a21b4534a922c52a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6322e07df3a6bbb5427c565c3ddb81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559ef451f0f13b3697dd39ad451809a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f9601108fa2b9a35c3fc8564b69f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6db177242c737b72db554aac59b2fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e331bd240cc3bd9945ea5f27e8004339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba7feaafa4425b8327c5f01dfaeb67340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90246236a53f74c53f88a23d5f00bb0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bbaa4ec99ca5b6156f58408bf31a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df85804120a1329ecac5ffb2944b91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d409f0af6493285f38856ecdc80dd36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf710dc87dd9d3f0f8a38db34fb330345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475460cafbc89fc2e5869d845001e28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68721c2a65e970d7df08cd0179fc8dab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2f413d22c91f56630cc0005e8de7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bb57f1d982755e82362675c3c23ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1321a88e1766430cf74eeaba28eedab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310300fac64c6fddeed746a7e40b1691351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff2712bbb5da342af5120f41b69b78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555252bcf0eb0bd19c4f616a0e65df09353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa0e7ba961ed3150238e7553aa3a8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267c7c10d7df4b49234d3d198897657355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35657f4d449effaf0d2a869d3c5a4e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ff2c8c89283f2c8308c3c0697322d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda70ef6d92a6198591f2cff097954b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacbdab8776341debfeb0ad835b248a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91fa586c50d56e3fcb1b81afbff390360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5e9cf108f15195a9dee050fd0a629361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b316160a518111a045b7d2013555716362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22333ac8cc9877f4500b7a8504ca73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124fedf5f6a2a7ad6149201a9305db8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0a49f8129996f0828fdd52eca0533365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137ba13da8783408b0463f44b0c1b4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0208657feb03968c6ec8e09ab967df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3491007557bd23f7843b1dfde4cb18a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa65992899c7c09c52feb999eed52e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edda11da8b41b23a662be9abc0aa34e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501621924c9c1eeacef41c7dc81d3b11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20a256753db034139e67c571d6e5c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123107af9df9bbc718dd382eb4c04a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3c760988c7103cc27210e4147f8df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316f3651f9f34ce10b1f2732b06c6da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b4e9dd56f7564591b5cb109e4e689376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e686e3d6c4e9d6b95a166cf6e209f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ebd25d0b47a0c5a28e9a5c1617e0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e0515edc7356ad59ae25506a3af46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db608c14a91cbf080be06adccc1be702380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847ff41c5d8da302f405641b093e390381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85d61ab60a8011f49cdb95ff3fc1dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a675f02bc29b956c3d96c720790302383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d430f08ebc8e5c372b36c075f3dba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880be33329574f9d7945a6b282957e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73bcfb1de74ea13055ed10f138c41b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97b6783c543414b5994b67189f67ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7abac0d1b7b0e6cc196f7b887c0994388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fde724c43c61f964ffe28e90d399a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54546a75e9575ad4d957551b423c52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d36362deb36b3d2d7a3f1a0fb0bb9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ec6c5ca406a35cd827a79ab11dc23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08cf07eb8233f7008d2dde152395e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a0f27dae98956e1d668d3b49247b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e3e9abc08ee4df3c9334ff6caff3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c678acb49f49d281c10942f395b894396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5769699db2299e4ec7c0aa787536f21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01676141374692a28de2b478ed71b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc14db5687168c3611841de42679cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cf05f701e2678c5c58950cca6b733400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8210e60281f42adf65f4a6e8010472a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17099cd1a1332218a938f5eb8203b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95436e0d35903a5e484c465d2a96f63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0baae0f4db54bfc690ffef2daaf53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c27ae6ac60ccc37ebb2ee4c93799cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead78b70dd1be8b01038d93312f60bc3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fb5ce86339f9de45c61fd506c7ac6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df430dc6c7703f1e725cfb0d197f290408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b94ddab0c5b55503bceab887c1cf5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b40aedab8f42d4b8b879461183c78f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ed2ed0390cc59a752bd05c21b320b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3032423581e6c24d4d64fc13f0e89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b7c7b3e1206a797399bba18d5ee07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df14a8acac9b5e8561973a136389f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d8447569cd36f7585ffb0d4904401415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfce5d3fce14b9478eee0f6cc5ed867416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c553b4c7b006c95203beb1079c908c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc0e8378f451c066230768726104b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee3704dea06fe72fc62371d0a005c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652705d2d3098be2454f39e04d9e17f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c81164d5c969ace7b18dd3dda17ca9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a89ec8ed1112b88332b4d0d308a339422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267eb298d083668dfce45eae175b23a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757a68893cd619c0b0b7793111d8f75424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43505c720c7409e8d6062cb960e3f6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3eefb09a9911bcf0e4d5c93040197426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392547e46b17b4374824d69d70832416427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22652c6a677d6ecb8bbabe0b174c893428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b93c2fa2912b6ada30efc80aeee343429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577757c6647154ad0f2c6ace0c1c3e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5269df319154391a0ce0bcf23c8e40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d8b3b36d78014d24af94a36c055cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123de7751a7eb9425629d0db19ee7eec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd380ceca7b5ba2e32517227b8741e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c29aa19ebc83b4c99a81f950ffe203435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ba2cfc49e9c6cca04ad944ab094d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc260f3bcc4948d3e933a6a50ebc085437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce2883bd7b2667d1cd155993c50d10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc007235b2c7a5c63c6e8dabc9a9fe9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b5b55c5e39768ee473d267b583584440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e00325d9aa65c4822a5f8f6c9b1445441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b77a11af13ea9a8d8c99a05fa323b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc632b6ccce595b07e0b82dfd0aa690443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835d99e510e5c13192e4f62243f9fc7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddc6a609e20ea786205385cf71377f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e555685b1a2d0c2e4ee29e46b1f8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c53b76232572e028c110c038da998447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b3d8ce75ec3510439963c7f90b0ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d590f81488566d2af8159965858ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5026cc62a9ef568523f2907c5431062450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea7e9d5afa57e82ca04213cfd5d9d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cc124cd3f6f4ac1615f3b63cd6dfb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f621e741dc6e56dc59aea690cd087b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1f898be8aed6f87ce6f95b4b80b11454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179125829fe080e3d4f6366457ec801455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61440ae4947724050bcc3baec71de5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33073c06e93bd3a366cff0d57c411bb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17db7f1f91a9e57471e0a78f573b2ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092983a84264a819fdc9c4315da1688459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e10c91925e93d586b6d610614b2e17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffd5924177cf79866e185d098f5340461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a964cb860710730d7c6f55258e3d094462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4127a59bcc4007d59a968a4d65102463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae3aa8f9fcd77faf9c97fe20f8b634464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352ea30394d3820871a98466396d03c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd7b2febbc6150a3e68e70f640c1ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d34387984689195635855271c667a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092504589fc9455881a05a2027eb053468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9089a370a84b3abb9b45e5ee51b1a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b57db9206b021b98e8c7d510d85a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f27f5b1c30fc567c7053983e482a97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342ad74f43ba731969f9a04e7a372a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9758c60e1db0f2961923a902fff5a94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db9dc97f88205e3867b33b349b72e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56929965ce366f6114e3e3652b95a30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc623ab06ced5be92398d0a1756b33b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332914d850a851c0f353b15ee5ed855477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260c5eeb5dbccbbf8fef63428308c12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d500455502d37b7ddb52cea1d3587479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3f713eefe10e5224f246f33be2269480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229669f8853d9c6dfb3c91f1ded47b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0d9dbfab48d27102e86be8037815e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a4439fa8cf429d5a844570f92c381483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b466255462175d45bb0261b0d2496bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92f0ba2a292ccd9287426f12ab0927485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5636be20cda68dfdb9fb4178359b9c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a807303e7f484ba03bb9853b000b2af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ef5d6840f6df44c8034ba747b7750488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b45b01e3566aa6331a0c5122ee6214489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353e4906d69424837207b0cae5fa0ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dd67a07adb22fee72c9f482d2ca8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081dedaa7279b13b3d9b2412fbe8709492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550a070bdcdadd18c2a8326cc57685e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0399d17d28bd047b425f24cc7cbb612494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9eef685017de7b15cdd527e3ef6630495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438e4f505570446529e9a0eec1ad941496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b473611eee0c60457642bc30da30f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747862266bcee9223051d3548fafdd2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322978e79535c3231c6f29c2124c170499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a7c4b97ad4c8400ff1ba398368c61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb3905138c0c19afe53777be1d7e7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11a5e43e78d971cd2c4916c27ace02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605008b3d54494da013f8a52aa8e6287503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62157739f57424dd79501342e4c96f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298f37ef240e88694bbaa27df599497505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0bc46bd4f6742bbece3a76e89d48c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecba8fa26b6313ea00d24082e45346507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b72fcbb7fff7e93fdab3d93ae65ff5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f19fe240eebbc8916ba9669c770028509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80347ef493bd7e979ad0434444cd68d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704ff16ee3507a1a7cca455eafd56ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df397319d78883abee6e0a0d999b3728512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031f319e2c60290148c12e4313922b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581408477d9037e9215cc014c62ab96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1daec253506dcf42e86cdca16a366d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06de90f6d44a5ec5a9fe85204089bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196944091d12ee7d35b23f2c958db45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6965d872be8495264b99cbaef3383518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbdd860442e6e0bb5a0fde008baca1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a68d060af2fd1be348d97d7ad6749c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75280a801d1bfa94530e22b01f54a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c811c58f9f1adb7268ca5006795e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ad84dfb83e320085822df809f6782523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da86fc8373c23f9f955a9fc3c7560a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813e5b71a2592c14e1488d44e44fa7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aebdd7935a90b5eb9ee0164fa00d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b74e86c25c8f8e8a2f4007c556260527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc3f5d57c314691e49150c66588cc7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08da8a6c61816b5720c5487153c7976529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359076f961b1f3e5af2984ae8f2bb325530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1ed05048b42cd8853510dc77109bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a7f1fe0858c013c0d7feeea67ea02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48826e356f7f1943eeb41bcfc2edbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67955f19224dd907990103cd630a65d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54c9acdb79301b286eaa81ae75b198535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514028e0c1067a0637baaa30db8cd5f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf12c1b546e4313cb478663d6ade36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ad040084d7e884ccaddd99b002c09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dd892e1c753404d84b372262d4e6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c984edfc950995278d79c67d1fbfce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412583fdb78dd9da1736f89be90747f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd986e8e0171a114e17ad1329472d077542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee105ccb1a3cc83b95ec715911dd32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c3ae9c9e741a2d83285cbfb23a825544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82e8cb49e48b4dfe14cdadb410cba3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2729da59414f5ed8e1b31afe1fdd0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9103e6776a97f941dad15e334c8ea6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796467e70952b2a5d797c0c5c5eff7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9b6e2465467cedbc7c818ab4b0dd0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2709d864f1d6b1d44f7bb3fd9e11247550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de514d62e8423a666a0fd4902ff09834551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec407c9269f75562172952e301efcca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e56fb7ab5fb921cf9beda0f57d025f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8d7e381a9b6623441c7990ee692b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2ae6f427bb7b519bd2a2d17e5e9bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18cd5a945a51ada85e6330bd3db054556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777684ecdfe20a5081c6f1852e0b76d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61276c2659fbb72c3c6afad6ac62a12a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c706ff3a328d69a886206d95a5cf1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397adbe05cde00d0cca0c82ae6f98ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0064f8506c536ac690a7c4e6221ce92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92673b54cb1904e0090d181ca0a6c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36ce6baaa798ca634c680673cdf9c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82499002fcb3215d6400fc5103ccb0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce2e3b8b8c67a48ea82d9e045e892d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6aa420acdbeea31aa9bc3eb00e02d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3290855f0bb4b9a34daf5e895cdde12567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbae427a1c4cbda58e4a6b3bf710ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231155b3883f760daa2edcd96d3c0449569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5cce33d60d079248499bca10a0a33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6cacde0d14eaaeb3441b310e98f54571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54727a80ada84077537188e67960a6ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319277bbb611cfef8d48062965e5ef2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0013c1d4c2f49b15fafb4a80945d011574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94322885577f79aa6437f281146539575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1a4e446e5cf60764cbfa56296d84c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c443297c7b0d4ea77da49757a1601577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4036eaf60cced70f2a8283b34f840578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcaa6a02cc9ff3993e832f3360e167579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b39dbef66dc89d13c3f31e8170d9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baa77431cc04c42bf1e540bcce5a60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c12d9232c28376262427d9e28c0f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea94eb3709f861c40115e698f109d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1509e392f3ab34211dd3f62e1df6779584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee425c6aa62852633a83bf44d684ace6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d54f57c4f7e9f80acd5a1c7024e82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3ce03ceb784ac3bcaf2035ca0db2e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fd272f8c000967fd2b33d458f8c97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19e7dace602ffe71c4d584b93c0fe8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb69c584ca12c4d1acdb7e2ac05d4f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897cfb01dff60d40d96496948fdbe38591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e493d3a51424b65c84d9e16c54aad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b14f7883a0cf4bebba548bd9717f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee28f423904489beeb63a3e35cd04d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55715766b650fca930f656e443e26f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1071e5fa624fcdfdb27455c4cb1bb7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fb071c38cf769dd6ad3f3f96f867e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef49b5ded21d794d7046f2e32301a48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea6922e216eb3e557733b2f15d52b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d9830f14e44eebf5796effb77c5cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8095586a4c7eb807a9143209cd69e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42294d8f657697d277d92a0970e81bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5ab1f5dc728e73ba82faa14ff74a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2e241f2204a47b3841f88e3086850604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa47a2829df75e5577f6e254c32952605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd3a53fa9791a24a96aff7dd033e02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079430d3e03d5f100d9e175b91bae78f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2259e54c65cd27187b8276997eb46608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279d3b5b7a27aca0f7b5b320ff983ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55849d6969bdfbaced69569f2f1eed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2cadc80fffdb66fdacf753c0462e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc172d4d5cb0a92825b4ce1bb7ea46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5dae2040c1db076cb9da6e60c2a0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9667172a1b0a45c65551bbda10d01f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41702ec30548cd96e239d843d38a08ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11743514590cb82d706389bee6f61d62616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0e67e83de2e8058b054bde3871b31617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f12380ac28945780276d04770879e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f22014d0f9029fdc89c05958fda19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9c5fb3cc9ae2970f10e2114782440620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c5a571228a461fc715a761d9ce2ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f809d17e6d79b6a991090fdd8ac1ce7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0f5cf37c5c305bca4696324c63f85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fb23f4bb732ae73bb956028b926e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419e052029f02b4705cd0ac146357a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5a920191a33fd34723b0b7521d228626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1754b325af013fac6336d828d4fe8d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202aad31b454befd8c382ed0229b6b72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dfdf22bcfd97773d0738131861399629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a790f4894fa03bc834df364e506c69630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7daa22a9da0ddf84845b327ef4d93631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa550cea1ec2005adf81866264cf4646632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d4b7fe4258b7b2d4d2b618bfc8676633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48161d403ca906a7885dfdbde2b0e64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1c67da4f9a3bd40a21c82584119ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd334dda326294bc57a1db83fcac95636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f66779b8746a10dd798d9bf3acf6da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1c6e79fe97c91c385fcde1712227f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa45b4250cb656c72e362829b6b031c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdec95f2758c39f983ca16a7e304b80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8790cb73e92b50e5b5d113443569f91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b6c489a2df65b4394f83fc87250b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d70d3a33b6399ec8f6c4a4a5d0a67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377a0ac1c7d581ab81de9ee95e4206e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122c721c71d55bc97127391756cacaf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382acfbc3fb7a906cfadbdea9ccd1c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2fe815bdb432c3783ebaa1dfaa841647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6114779cef92eff667eac195b960c22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b78298f3c50db0b2210d4e2228b3a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e190f71b5745dcf93ad13a00af0388650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec35da5e862ecd84d42648651eba847651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e788ed2a9b3c7edb257f5f4452de8a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd0cce40eb8717296b92bfed410835653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a57b5403d48dd6ff8b37fff6bb3bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a624549846040816e1b5c1b98e0d195655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391ca31bde4bef2fdf667054f46d7d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8514ec141d6b46e2d9a744b4629b7cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155b0048671f9c143415b7af1d5cd9f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7813febbb5194cdf3b9976ab73729659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca510d12b288b6024d987313e7bb49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369c9425cfb4d0be98a1ac12b4677c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d380d6aa63d452e7739ebfed4ef110662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a2dd64b63942d0b027fd8ebe8705b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9447ef396ffb583e265a1413de77e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26451d0e13f99cc9a4c93abf4547673665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba47b4509bcfe410271f9b68f79ec0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c7f7f207e807fc24234b1b333087e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7365b64ecec7311f345c7d658fc53668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf22b4c6edae90fca1a3d012f4c0eee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f947c31a9092f091492dd13d82090d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0553c6fba3ff7927ce337232fa8c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475de9cf9439e77aebdb819ac4b6467672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9adc3fd0d0d5b046e3d6d28b86964673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093ad8b90405589f02d1822979c07ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb5c783cb95c8e33e7be706604a171675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578caac3e795029c144950d00f52a67676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02906d40f75ff7cb980a1323da53d2d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878e8bbe4d6d05b0a01a67a99ee3caf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206fba27fb7abd7dbf479c07c76d382679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f1199f8ac047cb1febec639fadaa3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21368eaca3b1681550033dbb2b061557681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1055070944e049930ef4af055326e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eace6e8715314abbb7f2a116c09bb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2e9911e2c9fe1879cfcea81a30736684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4c87d1ab1e3ff5afae0475825557f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145972adf713d8f3294b6ed7c4c6de89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645376b238b71e94ce803275ff115e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84f2b40804dd7cf3bf4a790afeb77b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c34a5215bf24bf3edb7eaaa6ad320689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f595e0b1d9f3da0900d46f66134a25690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae4f12d78c59fb3b78a981aae851b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13149551a7fa276846b8913daf0eeb18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7ecfc501544724bdc7853d95d7aa4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb3a897cef4dee2ed6efecf96c2a85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3297fc22c07c4ab6463de3073e05db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f97e8396094b3334ba606487fd7c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ac760c4eba8a4b242d82e1b6c79c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10783b2f4b2ac1a8ac4e015346f314698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e93f7cc08ec6fc9e8c1abf78d4afa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad8cc8f8a0b63d443fa76009a6a0ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cc7f056b12421037b6cdbd8c34756701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229d0187869868ad3b17a6ae7c825d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e1db2996994778479a29222fd01c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b41e3dc89b7813646b92ee1ce2ede704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88456e2ad43e49d457736473224a61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25019b5c90d4cff91e31a382146463a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662573335a08ccab3386820b4d0a83b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4150e7799eba4607d51714f9ca84cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f458bab02130f886f1ecf70a0a0b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537a20ba48e818e3c57bf4af70ff57d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45acbb6328142d51f2168fb4a76c68711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49a301ac2c6662a94cdc5b480f39f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee54f79c61b92b500c889f2785ec3eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33ffdabf32036226e3949e5009dd8c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84dbb3f9d0fd99575ba07bc4e00557715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f011b45b043ce185cb22e6a7c54178b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c743dc88586dea95e6347fec89af182717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce1653b53d937f9ccf1ba749dba9ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d0724706f82bc7218da55795185d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a993c33b1b80a4d23dced43bba81fb1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd622c38ccae8be0a02b1cf0a1f6b790721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f40dae41a03cb721f6c8626f26208b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9488707574b7f0604bbc3aafe3af40723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a2c277a6628281696c5852e93a119724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee204396b9d4c7850060dfae0be9df0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd68c5df4ee75e4d7b6ae3a71cdd73726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f9360a11839097033967fb8527648727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c1695603ee04822f0d62cfaad8184728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c740e101227b33f32fcd7a0351367729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba59f7c0924e4dba3f24c12da3a0ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10006fdc2f0f485199a35b91ffbd1b4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fda29094c4197e431b0f12a4eb766732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18bd44de84520a8964d357d28e8d1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77876f2c1847e1cd33ceea10344b18734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef603a0b0e347a0c49e19801251c170735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ad858553b53daa1a958bd2594645c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62375cd633bc0ebe2943737f79136bef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccac13db91f34c60d20831305578bee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9b3645ed2c7132952d47ce5942782739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f957fe00f61db215f1c8eb07b120f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eebd5c9b6a51507837da686f1fa858741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac3f584c01771a2d327cf4e5e96780742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261abb834374ffe64cedb8f46f4dbde743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cc2f6708fbbd4d4240fa9b641918e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9eca10f8a1aa0451491fa719f0ac0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e7aa152d8f2f1135c4e5583ab4f1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ac77abcb9245f10179a8f14f35e95747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c40953444124f5148e58c36a1af48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca74705a842b736d2a9d1ea6a569d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94be686c73b77e0e3f61c997b3bdb7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9862d20da1355753d96b97ec2f596751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc4a6e6a87ef3ff18ae92a2b7d695b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a5caf1ce466d423b189a645b0e2d5753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef0ebfa7ccf7cc313ebaa711ff02021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527014119d7a87d64038a0a5485d207e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1e99090271cc185f2eecf1a1497ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd10bb31cb01a153bd6ad428cd78e534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d3650cfc57fec0b55b9ee6919a2f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba02353b389166655db54fb15689f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57082feb25124bb6fdb65f647e9b867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcff8dc51491690cc724823e4683978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323eb89a38ae701c6fa710546bd4d089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa821d49bbc95a00eebdf3f7459279bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f50890798cbeb72f70349428100c4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3724bf958b7a6e26ab9e808563745112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472c60b4851fd9bb17c333e0268c54013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17ae80bceeba5db633656f70ee896314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff24442118c9c6819d3f6ea117a5aab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb31286ed1d4acd8743f801af9e1a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52151b320dfe2389ca3fe6209c2f41f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18379accd9aa5bd4a415987ae4b64e5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010a97585ea27c1f0c88c50e617e61b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16291bf2cdc4e807956fff2876121ffd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c5e90342ced81fdded8e8d857fc6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fc39a92652be68ccda4d81f8fa06c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f85af59b091505601111377f10345823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a085c77e1ae452b7e565a98f862db0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290104500ce2568ac303bfbf0863ea825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88593eb8b3ad22b6b6bff3d58a07f7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c5f235a09cd0840e9706a2b5feb0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c192a06011dcb24ed450f118db47c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86994aa294c215ce62aa0e705198ec6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2563007d41e5888b93e38043d6db37830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8105c56c4d9fd026bf359a9baa15e3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad37af70da915e5d8fb2be57f5e9a6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710754976ceedbdd2314b24b2c78fcd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316cf265295c1cf93c81846053b6ff134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722f65622f191ef91af13c0e63a7d9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417eb6481234a3076999306a366309d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6b91f23bb02b67b2d82987089a1d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbfe895c90f2b25a98cc0a9f98aca738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d38811a73b486fb1756af6ba31359239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31099d4752fee03d448394d7226e467e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bc35769e5df1683ad40fb59045a7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82cdd24cebacc2cca2f0b42300456c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd34b2039255c95a28dc5719a30a5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699396fa2ee416d99362e0a82138279644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04ebfce44a0b05e53af55be2c96b0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb61370126b5bd518843bb7057054c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132097860a385a26be59061221ecddf547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a00e02a75572705c8d7607bea97cd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1e0687d3ed34ba6563cab9e3d7a3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64aed761de5644cebe152445509e2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acb75a3b78f231756d1a50be2f5eb451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225306430f899a019ca73e20bb0a703c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50531b95e3b369189415a22ad8772dd453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6af68d5f713d0d61e616edeecf3ee354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804066458c1ee6410124a8a1d59bdca955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dd0032a3107e752ed7541f93df74d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15697e712ef57d1cf570f2eff89757b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bffd9e3685de60ddf35e8fa6c78e2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662d448fbf91e726bd6d337b125b27759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f0ff2298a6a89e1b3e6099a4abed260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e519f7d7b183e334bf244d71bcb0ca861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a166dcce9f4f3c2d73a7bfbad182fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9524003861b824aecbeabaf194bee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff2be193c4354c0819a61c58f86eb764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898587c184021e0477a97c1df14a72f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cb0356cbc6c1016450febb3f33a7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48516c28132cf301d1101d13cbe4c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfbd70a928dfd4753a2aee35dca68668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392613f3ba032fb121be2c397c5accab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9308e479c55ebafe6e87ad3fe5579d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d1014f41b0938a7e6367c6c0884a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2364689783c9974c676e57129d4d23572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c44e7a68b2e94d6ae2d6d268f66f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaac2072202b389673fd78dfb0727674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cef987104067bf9ef6034eae1ce5ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32507399438f4592b782c11437ec11ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c4495e11b5ff8cf67bf7d3614e1c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f6edc6c389e1bddb6ee6c1995627778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d389c8b3e3673437dcb05c412658dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005908c5ec1255658a9df866dfb29af680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286890888ce7ca75c2c22ef782b789a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2576c571830e3e94aa6282c7390ec582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21b4362c737fe4f4195b8558ab8b0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb112cc42750f43f70c97ed22a250e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657e5de7b06ff3e80ae6f408d016b0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36dbe310290c8ecf0bc58ff3a329a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088b8a88efd7c9b62faf4f825f3c7da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc4ee900ea0cf572adb35973b2b31088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec81c136e76d812c9e3a1e11de7112789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5533a0b2fafeb99a02379418f73a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99b2ea3992e516ef72059c7f4c34b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b33b3687b58a49387e695a6bd65b3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e91a9452977b996817052a5cbc805793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fb41700708b4c3e639655182b8c1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5f428741b094ec3c10367e376469195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aa1ba5e1eab4f84cd233f0feed89796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841aca98349ab9bed8d3862f741c6ff597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bad8b8e654932cdf641629bc4c7bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbd35b64faf71ab52ccbd03f71201699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6952c3759aca0c2eda5b398d787335100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e17a2311379943a4cbc39c57e1594101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545909f7516aba5604afdaee6a484a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ab99fed4f543255f4b7ca38aca3be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b9b78cd46fd3cf3fb9937bfe7c510104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a896154254d094345798b7e3e1ac23d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eb2e2438c73c7f0dbb38ed59c4d11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e732f25a3f4c902e3600aa7bb4e6cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813d3a57bf3f775eac64a77cdd3d703108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f4e091e41f1983e339dfa8e02cfd9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a117ad11573d2dd7db1787d534e5994110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e96f1395e566390a169fcef4decf2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d905e6fcd3e589e04f2919897fbd046112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f3b11458f0de587bf9f82575c435d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24e9aa58950fcae21752738495d40e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417242dd9c4a032007e742455caa88c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420bcde1f5d4e88270c20bf3e2949a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d52ca6304f8c1b696805424d19313f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7ede4fed05441d01e1cb05f590c28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19d72d96a32b76cf7f5fc60badc43e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fbd46ea2696b121455cf59f7b7890120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399640f103915540195c74b1e95fc6af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066500c3cc9bc1ee03424d5456cce9ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe19f3ccd5723613c15f77bbbc775e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae74739891b22197e3650e00b0a4ab1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccf1eb417bb883935f4d8627262974125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba382cb48aafa29a65bde587e92125126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218688169f903562dda6c7f55103c18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c12554594ee99e956d974e3d5f9354128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca66fd8e06fa1602413b1eba1c28de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36f0958c435078a4dd0c9742ebb7d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d021a574874b0ff0913ffad13397e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5e17931248bf3f73d352190714ce5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd3b46dd1cd7a1d2479b9210ff265a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe7640ecd84fa07e25583abaf4985b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b80cdd51bf010ad161b6dcdaf8aa6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b652d29d27f276ce36abca7b51717f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c7722f99ab73f69463b17b1a06bb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69252bd411712cc4380dfd2c656a1d40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d645902c0dfa25c14e715845aeefa0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d877924c5005c4a1c156ad4402224d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7341e08a588cc5780129911bac94c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5aba16974d8389c7b2892edb74e65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f88628d28736855961797d4b79a641143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ce60719ebe4f283ede8d2ee354d2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c191b261ca9c2e5486db98f4c22f03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fbcd2df7c3ff004db24667b8713f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d50c11d838b2f3f9c56bf0e1b3b65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb96d507f200eb93930c93f415448e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9c6b61b253ddff4d239ff538021f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14f2ca0a0a8e78112839fc8b2cb1ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c762fc88f74de1eadee2a228c841a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f22609150819620f7f7c29e4b35b13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafd4bbbfa0ba66606fa3a470445c7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ea727657e3e8f3827ba73d8d912b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a97c835b2cd8d3f01f375a2b2aa94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b50a26abbccf2c41431872bd203fe1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c6717976874475cb9e0327fd1246d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1381092bfa8ac416985cd8f71754465158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6c1804d6c59167986ffa285281500159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa2763093a4ee5793c47448899538c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3a393016b65d5fd618d14a263da2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88229a37f58e451b65737daf9854756b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a799a7ca8ce791f188020ebbd8baf7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db388d0af414a4c0249056c4df24c25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b537dd9c1aa1d24ba746e1e1946ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b60f4e8ca2e7bdf30753d7a24ae1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4dc4dbcdfdc40ebb5939e42df14b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc85f07e8cfa8dae6fd15c455a45cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f105b12d151e518d5d51d0a4b63f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399e9387744088a6dfb4124975dafb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfae175f2b1f7197b0b8646bac0757171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53cda9f86d62e856e370ac1b32ed33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87140222c3ab9539374af3466a01bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f61151e95f0e2db55e10e1bdaace9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a9228c106e094fba0f99f95d0ade7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b32d97efe32e9d0342b2c3ff6c6cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59097dc47e4d5f6abc31fb750bd9f164177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993183b71065be2bad5aa467510b88d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81704463d4b33daf6f8b825d997a003179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4a1a84f35cec6c2aaa81873534302180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf29e512501cb5d3b091116ae7d914181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fbe0155ee81ae571fa3500020ff0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0596375d57cfdc13fe056c5d52d5554183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d7dcd7e250593ae9bedd0611c357d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803fe86f5a26c0f78c3cff96fef20d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17242c6194d7e632e59a1676fd53af7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc72ee0537dfaceead35869aacc1a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340edbae2d9a43f870a3bdd9b8091e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0017929981ea87770a7e17d81f672a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25ac0a892f2bfbe5a6d617a5a7764190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac64c8ea16d8e34412a1f23ec5e949191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273c69f425fcc597e8b2ace2b1b474b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a699949573323ab505607524753cb9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c63f1705f44129fdeba825483deff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0f75b38394f553a569b51aa5a4d4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395118ad586698ebf9cd5922da05c2a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe158995c12100790199f16132bed2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e367bc3221b676be5c3d5c370c2d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3d1b708931081db8c9d82f8c8a8f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8639161bca37e567a375e46ebc051200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f2e12248ba0d1e485168dc52db8e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5044bb4f32d8d7a65f132d07cbc22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc075b02e84fe495e594a350a174709c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89001dd2c917552b12daf6ba020acfa4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7760ce11e5b2707391994b58563953205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b467bf2201316c112eb7f07c63035f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f45343b182cc47418a7ac4f273484e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca3ad625981d7ac44a447ba323eb97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074f790ec314f2e20960522ae2ffe8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d743594090f51779ba0e301d38f405210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dff64d496535023b4800340852b27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1581b980c79c42e480c4ed0ac20540212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2388b5459f8ca54b2b15ac278c933e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da0fc852c5b737581d8f75d2157f2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67fbe771d37e4fdb77c4d784f89b9f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d4a4c05f72386080a6f7a702dd01f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf711fa1a6f78e18efa5c5b226f37bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba83f118df36b417b82721ea66d138218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3b0cb3a1b6b6ebbaf57c5ec409e62219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938a89c32312a7d3b0626e814fe9289220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046d7b5593fd67dd2448fd6cd92dfe4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb666f978981227dd9b73182232670222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55362ce29ea7b34c0139f7521f4e7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449061214cba6aa1dcba5c12f2051e0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978f212f5601214e3f8aa9526821a2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c37487aa1b5715556660f3a991c480226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe4c92e04938fff96feffd1ef96c79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f07a420e0c0ae3740fb527c74ea637228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cde844cb1fd72a3e099487ac73449229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7d403d71e155343f53a42be69b1d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a123869158bad2f43a58b333b254380231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aaa27848d1e32a4ed05bf0314feb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfab4395cb7a8fcd594e4ae6639f71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641de88e7e4f86227ce8810380d0c55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d40b24e80fcd8ee3d5b33b4926594235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb310f47938af8f0562803b1d872e8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2384f3f7b1583a904ef19c5a58273ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faea6796b68cae66aa5382ec34ed0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8551e44462f375a27b25b2809296e5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3e13158dabeec4b6ce3a364cae49c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4391bd8dbb29f6169bd0cf21ea82bbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23708f7e45161118be8451d0055876c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12c92d656e9500e54436bf4d69618b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b2a05b5b7ff9f0854b37e22fa5e1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b5cb97ca7a7caf362c52fea2a8e54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a341b8e467a0654f85b4ef194ce5da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf734d219d080d29514cfca4ea240b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf7cb9b8c9d71de604cf76e704eb29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11778275f98c4acd2049679dbd5c049d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dffa87fe669df90b8da1bb8b4a7b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c33abe550891858f72ace0d89bdb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa6bf149542a0875e2e414f77b0ed4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab849667c9eb998c50efc476c2b3288253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fa80e08fcb46e7910b7ef613e8f5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41d10703cd5e8d68035d326d3091ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b066f909227f9711a800725a8d94f42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe587e4e50dd2d1c3031f532d480c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63bfd6b94455c827ff9ca1ea282bc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710fece13f995c63896c189c25b8a84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281dad92fbd8d591b8a4dbf46ff2c71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcf4cf90fbe742e306d5fa10e461a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4354c6eaefca99fd8b3f1da3ce96c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d1720234cc24ac2e34e7fef3afc4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c948b854c7d337793f862d4597274264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7b7468821dd2e90a976c4c81ae946265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aa33e4b088350eb2981367cf7680b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd572acf0f93759feb1bedd7b5145b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d954ce4d2c051661466d6d66ed17a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e07e70fb031c87fff6b139b69f9db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ffac1577cb2c11b0ae98d82a61ddf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a120205716b4bd2085c40a27d57349271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7ebf86136e70e6bfca535503f5e09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3297daf6b390d77f7967434797face273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e285d98ea1359a445893afbb64f386274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78526e799a6d83a9d7641995153991275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537024b04cc3c72f2b77329fc2742eaf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d438acd5f47ea8942611022320dab61277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cf7a3e2bf087214612f9457a8b70e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0fceaee17c4815cf2cb8197818702279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30c6fff1abb90a3c766a8c06232cd3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fbc94c6f3eb26f42104830f4b9614281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecc5edc319f6568b6658569c4fdb5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f81d5466ef2a11bd4a6050ca8147a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e15d0c8c91e698b2ee2683d11b7a89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674ec793c5335812fc2d7cfda4e3d2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec00b6fb2935a3761ee94257ad70e8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3476ae39b57bc58a7b9993b76f2a3c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75554577dc5d67e8a4aa29c5625edfd5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c4e9de6a3ad0c09fc240fd19ecf9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e611b7938c71736112cce4921ae50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3855adf43fad4c82f7bc09c81f51a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b6f1cedfc2294ed6dd1eb19654c2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9b5aa0c97dfc2ba868f9a3354e0e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9329651fffbb370aabd8a4323e6d336294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef72a7a82faa74e597729fb7e601eb1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78a80e083ccc7270ffe19cfd86214c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80382cde9856fa456340fc6922bb9d0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac1efa67c52eaa790dee319f88938b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f4bd8befd6068bd1dc6935c8683a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b9e6d989772c853d32e543b6fa9a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5ddd26d67de9eeaee11b38e253ba1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd9a2b57f2c3f6f0966d3464950371302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c7fdb3bb0db52061273de96429859303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84e91d5420c8a5b1734284098bf2f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4de798edc32930a07fb95f8031bbdb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb53fa6b5e1b9303f5ad6a067157b40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0d1f5a11cd3f0e668a8a8edf39754307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb15984eb28c86d1f391ef5b01f3a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00adda8d688a8cb4348047079e349bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd232b7dad8743b0dc8629e154e2ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469530e67ef62f03d4f100f14e0a101c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba0c726d1472d65b70d5c595ef2d63312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a139cfd53440cc7daeb5679b61a28ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a530fdbe97a8b688fc9340c1e15ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543557a47c2749c32c35ddfa58689d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd6176d1ad016d233ae686f222c888316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fd9f6b15f9bae45da03207766ae84317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8bdaf84a1f77b60f328641111f210318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c741df5e3ae161a6cf39734bfc418319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93155fec4eca70589e07b8b9b3f1b5e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a74aaadd5cfb8ad682353459a71e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0abbc6caadd1d1cc92a6de1990e53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b7a39666b2eaa5594b3b7f847f904323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be0e3715fbff1e517a7d6fc081b2e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26627a808451aeb063085c9dd104cf8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd828833e247a67b62f4fc57c477dbe9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8445b8a3fffed45db3b426981ef639327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e164283264d303d586d60f6fcc4dc46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11264cbd2c415140175164045d15768329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1326d76ababb43ebf6b2caefd805ee0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823c19465c2512995e83998bd72e24d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f01c91e4399befd56203e8f2a65c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42acca2cb199cc62a475d218c65466333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f09eb537d4f793ede98e6c5725b5ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ef966b130ebeff4716b66fb2725aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feeb356ea8df419dd01d59cc7c1610f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6aa0f7bd3d7991a4887f4f49cbeb4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39a9b36a95cb41e44e8782dc42f6f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867e7a32083388c738e8d0c93ab7e4a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222632158e18c000fe0622f559e6a18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146d985219db5eca11908af873f6579341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7f014267236b50fc698a257b5b1ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171399232a099a32066c6e3c8ba954d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c87fb09d2866f3aff55989ffae371344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ddd7af929a87e68a371837ea42c36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db804d8603753b554ee0b780d86d39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de982609b590bd24342845abacb73691347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ab94c90ee54ce9d80e077e825c8ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711278406b8937570774707f2e4ef4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642806e320176e53db1771fcb20ade4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4f4ed22fd85715661a9e6b45bf1d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b886c1adda7f52b90bbbc8fc24309d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043dae2928af3fccd9cc6f95ea0de4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f70e49a0785f5f493c18f82f6a576354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cb8bf3e960d455ee1501c4cfcc58e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb182719871b2d9cd1527ca55c57463356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99c9ba21dc9d2544c00d0c25839f3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82224da08caf3b4802f657b40c7ea0cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07055b166cec7d91c0bc593009454ecb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c187d46315459041bc9132b004d91f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0089afda0e30b4deb59fa82c1f8c495361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84ecce90e5b73ad1f42feb4dbde3ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14644ed5b6ced8c5693a6ef758606f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df489cd57bba99fb5592b3bd8fc8144364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd780a435c768d91a33e54da92ec24e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed0540e818e962c27f6f0163beaea9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7a7f44a82c787ea8214f4c0a0f279367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73306f7a3256438b96e9a63ee9215739368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311bbd227be3960905c4f439adbb0b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293a422f7fe749b3f046512c8fa36c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6efeeac6af89c5e09513c44d4548c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42f8af7541fade3faf693ed7a31caa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28eea01d99157faa95c46c6eb6a30dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe55900fb392c1bb3e3f2771ab8233374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb0c3d2a9c84dbaf5e58d84968db53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3ba6fe0c95c96caa2250207fdf705376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf99c55ceb7aefe947bf38098a2193377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd85f8eeb39b86a64ca8f3df6b980f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95429eb4ed30955a317314bca5d137ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de862950e5e1f3e290fd0aec16092f3b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a63245387b0b1ce5587ca94ee1cd96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f88517d918990915dcd548ffdf29d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a57cfa8b2314af846c64a01563e5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408c38765891adcef8766dafc9ea971384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844528643d19d4cd8a2d8b9061379a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed14951b54f55caddde01a525ce74fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa634ff9cd0be01dd65084099eeea92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545d58b8c00969333e9af3eb6ebdcfa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35e8ea2f20bae4f0c7d1aa074f8b63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb95020689ee62ffec8017c597f53f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d480a1ab8d5c5e01343a05fdf26cac4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07661834f98f5a042383baa30984b2ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2d076ee5659a01b46087318d26bd9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3204b16114cdb9f26a087315945c00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4833859dde8d2da7836adf2703ed94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0d26959ebd2fa064f72582328c918396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b24c76bfc78caae8ff8b1d01d16d29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42cd608b1442895a370a88008a5f64398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3afc935d176e06265675e71566c366399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b7683b9b592790b417b673eb7013b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcc587e74517f8e8cf4681bd7e55e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f93b9b5880ba12a3ee27a50f2df70402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58302e18331e54de2ee3781a3d83f801403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbfdfadc1655d5c0df211f623df80a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9179a742d030af93c57f5603cc141a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143abd7be17ff6e3bfe9c40eabf1737d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe04d938f0cf66b770e8585a49d0f6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff2ca4c268716edd5b89ccb6b4d360408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2dc9d1556768b039a0e459af98394409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2510aebe963d0552ce8959f5d07ee7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcfa89526d636ff0677d23c1f3ab53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6c52f51ad097811c3b3b0e8d93ce4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1cab00f3710fcf3b8663c4a4ab526413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c4fcc21f9d51a8e2088596100c8d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51650d6203703215dac90c27f13c81b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59497fbabfb2827036b682a240e7e4da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000bc952a8a24e404ec00731a5b02ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999714443f9e6abced3ce00330ed3a76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3451dd44b8a476dbd506d76cc9c2c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f6cc3a0c45d7b78d9082145239958420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf30494caae9212f4041e6dd5859f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b31ff0163650ff44184362392a9e0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8c8ed6f1e196e950f8d364c8deaca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809424de3f35abc2bd34a42aaea339a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c6b443ec14bc32a91247f71b84fac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f5ea6dcbd5ef135572ad7e6590667426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dba52ad1e330b45247592eb7f87f08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e805f7cd8bfd34d32b48805341dad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6f25add98327e34a9d12cf2e3fde8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76901cd13d75bf3b545a87fc048ed5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69554d8186b331dfb494c47009c77f4f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297561ac7001f88c10b82f0bb861ba0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b2bc9dddc4a8b02e04925841a75ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd5cbb50e10d36eacd9986c9a972af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fddbcd132eef7c37e38ec66811fc8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e5d72722adf455af21f583c81c61d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2989a6e37c556482619118a103555437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b226a87ac8794e03d0a795d1f32d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea985a48f43738231bc89dba4765196439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d477e7844693eee6ebc7c093adba7b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90696802dc02537c9c4a2be7d5d24ef9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18891b76745fe8a29cd706eb67d600442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486a6b05cfcf0ad521f8da53a2e1beb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090f6c1be2ba8cb8694ae9a0ad8e3c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4862fa3959203b13d4c0b3c81d4eac7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d386f87e1502b09517e6d4632670f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5c0778149fe6c1e786065f608c060447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e80cbca6082aaf31930667af908c79448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dbe59950953033bcac737bc3f2676449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991cd5418ebc47480b032224d8983fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77888f03734ed20f328dc60699482756451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619e2eec75b0895d50576c3d06eb8eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75e115666b8bbf128db6214f633810453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9abf07c673a80f889678e1ef5b037454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b198ad95215d28a2feb2ce7f66e3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f1f101735a677996b4e72cb48d5dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac376946b492be3e88be2163c691bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82deedef9d7c87d80525bc2007725d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a394f5d88ff1d39642c83108d8c344459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621481ac8975051ff6a2425cd4c741d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f51e99f54bff81e26594eccef67f22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741a9cfc09c07cb306c78dc4da5a755462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042aa0df1a73efd8138e4b11315873b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62bab4292d0ed4ab25d9f223171b73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd60c24c3e043b184f9869dbb6201d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d222ef03d8693fe92074c0d52cbe96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349a11ee551b13865160db5fdd9bb31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681802f29bb3c3cf65bfe6eabc40a8ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4064dc36504ee7a62bf0908a67dfc84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26caffd9c3a026dc1b00ff3f15b8a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257545dae3b1e1436ab8ef478280d18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48954e8031e124ddf45493c80917366472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df81d187fd9b4cb8a9ed7f6e0601d5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb616765e063cbc584ea7bfde82f374474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129a1c76bfdeaad86d2e9263e02784e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f097e504279b0dc91a6d3923be73134476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3e839d6c7e931fd38f9f57f03b19d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71d7ed2aeb99f99111cd577b1b7d26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c06681c1dd8e83d3650a5eacedd408479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efacb5b7afaf0d808debfed7b692a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd1770eb9345883725e66a14991683481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e17d4b23b12e78396539251d5c4c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fb3c95a20bc458d44c2d8f8786911483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787ac5f80188dcad35cb4a05eeaff16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1e96230bf3c2d9b8e7792249531b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2200fd78731b0e4ceb7733ed8757f7d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979c8e4a961e23a7acad8c08736c4d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fe9c56e0dc54df3e491e86d8ba886488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe525172d090f4ba10ebe7649769ebb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a971f92cc33eca14dcfd1f3c898d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d2032a5d6f56b69b123d8c75d056a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe7a4affbd5ccedf21889bdd63f682492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165ace93c5dd89e5fd6e8f787b6b94c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc315c58b9629b16abfef7c9429cf4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01913b49713e025a4943b87d8b6965495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75c4cc08fc0e0e3628b9b85e04bd01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd479a1bd88eaca9ce5c56ff03d9481497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59307a01cff04103aab87e510ade00b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18b6d9bb548ece89640d4823de34d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9be6eb0c299aaead0dd3230a6bc2a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd046bd5d3e57ba68aed04511b7f2b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16fcfa4563fac6f272b10911dde4f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc048fe1727440c0eef1fc3287bb83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd49cbb0d70ffcbe4e53f76fabaa8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40751afbab8526dbf03c8d1b44c53fd5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef97d4104f28e1349ed4ae522fd780506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98377ab22df15d17dbe1039aa7093c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a359b2e368a030a6936f5057597925508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3f900e8a4abf478228c42386c328e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99543884e631996451111adc669fc69510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7dc54085ac917b1e0e810e3caa654511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcce4d61eff17c1d98463782124f27d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dfba88f62a8f5140bd5df78ad4519513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86110d2ed9fe89dfb0b0b303887aa5b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e576ce528ae2c8e49daf50a006703515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b5d357a92d73bddca902b161a7f45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5baafd679edadde9aa505303a12b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222928d4ac3f9f76a2deff3e669662d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fbc04d42dd3351fa818f1ed978395519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad2772997a137672f89b7ad7eb78cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4c99a0871fd22230a1b306a1b1fa3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f6c56e4712b42ac6cb8315bad4953522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb380f2d5515f63234ad2ebd3c6816523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4438991abfe0fa4574a484fa0185b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f41599c936a50b1553a7c1dc70a6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2303b1ce002925d35fb7034861a2c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2e38ecac7522f07ee719f67628741527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df1d5043d731fe0fbc68ae8b00520e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2974e818923fb91377289ff55faa1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f6f57521fc17a29989bbe166a0b44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b000aaf020dbe6e1042ca9bf994cdb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbf2465e0c1f379fcff25584e83f9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea49127a29735c83ce98e82cb08aed8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e160a13c037fbccd86fb97e4ab0bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704264b0bca87f259261740f0f01c0b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8c836bf4dd176f882eda560173810536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf080d2793b0f706f76b8289c2e88a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64785b0d60486150c65ad84b3f0646538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369205281525511cd9ef3a6bdb4053c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa4c67e6dd517716c3b8871a5ce69a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd71ca55333d88fa52b6bd1cd22610541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743793f5937ce3134fe11e3674eb90ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54f96ea81d121c4fae098d10f2c4be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280d97359f3ead86755c5e673facce9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b53de649058c51d3ebdc949b5de871545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766ca9b4813a45a760c70c5faba2db0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2969c554d1176a96ac27006d045ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc3bcebcde0f4584ca3b4594c225b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af96776b3ebcbe5729760317cde743f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a5856deaa9443a47a5295c96ef495550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731674adfcd88c395ad21f04def170d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c1028a80ff9ef3f67fe91c5eecf19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c841d792fcb96b928bede049f92ee5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e3da206fdbb83bf228bc76a0b6a67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d51dd571350b3a7a7270bc60010a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c827c8f90fc4b7324701f7111d109556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644ca5dec91371cd8bfc43d5d3fe02e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e944b2a8a66fd76a2657215e68642558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074f11d7608096eac104c1cac5ce665559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115511c60037921dea423bcf65b40bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e94f4da6c691343af5b6c21c489bd6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf0aeb96f817679e1f04e32ccb385c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a33f5d3f5394052bf2ebbb7d9fe45563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccec36aa9fd9f17de68d4e8f7e7e653564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ecb7ff323dad862f677f871eb84c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4473840e85c8cd0e8b1711d96465a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16200ab2c5328f53bbc81729b5cd3716567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bed5bb89b1ff8ea67bada4c9a5104568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb9409867b7bdab4a440a86f3b6480569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fd08dc46e2c2551101012156a6cb5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b1403a55cb38d8cf4ee9fc7953a8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873579b3dbe2c4c2aa7dd83efa755ad6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e3ae59938c4b285a353715e500f4f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f38393ee584d41b9c086e84f8cfbb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc5d9cc8d3e0a73afc5a1d6434a361575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a603f5afc0a7ec5f2a3857804cc0a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f2fc0e6139d40af6efcd7b4decf1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cc1f999c0fe5885ee52774554f9ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5448c693d4e46560bf2b2b492c0600579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c56f88e6304daa7826c5f4e849f8b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37386804b31ec75adbe9f3cd7964cacd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8f2ea18b281447a53d5fbfc8a447d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7523027ae556539c9ce199924bda8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41124e951cbed93a62f717a1bd5ce5a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cac4c4ee25eef2b91145a1e472fd5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da33e7207f4560bbb27e4ebf4f3508586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289c49800691d05079739f16b426a2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9df0ed71605ae7096111bbc905bc9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4d6873f7a294bd7ffd98f881d12bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b17702b7e92bb7968ff4ab313a3552590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8af009feb7e5ad181f42f1b15054e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e21bb055f302cd3dd9f8298d48d2d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212ba1f659bc267fe1d6650c9cbc4df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f7c190d12454849baefa17dc13aec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e214d8d4d07756d79907291bef3b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314dac9660be69fe4e36e3fa0987c7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034d6d3df0e08ba29f6c6764f6f1c63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f36a1c70590c38194b91b6db1bfc0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674796122fadd26e5540ae4522762f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f74ad96f41b8d7375d55ecf6cb489600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0498ca2d8dd1afeb7b707e54a2d5c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d7aa5c9570277fe7824cd74cc4edd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7835a28525688548acc04e3d9b99d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f553f7870ec2971f770ba7439e086c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a1dfc8247cbfd054653f61570037e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df250d40f78645730b4b0d72fcf9e459606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaf18db2123a22d271814ba1197aea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d09cd6cfcf709e0fcd1c8c4e93aefb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbe951ad46d96f75ad1d8fe1414de8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba8f3fb5ebc32bdd07f8323fe55783610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7c7c43761b8d3acdf93653e98ff72611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf704f1f0bf2f58150cdb50f6ac22f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fbd848557470d710da108403506aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a96867d6c23aca70993dad0c80512614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bfe0a17f4b9611a3aad027f90a3c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6f64a905cc7087651a1cf06202516616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69671de59ad47348545dff4e5a7991617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff3eb4289cb17562fa218d21a9b611618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48bafea15ddf53836ae4fd91fde374619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff0af0645996c67e2d9691f5e49985620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd572aff329fd9f6ba5790377bc8b7dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908d65818f1857b5325bd9f6104fb66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81dd7ff0913067f692bd201a3dc185623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13c29015de9cdef8cd15ca1e7c7962624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a3be6989e18646357b0f9f0e803c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598282549dc6414c7dbd307fe97f74e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aba65461c9ff2c0db1da2be18b9060627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f40b1d1046218e620b5b99f4fce6f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beb3d883ca10a2f48a18cd99f7c162629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92154215cb57a7fee14d8bc1006fca8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bf9bce7d8ffdae91cc302f4d3a48b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47659d032b04a0058184c152e2e2ca7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee05065fc6a5ad3c13406739e3a7731633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f65062cf9dee2b7a59a82b739e333d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e9f99cc9e0a0e45f0eb750a08ca56635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e16f5a891d42b656f6d8226d6eb16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d53cb3817ef666a90fcb30e387361637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5bd8978e59af8921b5033fc95c3ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81f6dfdd762b50716c408049d65e04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e2873986bbae23f4537477d60b764640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a23b0acb463bd278b32da89dfb117641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bc91ee7406c746cfe12aa391e3a6d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320c01b43bd88164d742f5529b80595643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089597afb76155334c031f285a9a87e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba61cfe7abe3d6402133954c9330a6d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae14c2dee196c02fa8764dc1d63200646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df7a7ea68ff0f76a6c68f9b43a0c0a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae6b26ce4d4bcee1d65297d0150485648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e514ab1d6b7084a82b117ea107277c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a21b6d4f873b5ac152b1af0dd4e5d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49e57fd87cb4a1e95f11e96c3ff1f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c3d6d6d13149d1ee492f812ff0fe2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a1883ace0ef0d33a95927ed5b682a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d104393121b81f6a99ade60f22972654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa858bf058a86cb936e90a8dd683a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b353aee997973e25b64cc2428388771656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129a95c564d8983652a3118ef02a503657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db198e76466f053ea7316890fce421658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5f278eb7232b38d1f0710e6e84d84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ce86831fec8ca088146d1a3fbbf5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5a0b135e52e952f446cc1ca6a4a88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363933ec2df6df2c0e4a335f12b04233662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed955ff90a9798415d1ce250840054663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ee34f77e105e6c2589f75393db736664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4089ae35e89eb0aa8cae772e5ce60665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94faf4ec66786983a7319ebf8e3ee26666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594f06ef34dbc4022aff7c5dd9b0569667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156a0da7b6c92fae3c2a1632f7ae26e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed713c39e91c6fe0bda8fb9fd06376669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e361a1ba2948f9a9ee50246f2dbe02670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d992fda79e65c1811d85f4d015991671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f9b7cb3c19b50ae8eb8736eab51e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262db943ec567ba10260ed33605304b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0608885dfc266c9c3a05947b7f7a72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7a4fbba1f19207ef62a9cadf0c0a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93cfe6d7426d80efdcdfff3315f1b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de861883cb24f11f3cb621a363e68f50677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ef73336d915bf9412e8e53deb1625678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e33805cbdbee5cf89e211d089e0740679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0149f1345a76963a5f2dfdeb6b75e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a922f5a1526d00a74cb805fbae71752681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de4756f4f1abf5e0750e38d598a214682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bc66d4c076a0360e9a50897929f6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008941f988b61d1f4ee894b6f151906684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480094200d5c7613f6b6886b37385043685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c057f6127cfb43dbb440fc31905cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d1f0320aaf2c0bd289c816f6b33c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed3648f72dfe9751cb7f1da5438b31688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd940414622c85cf0218afed7422f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f9b528318458dfbd8911d21961b10690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58b4d5e222db674a0a256495955d69691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cb6eb8eff7ae7440730431d3f7de3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211ff24bdd3c3dedc670589b3795b72693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb1567a90cb35ac21864e1878d1468694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935d88fff14f33b7c3bda79b4a26d51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebc27bf8f773d0e090999a05b7c00d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70170a60391d0d469960eb8ecf7b05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3268dac16ffca7f9da4fb2badd44f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e94d0f8db91aa36c3495386cc3feb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fb59b01e16381c5ec383e01b3758a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832e15865a83034b44a5c1ba674137a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea9bbacfcf45412e79a6c037da7307702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833652346ace06775c1266f87400f07703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b783ab0b5c8e9e7f5e0479cab6d287704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efac677047e44406d6707f4a484ca5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900a6551dd2631bceec213bfb621592706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e54264bff971ccc34883c9d08c1b3b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a595b0e0fdcc643688436ac1e41a0f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dba7aeafc2f9c405c2461b4b8c5ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9494e886d5ccd95a26475f21e3fef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedb71fac2f4f4fc84ad354c8d58af1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a68728ad67e725ed6c496624b6bfe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18e0a236ba389349a4e10199782f94713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee8b5fe0d021a303aaaae3136b40fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ac644931062092474643734005fad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222a2423f50b141c7156f49ef50507c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f89b599564db3ba7cedf0de29f8273717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd71ee5d351b57fc07e65568c309e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38434b50d0647935e6751459509c0b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96e749a7a6be9c90036301ff49b5d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5dc04c3675683cb313353d0ad18f0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2c6c2083c5a18c336fcbdd460ff00722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6b53d8e447bb2742d7805ed800ee9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c0baaa8e24c2f32f928cc44fdb267724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c328f2b6531c26e75bfbecd05e782d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c707a5ee6c0523d608abe6e4b1c0055726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6401d5dcecf57e619222ee3eaa897a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b9d4141385c8939a1608974939d67728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb51b1b13b70eac4d27fbcc3b98947729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090853eb0234de040362b54c29bd644730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c903bd5e9d96ac68eba9b0b56297c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1aa49f8fe68bf379740e7c3bc0bd2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0c8d2f1296c7f42d4411d4cfe2628733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62254457b4491adafa84ce48f8a9270734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aafd98b84c18e12c66c43c23baa41b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69d443285d454ffebd211b22b04501736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10c66378848d271373d6296b7bc740737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8877e79e0065481ae7a70b8626a36e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5a814ca8318c0ec73c815157d2f89739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a7a9a31db91dee29e5fea3c7f37ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511af703ef2b2ea95a8c60defb42d413741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e529128def4ce19d92c8e445c8adb4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc28d9ab6e3e0bfae87ab37553010f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f266452f27924b405774b34b54ebb6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a793a8f481fc46cdc4a042ebb215225745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f8006da38efd1c60fd61e07605bf1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066f28d6c4abc25d4efed6843edab64747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c7ac9e7c17babb30fd6fd96a8b29c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbc1412edee317e4e3c391dbd85e98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322f163921f82477e75c1e024de39e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0701c87caf9bf7543d89fc7e72367b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e35bc920f22d5d2bf27aa2c5da31b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a099d0a2650d6e242cd32db60a379753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afadeab036cd955091f9a7a04b570b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58d43bad2b61a6dc1e94f4e66effe4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96f21cc337a04a400f579aed66cc5b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef8215c6c89b76ad0b36bb97239dff757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>