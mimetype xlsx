--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92b65270c47b7bf495ef9291d38b901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff2711f3dff65a5e1214c57bd537982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be439129a83f7e2118c77bf15fc6173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d5cfdb7458d0db928c4209d547bb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc56ae129b6488aeb0349574bc64bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d9c7b459d102fe2e15af710d59a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef838b6bd1f9986f5f0ac440f49e13617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b88557e9596f763704963cb77be4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d7e19ca1724f2330977bb5802e4739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec25390fdc54401c9742ddcd0462f0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a98c141a551a3756f40f43fcbd54711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38649b8000b810ef4223543e885f386312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde97e884b17fddbf1c910bd0a8be70313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb105a912aa4554eb3a00d4502f18414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b13238c5792423900578fe9cb2501015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c618eceeac03866d0f4b927d44557a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99951edfcdac55901fdb77519b37905f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fb010beb075009f333865ad0fa28818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5445da267d9ab1c7a5d88958757a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cfae95a360d5893c91089be481b8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bfb403d60f1449125c322de1bdb7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65ded7d79bbdc036821ac26dbadb0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b997ef10de7ed351714a9e8500517f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d3ee03894a5af8f155aa75a6bfc2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52daece017393fe8b60c4b2f179b0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc65311dbd4a241a18553dbfb9838d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e4709be751874e114f97f0812276a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b32f2467049332c147c378eca5deea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2225952b9c6e057d03bc02b3ae0c6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4aae107c01916b71f33acf6d442ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5cc54e86e6a3c4b814e329cdeb1d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ab84bf7c645aa35c583a7cec75b1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe3d569333a3b814832112b5b6ed9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34246a484a9c0ca45700a18dcfb772c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6ca1bcfb9207bf42018cfdc888d1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f600f327d11959b6692051a410ca5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ccdc480e8ba4f19e8dec6ddb5fc5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6a6028b326dab6f187660568fe93938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660255306b4cba5fdf58adf110b1dd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55074eb73f0faf381b0950afc989331240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab6f2d3a6ac9bd4277a6440462fcef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175909a893c6be1cec6bbad24f7b1a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a22d393dcc0d6d652a5f40a131c9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69302afe8f4fcba2fd555c7a6f013144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac319ec779802f796908f1daf000a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57293f4ab8eda892348506bde7ecd8b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba32e49b79334f7844966271a92701547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe19bf82c205351ee5877147bdb64c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f657a2ca49066383130aa525335deab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de479a2d481c669097a7102c2e215a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b9edcd97978044cb2f79719a8e27051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99949512c1d7a5d11d2a8f906fb026e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886b6ce52596c7370402214ea82041f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180fa2712eda9018e8648c5b461c2dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae88b72db62fa8297f69b46658e79855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f42e1bd9a7ff83fce9dc2db4b6c4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b1f3cc6a057581ab39ea9da51384957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbeb8384668cd4c9842e01a8cdf11b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eb999a762114cb9d113b8d248addb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1603c36bc6cabebb5caf16c777e135560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235bf286c42438eea03cd32a26e0ce061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a2b1b0f1fafe2a0f973071438b7a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344afd8ec5ebb6f81875b5fa5c5e2e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120444015510096293a60f4359c083164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06423d4beb2f2ec0f14352195a76a0dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74644bb5cae4c5efb630ede54785bc9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea02f7963af100ada274be81d00a07167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a9993b56e97274f4b6c01a6557cd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5488aa462d1eaef778f9256b16ec03069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6930fefcf38400456a9e50f06e6c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549574f14f4c4bac731f727a984f2fbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6504c92fc988c0ab61c2da578d7d6bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f10d37247809fd1493f9d88545495673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f7322970b33d32e420319481e022b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90c0f131dd69e1131832b597496d8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130ea5dabecd472ea3bd76f4826674e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc80f94852f91f6b844d631564563777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bf1bd3d9ac746268c1eba7ff8046078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f280626599c4e3ed33fda8673a281c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d3914e6e7b0192459d69707a539c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7f3ed0dde78ec8b33a3cac842f94381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa06c1c71d04b6eb12aade4286e44182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5ab55de4b4e2ff67e3bfe36eedc3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1220b3245b2f912672f4a6db88d923f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59b94194283a2fbacdb3322464a92985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c74d483cabbffb6585363fc777cec286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b34b64add4197927ee08040bbe48887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6830a781217472ff97de5d7febef1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da5498b12f6a4291e88a1def2e1bce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd040d4f85e3246e05702ceafae42ea790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10843e63958e0d5a887a69bae4d9465691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9425e4cdb9b279dc6c2e4b3e71e2c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de4e42b441d71a198e9c1dac66baa093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caeab17e59b1fe01e7a5e9568f3910294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0ba3968111c7e2587331a4826c89a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776d87bc7e37715bfed2a1e291684f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55334013a7e4964457d1f59a3da9cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933926c893c7e082d180f09fcff7612398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ad616413d4c0a4e04b60e504f2fd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccae56a1bbad238fd064577bc5b9be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17ecea80e433259fdd1ea5f5edb269101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44faddac7f792b999704c796c26feb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576f8a89c693b98e3cf6b247c884151103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c380a4d0b546870b2856bbbeeccec6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e734f1d2f05c26452e37fe8db8f12d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dbff6de7f028e8f6849c86b2a2c2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5eae8f23f1e4429c8d855b6f6eb48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6f3658098f74d635ce26ee71d3e73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceebb539f42a3bfa686312364bb18ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393e1a7f805752f6b5ca08dd87fbbc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b29f174e2778052cff22bacc49cef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f4305089bc83dcec0d7faf7cc9998112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8d484537038adb6a9965fa932c665113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80ccc65929373eb3cd2dcf9d484775114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f93a5c14f5a308c98938e139f7c34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3e71924b0bdb08b324b3aa0df8f51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2c8d596c4662c349df2183f0c72af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2f7aba02d45d0f2a076820158c927118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddac83d350233c7d2aecefd596ab69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0611a5253626957a5791c74838b34c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b569cc5f93a2f2508172076c7f714d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f544e42ef17c8c0a02ffbc6e1f633d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe05ae365f2d5262ae0104db1e7c2ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d48e15440a329f3606ff298547732c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92847397695a7923572a2980f98cd5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415da347334b1133be9e8d2c2a1cc91e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7247a6c7d38af2f3ed3dc5324307493127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e72ca5ae4d2d3a5f10495fe247f0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d158f987f10f535a8a0b7e99d4f7b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56787c7300948c6e5aebebacf46d29a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fa6bfcc49b5db713a9b3cba5b6e0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031147019cfebe6898c28e65053716f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c356303617460db706bc421b28867c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6e6c2764fbab370a6a5491951f4f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eca5dbc5fd5d4bdd6ec3e8efe8054135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331fa1df3cd70c25fae58f091cda170136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2db701ed8660e7ee362b25d5589a0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bfc6836202a4443cb441388c5701e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f203754ecdc5e96ff21a09a899f43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6af0b75ab246740971896344b8c00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f21f583628f6029be9264770795058141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dc7b676c16fdac5757cc9becee483142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3840414c569a7e60c6b6dd8ad9f7cb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607db5fb5a2a4793c6bea9244d3e131144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1d19ec91b8de974c1602ec297e18e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6bf7e134c484bcc3abe829c450370146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa734660068941520d0368457d71773147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae4c0ba35ecf222101e2574ec03395148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd266fa11a051596b43cf8198d4eb702149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6a588467cceface27a3fe935cc146150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39aa3c4eb2973860b9072ac0ecd833151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17548fcb705cd558d5afcbd0771917a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018daf5808c3e767b743ec610ded4af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d49e9fa7f931ca79b49c69e0e88476154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234337b94751abd0847c7bd8b306cf6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081152148bd0f18a1dfeea8c00720b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e540945964e05064e2719ab95e370157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4a98a504b60b2428e3d5cde3ce7cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f00f6dff76f15de88be36be463b4a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dda01952d981245564b7ad69ddc494160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a46870d9ee187d0c0fa41df8956fd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e42b4e062de590f2bc7bf3c8ceceb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cc5f84e2c3b66e16c30d53cc83351163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8086119d93927ddc9b7426b00b22534164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2a802c5eb30001d3bcb53e58116cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf5b59eeaa76869d82a2554a04a974166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ce539391df6ed420e4e4db0ae341f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dfde94adc3e1e583e48b4def2a2d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abd8062eb245ba0d02ac8e767aa844169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2562657a2e814bc53c8e923593b1050170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2bb8dcf82da689816b0a7957c12cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ec75e3f556d9576e4a2c73cb0383f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5736890c08b990d39bf1ddd04b632e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee3ea3fd6b05b06a3c89be54de6662174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12815951ddad18be0682ed667059aae1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71fe5e3ff39fba4504069dc069d5dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e973d33d229a5bfad71606d796e2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62654eb721e476f74e5b792be703e58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61016849b6109960270e3fbc16172fd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248b6ea054940610333b8556077bd4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf2f60ae82a69acb321fb7f7c10629181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c18d51f0700c56834cf50232237a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b54a02aca4b06b3f9db9ae1fcb4657183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68868f99c8e5f8cc2bd2c6d1e6e2dca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10dd5c69d8d6b03bd39c90c0b7b672185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095f8c5b22e1562ae10d157a587e997186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc741d2c487e442518cc3850826d2cd5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297c7ff28c92271ecf8e1694f1ad182188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b98bbad796719ffd4b268f9921c2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82916f36ad0d2f7c2c45c3b12dceb063190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492d64c05bfd4d0f953b9c4ca07c736191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b15ab2d7484736378b811bd6d997b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86319022ff4488710c5e07a44aa0672b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423eaa2e312e5ed5a930b72f49d97de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096d034d396417da40d42f911d3baa2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fa2f92d418aa8602b32d567ac77fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1bee7f40074b77e9e16417368e35d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b29b33390593cb0545457fc7aed70198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b2ac60b2b35f245b16d1ff62ed8a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0f939dd79d67577fe6736704b89cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf33ec8ec2de016502b29368d880d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cbb16b2af95ac67f01bb3072f9242202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692f90e045593f9f1c52991ac8f2e36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8e168e8a0e2512c80b6110849487e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d9d871cec84753909d4891f80c333205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310405a089830ffa050083ed4119124c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe186bb179303955f02eac5fc90934a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d2599e59349d507f560d1169b70e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932601f07eb4115d70fa7e7823242b71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267112e2a5c451ee76e51373223cafc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcffcb2d43a39150cf03e8fc53e562211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3ea8795c7278e9598acc87424a357212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a11bec36c18b95e9b0833f30dea43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672580477f0a8f7d2b62bf61b341ddb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6154c9f915e66d88bb7458d1017bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4706f6c7e06deb0849039b7c7f9cdf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b9e74018f98fd1e74431ecd03ec1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644d69f02ef887d995922934fa76101218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855e4b3c22f29550873de207532088b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7186a0b65932c8ffccc24187d7a71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d739c884d1835dc6e108285063c52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5b1f113ae17ca8f7b032ee74e450d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae8c1fd71c7fcde8ed36331d2a2097223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9477610ff07192d7b7b1264477710224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01b601156764320ccb45c2e35de5de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66478c7b3bc87265fed35547d23281f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd34c981823cbe56388c79c58f74b89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412974b4a1eec7620b11ee7323e5e2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcecbf18b4fe5373b8449c32cf8a9b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134f7e6b092e64b79f96782e7955128230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a729e52fc3cb8bbc7b3130c9b699636231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dca6a85636fecab92fb9a79fdc2d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252fafd8ca05a7eb95b22f828ccd566233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06561912287605f53f80dce6816282234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0968b17e206b4d6d159d55757a5a7d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf43c820fa5889c06b5ddbbbd62db2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81386ade5a81a601327832ff6407bd5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a14294eb72f3ac944a1fa300eb5388238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21a784af61f0fcaa6cfd68c8150a17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbc399090c59ce61e26c44f1cc2704240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb285ec23011234daa98364a95ae719241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdee10f1268ad37957b1479aba829a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c3299de91ece992563f13bba344b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce797a49d04d841ed742c1b22bfd4c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f4bfef91c305b98a485607acefcc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac48bb38e8d9b4242aa137b77d67e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a0ab0557b333dfa7de287944a32fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce436231801d3913009d5c17fe6bc8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f1cddb20a5f824d6f31d74423376f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624603aa3c06645f0d0ec73410a68c63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c48680b89d4dcd38c9db654c456327251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52352ca5541377cf28debd8587cd72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8968e067f73b5a1541c2e2c875967b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d329124b14fad450164935e74e50f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167adae68363dd0522e5fc3abbcf9a4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17616a99f36c2894486c89e134747cd3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d546265a67d14275f2b62401b1cb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59ca1f9986d31d6a86106d70a58d83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b147b9fd95f104470898539c9d04cd8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afabe6b800ca7a1ebd14c7324ee28f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8701be3407779f17e8c17cdacc3c41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62708d7b48b1bda40ccaabb523318e9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b9c7a6f05e76fe59dd02af6aefb08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dcb4839f7abe06ca9acaba7968d6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d0b9ce33cc99da9a6278aa535324a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f4133fa8384efca5b272016468095266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b7db6a94f2573eae3e39f0562afa2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c5b9c7065336ebe2e3478b5cb3470268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8090bc9f73d048d347b49907a635e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a36be19c92bf48361a8b9134d4ea43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e712e881a18f96f511dd4c4ecd033c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8690351201e3a9b219dff13fda3dabb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e599f5db64a35e475e379693f04e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08467bb99cfd4fe03882b498ab755699274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a536cda96b06732e05b2bb0f40576275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b559d259133e69bf986610885e84a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d890566e722c38067c4d7b20d4e69a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996c4b5ed0eb73299c38212fb54e063278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eec2bf088611350a1972777c037820279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ade16054a66bab5b6c4f120d78dde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc444540d24878175c2b4b5313311416281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a896b2e3e4ebe269884b09f7fb18a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5573d46568d7006fbdd3fb354b3167283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633070f73aba1b192a6beaeeea0c4b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255195cc8386fa42872a1af2d3e9ecbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a4ff951fa5153c3b84a7adcd40943286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd0ebce25f70df7196f484ab47e75c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd266f8d1bf7e1203e851ed87cdbb585288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ba886660e476071e31cd840f22bdf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea98aeef1f365c96956acf8b09432c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7991ac901d33892120a825cecc5ef1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce476467efdf69da99bf350dc559bd45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5271a33dc4c6eb7f9a1a5a0be08c710293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5718d93d7715a9288cfd7f0b16850294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799063d4a8b3e682b04702029809c2ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabea1c9ce075f819ac6c3834a79bff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70e3c62b12626814d17e0db9b92850297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bad1df5f1e5a26165561dfad80d923298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252f28780897daaf9cd414646241b50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a599513355e298f2aad323694cf45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05310a75ccad3b1d7798c55a6ed87f88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd470eb00b0856c0cf0f7c651cc8bdf7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f58ab2ab3c43c5a67b3eee8fd25a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7919953f10b2f04814912195783fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458307a934dbb48838d3b14a12811948305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b9ec2a4e2a82902d71de4cbca8250306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a512c0ec2dc3ba92a492eba3775ed30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddd2bfabecff37f47c2b802cba4c6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82db85591fe420a365a979b78988a81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215704c47eebad8aacfb3189a8d231bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff03d5048cf4d15317f5b97bc0829c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746514b57154d8fa8fed76e1ba68142312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1297ac2b8a4b000943c71d36f9ca92313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7ecfcf64edb0ed40c2aeedb37a706314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3d6e78784c924f88a025534df0100315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c171a190f750d12ca3d97f583544c4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b3db9fd485d82a94396efbf08ed0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7d0d4710517548116154e5698ef08318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddafd171e4dd99a2dd15f879016df5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf39ca0db8920a4c100538d1ec3438e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98304f1864d3211c737293d87dc252d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527d1f87c11c0fdec085a0aa533cbe4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1e66fc01fcddb67489aed2d345004323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac13d8e413808813bff1af2a912f89a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c852317ae8387c429ed9e55fb7f0cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba10b46c43be7eb4827f40ebc9ebcd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6b042a8521bb4946d013c16474f73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6f1b69ad8fbf4d3d11379d8fbdfe2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7785b06fcbb700324c28303f67f60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38ff0b6e17e92baceea166ba4fb19b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f6e1d9bbc01cb0a09829c5af4ccdc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de473f434346451b45ca1c1fcdf59215332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6ae06acd0bf2476ed4ee0b9aacaf9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3b26f21402c88102df529401cb64b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b7b133877d23bbd65ec6c389721c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da57603cbd1f9c4065bce941310a86336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb046980e1194a947b479a28a928f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3192e86d532209e6be928081b6a1a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da470da904e8787c25091c88871f5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c406fd511dca6d605dfdf4fae4722f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0d3c189d1a243275f0ff190bf0bed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7541941419889d11767f7981a2b35bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5189316988883c92bb49ec94efcc4e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7cca9502452b0f140dde5eb103b17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fd9852f5d85c9f9bde9654856dff8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9cce9ec8441ffa8b7cbb66fa40206346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236b66f5f92a1a3b975bc3b3ebedfa8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379d92a9b5bc8b6205af1c7b0ef56d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327e589e4ee7ad62083fd2c06af6951349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e175de237cc9ebeb2d9f6635db4ed4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c9a7dd7f1b0aa68012ecc9960cf85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6806adcc1aa493e2dde3a9779fa3412352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e71418b1dd5f3cdfd129d30b586414353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595e3d0194e6383e82af073e4949a14354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a960740c2ad9a6b801b98b804effc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43141be1e7bf113a928c0a06bf3afe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635ddda4178f421194979680178e4d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fddc2abd5c23427a33321ba33bebd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8408ae9f307a1a8d6740053c2de317359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47055d9cd2994ccd1f2490e545eb84d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d334f4488fcd558377b3699653837361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a6041b79a17effc7741507a5ead4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f69812ba913a53415ab9d9726172a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891f316bafa2fb14ca43b5822a8e8bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365498aac0aedb60cde8f2fe08f6eba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e179df4bb21cc361b6ac60e8cef1e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d634aab4fa47acae7ce37590c895e06367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3c73444343c0170ef3b41c9e2883c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565e6b365b6b1ac081e364b849db31e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0c35ada4dd0840812945f3a8cb458370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1fdb6ab3d9639a33a39f3d1f2face371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d83404406adea0c9c09ab11e1725e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b753716f6affae4f82fc7349ebf9af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b273fd6ee3845ae002248e9f7fcdb8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d5f94a6873989001298eed7ea9f72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b18575f7e2d36b97ba5c1807300f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692f76edc84b207510b4642e3628850377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273bbd0ff83e4de0eb5f4e28cd3d23c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d605fa1bca8e2da9fe0121b690896d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866f3be102559ad0fa9dbd7b900ba04380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed17a48627a2d3220a332d7d3197cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c58d05c46226204781521dbe6b7a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036f09ba39bd918016370798c61eb3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629dd8b6873e09f118918701993d9e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988a34c2bbc398073ff2238570eddbd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec802293f8a66ad67254287895f9eb3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b1d57c3a9ab238faa3ea3cbc0e2e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbdbca660664ec8208f841305bb9e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47465b83be45a18494dde8b36ee01520389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cca4a6f2f51deb8feeaace84a7027390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7b8e5ca32492373257897b1cd5a46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87454b362251e9885fa8697c3d9fbb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8980e1b6868a71620dba439e652593393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50464ea7791b97bdf1c196493b6b52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b2adea50aa986cbaf6307dd472176395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debc712d5b11038f99a92c316f552a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefccbb017140db598577aea92f91a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b35e04b65f2fa75f8d3ac435ae9daf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e19d29a6deb07cb338e8dff95a35d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228e19727e063809fdc5edb762e4a07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7dc87b745fd1daa96180adcfde2e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef524c1b2074f3c7e33a151bf6a1aeda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0ac375d740f1697661ba5fad40e7d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309af27cf4d30647f69a1fe8eb3a229404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c1c762b9b2170487f2f41ba584ed3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaaf61cafc38cdc18de9bc69834708406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702146c4169e4eae4858941356f9bf9f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24fbade2664fa51da1afcbdd32c7be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f101bb7ea2a1e802e7f0f2fe7436b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688a954b1daba7e68d4e3b5bb0a4b1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859163efaf10a5f53b252291ad1ff5c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d853582d27b3424fd724cc1cc8422412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f13a8adcb90204c7e931bc5d31e999413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd6da500ab3b0450b484ad0fc08882414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235f1d5be635b34d6134631332cd01a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48416a70e8b65437f97bbe6a1cb68a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37936a9157ad59ce78377de82780ba8d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1487e6108a299e52997b863bf15d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e91677f1527fac8f74f0de6dabefd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fd54a694f12054c525b726950f327420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506c6a11e4bf0dd175de5166a76937f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c874ba2e5241125362b37d9ca0a23bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7ab9f3c9e783c477841081ac47dc4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2f80119db716a0f1fa91225951835424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89cadce4c9c05623f02abc52184268425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8f7f5718296ddcdcc439778c50e01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec8b035cfe0bd2fab570ea1e1fcf5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f87f2c54103b661567f59fc80dd231428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde52b54e0c55bc9f0cfeea4c95a97c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f870c68e7b0c443e26b63a34de2b73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82603dd38700064889f8e71c704b614c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e8f7827773376c4ee890c54d146a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fb03f78730ffd077007fd95d7bf5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0c7e7eac0389cdc679d08aa4a38a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff996a6a97369d6a0384a4e69e30e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f874f1b922de941ee18c72cf22699436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba86be5ebce55259b1c3da324e9cb07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f38a1e4dba6f4f1dedda744dd6954438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920cf7e443853fdd761ad7e6924ff08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eef757964c7ae239a34e2e48ad01a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b84994dca9d58369020b72f537e3df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5a85db0c7bce7baf8529ba7fec638442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528689f503f8fede9c16976f9db85cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bd702b33b182c688169b0966b3d25444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8ee032fd968abef160f67f651bdc7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a10ddb205a102f33fefba88bcdb1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9e411c332c41ff34b06a4fe181ff0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6608bf59e4ea93af258a6eb32ad811448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fad2bf97333a097325dcf3c6b0ec1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1d1356f683b78ae8daf211d651961450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0e82077b18fc696f6a14f0396798d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf6ea8b11796386666acd0f8f00e81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce6c3ba5bcdaeb7b21e1cb03e45842453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e7a33c00f96965e072f4ea44e14a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3dacd1fd4c93e5b2831ced3fc7ce3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b866b382156e37f0a0806c278a45b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cda472e1349c783f932b5cda5ae06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d9c7ee4a6dbd2daba4d99464a81f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d5df6d226862bdb73f6d1397245d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adc376bbac558f09471227f9dc7cbf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1461ced3e4ad9bff140857df355d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76451dfe09c522b5b275fd2781c8dfdf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644968a1475c23aaf1f36c47bdf959c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414809d117615a37a26fc4fdb4002dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5d03b3ab4955710570599b3e83e8d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1d8a6128b9279461e7284c499b273466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720e8d28a0b5a064fe876ea9b173b97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af74548ce4a9c37d8267ee853ed4541468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba4a5be614d14304098d2a6cd64013469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c313e55c4b24e8e016c7653a9b4375a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350cd5cf5204d06c0d882b0bb77034f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc12f57140659d391229202b80eb067472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25325bc22ae415ea7d8896d6adfb4633473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440ea4a01ab71db485f9c2908d74f26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8f714eeb1b7ccddbb791f7c8a8b58475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee71beef0e20da49c4428d8ed7f6873476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0dc87516157e530021a7e736d6ea3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111605e8dbf5e0d2b41c758f0560823d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b981e154d1ee98756cdd9d7c75b56be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7857537320cbb555c2f8b0222d7e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaddaa1797a2dd617294d58b8a568d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d61af15773678d16dc371cec9a6eb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36a0651c61d26a1452e39bfe65e180483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ff2f84ddeb3f1a50b552eda09e5ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f141ab0fb99e021fc628f3e01acff6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d404fb6591f6447bd54208b4c41b7b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b2c8b4158ec1f078f77b3ebc71e0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a252bea5f782123059de36803b0bf84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a244ac2841ea27a980ff36a17ce66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e1cb34e7adef2b5e25e6ab47bdc31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c819a00bf263ca0c88d7149332bc64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e84a70deca44978186e99b69fe6d9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec35e9d3b5cedf3b801262b2c6117bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e599a2f22e48a0be8e2e45bae1933df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05301d5e3147d936469dd08d9920d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d26ae0d8e5f5488ec9116663ec1a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a18afa5bcad2d62901395f96018fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f7cf3224b4de145306421069c0ca7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffed326887e615fe2ac11693f2af4be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5c0983720210d697427a9e8cf9042500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22799c80d6debae560f7c55ffbb72fd3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd1c97fd07f09d729c17add81405c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbde427f3be541b43947ad3a867321503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b170cdc71a5b871798299d4df7f38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819fe484282f1d126f2d3c77230393e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa8e254afc23043494aaaa5219d2d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07449ab10238de81f9d4e09422da13a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781d0b322bfbed9e1129d53a171daae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f6acedb262326596ef12bef2afb62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deda899a447402569fc49b3b746f6d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebbf2c9dc891adaaba8ec12c452f7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220c9c949c6e079f2e7c27e02245888512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07b9be4af5b0d853a4d5a86ea4e6c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92af591c3b3254d8d6973f7a7081df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a056f644ca1119681a7fb10321ea8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dcb9e2dea668184a7e0a6d6da85f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760f6aaef97054efcc51577dc03d78c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ba6314058ed4f62ff2f6cc157738f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446359b6b48be540360a0bdc90f022c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22083e26cac19300203fef4aedc62348520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef15e7869f6ac07f8dd8e2c9d989a8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc41bac3cbb8bf85532dfbe8a1d9ca2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c390e1738aca800191487efba76a17f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b81d9c8e19fb3209353d439aa58be7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965871a11cff8daba25eb77a4c05529525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2910f212bc92b5e543f68e922c56470526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c2113dd1372bd6e1899a1f72106b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388dc6b9d786e358e6a44a3550cd3f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c931d484300078350e6893ac5d95f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2087e20dcee2a71a62169a84d0902c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b0286d5632d0560275be991dc6eba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b87d4bf250236edc95c28d3e481110532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fb0e09b64c2ca9f473a3711d38bdc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec781a0b638e67d6ef1fcca7a23ae66534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66d2ca12d56b9a49ea3b31a997d106535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade6d1d34d8b680013c695a639dd947536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453b70127a552714a0bcf9ac8cc2fab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5546a65e7f397ed60efe448ceeeadc1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d64052fdfe67e011559737bc29116539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f89c0e24d86a066de0f1f77b6dfab3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a4008d8aa17b3da852646f76140a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f378688fe5fcca64aabe9d54a7e0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6bbbc05cbd0ef56bbdb27e3cd0256543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098b5b572bede3e51cc9cf17cece377544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b1b104d7d81472054a206f2a80f4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2ce0ab7dacb4deaaa79e0f87e9037546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c5df494497f80c63d17bfae08183a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f7434933cc4a6aa1cd9008a2b8ea1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4578985039072c2b891c26f8425c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af171a88657e18af150c32cca2f422550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409277eb509da6117b63f9f70ac4d8bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8f874d3a7e4ce4c44c61eec27962c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d320815f8537d73cbda6d5c04201b09553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192eee152b72600f37cb073c63fc013554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b64fa6ad215ef0e13ddbe7ac15d35555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f44d7490c4fe72a55e1bc14b64b9a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f58f46c2b8317cb7f2490d69e3bc23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adaa9c77ce38db31de5d6965fd1fb6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a1c1f39c4b5b3199b67ffc865494b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aebc191ed1c38d2be9b9737dd323b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e02a3d412ed4beba3baedb91ccd234561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cc78db5e1c3a8cb29dad84603b859562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74db797a1e09e5ec0d71454847316f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba7e8126fef8946e0b1e0d7d591bd3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204e0c7ee857006faf1da5f46d1ebfb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636fb42a9ae25852b73cf0d68ee7ffc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77748ceb8bafd5e6a06070f7e5852869567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe78dd3341012a404b9171038de4a86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e72b9103b9babbdbab47f5d27a7a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db020437308108a9f25bae6c582d61ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa61daffe6032bbfd2d3b6d136957ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698eae6f7f235c92e5dcfe629b83121572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb0b985debfa537a7d2b21a8dba7db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221154036e180d831875d0c6b405597574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815524cee24ca2efeaaa7ce1ef32c6c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422cc1c8a4ddbe987e6259c485ad633576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fdfff0a894f25c16722c7d6027adb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fe19a07c6be44622179861f2adbfb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d6b8372476d9b04d39a46b266d2d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90398418adacc06d2063434faab64535580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5330d3a55309b9796a625a67c9c2543581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e9e7bf78098832c3086008ad7f0c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b23bbbaa80621811962e61c558f81583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc96f5bea1065dd85227b66af06d6e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51799dbeba74b98784b9a24bb151f38c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9378c11976788fceb6892121bcb2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dac362f3db13e54165024a054f64ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad01c1ffe6bcabe99a4d00b17ccd7ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581a1df665e6fd5d286ab64708cdd72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118ef2abd36091e8624ae6a829e476c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a3ab2f9fa4c6a32f8e356ed604972591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591530116e26ded2a74fe0fc9ad95a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bef8088d46ee22f2d3783d85ef28e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723f9c0206f5634ac82b01548c37be3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323c586b1161347e3cbe2556e1dc5e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33140aa28e1ec8c78ee291c9e857a6f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c0ebd369c9c16a55fbcf48bce02e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0f7231681a30a72f45521195c4f8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fca14bd0979cf11e0132c98d6f658b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a9ee45b3aa37a202fd6f7927e39f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0717d390187ce672580ff74a4ed3a93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1ad81a70e771f27289a9eb19d1d60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a817aa1c01b92908b3da9314d23e9e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef8db983fdf43dbdf455825316f7fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64f5a47313805407838038fa855429605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7044a134b9afefbb9004dc3577c609a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c32f89bea18fd79e735aff810c2d70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b906372c0b06c23504db9175db8019608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20c39d20017acea49d8c9b79d93aa6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7e4d560ce77411c942b4cb1eb7a2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ec604073e1319988c3c7f37890b82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a550e22a97036aa69e216cb2a2fc3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a799051cb82e26a7c10e8186796cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac2048b7fa1c6ba97a0b7e29094f5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58707b4a446a7b47af0b2a35e3a303b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613e9fbaeefa9256651aa33ccba8c92616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92771c17d4dc0af67cf300cc184d8c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c83d3e27f1b48d0714d4dbb6a6453f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5675ea1814f30fbd70ccbf17940cf76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9560282c6c904a879377940580de8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787b145d1ffe875ec02b51368fa7683621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae46124f887b29d3e11d1ed6fc4def622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129ac3b736a4b4684f80f43ed75f204623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dbd107014c6e7e5d7b76c174e686e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067118c9a8ebc0a0e5018783caec6298625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d20f5ecf4af9eec9f891762761d4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158aee6902502df3c9696ac66d85d752627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43f2b8dcf0ed14dc3df4268bc8e20d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ad70f140ab544aba70df40afa9f72629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abe8818ed59c1ac10b9e39ff2f0a88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a772d4112ff6dfbecca1faf201f0f31631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68c568d7e416012647aaaa2b1a8b8e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380250dd78d553b44037afe1cf314e4b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cd4339c5ec89721c4700a35d604f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ccb81ef2173adf8edc901642fff93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b2b9dabc9ecdafc416997b1749e09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4d2f49b3f7279f4d4f3cb77687520637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eee21702a2f27f87bc910d411913d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e46184e4c8e6b4de698a6505f6fc1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e637d1e2e1410bb3534c3e99a89d17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b4421225f989e5ee0481c43941a78641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4df6b01caf70d5804adb6bc0cc8b2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5aaf47a2a22e52abb4f86bc28c65d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89d5a0d2fc3ca408f29be25f4806ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636c8ae20b627be8e4a20f7c3e2e0cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa4e40ff9f326f3db746b873bae1be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2593b41de720ba3759b20063c77f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004430972a1fe9bf4eedd5e81a05b3cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a5a558d61febb61f971037a9e47f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50216cabcaa07584e80c86efd2dd3e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d79c98dce417bdbf07a52b6fd1ad6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df258e267da045f37edc68143e5129d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dbc73f6c00be9fca5825edfc04658653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e2afc0d6a6566e5dc2175aa40f42e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72241ee4585f52b05fe08ec55f6da9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca366f63bb63d856566cc157e96ec1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0ceced30431082c972dce572cd557657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c55d017cd39ca9ba5cb79956007e02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98633134cd106dde302afb111d8038659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942818854ca64a29941c76c5d4cf4c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a163b169572e97b54fc9d9bb59318bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f9a0a93de8f2ad7fbeda127ff22a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9d7dd54552377e22a97716d95508a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32587e201d6a7d79794677ecc71f1541664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f3dc679d0b55a1d0630275d6f9011665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400d13a17d834f6ed97f370880e7901666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aae58844d9c42c1445290f80d002c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272313ee5fa93cde33353559add064e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628537329ac8e341dc17b887b4926b82669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c4b34e911cfb63f8d6819a8c05e44670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f21c78204c613a61150700581b1db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6298a6ef63b77394e2239be65d0c18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25caf50b76004c3d01c347e58b1b1f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7f0b136c1b1ae5d876ea9c5ad1cce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df9efb9420b31f97e4be6ce9775165675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce3ac595bece4938f78fe9582c700e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1ae64689d50d44519e0013d385450677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1aacb1f83e64b742bc8a21192b221678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c789de96d12a567f2f7d2b8ce60520679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a46aa2953afd8a3ecb0becb3ed9926680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b71bdd8a5e2102d184f240d700b2a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490afbc9ca802e1b529a234bc689009682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f6b749c634063351a7fdb88b4fb2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f463ba35a907eb8ba868202875053d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ae2b82badbc54be0c248115fdf499685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec92e102b90e0ca2c4a33e481b1979686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4a768a2c440444031f2eba74a3ae2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc18f516024e563b54a6c2f95958f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b3c6d98e06f4ba7b0bcce1a5b74fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb21196cb4d6abedbf5e252e460285f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a1ca87a5df65db70be8b48c0a61da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c1ff2f2ac5ff1e55d0034e80f163f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fd0e3550d4e63603ef43b50d60b29693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7aaa0aa112bee64aba65ed8ae1f51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd880e8e5afdfc13d8639c15c9a77f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3ecec8152ca41327166a1191730d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaeff3d4a94cc4502ddeac22ef81be5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac54531a604f79ad5f500c6cc6c9d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6298af0e3ab288a5b7e876f0a01ee4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc516b0ca49c7f036e8d2969e681707700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47486f9dac0a93e88760ba9245ca996701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691c5843a4da03ba7aed59bc15745c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3215d3b5281c6c486776ce094c12861703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440c8511a965afa15f81abd33df6be0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef283a97442106bf516a6bb71d8144705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b301d9a9267c31f626ba480a5b065b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f6e14e126d071aa4e5e61a2337fca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ccf89a8444198dbc9cc7f8a8a5283708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2b8ec44a729fda8a01cb96bc6dcc9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689767d32cf0fc9676031e28d498375c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6b1f3e5cea32e7b4fadeb93c1177c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37e614838b110a18f155186dd90099712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8724739def2eb19aac1b5b33fa68a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3de41a8f05f2a30c8e44f35af0c45714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86e306b894366c9731cd153e7ebf41715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958220a64d6b959584f2fd64c9517f70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23081a870beafbd74abf0599f012a55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f936ef1cee0eb04b77c8fc1594529718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6e916676d006c3aa853481609ec95719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634f2412d0a280822639d1ef9b1c045720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02528766f482cdc37784dd9b3f2103fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59538cdd5bab1e49b578bc2b3d907c96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eef3630337d180b8bab78914e0d8b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96702dd31a88b0b7a2e023ebfcda70724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8de03a509ddde857c75ff8a7b07b05725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e524696d5d15fa98e578e7acab65c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559b3a4d20d583fc4159c254c375861727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca0a4e60c97fd5a9100fcc2e433a3d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94f01d23659fab95c0f817ea4cadd7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c1dfce6fb67bb3d721fd98bb47aa4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fc45f9786ee7bb52f913156dac9fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7be46f0c4ba2a669670a5bc87ee322732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bae40eefbdc8fd37a8883f9d57cf8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b172f0fef72e177316d694e13e2eb1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f1ee60067bdbbbe8e97f1a64c294c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7629405235f2f10d0e48fe493e7bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d729848aafe2717a38d6a856d1c76737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da9d74b140c68a49e2b6286af1285e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df3825ca78f3c0ba0474c6aac9297d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b075b1f70a59728d540f96e8f82b2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497458fb8f42d6c961021d024d33ee13741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3926a7276218b0c3f9d48a95bb6a418742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa4baa635b968671340c9f29b67197743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda59359182caeb809689ea9318d941744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a20c0374663a2a34fca5782bdacc84745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ab1a04632fffacd6f1b9a47dc71f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb91c1b66a5f728f9f6dab72f20bd14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b15b853228dc62c889a443a04b8210748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da2cef06c121d9e706a2a3f4ac54a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91e0a2d70f560e4510d70d35869aff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e396257a3f88ee3bc4c02a5ffa325751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05990c9238696ee6090b5823c32fb2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1a44c25f5b9f5f2e5e0317af3bec5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211865288443332ffbe4009b5d82cd0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c5c2bb05bebb6127e074e9465d5df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224e3ac9d16536c6ddbd28c5a219af2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab628835396e5b2e34e81a42086a54757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec3afb2f1a5b3a8e7dc5bbd8538f87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd780a8170e3337de1c4e8b8a6209fb3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3df6de1d6d62fdc811a1fce30f25f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfd588db80393405d1e9752b8903062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d183ab62bdad0b44d7753b708896543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fb27613e82e67dc42e72228bf02024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdf7f16bb80b8751aa1f936ab6a0cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afbcafed00c8228cabf7134d2a07ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24245fc9a1a44f43eb7e2962572480b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cffd769536a66b4bb75fe379877178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805973359658791846ff86ae65dbc289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316237efa9219c36454d6144ed7eb74810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f4f1e564306082d20312a686aa4a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b688177429db92e72919ab1cfc293fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91cc97e8749b38c659e798a71cb9e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae42dd035eaa78fa88cae058417039914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a562ccffc2f2e6873e8c4162d69523c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f23dfde910a0207df0b2f786999be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097e246b7128e69887080b99c08136c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce9d1d16dca69f534500d8ba79e73518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8f9eb4590128aa1078bf7db611c0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f6d4f1ca82c61e9cca40969e3a6ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b94bcdfdf7d4a32cd638730bf2e4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0262de60faf650cf6e9ebbb096c27d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e85980aec3f78dbc1e44b90448179023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da8a05227dd0905d106d27990726bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ac8788cd9fb80c49cdb3016b42df725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c959f0c16fa7908603db1ac812d71126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88790cefa0a9679da088fa16bab16c7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824612760c39f41bf93b13710334259028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf48399615955d9abf463152afe850629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd964a4357196e64bd65f53ae9a9bbfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa67e32c7b319df6c6a25c6f0d4741831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb528b100979e47cc367661663ba2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0c4f77e59b02b2587d74a9229c80433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55565584bdb841acb7bb0bf07499a6e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b8f2992a949c4e129224f4c3e802a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931c20fb2955073b4cbf660182c13d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00d02f9a768fbdd99cf9db68ffce9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ff55e6ee14f2ec0a9716365a103aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798fdd9941623d28e346fc92b000a2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180449e870a598a8ec21ca2460cf05240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303589546c0efe807e4467d36b7e38d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e444d90a1bf36ba914569b26e464f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c91f08cd0cac48131844fa041244d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f05a90d8243c962de5aa72dbf3d5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2cb88fdfb7e97eba6db9c864d29c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ce4df5c2122b43fbe3fef6883205246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211b1d75565096fb4f230a90d55dc4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce063b1011c9459d58c373407f084c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e938474790bae15c68835a28580f69149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3cf38fc7408c24bcd58379d8584c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffeacd61e01d8199a90a460828e1d2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e355da68d1b05d1832a31db621335c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258c97805f9b41b521ab07efe4da3ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a764136e590d94f9f27695c99d7c2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0a2baa9e9dd40a7d968810297999c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a0320f57d8512403d63637ee63c7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85e1174ebb35a974d6925f017f896357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fea0a9aab4b389dfd72495e1606cc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0553bb410991399b50e2a1d8e6e56e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85774a55b2221a1174513587a35c77bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328272f4452c8adf23d03d17cf3a59c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441bfb072073d39e0e948f7d7f99d3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e99f4b9ca7d659dda961f8de4db2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e151717981c836e69320623c850ce864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55c1badc54eaafdc34ad27efb7fc3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9d33f5d4077ef189d14ffd88ad1a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be012ddb0cc7b4dc82d7478beb939e3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbdc095d1a410935370bd0d826ac7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb53a0deae66417374fb186d248d0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c8635ccfa7b948f527d52ffd6dece70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac463f8b30f2e558f2711c1973dab2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470101b5f2d0868f314badc95a45f53472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d9505003a7d01a1dfe7c7f2c7156573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd360522a7166d5af1e234c708ad1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e64daaec4ddb519080d2f88a5cc1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b76cd2cb594df58961215b24c151876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6ebbe05eb0da57e3b66abbd7e89d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a041c9102283223efeb26e9e35cc53e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d174d6528b2d4c2f7a33d8ea3cd7ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd96eccfed50aca135f5e70310bc7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5eccb451e96769287fa0c724aa4c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964e36934d3cb5242717858fac62e7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7176453990cb858d9778b7e2956a1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b755b31ddea7d81b79982adc4f57fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f2027722af76e06d75560b0f70b2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938f0b4e32f1bc32a528064c82435e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f9e6266ae0f09d44297cab36a9e9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3cd6a9cb4f8046db0e5da2c0167ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132b5734439ff1f4ee7eea1c113a7e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535273898c8ccbbe9152793b8989c23b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f691bfd0caee7fd1efdc1eb23f1cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c81de75cfdd7e7c1e29e2e6e8e21e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585fab9354aa73b2814325fc800e98a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f2f4a2cb42d1d6781dff3a448545b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9b1a219586e33e3545601c575619695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf8ea3b997fc767ee3d46c7609d13096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39eafadb62b29587efc254b921e1dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329e0f7aaa81767f3393e2fe488e76298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95d6d75e6a22139f1be68e1aca8aa099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d7e2bf74ae0da3bfe02988f8d06b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daa469c84c49a9b827cebf95f4d387101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed6c42f74d80906dbdcab024e1dee4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c85d65dac871407c1491ee39b60127103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12c61e9460ebad1f870aa1764b6d26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecbae79246d76f986fbacaf9a33e7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325115f3618be118c55f32e1919bb438106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a9a3e9d92590609d61bcd0cda1627107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093afa0fd2e8d78477d37ab6befc431a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ead1254f4e576f2ba329610d7fe95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81eb2a0acfe8aa43b1f46e25e51a8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fdc4edd9fd662cd582e0a07fe2297111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a124e1a8bcfcf208f7584b29f79ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8cb537438c5029022bb5c16b0a317113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e20332df39ac27ec0bc1cab17f201114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057a6b1eff7be5ff77243d2adb185e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3bc936ac11a652dbc14d5268822d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046d070f2d4e1b8d5fc1b179ad0ad90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc0a253b35acf3caed84d4cbe26b4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9d63e21e87cd1826a19606dc8b27b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396be5aa6f3d5f0c709b2b656b34a995120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec68001650b9f0bb088e312da042fc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06177fb2c629cf2484ad9617117aa797122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587f61accfd5b4295606a77d42947a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423f0b039cb4918a5d74b74d68fd9ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ada641f4c016b6b814a0fdd9e20a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee3aeeb4cf27a7e1bcc59db185dcbe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cea76dcede93be5390064b08d46c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05040f9ab7f51524f2d2679a52331bb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3518f3ee6c2dc4112d3a077bf1e76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877d551ea9e7d6c52d648c02dcbc330130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016d2d8d979dff2eea5b305ab6b6351131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c48362d5dc81ff90bfb8dbb880f9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b5adeff44825941b057aa9e2f74e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e6a1b4ccfd0ac837647ddc9b7a0d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769b0e3df8ee04c9371ec678c0a5d98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeac1e90bad606bc5772aa20ddd9c42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9f96bc58a255c118c3b8ed4823a82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1e103913c5017a6d0e2eeaa650690138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640d6c7e17977ec6f7f0d2d08a4bc90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69542db85bd469aba5f1229c5bb496cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77fb3a899354133114aa3f197ad954141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698284f33c0022797476adfaad33f74b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff5de5381eff014cc3710788761a0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8c7960b0169d6b323104125b65031144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356b50c1473ad2a2572238f9d47baf9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5967f8dca9539318b848f16595b3c6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7c980fc9064a309668f1c317afc0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773cdbf95190e2d66d3ff704c4be7e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5e2524baa2a93f483e73dbce0b2be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51988cd65ac241f903c44e7d6dcede1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d0bb6360eaaccff6f96ee5de9c84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ab60e9a391e39727e2f7083bd1f11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918cbd1cb51f952848c37f66dc0e006153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a5fa836a2d3b55edb34b9fd01b293154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81181aae765548fea116d7b0db537348155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7ebe7564ed151b5337cea91220bfd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f8eac2175eb32eef2004ac60b8def157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b97a94f39679d9e1a6f6a2ec176bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d737fa82c90211ff000f9321d187468159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e570c1b9cacf0f0a791d4d2090469160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7938d360cc94de1906bd66f03f3c1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2117b6f1d4dc4ad1f21534c89a69fa6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cbe92113cde7be77557e90ea10c5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c379224c016d27b9c3fab0699a189c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95231473737659a102c9527c6cad1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d42f010b37e70a49800bc388df8c33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e1b3028000e3fb2971371763e565e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3ab97cc438e74254d8c79cc3f6946168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374919f72e18c2ca9c909a2169b15a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d052cb28dc4742588ee8f6231a35863170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc2b0b86a8d8bdd2b31886b1d57fa8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64e1c93dea2d0f7db1b31eef9f4553172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d208cca15810ba898c34b5995ee7da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80baac31daab957115d622fbf814ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dc85714eede711fc87a549f58652d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdf1b7f3210d931d537b1b6d57c3de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be3f04e518e4909a6ee471ffa8b812177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc225ac2f3aed27b3ec3053aead4ecc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86700adcb4660f528c21ebcbadd46f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f21fe48159b74d7f192de0ce44541180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44085bb2aaa782a998171af2cd4f7b65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f4e2b95c70b1b02332abff21bc468182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa1d635deaf1a21a9778af9c328aeb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f761db87a2f74708c3b1d2f199a2b53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd852004b7d521e82503040430d013185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246a8cdb03e4d6374c61572470fefca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e926e5b4025df9a638f42ed8d4ab4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a6cfe0ae5b405b30f36fa48bdb45f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b345fce60422eb345c22c59b748dcb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b433314af7076c2718dae898682833190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f4be6c0c883e9dd9bff37b81a6b91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ced49abd11d4b718639c6bab264725192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045996db5b42e1b7700f07801b6fb1f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be9275b95d2198017941d86b90d9df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde28467241a222aa3e2a1f9dac4722195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97477de09e5e8527bb8e77f9e360a07d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212160af418f913bc7a7e7fd7e94ac4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a0feb3fa0034c8f9ef80731222b30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b153fc49ef5916ed82377a61fe1c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44630bdfd97e564db1f944989fb93302200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10742a45d60c13fe8bc4408f379e7bb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e99ee1bfa4e341c62290a50571570c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd83550dd5150dd706f8809497149ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4e695116e1678d694adf7e4829432204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c30e0cf6b80c054cfc927e2dbd221205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1408de2382faae6a3727bd7f6e8ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d5fb2e69d23dfae7d6f5a3dc619a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3deea3229e203dd8deedfb4a8aaf5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c04842004d3a22adcdab2d1e21b7e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3579824179887dc38f7b7d713ff3f61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf45b6b518c4f2fb779347cf95f8e63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd8333758a4460807c296b20d93852212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644ee615b7cbf84a8e6826d38997613213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a35a151fa76aa76d06a59373df7e32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c699e83cec6c8eb9802bbf1ff5fb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f05f90cec396ef68513b4f19ada72216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ea400a5a1f3f7363ab29a9f19519d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1536a85f3f2e94c3fa963f216e986218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce028dc1e4d73f65c7a90d6e7ed3414219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3c1551d13262118fa055cfb2c3280220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9102f1e6cbbc448069d356ab41ecd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fbe2675c8b3cc01298068b352b0f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058983252eed79c16b706ff82037c27223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba199c42bc0cdfb65de921d3874c938224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feb4f43350bfbd271d823e9b2ce4d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2f5e21c4a9927f180b3f2e9abd892226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd22a84a0926d5b95b4d6b908431a0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7a0b46236249de5e93abc9476cd29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289955c8c23c9dc440e3e2d7b291192e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcb64ae9ce4d678899359d0b3e3add230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388908570617444091971b70fef323a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd4a3dca3bdd50a950931d40501883232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef59fa453a8dc0cd51fd628a7114e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d13246e436694b84497f3372fc666e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dde39456c03abc0fad091b1ce0fe90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5a60f5378e4f4c4060a93f09d2be1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dc07514f49351f1a226c9a56b136f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a8a0a2411dcecdf6695ccb3d4fed8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9f2df91e749039cfdcaf8dcb02b89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e7e72a4c1564a4a4a7418952b857a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81e29e2bbe6562a8f057a6f95edeb4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9697e626a9578fef1249e449e5ac63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca01222d558319e160ff9a7f032c35b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742438e1ef44197e4f594fc4edc2fab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f2bba3b27a43fe7e23aa1d138b08d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98de3db5ddec6c617bb8931e50ad4ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9e05da61a0d4d99ea1587730f9f5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed6f16ec18c37b81d72cf4573d7fa6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5c496f17302874aaf25c5d4e88744249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84443879f97ebafeb22f5cf993565755250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96ef12ff2a914a1c8a3ee98250f9bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71edd7f682e5af63321c04c27d73749252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b65c30b9282f63232d03921e3d213253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7d7d4d1f1aaa8368c7ce7fbd9d057254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76eb969c87ee8844b357e9a8cfaaa2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274f1bc90e211bc9fb6b7cead76df26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d84b7ca4048da4d34580fe74733d6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acff9792c7be82678ce4f36e9f09b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04a33e443176ac6418484a2b1b05da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbeb469864b29107235050107dd33b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab053dcf575f0037730924de8d89e761261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1db7a5ae2fc7e7b67ce34bb63a6267262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b938bc2198f5d580c5483306e2d7ae8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258f8e3c4ec69d42931fc1235c2478e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea579483b897242f1daf80c11c46fc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d8ecc3f97274155eb32851883bae4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc37536c827978c80ca7bbc812826b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb798d8fed8ee8a43440cf57197c4d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735954cd39ce90896fff6fb682b2845269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27fdfbb3c7be3799be3547b8d99b1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0974e46f4b3929a6ed8892acc372a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabefa5408a6dbeacfade8c03b351549272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b786e46322350377b6d15fa4f2ea395273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d815bc84306022ad0b15b003a3f22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca805628a3cf41af08d32c6b38a3362f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c87b442dec83881b7ea34482a6e8c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbcbaad32387cf50826a94534d574b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e067a3403158fea2ab9b55da1d20a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324b56d834ca968c472b0704759022c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd19b22c0cedb1c6332906c9bb33d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73f127a8e54274876075b3f6ad4c08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6b5d2e24603ed183757735cec7174282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca0014141eaa83d87870fbd07a0616283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d2a2c9a9c7f606c24550d598072cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cfee260cccda0c1700b2773e9cb02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1439d7df38445782aca5f785836a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fabe5cf41de7342fced9f644e3843d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aa02261d370608f7dba9c4afd3506288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53701a1f42cd4a60208e949ee12537289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9e2daee7eee2160a9bda5babd0137290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7ab78031688d4a42a805016364fae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5974bd3a11e86db7c6968218184ff07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ced9306518c6de648097594677597293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d66c8f4602b8ff305aa66fe9594db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f82ab579edfc89ea583923bfcb225295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612570a420ee9fef89f17dde60e0c59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086e06192e548c284195e27d523f2cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29ef842bca84d1fec5f46fd539ade7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd505443d4f3ba7913b20d634fb3649b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219d459e17f57d64f1760b9746864a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dfe0af2df1d32b1912afdcd47f5fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d43848cb3b6fe9c56968bbd68a16a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336ed03287838b7ab373dbf5d4ecd29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7db1c4e850b00af2debe09f07115e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce795957f4bac1d2cc3566c780e0f85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec3b60e78ad0db36f6fda2b6ee6767306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e234c3521826fba31115cbb610aa1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255ca13e503d69c94b20fca0dc45b7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e865fc8a780cb1936454a594540b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc9e28fb485265b768ed0a77cdd09a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436a65dcf7e8eccd366b98e920fbf53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c527959cf155904e4e02e5c03b1593f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a009a6729fec5234c756ec962fdafa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbd8d5ad54c777828182d11c5ff500314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268d904832bac4951eaf450967dc2fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a40840c88d2429ac3368946c729ee5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3149c518b56e17f1f8e2b485856c14e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6610b693d45e7df57a26bc8e5e25f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599f1584215554714fd0c28a0fd2d8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadb3d9bf3d8c3647962a03d6ab794c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b3755a29aea49ebb5edcc3baef7e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fd112a24c59a5ef5fa4354845b80b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5270a92426230f628451e670ce7f943323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f3bbacdc8a1e337a59359b6e25678324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103230c995f95eec7fa8eb1b8927f0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1612965a7b255243f3342d576debaeb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05fa146ad7b55a058c5b32a7e280af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1ef5551e48080f7fa751c1174f609328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e82b88331977dffbcf862619bc274329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c8e2ef2b6eb7f0eae1899755a8beb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9d151f3dd9f86cc856659be19dc87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5077e01b774c72697e7e6018af63d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d766c3ad5203a31f0dfdb6ed4bdc4d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b133777b6d71bc6a8f3228d28f18181334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cb03f34ea9c65fe96bc6b4402b5fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0331e91bbb5789aab01f45e9c01ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac5c085825ba20b908875249358276337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632609910af5a4e3da9e0ddfd61f297338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934c509535cc30cf7c0786104902168339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e8240fb90c553bd9a1e5db746b935340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35d180aaf0620d3bc0600f5366fb56341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55147f7a75c41c0be8ae257e92c3ec5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5f1ef8d475df5f3eed091e3d19b42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e284ab5a38cd1e7dd56cabbe4b2f75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ef2df7da49aafe6f5f713d74094d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a35218a574057c6b37002a92c7a7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c02e3716abec52d8fe1bbf90ab624c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79988698fd012476f3dc84c5bab817348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab047c5947698af1de30e452074bd115349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beddbf6d00279b654bc8bb39c321f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e31ccba4c8008a3677eccf67f4afb2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0ccf001fdd5a6da0d23e8aa3bf526352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf077f6cfcd4ce5379844629a51a6ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70ef5b56e02f09e92b85fb6324b6cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ae754ab0bf1938df27c1693610ac6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca1bbd224c2ac99ca5b0b2f26f0a3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1209e1bbf52ae04aec745dbe831af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e837b4810ca3768f97557c48dc38b0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f05e1033c9589b2d1e387289aebf7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880b72505f612b397f9f675ce47bd88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811ff3b7d99985413f7789ced876925361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72070e06765f606768f46ba73556ef96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e67ae508604eee5af12cf13e907a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fc1a9f47a51cf285e691970aebddb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0822c2f3255f1bcc434eca39037aab6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c7844e4162a8c3818ef85212160fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599463e7ba25597b7c63ae0b768f2ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8471510fd0c21202c2567de57cc1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdd87fdcf8367d95622f5e7d92f4b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dd2f654491d7232fc1515b47d1d65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dea9788d5e13b5839f9ff9c8f522c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e7bceae347d89d23d817c6980e3f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89718a693a9eb6116c4784e9dd5118ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3699511ad57948957e2e427f08047374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5a7d466fad81c30b4a985d07a3e65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce8d4d342dd757670990c63e7cbb71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4c829209878df8d0bc342b44d91ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b913a804f9393d95fd5600672d388c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4950e82f891dd6cb34b16fe79ff32d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede8e1928a046fa00216f9cae972aa1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69f0c984c2503825dfd892b8450f0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e79034629670f4cdbc7cc33ba9b40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7a8e60abf7d24834899c793baff3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7b072fb256dc04200241fb966d0e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a91f04230f5eb14002acf4260468b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f435d2d05b159f774ce311d2a230e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94485d5c3fcea1b0600caa694fa79d4c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8200b6022c6ebfd4f5b1db682d1da9a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2a97d1ad61d5f013030f43634179b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa5fb9e605ee33ab1f2a601e2ea0a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530302fa76e192113ed36a45b38bb0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f97526cf855f238678546c01d04e52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc183429ba4581478fa3d09a952ac0cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68d6b934fdee9feb499290012630cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94e59767f97c40ffa66f3a068cbdf5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed376bfe723eb9c92f74e15ed88f69d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b460ef2fc88694e916d5feaf458e1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e2678e40dd572d259cdfb63a1e452398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c81419c05d2c61c776b856a51664e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45298ef65da4e4e99381f1ec4145d43c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42285eb4e32ba40bb8b94d102c845dd5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60c468b73050b7d25248c88007e0df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99388d88ed5f3e1e1e85564af2b2adf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560096ec7d47f8c29d60f4d0995221dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c09da2e4ea68b522cbdba42873b3ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47922431da9fab58ce89871326ec4d6e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4ef83f6c40d8d9e4f9fa72cdd8b20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadd35ed156cf14ba234ccf6661443b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd259594f2cc460fe32daceec5f178409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f340ca28fb0b7ee79db4dafb237e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823168641483a87c14e9ec834d990f44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbafa24cbd58381c6aad19dc69301d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dee1d45a622261bc9a0008f8d8ef8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1604f317f2f4ef2c1f779599e57b72c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ca480fcf3a6b3b28f4e8a8273e546415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5339a25c4a22efb4342bc302c5b848416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cb1ba98afe0f1be8f6861e1c4783b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ebc83850ef38667404830c7a02473418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d8a9b8e4dce9c7154758af0172d34419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdaca570ce46fc432ae09c2c76bb6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c088e6f87fd266bb84950a06fb49d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e8009391f532db202cc40dd741d58422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a77f042409d72f7d9cc889245672c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5dea06211943fdc36121b69fcac5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebceb81a52a3ad02dd48b5d412a17f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31ffa9ab08a75a4ce40a0b7156c951426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c39a041ea13a08c5559b1cf075f09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f727b8f803c2473804f34ff9ba461428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf289eab223004dfe111b9f3b666d25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae58452a0a170a4c4cb51dfd3966d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307645a5ab7d430e190455c6a1a96016431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f5d1db4fa6d7bfe12d8f9ff8b2593432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce1f1172465970bd099d50cca37a8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6586d7c4215d04ba034987ceb00595434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579d88cea8956527b1596122acadb56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96644e75fd6ee7c8220e30929ea8b749436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03220a95939cd6c46227e8ad943a557a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d26afd7b2c43e12c9479597bf0bd1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba542f85ba758012fd764d6d3fb2c377439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a7dce2946ff1d7b7442f81c8f1054440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59f866cb515436df4ceefeea96b235441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1924ec95b2f3f2f3b40e760a446b00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278494778a86d8d4b4db3804efdb50a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4361b7eb74727edd937aa55d0e7b588444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dfc3fac1c92ada1f93fd1cabcac5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd75589218a6dac932a1b7bd38b6bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3740314f6002fffb6b0d7258e01b6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672191e308a6ea0578ec48191828462448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968010e8db9e27c05e072809d5cccc3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174375fe64a5ca6e9087918439aa2da7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe3dfdc032304b6a5e1c96d040fa57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5328f5b2ff4d832295114c40273b4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d8644be5308ab6268659f5810949b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751a1787d55b9c40cce0a322fd6dfce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eefc73bb6dbfd5d83ca975e0e98085455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fcb3c45185993e626246ab8fb7efb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4d572b3be698fe007c5e7cc8d4a00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d712933b2348a6f97b69b041b42e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cfc239bc07aa0cde50d9f36d750c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d841e5fb65a59e34b103aefcc763f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9d5ffbe1991cc116e15f20db0c3be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98cb35533b4c04eabe8ce359d38e7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90e567bb977e76e85ca4132b61666f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8467f5a222700f068af678024b1ead464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3298a69372f9d49717ceaba169808c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a506820665cc620ed3ba989bcff7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b2cb3cf5474324b399d64f44ab5e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4e72d965f986ce7c2bdf3b2de7f86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d421928dd5c4ce6da0169deb5334e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde260cf397be6fe62fca740e4ab7ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5db1be877d0ea74433c00f3e603f8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37472acad242e23329197ad1c59317ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a265716811c681c7e34f94a368973473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd76e0c51e09e3c0472b073955dd891474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8e0f7daaf7edf67f85758641f6408475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757f4ef5570aac089b4d553a8390ff4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011a66b31aace5da3b8fea820c991bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dead38873fa5a8ac64f93961d68a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d08fd3bb96a3bcf7b150887d25a9f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdee3f60fb859393ca122fb7a24ceb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcf08c0421bf0cb7449c087aaa22e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb2f9e48d3c1295ec46469a46def1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131f8bb10e52250b65c3465b65038f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82775fc3c3c4486cfa7fac4130c24846484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96c14facf6699bc5d675ae8c9bbbf4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2785bbd58bd675e66c1f355e66e9f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c77167bca1ee89642fd45eaadc9236487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf3096cae9be0e2e7852c90c8e6e66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac735405c51e9545f36c7c0ffe8537a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb506cf3b9aef56c211aeda06161d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393b40b4d5b11719377db5a9cf51959491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313093128aaba0ec7d76ebf7736efa4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03033b1cab261cbb2a2287c9035819493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9eddb7922c197e65131e945ae3e3be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a715c8199bf5248ffe18390c790e9cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01521dcb525665d1e1e2f2998b2875496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b4e19c62b72a173c1114c0d71093c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c829e28e39d2e598cde146dc9ef8fb3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d27e7ede443d782dd36f941f933b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f591da1dd1791fe68440ee99bb00637500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9e2f639ca9cd2b66ef24a05ded705501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de305760ad3449a297ff06a8b0b5cb5d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c0ea2bfd6bfbc829859c52985a5fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9741a857e87c6d2afef0a8b86adc0a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77212b1aa4ad0072dc6810d7b47cdae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e497a02cdd6392bc5d1c6d482d0242d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bf1f356c2d115d93dacad7eeca47b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2b9906e0835f0c42c01cd1a8981e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a756a255e37259ae899ac12ad20cff8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd76a98a7a34d570b7ea4aa76624f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4e11c717f1efa142f4c94acd4a609511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690d8f6bbb3725f756fb0dd9f0975ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ba48789b212f6285067de60678270513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8d0e3d1013073da95905a3d8ab680514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dbf481f6973a490cd3e77ecc2ca8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ab754d525ffa4f194c1d785e95fca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce309c0ad94bbed24fab6f54097445f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba5a3d6e210206faf90747459cf748518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44edf247b8bf4cff0fcb482c591454a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0efdd25ebaadd1837b3edae851b5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c16ea302ddc5a45733758b4124ee2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fed1814e0e1e37c8b7d3d7c0e8705522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ac985152082eadaef5e1846f498c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc716f1fcbe42b126c0154619bbe7b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af7a8bbff7f1750ea50770d4766829525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905060e6bf916bad5d5b9a827c37d60f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d4b897106b5cc39a6e264bf74f94e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42be56c067bf16127a538c46807dff4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367d92f3b03e78df3031b4ce1a130c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff00aaf7ed13d9f74d2106488e056e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e04c9e5acd1676b809d632c5115ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e75067a17f1d3d56b35051e4d9e7f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5cf9c4f8760534a76f4f54979b631533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a656caf13e847ead3bd60d97359b0c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48613b5c1455e127cff8173633f1dbf3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da2652f7c0ba4f5c87a8b05c486a8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12b58b39e2f3fec2f17e1ad437b358537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41119e57ec584868b5cb44d85692830538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a6973b9cdcb091ffb68555a278fc0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f6835313f658bc02e7c3c221c8e18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70e1b75c977f37b6654c8b72bd76e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c1353b6b70fac2d83c0aa3b71e0c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1b5b10402192aa488556b2075eddb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55f686237c42625f6d5c1668c206f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddede8a66abea2cbf421acf5dd30b909545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb903b8fe8445913cff3f410f0e055546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07689c113462bf5d6b0a6874935b97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad2056db631f326d8f86277978a77b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cc78bdfff71f1c9c08140d9642dac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4896c98a3ce3e68e6102f2d70e540f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4522b952b65b33ff1564dd5ba7ee5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1a59a4c1d656e67ecf8b9139ed80a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fbb0d9aa3d7300ddcc86b2184a6a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb921aa8a2bbbeaa24d218ce4cbda81a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4cba359bf7f9692521ae9f57db00f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee585b7a7d11b15c248d7d63426369556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1addd7ae689b0be1ce01ca490382b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c75faa1c03125b91a8914d74bb2d06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa94eb8e3d26049a348409843515e2b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca6d972b364b7eee0038ef09dfad4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3964fe73afe5b3bb39e10ae11c3679a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9b0eebf6f62cb5ebe4b1ccaf646ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783cd3cc9d2710ea751b560fc030081563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10f4bf305803613ed337cbd087d743564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac8115b576f08a7f205105ffa60faf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fdc6b62ece1b89727d5a715494018566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a578181c417b856086fd685bd0a584f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0df6382b82fcdc37a07738e67c01cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03980b5e95c70617406b6b2bea3fa800569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf454deb2e0bd3e50b9dd4f1e4299f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7a8a8a947e283925a362a04bdd2f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b8f6adf6e9b135ae060289a24d8b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9756525303ae63d3fc5036f05b22e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f35dfd41b1f0d509d0f20cd0bfac5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40d4ea5b42df257cc1a1219a135cf6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e17c3f0605f96bed66e25dfe616d45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2e9e6dfaa1c354fdd2c8459718d57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa160d2f10afb935bdd5624c101f197578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfe6be002fdad27d982141f695c415579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ccf8dbbc018c738a30320403a3b98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe179dcd27549219e98964e620a883581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43d1275d9956a8b3ac779877167bdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd47290636aee0dbb96a941df27c48583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca47b38b1c0af34048fed5a3ddf32fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46fa2ced57702757f6dfa01a35c239585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28276218a7db51cb72a8732c1ed282586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b66a60cc97283d6f182f26a4f86b27587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41a86130959a77d1d015e4f978e98b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44548d7db29dde0264136f5a86e70ff8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be08f6842d4d587df43e1e6d1213609590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660b6245d900f3ee8d43cfa69023c11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5e9febe95a6b00294e2158247625c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fd36ae519862e4d19badebb26bb84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb341462d275b36c9a45b2ace01002ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ebc95eec94b165c4bb48615ee4564595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95abaeba04a916d426c003b5c1de16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e7b0e4d78ea1ebf28fa197c826800597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962d2c49124b1e8d3c41badcba896b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535331a3a787b05c6cb62db7283101d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db186d61a651eee36a06a2e60e8f103a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6356509e76749a087833ac958d2518f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046cdeab606e451092ed2db1ff6e1f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34150a230aaa70da1148591f79dd0d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76750963a7386a39fe25a045eed6fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740169b126210089ada56bda742e5835605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35575afa0cf9b773871976ad381f2ece606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3cf4ea9d131c10bd5c57e673db75e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597e4d88efde5e370988ed531f19288608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d155071750f2b728af5afa592b9d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79897e8e4a1a2bde0041a767b74fa47b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15429f422a543762aa8b6a16943f4f8a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d506056401cdb06ada9007626de27612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48373cd76033566a310e7a342005b77d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4215d5d316d12b0c1fb301a6dc83e09614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1246461a42b5908916a5c4555158a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5ee3ca9c4b6e4802c06d1f512f4a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef6c7b6dc4964742bdfac5527a2d6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed09f8e45c371e89a705a98d784499618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e8e39c7d0a931a320dd52b48a7d0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a674769530b1f3b89281d129d0d4481620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f72bd4bf6d8c67deda1bee697391b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80e66981c840261c55228cd09435fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74432d96a5df71dcb6b533e4d7953f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052350c79f62e096e5b7765c17ba3193624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56821330aec2b5a1d46f212eecb96a53625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb62b52297a641506fabb926f906ad6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b0f7ab26a0a1756998ee0ef46cce9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638310bf0e0ecc0bc59004baac772556628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69a17db97ef89752674ed96c8be869629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40919011ed9621c023bd01bdc39395630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0934433f25417f336af6231322444631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfb1b49d0672857c586d01a6f949af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541f773f649078dce4f0c47dbc62397633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a039cdf0880f16ed8596b89fb80cb5a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e45517f9288d66be0adec34ac848b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d508fe56bd67cc51101bdf2d19b1757636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85969bb815ce778cbe0105fc91e70d87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21524a811e82fe795bec4a158d53c044638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67056f52ec098ef9617f880558ce3294639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dfc6b52edba909f3104a337aa4de0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c9b20848a4d553cfb76a677961b01641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd85afd37d1e16268fb7a5bc5475b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd4f0114367d2ce21cd5e1fbda49d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f6c115f244967278c22ee1062c77d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ca201efed592cdf1b5f957d6ddac7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c0e9309660f4f6f2b369a232c92d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8001d07ad285912a8f2feb24896de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c777242ef310f412ab7b5968e47de98648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ab6493a39c69585eb13db4e55f07a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9017e02c59736dabd6f8eb573d1bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91237a2977c5c54b8ef000bb7674e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f5333f76fa47f1e418827e0b253f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01c41b82fc8fc0f649324b5d3def82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61875bf2cb0b06b91c17cb4944c6872d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8d6ca5dd570099e5f4e7535f6e1b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6bf4323a9a085fdee3d0a1e4c9bb3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84ed1507df3ac7469ce46940285a05657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda6a5482c8fe7b6c11524930cb6ee7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab358df188ff060a58a0a74e9935e38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b70f6dd762bc879bf54104a3abedea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef830b8d26b393a28d8389505cad95661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69401b5fa8c60248f5fea326b7012f32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eb1989c8f1be81be17e1729cba321663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a072b226693bb85a83981c9f5eeae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c5657ba3a11409033d8c1c07fc6b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4053cd9670a86a5c4add287623e5d65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e164aa84ca2898743bdaed9b3460587667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d46279a2bae0997218bde486dc2b18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdfb19f332375e45581a2843be162d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae277a08d81488db4a941a47c0f0cdfd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25069d86401718c23de4711a3f375b52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728abe9b7522c9dd48b5db80810322c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ac6424ed18176bb572a601af326ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15d87d1d655c00f8dbc0da7f919e56674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4418065c54c11b1c50c0d9f814a84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64414d94b3fd19fa03787acdb03e616676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e20a2dddf02f4d3ebe5d45716b7e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892073ace267d77eb5f6531bad32979678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35f8b570ed0d3ebc988288884d3826679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e50b5dc1c4b232efd42ffa902eea4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbf83daf6248669698f23911444c70681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7e3a539a9ddf7f7939a18a74cac90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf7ab08b3378c932eec98c8eb46208683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce08dd5f0279e320b260f5a3004773d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d39ded833e7a70a656607b210e8f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cde68be3e071e21580922a71cc1c30686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a52071d48b507623c1098441996db1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399948ef9fceba2bddfc9bf93718f6e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b22fb2efaa69bef9b8e415136e0c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c33bf3070d744c169b3d3204f2061b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8096d0277c2e7520bf4f5608f168d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab063237a0f1be2e174e55d8b0e5e4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e070220391d951ba9dac476cbc70184693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7e32b3ca805c5c456bae0450a464d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687669921b9aa36f696e8d1f94c1137695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a75f8caaf8b2bdda16b6cde39cf68696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f69d1de84363acba536b245ccc728697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804cf3ed132e3344f69152eb092f60e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a386c8c9aa464d07f1ced6a3898d16b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dd58c9803cfe8677dbaa46ed378e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0710201202ea585a5bfd17e61de6b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64bb50a2fb3f1f6d91663d6284268d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab3ce25bc24c2b1627c1572ff5f5ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22889c8f7a77a21cdb9c7948f91576db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aec17ec958ac26d8e4292d6e9b001c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e04d59ea7ed3fc14c9e44a6659df7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54b62d3b172b52c77b880d86d38104707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f5ee72ca892924bdd164694030b01708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977a23123ea34f2a354396eee009a4f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95063b5a5df7085eef9b701556af2ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f406b48b137c4b3c27d1b4dfa677d3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939f05509222e0af66d4558bf76583d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8be633f36f134b9706a59e7a525d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f662c8433516650cbcfb5690106317714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cf073a6df670311bf41734d6d22ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e475d4edf958f04679630a859c9cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c707b0e63efe6b90a22ec9235c372717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbd1e24ff3b193fdf5f7c6843a387f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb98d0fce3956f59eee06c92f4d1cbc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6af9ebb08523c1755f87c2095cab19720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb02f73c5d8f09996b636be7db81ef0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77465a8cd9092456c000e0ea6677a10f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aabac89ea5b03746b5d5f483d21e2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e7c9f5e10bb6ed380c1a19876af58724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0478cd3f2a53720b4768508a7d9105e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815adbe6868a2b8542396232272f9ed9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c25afd78b72716a1039634c392000727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6eb00a134acf1f002fb99e37f8b729728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba97b75d6b633012adee700bede1333729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb30a92929ad314304396a2fbec6edc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c653be920cdf2603f9f65ec63fca1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b1545d9e2f9f68e01d538a6f261a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80771722b76eb6f6919e7b0a71066859733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813009b7213cfaf7923855570f4df2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485b68ddf4dfd4cab7c670e2ce3dc00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c99a7e99daf07d74e9a41fbf26ded736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2d650b9b24b2536f30a3f4d6e1cd1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52d53ef2a914c0e6bf9e0ec218e596738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd9712f9b472eda86390fb86638aac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eca03d3c7fc4dd7edd1e44f72e459740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0fce47cbe00ce7fc2651986e7b3b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d1a7a5d2eadcbae5a5795995e8e8a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b20eb4c0aaa61e5e91e67b31a7bc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259e14b1db580d186f8780b9f6a025c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdc68a8ad4ba0152c2d2bcc04da850745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3910544444a9c9c90d1ac93cb4a44d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bed90d9153de66f15edf9fdc05948747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026c11147568a52762b56d89c722833748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e6cda93f432efa54be1d49941fc0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2eb5cff6b5fa1ab820ec50eddfb3ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8c48792e56dbb1d9ba0766f22aa29751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379089c6002f093169861ad5fa2728a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe1b88d765eaf19f472b54573593e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328f78703cc62eb97eaf6259cec0244754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f74e6a7fd0bf2f438078cccb61b445755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d60187ba6589dac4be2e797a7ef79756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c065933bdfaebf2308a746ccc45c9a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484023a307836774482e63d1bddc59ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3a5173c7271cffa1d69f7c0319194759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>