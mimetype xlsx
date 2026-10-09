--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65dcfb2fe87b3c026d59747abd4bcf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a77c3f3fdb772158485d26c7522b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7daaf7ef9bf2dbb3fe993fe4c75ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7962979883e213257c1504a84dbe2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05901a3837e312c8d4b102f8c8a7165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb323b21e63840f05b6c041a267c48a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0ee95ef0d2b349456f2f0db89efd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66b6b00e891038a5f3fdfee33cafce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b86db2d18d57b87a484e72df1fd9269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c58d1dcb8e0099efa7a4dfbe7a26710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40738c0643c9690b0d0ee975f1c7e4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907022298ac6e15c07158f08fc831d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872645825b4da77caf13717e19ef165513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380dc7f84145393106bd0f31e6830c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db86af8162522f78797014d33b807415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec9924f84415a758c9bdd73b38d79a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad05fe24a2a77a4fa9e1332d9a1ab0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910775f82b24a6f4cde92f7adf2769c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04805a8150a9a7e605fabdb66d43f7af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42665841313cc07b82d1b82d91b428d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf818da60730e5168a168f9d77fd45e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68f98bd6fe2fce97036d38690f375a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a9dd0f81b31f5c54ede686063957c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ea59f545d17cc5751932573903f8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f886d4d397ab6361ac70b2ff4dc2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686ad6dcd650010c9bd05f476f6387e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f61fb3db211985d3545ce05ea0f8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282c64a70b8bc0a902f5223258da50028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92012d81fadd7cce37339ec859f9345a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd8f9d6bdf43b166e5bc39a5d5acd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dd6df51fa211ffb8c476af6dbf3aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5345d030a7136b7b93f458e696ff4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae04e5ba84da4964900ca744f9e0e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d636417a9bad1054b2f760b5fd977234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efb282d169dd8c48d6e3d5c6a7bff835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71a513bcb69ba15f9e5b7d6bdc274936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bc287ad04993797e8746d61af450637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2345a6b536b0237f733caf676fef2b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2618dfb8d70ea589a9e620fa72714e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043691a06a538bb8689155f1f25f443f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdf6bae7e404f44a74158efb277b6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55fae4c63f5130148175669abb68e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b03b467d5a2b79f9db0d65006788843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74f6406dc13d21a8d3bdaa9a4cffda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef0bda120d677968e7a1d43bd4fdbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933b33d0bd4315ec7c8a3b32866a30b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e03826166bd7e0ae2845fab1b8fe247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b672d36faa76d1bb9bd3d623d342a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360bff3cf18bd450278545fa2a40e7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a166956044c0be11342a036ba40df0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe0d91c7bc717c86c25f767f9b6b0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9025472d5f179f7c8cc5305c90996f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ae39dc1578ecc95335fc00c04f33e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352735fb2f50b0cc25b4ac33c427b9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcb6ec3a299c67b592e22b10c1b36855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b853ff264b6a21a44482ec04aa975856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d2601fd2c4eeb947522def8cb616257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e2af42931f9ca3aa2036826d7978e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a60520d77ed02547842c78b95ed0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352eea5eb665378221bdfe13154dc9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11331ef729658070485a4d2af41f7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0fa8a533d8e8be0b629eb104d5d9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb627d325b55649cf15a9cab72bc1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f00098dbc575fba716b08a323188cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae26a6f0c966bda647fb744d68e7e8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907117b6e3e3b091a217edd11d8b4a7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbb500b6e05018245922b0f388488767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857e337ef2dbaa745b9bff66a9cf38668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c55cb51dcf42c3a15895624b5641769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75404f433a9655954747c545fe28271870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da59ee5e26b407ee2eb5c0102b8e03971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c755c77f32039a59543f4a2503e67a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389a658d4cfc8236aa62a196bc8bd6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b9dc8d039f298e48f6cd6f0f79a8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834116092d0c1c043a18f9ac3c1171e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61d1ff6a8c0f982bd58438c631927a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac54c332b0726546aff723b624b88177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a621d1ec5b98e6948f6679d9d4c6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d12ab50c0d16f3dae4f28d76c7bbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a96789c5d0e8355f88f9f2d92f6f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bad1b8c506490416072ac1562bf3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b052432a1c531c9c5533f7034e36082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598ab5bafcce071198065df979e44a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b64c998eec2b4d295fa08cf5f5c82c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8083d27a4a4caa9afd3f6084ef480885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675995e350fd643b6aae0f5900cbe79586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe70c766c393c65985e32c6849c3ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329d549adc705be4ce8bfcde4b558f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aed4b3ec4c5e85f8d48fd91f70deae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cb37295c7946c04bac7c881fd336090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d43cf3c63b874f1ae1dfc7868bee291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa6700bd0ae237528517bf1995875c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082389d0f09f1265ca568f404fcf7bb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f88c85c3ceec14def161aac60e146a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341ffa7c40cfe73af7949f1075d941295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94792c015d9622e9edfd8ae0d8d798a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cad295d9a12ef8024f376e60420b4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926a55c68215c5a8fa91bc864c0ac6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80275feaec1f1040f445960ab25e6fbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03236ab85be7cbb33052cd77aed78633100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731e839d638387f33ded61257dc9bb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9887de093d1bb59a73d6deec6014d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538e60c1c4d57f3451d97412aa1ecac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eb86480ba57b02e8e1fda59ceedb3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05892a59f67047e9dccecd9753095343105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9d2065dbad9b80ad6650f551a53f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a13aac8cdcde325fbb4442f076c295107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05c0ccdccb9ab9095a7d9465a9b528108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af5424d2f18e372b2c0a429cb78ff3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e443740d21d256912589abf05d2413110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c5b1202c27fd60efed5530f857225111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ef2e10394140269106131aba667ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311dc617801eef48b4993156f010261113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3436a658961960c31b095eff9da223e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316805a14056eeacde844013436e5c05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bf6afb914bb71fedd906eb10f7c90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b86159668b3f14c63e5380034a963117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad93c5e5b4435d51d3e38d66836ba2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbecfb470aeb147cee1f18c27bcba97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef496d6e484d71d62801b46cc186db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc7f1cc293d357e84a16d2129bbbc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e048b42576dfc3686c09c6124796e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9961eab550c401de917ab430ea7ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f609b61514b044b917ce3a11dfd455c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6af6093d003501d4d5c07c9ec4f35a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52667790461ca46a373db55f5aaa89b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf85efede9c6b7af6a1680a70349ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5fe3ef43be2c02d08be366cb73fe1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fb1bdfd7f7969453b33e50c8763b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68117cd5dceeadad03f67f931bd430b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609b889188d6a8eb65cfd5aff22bc17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d680efe586f572eccfd0379b33e3f6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f928f52d5be898fff3656073aa642a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec618eff944f619405a7d81c63a55426134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aa86c1dbe85bbd60011f886a95285135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106b67757c12c8771196bd760f490ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4e262f4d3433d72b189a2e5770668137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138258de01247b41d844e9840b60bdd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516158dbfbf42d2ebd1ee9f7c751cf47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60341eb2391757ce2a32842befbaa04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4f9dd17f66d72c80e7ac9f4af3391141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704aa4124e53329f23c91f183de58ff5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd26323701201757d6a840d9ad06f91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd778edaf58497ab75dcd864a62c827144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38006dbc96fb0a3cf8accec67dde0cae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0297264a5d206637a603efd652c73ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fe1f8714eba5b52f05433ba68e25f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0f7cea7e38a691ce36c70c7ada5a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82cafa468bb450caa0478106f52126149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680a1e2ec9b50bc1845c431c5b5babf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c138c8be6a9fc481f3f7e1af40dc0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b8b481cb61833948a19d0d4029869152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bed29eff5da68082ec791134d7d8ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc6771eec4ed7cbe1a10d0f86d3870154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac64c900bd66db7b09b30857df6a71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92e2bfadd1f2487fb591ab2dc462ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc5342db14d0fe406db916906f5cd9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829c9d8f1243d52e62956e3b8a301af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48dad2d8aa68fa826be74160d0cf49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90295d413624b412199041198eb33113160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847677f846954ab2781cd446fa8f44c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf9f5a650103b05dd9d0c0a53581ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9178866ecd98f67b5ce7e0d57ee9d35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47223f671541f06b4f3d08841c0d1c65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288cc98eb02ca4834ff8de4ca5d6485165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78daf08dbd94860394685b017dda469166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b2ba2d8cf303f828337969bb0eb58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c78352ef51788816aff2520a52c8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87bb8eb4c37246f62ccbb24ee6f940169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf06f75e02d25ea14280e6cadecedb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7bae0576157d5d53168dc49cfff7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fc74a2897194f9ab6fee8a02e725c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775d7d4b09640a7eb3783eef34043fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1c3a6d2222bde6b585f6a21df2fbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9255c5701daa88f142cd62cacf7b99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9f06c2ee9a0c4367738fbc604712d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692931ff320bda6363fdcef476936bf3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75430255ee218c1cb9776de032757309178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faa5d82b7389c51b9ed82946646bb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d71da1ac8d903ce1493594ef600f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85243bbfd4184ac57d8a860b01f5b89e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101910c32f31a3b62f98a825381012fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6e0b9cab642d95c763b9f90cc19f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c59678c128b6caadc42aeac5c93f23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b71c6bb5de424973756f6787a2ec1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4a6a10f61022b57a53966d8fb9a69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad955745088ef7c607acb2c61c849ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444635f96fb4a973d10d04de74c2247a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3d5146b12497170f6f3228ed53d72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cbd614a4e4cbbb7cb52fedd605ee8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c503755772abaa4ea6a26db29c603191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bbce70dfcdfbdbe210f92bce9fa7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20424532baf7c5851905f5bf1830e2eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6310bd2e3e864b1dba7393fdc404ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3452c1550f7b2f2d2f581df2b0d573195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e866f7bb007902a64af7a25f4c76e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd726cc5c93483e81b96bf6f0f1193b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acae387a769c449085da29fdb35e55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d452e59a0cdd7a0ea8a2fb633d88b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc24d3ca878fe7b01b87250ca1508a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52768abc65cdf21d11f58cb0c0edf0e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e32e199e164b6fef21873aad48b4a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5f4dce41ebf2ac41a494925d4dc6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cbaa912aedb02149da3184381c77f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237496b81ec207e32e9bf067df5e0435205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746aa378be2e8939c43169a4aac9d05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc0f2978e9914459aef4466cafca10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbbd411a56464300ce0e77834921e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8a5e9c777c347fe3b62e6950c239f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0647e1df4a0c7cb64e4df198e39aac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69616d6b4a7fb1cc705812792dbfe0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa8df38409c50d5845f1ece70c8905212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee89b312f771cfa765bd2f39b49d573213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051786a3013a6c0257ad648d443974bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc92cf332eb0c7ca5bcd2d53df0fc1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc7592526003efa6756f0c635d44ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e0d816345c309b740a0b32aa469e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403b898379477e1ede5e9f403ac05fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0100f4549cf3078c353ce031ecfee5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca32e8c0bcdf54bc11d85ffc90b5e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93555832a07ef353c209693756f3933221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0601d85fd4b28676b7dfbed786355222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568694d2d6743557f2ba65dca63c098223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab9b87124642ec13af4f6589aefdd5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fad02872927034320e3e06457e15f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836813aaffb9f444bb6867d06a812130226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e0b9b57ccae7349df08a7d0d28de6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9382dac32d488ce6a6eda28d742b12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339640d883a5d8854afba3be32ea901229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090dbb3420a7a1fae46476e888467a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972681671faa44a392ad0210c29eaa20231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09aae0910387684dee28eb318fc935232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883e47b5507837f9e70b5b2c3553962233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32526d65a253431832ed526efe35a954234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e828ee9d19bda1566ae4b7e45e6668235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbb9f84a57083c98aa0bff2d705994236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e31d80dd1a134d3844a1b89511a3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c3c1b1e1cc6b293370b4309c634fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ff9ce6966bf77dc957766a47883af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeacb2973c470d368f9c506f40614b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918160b29e8631662df93c9faba1ef5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1d08a259cf8dfefe7c077f0cedf1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b262b63ed8768b11909312d6abe53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034a56d218efed41e6c165df484a2a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd00f4afa0a21a7f8910e3e5370d368245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ea69f72a4d06e43a224b5ea51593c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1960178f3095d111cbc523aa1c8599247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb735e69ec9701644fdc312b1d8cdc5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31a3d4fb358691c1c32f344c5e5abb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563e2b291d580a7e23b76669b375186250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ad8a901b837830f4440288669ed8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6e7a0f8e881fe842a18166333e86c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb72753250a31d65dca73c61643638253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a276c4607dfc82f66fe9b5d401972254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45b8ebad25fe5c5a10cca11ea04f67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4b7c16b05d9f771242efa372ce402256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9ee69a80238524b75ff35bc769dcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cdf19e70cc9e4c419e40e2e723995258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6874c14674facdb299c71a74fa580e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52d5c6937b85bdcbb81a8b8551f69e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90ec4aa42c736587f4ffa50a9ae03e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed524c8fd87ac28bc9530343e1f2e4a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf39530b650f9f61e13bfd81ea54dc7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23eedbdf7add69a992786bf31172ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b8d44b0bf41062c4c6db37ad46af8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0283ef02bdbfcea50e3ca19bd3506f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde572f0f388acf16a5e68e067dbf0ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606323e417dbaf2396ca9e352b2f2b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b620cbdd4fc4480e77b0206dbfcde269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1c8297ce4c0551309ae8c5fe029ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4036065f2e15c1eca94cf93b20aa794271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da547b0f305cf204cfa2d1791aedaee9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be276e1efd80ab69a6e4b6e533befb8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb36b9550ecc28337874617b85427d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb120502b565baf206cacafcd183c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17817b9f7f309af2dfdebb67cfd0a770276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5317b9dee2158f6724c687db4e63788277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555b8af3010b9a52178c7b1a7756e8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697413f1dcc724da58c2d41df02b98dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a288e00d7ca0b7258ee7189b391f726280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077249df607b3718b9a7f849542345f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63642043c8020fad7ae4c31612ef0dc5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd67a3ea6f0da185660759fe715ad2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6194641d891aa87457645afb3c1015c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aee00d825a2f9e46d48d820131fa4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa964bda19c3ecec6940fff2ee41d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1e500f76d5e6253814ae92ef30bd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c63c34880cf72f51ce5c04fe6f5ebf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abc749718328b961b660d63b0d865c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783322c4a61eba9fb4cc94ed063b073c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9057c900f82eca6dcadd861c2c81aff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ceb9fed6454ffe1e72c00cc9ffe99b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe87663148aeeabcd30098de4e5708293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0479cb7b31b7b938fdcca3a3eab5a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe84f64b7f6dc517f3cd1a81df8ca39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5772681793ac97b285221a11289e72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f385dc0b192d4c1258119d55044b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c8c4b41751ed6dbd849aa474af434298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4d5a379aad19f7d0452ba6493f106299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7312dff40c186c4fb66e990c4438c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea0d76fd52fb3f800f4bc380988d31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bee8f9cc879649a330fbbea6500bea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92dd184bca6b91db44e37a12dc2408303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717a624e8319244ef3ba54a87b968f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09eaa4f5f1718671419750978c3f0db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954222695ed15c1683089d420f3412be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f8d4e43c9dc72f2bd9b3c7e9ffe94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1ea58659bd5a968339363757e6e53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80839897046038ab225d4397cb37af38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbef963dd9578ca01289550a8e6bfb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa73697f7ca921989c64b415b065b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d121843dc117bd993e58130cb8a90b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ec29e38ebcad49eb6c575d537b2e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35bb53da8e44e0a51c9e3a42b70392314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9ee5adfeea3deb87f6d60f22bcd99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54986dd6c84fc6c505c8b838f28193a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c8c2b1dcf495b6dcc8e8583be5bd4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68489bc629abe8524362340c197805db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f1fb2d92bf6d9564d9f15ec8e9c5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac92e5efa9b5f33665a6f0c573117f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2e926ce2d7ebe8cee9d7603cff5a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ac3c7294b5fa7d8f3b1c4756f71ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20572473343e066acf9dc5badbe5d2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3f1ee4e49a4dee4ec8d18be1eb133324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d5310b6e06cf031a785500ea99bdd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6797652b667eb9a0428bb850f132b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc62687f10aed8eae576e53ed9e9fdd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bc63cb0968cfa219b5e450f17a621328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd52477d595379e14e5a98aa94cbd8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509ed220fbb9bcad9c26f8b310a2766330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44234e3e1ef5287a6b87b917f7ece829331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8adc753ec563618363c0318f6fbe9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30eba86d880658d4d80555d3d1701d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13702a03f8a48e704774a223f67e7bfd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27aa72579589f361fa4f043391ea29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327fe977636ba2a99d51883b268f776336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2310b6e4d1ba6888cf712ae2b6b21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d74d7c31528ee79a18d08be0db268338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd23bd94ee629245a54350baf4863a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c00a8b3cfc3e5253c7106cb23dfc51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e4371dfb2c89a05477f29e2da3a72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae7cfb61fe7ec0c7427b2e86ffa9d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821b47f6202e558f5b06e3d6d5621e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34969c50a5eb53544ada884f514c8f28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0098f01be707046acc6afc9a21d95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1587a6850ae4620b752c651b94a7ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6c030bdb5a88419eb7e6b4cc864dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed1badac763f2c672a2b07b0e53782348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8e26014582295dfa86aa36c68f008349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f38da9fdb0a8ee8e7bf0d9a6bb141350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8073dd8d0e540eb089c0ebdb20b6fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af28690412cea950aa51c274e53209352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7aac6bc71f0008a03e5b4f7dc15d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b22c390c0cc3efc02da3fedba293e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a478eaadc0288c56184c126e635a0c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b3998f9cb7e568734272edb58e1eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f40f5f4b359530d9792b2956a0c68a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e945ebe80603d90dc6a5f5caf36ff7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccfedf5c790ce5fd2d39d0ccc237fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818e8a941b4cb7ebfd748295d32f7e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73a65789c10cbbbe64d9e715f46078361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6221bf40a45e9da90d1f53bda416d50362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad00a380d3199d0d2ade0053f78439e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4f98ba0dcbf68238bfa69b58996c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7e19361e5863b522579595002e7d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ace628b2c76e7eb235eb35411f0aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75409de477b17ea701e0545526312b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcfac02317bb5f1ec7b95a51240cf0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5600e5be6e7b037cf774ec81fc2dc39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b4d985a6a884a44cd48ffeab5946f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452770cf16bb2d3ba7616b4cd8fb4a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fd1e11a41f28ab555007ea2f864ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0453aa6c2779b4f20ee749a92fac4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa9833afddc8890df898ab5674bbe4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea549c7a660d30cad9d6e8160d2f0a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447be358f90f223374074882c7ed052376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e64484186b6ef97c874fa1c6df6e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6fc0c55e02eb3eebbbdf779cc2cc1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b23dfafad98eef877d0ee81fa13e0a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca063a22f572545bde62e6d25abf3a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b7fc7f3c574bf193bb0f241c65da4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189a6873e84bc3e635d3d21138838b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c81f9a685fd406e1be8d02f26f605383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ef651d59c35e14cae81415a964fe5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06215cc47fe848b1ba1e7c1cec448549385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dc3d249ed8edb912864c80a36e3c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9d9d23f962de1f4367054b30a294e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc3ab4f796ee388fd4cdb85236593f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a82457c0ca98aac0cf3ede79a4acc5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71115f175aeaf672bdcbd630273d75bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc5f2900c8cc052c7e31a9ee81f99f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd544c4af11ae4a16af1aa5f2e0a29392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aec884c354782a1b90726578db74c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f099d4c800334c32d49069d16eebba5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f28a3bd7beae77bc6995706d9aea29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca0acf2b4f6669132f5cc02a3f32ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7da0de9e3f2d353d32ffeb0d5f59ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de6ce6bfd3617bdfaffe15edf58cb0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf48634555dfac43f62aa1f1244098399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a4e9f7f5778e5c3d7a31db54a8f08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450227827582fb6d3e3ca089ceaae6f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc030b3a2208b02b144669918fc801d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83904c9130c8e54de1a634ff15a1ae7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c375ef4ca4186507b90d1fc5c43993c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0bd1bbcc4c1d0119dfc61485c393e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d48ef0d5c3c0fa32f1a7e833c85529406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802519a13b01d359f89a287644b3d5d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4426a72e0cba1e6ec538975cc8aca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed82562564a0b7483233d9a15d963e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87f14af9af5528dd4ea872885a841f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cddc44e0b2a9893ab0fe5b59162800411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35a03b9b293504cd31afab08c8112e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec022e010617331c96cf24834d4fef13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8192f4cba455e4b53132606d36a27e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ec299c013aadea5a51767ecd7a56f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892c5082bf13ae2a290663f8c1ed348416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cf32e1fd171de3a41104c360462a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dbfa21e327ef2bc3893c481a452f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3b499eb3b1c941649c1f4b9882432419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fefbf7dc63709b5371f2d05b387927420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675492a9f59b9286842ffb1e53b115d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac050b0c31d44e316108fc6ee70e12e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ba0294ce80b67fb9d726f17480511423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086a2a67541324715b42c7bf982fedb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927b37720ce5cc95330174271fcd92d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32078ab7d5f8a83b4f781d9a4bc66b2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81f84aa9b0ca1a017474c51c8c0404427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc199753d4deaff650944706dbbeb599428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b966ba33b2bd2c3dac4fa7b934c50d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc078fa00c80ce9292cb27fdfd5c8243430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a526f29f83e0fa91a46af319b6349431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313de1d4e0faa581f20bef3ba5c3647f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d92031ad466d1a3ee44d509eabd79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1a60f519f5b1aee0b867977f143ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595b5bb8d566d49a57bd57c442c8059435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383957dd75ca6518501c880918e4eb5c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954cd0e7959cdb055fb3d7da746adb9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab1b4e0c61383a20bc4470a8563107438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c0de144980747d87427d942fbe201439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267adc42c6227059ba069c350aa0e82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a20dd37c6d6ef8c66f9f19819be724441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666575045140ca0f1330ba048d93575a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d036e69a6a8f8ed6975888b5eb9f3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2d8ea02b20b0393d1e130e250be0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9cf258b739b6aa26f2920e9a04533445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af1707b63abc584d5a1409f1b25269446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44104fa5aa2d66fc9217f58d0c7b6633447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412fef497157df311f6eeea0b29ffa6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03e648950f4c1f9999ccdfa0d9989f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a448129e026198981a88f3dcab2ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf9a07a3f6bffb180ad2a59e46f6f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fe9f256b85950f096b86244c54a1e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b760405621e246d6556411311eb4a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53564911d14f1ccabb3e8fc10ed1d707454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58490b81481b802f07943eb056d2b84a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5444f7a8b9e3dd9d315572dc945ffe6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dce103cb18c4c349ea266158df02f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2802d024484cc75ec2cd9e44bf1d87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0701ccb809e6b2444210a1c53525c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1019e5be8853c557b58aa8a71a8917460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc3c371adbaabb0012ab685af2279a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6c2f324dfaad5c759d8f6b6a39a63462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d566664a2297383c087972863a40d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92009bb3c7e9a3a57b9ed0e4cdc13373464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2a94bb51f33971d7accbaaefc5db1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e3ce476e2e407b265f37b0d5529c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e6d558f68cbee944b4b45e523c338467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a765565244d9700e4932a98a642feeb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7966449342d684d25c7a577ffc050f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40254e049fbeece6e56bd1dd7fa356470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e785baafab88bb44f53272760d8d88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c451340ea6a1968c7f7b89203e9a40b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc11b89bb69d8fd4a54ecfa63337c41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2138b667813bd30b6589c33a258d81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc778d0c757e868da648d5fd968e8558475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f6a5fbc213098f80edbf6ae971a6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a6ae1dad69d5077b4da8fd8a907ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce12895fd7b401ffab989aec22dbc3a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606003f5969e5a8505047984a9bf36f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabe0626ee6134086e5e68b81c383f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee6df846fddf4ec8b221a72a711131481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d56de6cdfd89863ad778b72e4a116482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdad050a325d333ed9337236134fa0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce720aea72abc24edd15a8598d572ab5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c5654b347509ad7cf19906f87b678485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be002408b25a7b5e041fec0daba698e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95a322ee0afc134d8d770f6c9dc3ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa38d57cde2ed18939f603bd3c419ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6253a7d426f8dd2a6fc78bda990512489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c217354ac4856146f53a8de5b643e4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6752ee8d12ce1a036fa400928a3c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb57bf51d834de898afe2cf4a300a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4776297a0ab86d449c9f3a74acc3775493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fc905dc2765a98a53d5932d261f66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5933ecc504703a48e27f1223896e4d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a315ba20af87053f71d20ba638a45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d359de3efab2f2dd48c0590ddd76fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce041828be841eb2832b71bfc5126fca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e045dbc9fe09514bc122775d2bd7a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9211eb4758fcf9d3f94c1384dbd9e17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa99c7a2a295e89384718570c73116501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc73b4c4581572c43c04f9fa4e0567502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c60b2e822f9e4c258023579faebd6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d44d77bdfca4927813d5dda675fe0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a18f59b87ccd92a254e9750a99c90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1ad6e03f0cbdfae3d3a6f28ad13c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116bce553ed4f507a63532b402008fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f0b79f008f3890c95466664410eff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbb22e5c9f305b4a13290c6302a19e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb8b8ffa9879942fd617e77dbf4b0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac84df82a9d5d3cdb6c197ac1eb0e5d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d780f5972c8f827f05b4c315e7815512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdee07066be61a5ace1e9bf4674d6e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120fb51ee359747b73197e369d7cd30514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4aea76a5e900031ee16712b38d6eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c17bc508aca2a9ec37f76a194dfec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4434d23abdb6c648bdd05fa5fd56a9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d67f8a5188ed229450268ae1a30537518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511b1cde852a476a2e2a84ed97babe9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625695460e34cd140847006ae8b782b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124398055aead4a5520df7565a643a58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69670781826e28f89a6a22c2e60ca941522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0885e58fb5e968df1bf967a210070523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcdc953bd2e7dfa4cb6337a32ea00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fc4681ab5ff35d7041c474219df41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09d3210f7b5c568217721a4e6289d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40d49e76c2b688faffdf5c70dc84f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ad1645fa5291e910d1afcfa49a30a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12201b522c87b12b20ffc5f640cbe9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b341d36ffedf688bf7aa450b92273f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bff24fbb7e49d0a2c40a2059975ce4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e24ba68d7d083fc0650171f5bb1b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d1575f89b6c1d8bfaea22cd79559c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5df2821e3c07e0bf6a823ca308cad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255da0d6c946fef6e90c0b20db8bafa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a97f6b29029eb0deae4589557ba2f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6352fe8b1910b5887f63ef61a32c182537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c617d9fd91d22a4e2e3e63c7520c891538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd18e8cd84b214b35dfccfa75d6c73b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1ec1795684890c82c78f64b49cced540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1ce2e49a82da47aea9ec9bbd976ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eebcbece0eed2ebf4810aa1b570fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2a89339413e75ecdfc25f240abe95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dee0dd92e3640ea42431cf390cdd9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412bcd67aa953babe85b9654ca8db7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c389c868bc2720579771f66685cbd8f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504a521233c3444cb25ca48d6349c1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832779e06b010830f5ecd66da5808374548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b1bd175df9871f3d8e316cab57a51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c995fd4f373fd1548ab5d333299a38a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c458ad2cfab4b0bb9b1f1e71387f83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a35b2d13a344212b60c941bd222fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a37f394c2b322590f49ff9c1bacf2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f52612b73117337e07726fe4bd12a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153815440146c2cebdc37be2c8e71add555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aff9684ae360e7c99579163c779073556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af4236e270b0cd000e69ffdbca4ef2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60c3ba1d51f1895f7cfabeedc6bbeb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9307f734cb3b977186608fd9485183559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c3b3f971b918c003c74d8fca749d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36e501f20776ee803005f9aef15cb4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18e99d09ac24c31459f287b1ebcae5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbab44523c2f616edc681c9fd42fb7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3d8963b980707baad1664ee6615c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ad9cc99c415d6a17358c6c0a76571565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14254099081c8f3bd3306e6f5a9a34fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2f70e39ad37d5aafecde9f6b482df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29070e3493d5f415bf48f9dd26016e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410d5c657a01dba4af73e7c5a7c189d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa5746277faf5c4e685fa05be8d3ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d741e4f2b2905f2e037c2c5f4ebc9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cf341a1f66875929737f764a1da77572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b34ee04e0aa9af3eecb0724c616db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c83c71f552fcb3bf6aa94dcbc603a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77550adf000945f8c31e8f4f474d6417575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51630feb861e0ae7e0af959747b665cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c411df43a31e235a338ded39fd9188d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ab35e72ead1fc50deaaad371ae62c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e329504edb0e168f88ea7d8a3dd4c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbc08c5d5e63bd2d93ec1eb66f381e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944672a3323b0c749f8e1b3109c11f8d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e573cd7cf667a56c8cab70285063982582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cf38e4fb3287b3492295e1f6eec1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f895fa632817fef6f60fc593852af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3012b44718ccf8c3d7694807fac4503585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1f27b0ab6f161125df9db1138ab18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d60a980d3c7c77f8a4694b66e9399a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86530aa70aae7292793ed568ee2d997588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69305e7e225704fd790eed67ce4710589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9a78923bf92dca1be518a792d4142590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658b2d1f6986250a3137f52e9b56431591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897f3d71b6a20afee70f05d34b81dea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b26ac7a0b77fde2671fa7fa460f1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab5e091cb0bdc4e38bcbf819aed62b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcd75b2c8d87cf9889ed6f9bb13068595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36440ac3ec32edf0bf100591177849a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfd1ef549747ce2135a2c595311305597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ae49e71eb547d2a1ac2fc23a4f724598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00d8feb5c5d747ef3a3a0015cf0d82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a4f31ecf55feb3eb65e507025039f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5bafd84bbea2fe190eb90f31fee7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ceb9bb10b92931972a9fa7622dcbb4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f81d5f49333e733aa93db2b367140603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b51721a35e87374207fc4c4d33553c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633fce2113d7ed41713818adf6174c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fb8036da1b58cfddeeab8653548cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6440f10eff1335382dddeaa319084607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2c369f0d046859313ab484f8190fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad373f0dd619c2dfc1693c4bb2538d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692aa8483bc54179230af6ac38fc99e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a94375ab5ea95ae766149508d2e06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a4ea5f0405e592dc8bb601fa4ff3e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb13d748e0224f2a4e18923a11c8b95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3731facb50d86f6369413204698a9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c3691246da7f34cf26b1607b6ca92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f00b868d5f2c9b07686d966f7d779c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91812db4cdf4fac854fa44f4087491617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b53fc260a4fe7b1a31a2b2693a2e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dbbdf36157c5f633e303f60453029619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3682a4bb3433e58d79a81cd6a3d7a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407bc4bca936e27ba3c4565b38e9ecc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39f7b0c165f4e8f1310a762d0e0d05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcfbdedc993d5f91653185ab933eef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e1cb9c3ee8e9da51f07071465b2fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86fd3b8c5b2eb364f6f813ba8a0637625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ae0007ef7556283091ee51e0ae6df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5555225edd0870c59da65b6e34fcab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de71d0fec948fcbec94257d5137b38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efda2d51a7a79e24d1fe275326ec084629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9d3597e5b6151077f30f3582d599b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0421157a00fc0eef95a24ba7abcada631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfa1c59a68e3ea01092226d781fa95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995df38ca2bf095b632772d624ab98e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89ee1d58a18f81d1da35e3c6c144d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79e75138b930670db6a413508dc930635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffae1901775553b85a6f47ffdf6664636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68814210bcd47f5648f2b73b24b1a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274b52064f13f28c4cdbdd5b0be5df1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb907e8cd2803f4fa05a161d4a70f31a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fab9ce9a77c8549defe8e059dac3b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77cb7b674d129f263171c239a5c09b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a4feb3e149c1163ef6dde8889ae78642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f39b70c4cffc53b34a3c05d23f7250643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8647b1e01a2b9275877c7058474f76644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615c8e7df2d51c6d22ae630f2615e3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcab5be3c02c9cfc4a5de1c87c7ce0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaaf0114a87434bf4f44aa96afe86e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8196dcee63cc352097efeb23d6d5d3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785334e74e6504c2ec551da6fc39e37649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc2448b63493f2a1c209e6b10d9a26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d344bee1e3ba667126049e297e556ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fec61b29317b07df14f9b9c561fa72652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134350e88167d8c04e18e9cd1d7883ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2748755bc83e3b764c55cfd6aded3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca65593046ecb943327cca38c80609655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12183e46acda473fabc0788e20dbc8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17ccc6e7dd62efa6ef2eb607fa99e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55441caca15749f41d025c9b8633e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893569afbba8ae2ac2c73d2c00a276cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486d5771a8fcaf64f0e92ef549f9310660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc93174ae0c2875aebbd1cf4dd45f33661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f93b1225b660f0625783d9a5ab2902662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca96dcdfe0b22ca134d46252b8aa96663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b17f69819453be514bedf287b9618664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27afd1f672a99a7d85e982be95d64ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989b0fc57437a970ff65b1217c49695666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1252a79bd24e7528736a5dacd9e6f84667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b747f53c5fb216e61a06f546866cbf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fedd85de10fafeedb4c0738cc7202669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21edab06a08f0e21764ff5f23c01200670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be974249911386ca35cf93b7b7e6c34c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07291fcc8d81ae4e4de75da88a42d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138949d224c7e4be35ca94df3b41c047673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a5e97f0e76f6c3f9c199b0232fc97674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e56b8d9773dc51a396ee16efd4830675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302e476fc1fdff5d32e97ba5d58c754676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2b6d9eacc68172645924e7af096fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3a8a98ee37e3d55bae41c03fff84b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef994c4f43c6290c2fd2bea7d0877acd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1a189fd338ec40db6049d93882a4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101409b90c4e511b265ad0df9f761b35681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b8eaf61ecb401210fa644a4d55def682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f1b86ceb4a5e4d9376541e8cf075c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b862823809485dfd87fea9a972bc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef4ed6eaa9ab0de05d54d75b156f01685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8ddc18e5732ae92aa8986d6268c7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3443f2b80cf021554c7e57c61670cf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a343b81571fb752da2dfce549791d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f9881cb3f22cda00243f850d68948689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661013c23f714eb87e99d9ef53d72b13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebf7d083cade6941cc958e39b12802691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262a9311dad341e176a0b8274fad39d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7dab2f50d3e9846a581e9a27aafed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13d5b1641a3f310609cd9c48f2b696694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117355b5f09b6edbfc2b0277df9477e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a79d91095f03b4de893c3b4219e2ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d450f68345789482152ac403686a751697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1e9fe581eaf64fbec83e8345f849a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4934ced2e73a7a57729ab84812e7d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891e19009574e6bd3a40445a1880027700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886a91610439549d30bcceac1949d5c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a373d99e4afe43d5202cf994c45f23702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1902588bfa9014d144b2041498e242703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b202d2a2d88e9597ffa1f54083ae6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200079a46379a18e952d84f1c245024a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db5358ea01acdb64cfe8e8c6feb557706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944898284fea89ad41459a62f1bf4074707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6d56dac0a30ccb695954cbb140aac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b31d1003029f88ca352a51d1a3499709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b45f0e108a90295424e7f1e66289ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec383277ce69cd8c42a64e18e9a5a8f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5f026cfbac5a0a02bf8bea863f6c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98c18854fe846b71d8b256aefcc49c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d42b5a81673a27242c958f3db5a89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed38d2059da9c3e341ad543352bf90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34ff96f4844512f904c4239fb4e8a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c9929416fdbcc0782cc7534c6140f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb597a15b9a51eac429f900f8e18a8fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90689b63cb3001b463b0564908caa9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35681088fa3a327011f617f64cdd1f60720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17bafccba3393bde2280407f9cab5f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c6b2563f5292bd9fcb94401113973722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c7f551cc6c343d620445ff0d367f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e1bfa9e9c581c0a60d4aa1efaeec8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863df0841d2b83994da10782ef886900725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99dad9e7358bfe621ebc9ee03059a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee995b75abef54fecb0a15719a83462727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da40f2e97bade99dd364b076afc5be0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c973ee533713fb2890e00ced223ec5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a976dbefff5d6bbf72e4133c37ac2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992767c7746cb8cc33c43c2fb249a56731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ef5569bba8bc67856c81c2e402435732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ea55aab5208d1c4531fb2c187197a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673b44044658cbbc94b0d2e968531d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d41b34f67bdf17be8924b5b1453f53735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7544b2482164d861f3689f41a1419736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b00c4047cf4287ba0ed472b6dbe366737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd02773da159b39eb4eb953378a95ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b16e73c3543dee8822a60b8381d342739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13236bf85f438898fa8b8ae388dc855c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606e7f0178b2c59ed6945eef368c67a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92893ec124cf88b9e655f438b49b2aa6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af9b15767d5605b45eb0ba0649e587743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043662eb3425cac5197c9cdd61164ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34ad633eaa454f7e618699607003f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6143404052a029ed17066ab42399dff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9644fae0abe40f6ad65f8a238f8c229747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92eff8e52c40ddc03b917db946fea8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d954425cac98f36434d647ed34bbcf4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c9d90514387780c09d01496f067c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517a8edffe58abdb5585765a1998daa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fae3fa02bd7266b50de808f19dd63752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcc7447d2ef88cb583abc4329afd71753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfaae3cd50249c681b18424b15025b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373edb737cb7df6f45d06caf18607ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853430f2d220cbd37f15e8d8de929555756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598eaa9569ba70c8544d0f2647f5e59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eeadc5854fa4d378aa078f62a0100758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e210c813674c3653fb3296deb3f5bf4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bb6762717df3516c8d25f43a9ed051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee6f2d22a736f8f6c62932cb71998a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb5081f23de9630fa58496a4fc97463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755562e16deed48bf865cf856c44ee74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a749608535c6ce3ad11b97144c544c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651f4e38acaffc97a096cb47db3efb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4813086794779fb4720689374633ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e61d23305fcc14aba3ba99635d2298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1c11a3c90822c7dca77d111a68e4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76e590af9884016b7d44799482b01810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ff7f69b8c58caa9a291480ea86c7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81913e2ba6e05d2b051bf1100926c6f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad369ff3b649792c91b3559bad5fa12513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc273a164a6458ca00f352775d846514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628e20ee0fc049b161e6035da8d07a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6033074b4f94d4f1d008fa0376219f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690d87270748db1ac8689d0470ce97717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ca5b242f3a68e6145c63a49eb3b0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98290210269c0f474f789354b0a658e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878fa08ccd7a0e271016044cba216d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3c9563517430bd2b2bd4a454dc33821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef9124cb8f7f8dbb0d33036e8162d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999bc3e2cdb28a298728c1d99d64f9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0099ba8b159d840a4687903d2534f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5b7adca69cf6de42c89e5f3f6a42025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b28afe683faf05338580d0929fa27026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30211d454726fc241611c74f30dbfb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e5d30a773f94cb5778bfb005710c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef57e06b5380704a971faee58f39ffd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee625aec75804cc3cfde22233006d4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bfb2f62166f726f71da729f0410f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479b35ae5e7108154e0235807a9cc2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b9a70def5ff94c533d3b1a937f5bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d8752ffe36d8ca8b25197ae2782aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3830f1e90253ff6c54dc98a05c39ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9a791a822aed3115e28137e267d5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e6ff3eefeb1a7cb99fc2de477471237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28b0973bbaa507904a828f62580e5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe74ff0f30c0438c61b4660973b5d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adf03734c502f25746396c7ae7e80640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589810c28ccfa4d433ea46e90ebc489341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891e036a58d1b981920ce93e8ec7ad542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31aee996e93ba179a70c4a069ea74543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2faaf9d1af3d77c323622d8d395be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3e4d64d66a5e4fd43f197a75ed73445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09619f6edf528fdbdf249f53ceb374a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652f4b4b10e25dddf71fb2190c16c4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232329c02f962eb8eddf1cbb6439af1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b7f1c0b0e4376042317dfd468a6b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca968283e40f7ac192955f0a2e029350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a65b0f675758bffedd416dd1db13aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7183264e37495664bb314b6de38682b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310551d320b89470fa9d4dd41cc3e6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb634bb0a5e5462bba0a8e748206b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900260ae046e8c513cf2b1bbf026a8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c23ea82c8d6bd4f2e8d244ceb91c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe8b71adbbb97d19e710507823368a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be588c664ab81c3916a4892c3686acef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702c814372d45b7059af6108e297e6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505e3e1425d682d1163aad9071b663260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2fff4680ca79ae9bbf28880b491cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfb14c3cb53473712a6f3c748fd02062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc8d1dc88d14d237b8f1b5b05c7af263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc53948c2977d33e6684c0eb205512764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddea8a8334be0d3eb68c375e9c99ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36b55dd82b4530404108cf1dcd521b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d2926202f9fe910bb87c686897cf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383083a4694b1269e9479a986587678f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a89b7b3eefeb03965b93c0bbccb51069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec28d471b9f8f060625aacddf42d9aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb0d3e147a733c8a0902031714c59e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24194e7c5c933b1b13e4d0f952e8570b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d5b87c21f7b7d4e3da8ad4adde49873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bffc2b570d2bb80cd8cb5cdb4573374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f86908fd1c2a8e448deb98427b0cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e4ab879162933185bbec2d77ca36276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f14f52a545747e0d03450080c2e3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab946fe0596c8963a6322c4f53b8ba778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a906f1cf382df7a0f31e4e465983a0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2f07271d6cda0f2f3b28375c8f3bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde13e53906419b7978d694a05f993a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ad7fa532e4273b323ae8d2576cd5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a17c9c333a23f58d4ca473037443883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897f3736269c6bf6e4a8715dc911cfc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e34f0bae70e52a10be6cd3566b656f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae9112fc1d696501df24721516a9a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8aaaba46b035b4f45860843796302a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e7b23ae7986839c3b0c76a76879e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4bcf7d2573f1344148e92c839174789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d42ee39f883507e06c6a9fbf2647da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e4e610e3162202686d2d1563107b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a610f8d9642e2aa630e2c11f5f73abf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684740ad318a955073e13d90bc2279f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0354d49be7ab52588c1edd4bb79e36c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8249cafcf0b0f5cec5895f49aadd06995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023311253bbdfc810fbf0facecae3f8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7836271791942b95c457ce1e79f2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44c3b8ae9289c6569d1d959c936bfa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47156c51782516d670ad7ceb64ca571099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dcfdaead5d6c7954c4f1f67248193100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e081c2aab077a942ae23abb20e3da23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af4e6ce3137e9398e6760283c15d65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bbaafcc702cbe6e9f1bdc0ec60a89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37010e68d3675996a237b34cf0ae20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea714755ae9f2883edb71cbc172f2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d207f8998ae1a53003f1f115ed808e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f727b2db3ab0fb1951729e62141db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ebf95fad8775978e85855b3aa6f5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f3c1e64be13216159144940e5f132109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f7e9af8f6ac99e91e09133b0f1b77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347492ff43250bb1f1ca06af3e637c52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905866ae33048678e7a88fdc2627134112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30266d9dced346abc18096872cf2ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480c084dd2f8091a11be9a5111684b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384a8ff888b2b4128f0ddc015e33663115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa9e05434de318a2d0213c634f9654116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2b3d3e23d80be4a2c7d9ef8c2050f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb241a301df10cdffbb2be06aab0872118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66966400535dc9cbf6e498b1127ef2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc615a5493e601f0595a1ab15b2711cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b98430c796afaad0c4031e105aafb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046d11520c16c047a6bce732473c41b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad43128dd2ae56e717da76d9387e6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ed4b3410853447949c1ca7167cc5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b116b5f472b21b8d0e55e129274c48f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65728582b9f9ad8eef27d14fab487daa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1459ed79bbf1b42bc4de1a17dc3f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5a8f8828aaae4436202c5275dcf93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7066df69d25d2cb59ca01ac45ee8f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a387dc9168a15abf2491b8168d280130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d825c6d1234e57b6a6f12b8314750e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2651e474d7eb16c569e86659b1333e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770f0b7de67ba38b833a185d53c4f0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088bad221ae06559a9fff9a707c745c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb04f1c6b0e6b61edc8399af685876135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee470cb4c174be044fd01449d1e678136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947415c072d704aa27a85303e8edbff4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fce83c9f47ea738786b5f046f00d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed784eceb27b64b53fd93e4d741cd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78bb27824f16615048de8e43e83791140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f132ca6b1c20879322fb0f1d2f7a30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6904079ae45c38dcea61c34d2611310142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada62c9d298a0ef8eb06a1576cd97c5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6a78cd228ccd84ee67d65e2a22004144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83be29da7bd5772e2d5cbb8f2f81c26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652d3b307647408f5c8869e0d30c9f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdc387d294f3c3fceee65b4b925976147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364b77717de5f517266d7c1cea4c314148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c5e67387c66648a0c65634e7cdf61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2de096e99e1ab22360a07ac2c3e46d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d04360c29afbe5b7cbb95788c535cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb567185b710d6983cf8f0855ee6ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb334666d9753b540ed198242cc6917e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b5fe5c3923ab295dfac9fbec2d82d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a8cfcfa96706480c1040272c7cf3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e43f094eb1f108ea3337a67d3558f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077c1aa0ff7c868f13ef0e1c5277b2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178ad180c8abdc32f17df744cddc21e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df29dc66a8534ce99bb3c8f658bb77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a025e134945b7d0bc812061826f740160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1642072826a92bd82147aa4b4ff3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d7213124e8893c6d2c15f2dd38048162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4cd185917699a9631433326cc2b27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4613b4713f57c2935063b488d202163164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56a52425f4b4b39f592911f862eca9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5d56f0cdd2a22ef2ecce33e4f6481166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98c1f9b4985bab278d8b5b2f27764b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f36b42052adcc298a7e672dc5330d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47f6aecdf9340abdd6dbfc7bd619f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21466f6ea51b4f4805482e263995dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95f760878d1a8e19b5ddea64f29164171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a914bd44ac4d958db485b71deb25f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bb64d217d24efcd5917b9438e0010173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922817f3d42b7a766841533b2e61ed4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb137f24e92c106ef6c0b9f8ec060e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4b8a6820ffbd1d3a3038d6d34b67b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ced6be0ea621026a1bf860833d39c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b348badf536a94a92a1c83be88cae73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f77b1816205b95a6648dc21581dfe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269344058e79db1ca9c7b3210899792180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa1a848bdc4c79a765840ddd87f2f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3456ab6be12ce8a3bf2b19f70802593182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3219314d162533b743e2633371b52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9f5fd599cf7b37938b98751aede7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ec099347372f93d550fd9dcd90721185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07996b01384862e92bbe3e81d43d4627186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6198f3de8cc0eda184b871e09262422187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8ff41abc6dbc41c326deab01832d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b160e7394e3822ada46f398402dccd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc980b7bc41a1099b773267f1585c56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f62cabcaac2802318b5e8e9ca95ab5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09722859372392bef918c6d99c589e08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c617b2fe594c63eaa1927f613bb187193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aabd97bb3ce68fca6238f5ed67cb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c85e63aaff43f0005750606ec37cf6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e28f36e5dae2b27271483982b6e75d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9a1a93caa205979bf6dabba084e9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d7796cb4106308f8a6066c1ea068e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529ad87ac8eace191839e58bde24797199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667a55cd8589f30b95d0278c3e304de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c8b18c840138d38c2a18b2aaebf26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9316dfb965c438f5edceba316ca3b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ef782d881105d698e0ad60ee87c8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4110f70b3a306ba9f19797ae7c6f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808a072f36fabb704962d6295b0cd88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995e1b0c344156dd770cb1c8546cef0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12b6ed6218d2c506acf82712f8b682207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20474fadc61afbbd0ce2669983bae7e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217e7c8fd2debd65b47f156ea009d50209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf609218de29d1ed4ab28c9708b91c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36728795bdb10db82039f2faefb536c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d510356fdc2619160e71e8bfe85a75a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1935f91e2b1ca5cf0c5418836e920213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b49ee426e297530f27b23cf194e5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046da1ddd45e18afc6cfe03f8ad2d16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127975eb6ee9334fa3685c45c7b1cba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af682cc33e65c82fc2cfcfaa289131d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fa568a32ef46e657539b56f5a4be0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a271b263526ad1a3800d3decb711f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73391b41e486b69b609531c4072753a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eee5344be675ea7fa9ae602997beb8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75d691da2b269d54b35d533b2714d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b2c0755cc692d7f437f6ff05373ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af6a4b3f07578ea6bd6e99a781d32b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2e70fd5c94d0ecfa2897252406788225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a964a62d1a40660887b728301d988f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16028aedd00006ee275ef8b1322681227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d25a3f75ab2c475f5a8f6cb14df35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d0cb209cf314714d380e518610c54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f888b56ce5fffc3409e475548b546230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6588cb13e6639ed29b3386266be0097231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05716301c7364e53cbb23b6cd3e49e60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06828ada2231884d0d1b477c9b27566d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830f0e98dd46854953378d85de33b8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433377eb804032e5f2afa23848cc2e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512673a8d96566be475f22a6a011f589236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa6d9ff13aed78d86c0581053102d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25791282b3d0bd8eea3dbbb26b28e112238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5184c80f5feab8957ecf8a8f83507239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded67360b453f5d85720527c529d2e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f79aed961159713d295fe1a7489b9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac701e0cacd9aefca6a08579a7fa79242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a9a79b0869c0a0ff0298950bad8c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4e2322fd1072a37cb9802f5caa9b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc7a5612963280125cefa9b042e8e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39270b9e612f79ecaeea7e420580ed12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85d54d678058430496fc72c965b643247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c5197f3d4e960c60386db40ca5c95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406ab7bfdcff27b936b5e2280f7a60d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d88a7f9d210442f381bd5d1c305fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd290e52218c90b301533ab48231475251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb36175e0fb1db5af2effc28c7d8bf9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bca06ad70d2e4c0a874349f5a7abac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad341e06c17a2dc39c865705f8d0ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c52d18072bec28af5af4fcd70752d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f66614dac67647dac70a56aa857cc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f83c7a7a1e7c4a84aa2fddc126edb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f8f191341480590feabefc1b1f352258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eb3ecac79b9bb8b440943b4a31669259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702d3d2eb9b61d05e6b56233c706762260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d1bcf96983bed2163279fd55e9556261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16ea5854fb0ea24b076c1d065b2897262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3684ddc390413f7a90233a814b8b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606858d7c817171c12b2fb2342f02270264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2997cf20c55bfa19447c6ddc87772265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ad2d48e77654e6d4c405c27bb3c25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1e3d503bf2558866ddaa1eb7fadff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0a42d29eb8566d6b35907ea1120fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcdb4855c42364f583a67187acb9d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac22a40cf723fabd0be121b76a079ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254338cc96c8859364faddab3d2f6ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3574846af74e51c08411e1f90a19be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84565c53bc9db9aead7dd11d650f5de2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838d8fa0d25fe06122d7dd41b038dea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc907063207fde8a45b781f9cbc8fdd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60436586070c28c1fe0dd9cb3c214a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24398a671939abad5d7818d19f19046277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f167a791d2a3835a09f073104f0b74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354659a0cfcfd4dfa1a09e2feac64a61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdb61521a8460fa11a0cbe6bce8e5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30ade0d84b28dd974d120499fc3a73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbff75d9cfb289df07fed859028cde282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65204e30033e5a2a35b65de81bd720283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a31fbef3dc401182774f693a72826284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a42540865c04af99785a642cb5482285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060c38232dd209f70e509d7fa7020fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ea45cebe41958a54a755a26ce8b7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fdf6bb4d2c997c84516fd65f0f4e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dec2a5f864b6ad6ccf08464f41fdd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007c03a443c0b3765844e202dc96142290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e205640764280c2769877b51acd706291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a93d74a22f0beaca071df27bf2f0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e555a5567cb282e886a74a31ac3b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084d23809412ab3ca0ec7fc0adc7674294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba6b953216ffd4759a5a85e5b15940295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c6a1590eeab4f208c1fe17022181d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbefb037ae3f01d4bd7d359d6a8c04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b8364b21b49ec4effcfb7f5fc8020298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e66dac4ac86dd6797e53fa4c4940f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624f53ff08f9c879037b45028d60370300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1077be7e09b039d7a668898b3f92a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515a8441cbe79e8cb73190215770a7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f1b1ea6fe33cd1783dd0f681f6d7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8b12df8c353c8f06458eea98a21d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d9c04a19b875407baef8fce180408305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7544196b37f8dc44a61ec2eba56f42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f53aa2e174860a815993a59f11b7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd822d6babeb46ac5e65606c4bc14266308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b88fa4bc80311498066c33436c5542309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec3fae454a225e70f40a03ae747420310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137b8a04f993090247a166844d1debd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d126e7028dfdc2591e1656179b170312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73350eb8c268b46726ccba94600d15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e676fdb2fa886f174bd93dc2200572f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3289a6acff322159081d9608e1e780315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8505f26e1af4e0704412b954ad82840316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3903ee3c0158dc75beca2caa6b7ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f53ae3372146cd16528a425726d01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce347657f85afc4ff684192f9a7c50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5fbee1d9d383713b4fd8aae99c791320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c6cd2630836f34b9154c801fca4d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188a3e3a7bda06632f90355f831875b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a231787d3ff00212db858a5d76332323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b3fe7a3600fb7dfea0ad308b83054324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c430e5368bf59b5a860d7c5e0cbfb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aba85336ab3cf74ecc660a6f3f83a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c7ab37daf564a2e9af5b8d449fd97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51ebbf64b192fe0c510d50468eb38a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e23856f58a35ddd739d5f1c223086329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73be5d201c2e0eb21916ae288438fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1506df718ec81692af07543417edb3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3be724bc3b963dfc9937d998dedb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7dbc4505af40a3eb10d4553dd7b20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ecfd3a2a89ec6f36d6f548af0feff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9323fad6e515947051054ff76d39d7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafee041032d23eb28d7f0d114f1c83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fcef1c4fd1785afc49dbaaedd7aa0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d40baa663ccdebe202c2773fb241c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9338cda11866031f6b2ca317a1835339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7300132a3d3c93a9e3de8560a16b635340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67cde4f465e23ed2e58312bcc5f044341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784f2a5d4cc46386216e52b96d8f85a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60ce2d59cfeaca06c3d2088a8f2a1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f85716b1b7e46b9293a1749d689f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb7a94ec84e1a4aabf12a8019aad89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12c971c9bf6bde0c43ecff4af3f483346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebcd80b593877c5c3cd51ccf6942c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac147ba5e75b9bdbab262d8b33056e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf34773220c1c45cd73fe6bdbeae32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97ec8819d667609cb7222c08c574b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a80200edfbb252b2b76e786494a308351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc52642982b9f1bbc691564a822459d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5b79c4480d8bfba4bf7e349a7e12a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dce4907eb36d99cd67f35f8bc56a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d156e6609a86f8100ffd9df421b6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bad8d75799018080a05be831fb0bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf991e15e036e91f7b90b42d3dc9bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6068158048808157bccdc341cf9c34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090748e95a64f98ceb2916fa47636cad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ae252a15a5f3fcc1d4c587a648bfa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dc88ec5783e63dedc9d71396ec152361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc135f7edab6e5d4c10a900598ceb1c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06069272267f3d256d9b1667c3420b89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a35b555e9f53e1ce0816bdaebf8a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32989492fe3c4c84f8f98ebbcea0394365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470ba08429e8210a85bb86a8ab68ecf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86541a3437ff07fe64429a6fcc28e71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3935e41f548107da0f97fcffaa14e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218ea31148d0e99ba7ab7c4bd0b834f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c18e261bc750d59c5dc1f758eeee43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51cc3a25e627ca6c0aad0328fa7267371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab34495709ee27cebb8b07c44833d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a013c4d5cb01b3e332966a8fbc81f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0098f9ee5529b73cc7df932fc7ad78374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203803817371f3d4bf9dcff34c692536375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c39ec13f56dba4d50a2e28a35f61c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e1e2dc6d14f4751ddbc72e7fa869b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674fe4663eb3631755cd17a036fb2e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9308bbbc4b2bd7628cc4ecd26e5b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc3e73c156aca5339b71270d040f86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ca7502e14a1626147fbe3155b7478381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b321efb78f25e98f8b956e326f262ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ba4af16b439798cd4cad5639a4261383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a4a1d3dc39bd74f3cf2edf01e8d8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9e7f3ea4927b38eebe2fffa417844385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c521d7e00cd1386010ab431c9f1bab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb4f64825fe3f585f3e83dcb2c5f28387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602bff934206518cba6445b6faf795b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27858f5afa2efe06b841dfab7923a393389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373e019d6d7124fac32db969c1bf755390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce486e063aff2a5054f928f2469af01d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ffd490e3a3e2dfcbf847838516fdd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982955ab71abdf38a21538c0c0559da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841f56640ca7e0f81a73d30278cba7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169ed4ee7d23398aaad0aff0ca26d46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea337f8e73177e8466647bdd898599de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fafdef0c98206a91f4bd7781600aa2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b76add85a3dc00f208ca4b598adfc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd69446e3eaa8731a318b3187889976399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284baf2cdf8ccaee074f5fac1eafc4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8f6b97b6cfbb7b8fba8ce7782084e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0914d3cd610ee13db86f8e9e45234402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c5a4ab181ed9622bdf3435936da5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aeedad001af6f8ea7f940692af4114404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd56106d6dd8a1ee209816336f42b5e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00184961bca7696dc23f69a2180ddde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95296389e34bd2637e17abd2e0f4d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c83afce9dfdff58cfdf83a7067508408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8985414e6dbf0d0c4fafa8f29b7d1cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b31d577234df301469f4a124abd1bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0071fa9825c564d3f926ad1dd3704b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ba15809314fe04ab15fc95fb5bd12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17931b13e19808b7ef7f00ec675d961d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a3f96e8bc8ce8ac102ba8ad799ad0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6926b93754d799d3ee8eb2cac4b64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea35d1902ea87c307352c46e74c554416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49250eb778e12f3e84fa5761fbde13b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115c069414893a1fd50f1f2c1cbe0e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75a942ce6870bdcc112090080fbb06419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f70f474c04965c2b872d6bf56ea44420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e803715e3ba8b9f12a05378d00a45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e9ddcc460cbabc8dcf32ae3245aa8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710ad1ff09544e7e4681445fe355daf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908b8bd1bed02eb3df0af6f0a4571e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45d4b9e1cb126754cc5f398d47711a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeb1bda871640f7b8fc2068892c39e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f87b3c4f69037ba9ec5c5c625a105427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cde33c2766bc0b7115c589334c4165428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f833f22522d2bfe2076f9d736e1e454429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dfee6d899e8829d1ec4f228e26d9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c27cd1fbdee8d4408f7ef898d966d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac160fc07a187fa0257f49485f0d2cde432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8acc6c557a7e9e9acf45b1cac845a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f487842fe8ec3d45e29fbf3f3c9fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7136bb3aa2342effa0eeae2545144a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075a2504aa341ac69281f512065d15f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0442270235d6ce3df789dc5cbd36b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c947e157a75f878e64538a66df3dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75963a743ce163a933cb1b780c901b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93a15b3f2da08aa6b10826202881d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a44d2a2fed1b9ae6ad6b3e9af1b380441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae2393e55fb971598b6a4139ff9753442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9c9801097feaa0da6e3e6e05f06f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5fda0694c010293f4bdcd528365c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927740a0a5bdafd65b3ace92d603d144445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991deac002f240ae54f5244cc5ff6e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b230f2e49e4a24e9febe20abc844c27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507f174eda7334c6fb28081a833aca1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a2151f5b18dac72eb650c7afd9487449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7a5bb16bf89a1caa4c93f2cb175db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55d39c5eb982013d42f294397a00fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2949039e8e30ba9e429357f834fe6e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766889feb7fc78b82a81cb57d15ddc57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e564a2824dcb64820da59416364a8be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b113d37708efea0a171173b5ed7d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3a0a7196b81a720f2b251908e6014456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f600c804fa78eb24c08655b1cbd7c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf4f6e946219a8cbbdb9c9e1b75ef6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1190168265a9371b19da8e9c70361459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7763eced2f3374c4b1366c727bb06460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceae59d8de29d7fcb086e7e343ed59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846697476b6b838253b2c4f3bc517c28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34416d6eb7efbb882cd4062b76c2d2ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e39fa4d2056bc02711e74aa348a20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59954e61db5199dd7e8acb4a4e332fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525032e4cbe7f5361bf0f67db10f00e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de7ead38ffd83c570da27379d7e826467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273667edf211974e0dda1585f25dd0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46b3631bfb694515653c197c7cf263469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0db69376a983e064ac140ee909380470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065051275be4d3c1a0ba412d833038ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4f66c3e337950d290667551452cb1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d37e4e361ed916770620e5b0e21f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467cf6adf73133e93d78ec193f466b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc6705b9c050d1bbf46b388fd303c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69409ff55bf461f06558be4284b2dcd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993db4ceac17baa25acb5e18b6fb1afe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd41a9a60b7b7c5393e2c443d3269e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96663ff9669d47b6cd8bed549ec56a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1fcdfc5db0d4a01023be1f6cddfc5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150d03f247045a0c02f55a1d7dd8c53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d294e9233a2581d222126fa2e50523482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78171881cf4d90ef0f2f6e21d033e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef57fbe57fe20e6640086b7b4b07620484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143b1d854ebf191529d494228fb8697485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a1da00809f723f3e0ca8b3037c553486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88c0d6fde4d541217ff3e65f9c85fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9b1db476263dd28a79d297865a63f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8243350b0ce1f39cf3aecac727dae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c227757731a696583d6025eada894ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee83154efe5b416d7c6b9daabb109d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d6339c02c5c72123faeb747dfb8e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa94764184b348dd7c9c2c72c8f45e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda0f800d6606913c021b04d53845e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91219ebf9b49252e17b7ad88736862af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d496dd42ddc46daff0294045b5a75b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73329f912bdb49584b1f9fd64ac07dba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89a1d4992da2d9454ce680d6a8f166498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44515c546546bd854d4ca913615ab681499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174256811c9c66f912f92e380ed8151500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d4e257057285f638379de8042a1ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdddff9cfdb86043594f4db25ffb64d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922a842660a2cf656de10e7071a4c09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409709dd4b15b24cce6a0fa553c82bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d7f73ae6dce7bc1d7b75efcc03599505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae6ebf4581ceeb6cf27d365894cd80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4627c1247cbf9fd357248cc1af0b4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bf928d9e04015bb2fe875cf8cf2cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa15b5398b88e3c6ec4dd17fc8b6d87509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f7a260587e2e3eca3ed3906755d20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f71bfe261832b47fc3a0c3768b7f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2a74869affd5491ea72f08401b5e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651222681f7844089ab23bdd3563769a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af299d2c0655e4ead79c88417964312514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5ae122f0d1589e808e2dc7e1f0203515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e330ebaf78d4354bfe039b0bf6b9a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af18b49101460cd9d9f1ca2c96a604517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad363b16fa9ea5e08d5d4da8f7557689518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1e0010a37afb027ad25ebcdfa3f1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae56ae06c50146e764bcda6c9caa89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4dcb1b1a1b1cda2c34fd368b22678521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b4cac1cf356091e20d8cda4616ebb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7776a3ba35a5c91a63478db08e0173c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad6703a8fb40cab97943f1882dc72a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8ab15acba3514ff0831f39f4b6a82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c48ac83f7b3fc955cdd3b08cfd628526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f36efaf64bfa48b321dc70bfaabaee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84003600d5579448eef6fb0b2c7aa2b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d210bc06f471ff8d6b19bc3846a4c61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554d33f9fba4f67371c9f23f139ce4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5fe7df973012a69e486782200eaaa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf845552784b985b1f3fa10b184cc8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c312064eecbb89f3845f3ef7b8df90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb765076bb466d0017b2f4db815063534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad20eda17e570fba3ce4d4af49356a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6bcdf2a1d5b0407fe24abe7a20c82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa18e3b132085c80dc71d5f9fbccd57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678686d66093f0332cd1de69e9065d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319355e5618e9dd8fc4511b8d10ca9f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94502f8b63bece9c3f665203ee6365d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9d5a2c9eeb99d55333a704bd2fee1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118b5d69751517bff2389f2c157a5e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf88f4c7f6edc95a9f62933459ce63a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd64e36aa349ea09d46c37579ca9ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367387b21e20f3e83e53cbd4a4766ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdf5e4db9c8662f0636d5d57c041cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e863f5f8e45524ab2b4c0210bb2cd6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8add36bd411a48d612a681d6c9561f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016588cd1f85ba5c51710016331261b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b8766e775f9019c184f594c92c62e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70c4860d11729f3b55c12406d1cad6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685bc70b50a3b795e4e4811c5e115c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab4aabe3836e9760eb61b550f55b4e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a6babe6fd702fdf14526a38d19cde554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf100c04a29941b00775702810c0c3f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086c2cfb31176185f95debc329453e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae81e0c2fc1ed98ded614afb02dd9d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4ec8f6f17f072bc90b6b1fa438ec6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5196eef20180ed6ea88f2cb41124b1b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45e6177087e7ee4ccfe5ee38fcc32c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397bbb4a18e07e04f26be15d41d7fe1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324165567812a6777f0faaa3bc9bdce7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89269096d0618231d546e406fd596fdc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bebc922f5f5b78c550138a22c2cbc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a348d6949840fe6189f3f693ef5aa97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7460b1da52e1516b29bbddb3db6c94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87321867968c5006994569fb97356ad0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45221de4ebe4b9c11e5940ad5336ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068f21db0e955119d7a816090db4e38569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ad2aff512b6a9bbfe9a3affa6c43a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0176ec2ce6f9d3840edeefee03ce50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada94a6acd0f12da2e08506b3440612572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e3c84d5070b2e86727e9172835784573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5aac6e4fc249be7c8ed08082304c64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faa1ef18681a841fda00fe6af61c8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f462ec601b0668b44374916dd721555576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14c18b4df521155f0c1421f79438ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d36181bf82fc218b9cdf8a889aa53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718f92067060ac9291e9e71451c6458579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177f5dbd685b65b81910266bdf30cc0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef37726053bbf6119dd121a0590eca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67266c11c28b2a6867abf75323971a37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452990161701b9aa8aae06bf034cc717583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93920a13eec149f1317b9d4f45c1ca8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6126b5a2fec3127dab535bf6538e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63088a282dad5f9f5e61bde67428632a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306da2273374792e309de67787661f03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1159df4877a0561dd32f37859a067cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14e8657db6f383d38f9ed4ced93415589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f03d7ee4ace16bdf02c0d33b81fd85590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16db93f6a1ce8aa5cdb2ae61210971591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbadcb9a187d4c0b414ff2ccf42b63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3679a1a509aaf27f2399065da31bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8495923c5e2b869f025f0d7d71e8dfc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cd0c52d8ec30322651fd7e9cdb3dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70561da16061dbf040a7783ef83c3d47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b967ecabb5969959b816d5d05c55229597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de5c247f4d0c4594d49c9acfb1c524598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1263546081d48f8041a60284b6b0abf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b64c2c43837617dd55dcd956d6513600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225227ba396b7d17390f6f84f2cbeb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd9983c46eae024c83b600f4832b97602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0cf171e2887d80f046f1d9d9a6f02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61333ce8ce1807c59f43a11ec0ef91ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1511b10b02d5e1d1353b5b2009c77c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb23555b29b3bf7e0ba0991d9d42561606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1989d92d5e3d49e7ecffe62393e24dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60358c2108f63cdee631bad9cc443958608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2e92e2af6ab45e082dc891cc1ccc6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb30b87cd5e7f0757a811e2ffba9303610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909e00cd5b1c6198dfc72f74e14721d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd308c1b19ddaf2abec364e90493e6cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a33f1747d3ecd63f80a56a634990f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231aa3ab9e9648a2f8c4b6ec41c007d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186afbe0551159e4af8962004420ed9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf490bf7bf443acb5c718faec47089616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4581832741964752d412c85d2e156617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26020996d11c12282a2e532e3c87f618618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621a6e50b6952eb1820f6e66ed503d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aea046ab77a86cafbd77ce0e933285620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee0733cd1557732ed5c52ac1fe25c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053af1ab1b01d692061d2ad1d486d8d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959b3b823d0cddb84a2b3d57be39af0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec580e3579c0fe5dade50d50eb12d442624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045029a3bd4997ed041b46630f1243a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eaedd89bdb119749f666a43b7d921626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931361152d7237a5ea739acae9775a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9cd330e8e63ffac8104f5116b4dda628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09b5bfdbca12e748e7e7fd01552765629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a89e013e00b746830030e99b7bcb6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8398650d8899fb6477646e2a7c6d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41b53169886abab13871b294869d4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5323e9930088221fc047e73340840b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87b04f0b58f4ae9bc1882ea0aa66ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d2824c2e43fb52e7c18a86b039af2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5c580e02329e9248d542979dc7c09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2861347125b516cfd94e48141325df6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13242e6c778256ef87d1a3cdfce4f397638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728708fb78db08dd448f09d0ae1ba34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b67d0e90f96f7b3f5afd745361060640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df785323b76a4a92215d09bfcb7c22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9113d9be6caead8dc0e86b818d54e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdc8ffa12608f94569d4b99d81106e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206470afc43c59515e15dbf4b1394f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff859e3ac07f70f4adc5831c1f40dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3ae2dd783ea8493a90aa6c749ab0a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b70f20c0952e0f1d81894743b989d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eabe98496b80a00f1ddae9b501655f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea516bc26c91a95f4fb1dff5f7ca14649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d685c4625f75af355d7210f05f32b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7676a62e473334dd4718f0b3f83fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc58f288d434c95ea2210cfa642822652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08cabea45370ad31ec26288c2045fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb5cc70875790d49e89929499b644f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262d5eeca01419ffe08d451dd0a4d53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3a4c544aa9d1f7eee8b7d436cc61d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eea32daff26a3be6d2d6d5a462b08c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14dcd47a67f5475e73e20fa6eab999658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a321dde57d2a3e342025c07404cb1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0b5d9723d8159c9661b0a87d8b3c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d794f8cfde4c186b414dc56bc79c52661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e9c8400233a760be6bcd187bac0b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16426b0c330902a86319b470798bd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b57744aa06aa5ca7ccb6067f4b0e25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398666e753df04ce836c22463eec15e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2341b693bde055cf98f2500112b6a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98274037865370f09426bf869803aae1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cc1c876a4c0729fc12cbaa75f6ebd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262d0bdc692a8a8c708ced195013540669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284e2316f883862cdaccab6c72e4ef9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266de9efd87eb68e281197e5c8f8f8aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c30809e9a6063dab2cc05571a10cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54cf58724abf031258ff3ae02a2e65673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b2d987051bec7e592588508f5ee2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8270737fb951713ef0f3ec6d7b09b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605a5b2813c14d603b7cfc3df9b8b21676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0d97b9dade358e257b0ee5327deba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2393a35a3b5e7581508aba00a06f656678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc1e6d4bfbfa137fa04403b5534460679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f76df518857437f433808f73499f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f40a50d573e6ac1e56dcf5fac828e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef4aeddc681d83a7f32788fbce8b9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fca82907a3bbba3da2bd8d52f0e9e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa491d4ef51ac28a76e5014e80cd4c80684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94762b8ae4e55faab21e5f1bfd9b590685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e3fc763dbdf329184c3d484da35ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc7bcf7df82fbd1ddc9d59a763a03a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a9755b971d2a2be58ca0dd04ab2db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dca60578ee3f5bdd4a9df5970b44a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8bb04ede64cf40d26ca55ce58f0f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e353e1bfc4e68eddce8ca2b03b6aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7bf2eeecf6bd170b2325d17707036692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950e224814b9fb32194c2196ca7ce70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ee73c33d66885ae639a370f7a261b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb102a3331f19d5d6a9b5768511198695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c28dd68024e8f0d6834e5a55dde4a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718f216b1d0022750c6e241f00fd211697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ca29ac0f32f8991a82a22907ef6c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd003807f462b7512e2e0308c46f109699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4293d946102111e9eca8e555a511fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc88631f877df3a1436549dd8ba578f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f5181ac2a032de8d0898ba1e4939a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94a29eac88354aada8280e4d948727703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec073550b337c78aa48a3fd8e3718704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298fdf14c40f1a127609ab6d5e24dd1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e706b3ccc219773de3fdd70dd629d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c51f060be29a23b124eab0836c7b8d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8da40ccadedf6980fcc82dbd56120708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8c2b8ed5a82ad63422ca58316ae26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39421bf533bf3d43d0e8c8769516abf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fad05eb1a0a0878b242930fa14c2bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390dbeee13694f36c8537b95d3a4136712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab48b5c12fa10cb8289e5f48184147713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d24a7b573a9d4cfbda88602f4d44c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbcd5b391be837bf524a4e56db4837715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ffdcf3c99921a7a1b98ecab3040cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b17f66ebbcc702e961229d987d1784717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb164990cd885e57f60f5b6b4051054f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91900cf9d2474647ad53e0ff6c423bc1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526ef4dc382b732158ec1cc54e29089720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82544d5abe649fb54cc42469ecf8598721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a61dd1d211df58040cddb74cbf304d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33946501f20bc983c3f77caca2bbc1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493acee134288970a271fecfcfc3789724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c1d15163fee90e056ec549d610ef3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0bfba6a6c3581d3eb36717809634a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e6139fce29cc18cddec9f5dbcdb80727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16701e22ac613c9f71df2936411180728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ab2486c99c372396fb3641f8784ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26c04cafbf8ae0154ffd6d9820124e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53505f5618fb1d0d49d4bb108ac147731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b8ff3d5007c115b0b0f6d6747c512732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233c504017f88e81887a87625566dfb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0386a25e1072ec745a40786a139642734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9697295715008bfac3eb552f1838d3d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04742550d8fd5003dc3a9d237aeb955d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c76cfff093413696075cfb71d2c78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5448ac6a20a20dfe15221a410d871f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c6e62e02a16756fc7ca415c86850a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6344b18486e26d945c90204138d98a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330464975b440d9ef461d92ac09e2665741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b758677477f8719e74e85c6c302d1b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b24e802172cb8f40f4736aaae370d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df9536801a84b46281c45bdafea6b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb19911d86216c169cefcd4dde15b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb28885cf5bca1ba8c56fffe32dd86746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47308fed9db20fe13e3dda97c4aff77b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58612a7bbdbd32cb62094b0382989ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6fd3904b91c4742566b7b5d754016749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39128e57fb659f6070c719c542cdcd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd024aa90c4d6a21dcf91c85df87a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654dbd96577b2248747f5af3eb07da8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5db06e288e040e4b5870434f5273c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da909f47c11cabe8ddae6d192c9958a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c06677f39734230ac15d8490236cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e15ca822edeb10a25c7db623c0e63756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4511eb22a8da2e5a04b0ac9cc5d640d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140815e5cc5ddf6d18bed3c2ae9a7f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245976c7a9f4de7cbb321eacad955093759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>