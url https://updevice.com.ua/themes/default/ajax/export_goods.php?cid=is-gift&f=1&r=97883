--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0a0ccd77e307eb96cbc066f04d9041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905bdecc552f2a447d3b01c79e09d492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174c8714e3ecda863d46d7f423e09773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59670a2b97a20a2d22b0a4dfdccb64a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb1701c2eef418ee9287efa362ffec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870514e678a4127b9b7e3f2e17e2e336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba75835961e5c7dd5bef1df95dbea8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14561e50f69c3c58fbfe0db347382a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1013f87df400987d5732f6f982b4139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbe18f7c02c127a3ef42157db1eebb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6278062e9a454af4a5af3546d2e6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfa3974720b6ebc0b29074db1498f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970373ac0255222025d212f7e0f258613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94b99985535d3128913ce0b7290d8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba4af09118e00b3e4f5708050f7eeb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38218cc9a9e12162fcbee5c957a2a37c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce158357611375633d48d9e9f704de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194c90c67d671d266064ade53e78a2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af1574d62e1a70bbca495ab0a84db019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae251c290f6501912a5bbd6fa00389020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a66f6695985cdd4b02b82399169c2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb51a1f115eba531d97e3d6d89b9af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a623b18bb29e9eee517c6584a444f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa176f9137acf3bffdd31728b4e495124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f57b12ced3e90efb35909093aff6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fb0d11a7a4600b06012f2016791e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7d2a7653dfa0cafccd50112cc05d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bff23b0d96fe28e25293c39ff454cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd072dfc806e102e015ed4414dd1b3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b1ff38b0f736240775f60b19685f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a41e297f5b795f660efd8e88015ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f736d3d2f3a352857ea036dab01be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a103167355e53f05561323a72093ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fd4af75de81f76aa839c1d646a2b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fce81488ed30206c16c85a80fcef935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78638e08229658d8f21ff054860bed9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85063b265c6a7f7c5def68320f5f944437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f94b1fa9c84f157938a5bf648bfdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1b46ff642af434c5c57288d6a792a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a062714deefbb8ced6adea91c037340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612681af59fdd9750bc450469a0d351c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7cbe27b6e127d0cd09c3b56687cd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b92a786ec1014621b559f6f40f6e4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcb828c8f195850292779ebdad3aa744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171da4cbe15e7548acda24af7445cafa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8a76669eec48f6456a54c4457dbaf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccfa780de00895b828e4a59a9a54df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67445eb8dfa2236a42fb823f9482f7e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d8a170789ad5a5ebcc024e1c8d33549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c066f1f81062a52ba2c2c1ad301ba350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f5316fb4fec0d666bd1adf399578151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944edcb24ec3f85ca4d308a183fd67d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91543ef67a93fccdd4fd4d369a0ccf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc15840556504f91d1d1617fe1e58e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f430cb03098e7de527cec898518a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68688f9d0bdeca790b07e29a2414cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b7fa160dffe0666d181d379db54ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24e318861c995cb78694489126ab9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f62d2be753a15eea65db71ac948d5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707905470237d268798f506d55edce4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d46f8c0b41db53d1a32f6f1242de861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15471ce33c63ad0f0c1ab9a463f69462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed0f59663dd6099c5a8052657c1d5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c835a8cc7cd398e9d1b1fec46e27f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c9e44770f886613b84a2cc0be2a4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52ac9c708c474bb3a82e766ca6c59266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d70d10042f51ec7dcf4df7ff6fa71267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cbb32fdf057f40045b12bf5a9284368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30669d5f696b95479a8dc01a1a6a24169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dd41e6d8e6f48df515e9f6b851c0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503d5d43cf426eb4e83d566f54db35471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6b6301c4b91fbc1426196b8689f6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dac89b4d2d4cd7183963aec8af500973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c078a00d8c3edbb40fe9cdcc591ae174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428715df5610b0b29b0001523a5bab375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aba7a23078000155a98b7085defceb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633d3c463baaef806e6a7659806b4ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56950aeebe1081751ddae20746f3812a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c9afdeed6e083e5c6cced54f4f95b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfcfa08d3ee2079579b45d9c39b84180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d13a6544bc1ada8c73cc53aa546b5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acc004e8895f82bc1b8d0cfe75871482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfce2ad8e7920f4acb882b38cb3db183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009a6cd87256e0e6d7ff010a1f6ec4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade83dc160b642f6b3687c9e9c40d9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fd1346acf379b88ce594baa5ef37786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94025c3c0c5c8fc707461e5f11a2d94b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d604fbcc0c2cf6d037c73b32031730e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0b850ef39d8dafd20622e14c2c66189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f489046770c049a0b86691c0e40b3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbae2f38b2a32c9c23f966ebc1bef7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dc7bdab3c78881159cf8a9318ef8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83faa056668c0de1d3df7cfefe32bb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d3083e090e900042973c1ffec531394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794a43d653be352799fb511064e777a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c60328f07eba668ed4e7ff29a07a5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da6ae61b3087469b34efd1e3dfdc0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef522b9bae203921091c97dea1dbbe1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209f61b10efa151aef53279ff38144399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fcd706c7f55452b4f57e2202c4af2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21917afdf0005d6e93e87505d75b6b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd008298faaf9c32cf7059abaac9cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20214328eede4238a1b59b75461dcab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba78e35a6352f2fb8ddce4a5768fad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c32699a1b1e7b1fdc7e6f216cdf33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15da593ecccb31c2bc5f773228f6f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0767ea58c9921c080f28c973afec2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27bd990c14cf72673e3ae5c3543431108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c034a643ccdec604ef577f55b77dd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a564b9911951547e5a96a8657473459110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db000c4237501e51976c17810613c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7babf5565bea17db1af06a626164e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e39ce0faa3f3cff40426994745d4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf560524a960c86bfc1986bfc7bd997114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97840550deddd8ebe9c5c725b5b1e6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99228a21c23facbbb647b07d129f09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6ef10a6d55195830275c0d81e05c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08185506f70a6968ea649820436a42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac82d34cb04b86f3275d213b0ef4ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60882ee988168c2082661f345adbd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9424395b3eb363286611a4ebfe487121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c837b31eeed45b4550e7c8e5b6bb81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4354b20789d6d51e5f67c7f49561b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efa6eeaf5ae946a87e982b00d79de4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc7c1ca0e7e8b21b46c4127fef9159125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e1ebaea1dc0b8a344e794e5d07ee6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352e6199ecc0bb119dc4b8312ca8b92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad199e99200a0896218e0cfce87401c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68976e81dd3bb429168ab7b57f716c44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da24ed8a0d060838eda93bfe7774629130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fed18a1383f95237a6793360d1ac45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5218c3d195d3841df1c08db22997fcc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f811f10154eb2a0a9b5ee544e42a5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a363a829ceb27c686063aee06a33da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32300c6dcdc93e34f868881a759d235f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305f767c54839800e1d8519ec3a1077136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a41a59eec4dbcd81affb76faab7ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a82187c5f430ca588f0ca73110c8fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af4f9a32c9c69fbf8363db89d9eedc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f8781aa9a6fabe284ec81d57acba5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abc4e34ce2630d068fee684c561138141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d65ea03e986d59385d6b35ea597b3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd811cf1200bb803fa6acc1a44549a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc98cd127b97089205d1b640d633dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1507eca7f9116bfb5dd83a8263659145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472235c2da28b0fb2707a5e63419b81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc28d84e29a9cf79e635ed7d639e51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09487f61ba32de26622bcf365c236b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9734cc13abfa4bbbdda03d9ddb4fcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632caa0ba2a47af99be67ee02647a7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184eb1499c8dde33d7eea71ecf923aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6bad327ff7647d49571ca0cd02ec5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196e9aa6674cfbd2518ef85f0b4878f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa88b4e9c83cc9c5a97ca5dbb78cda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fed84f4b219fe33bdaac97764a2cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe251d078fcba72fef1219d101e24329156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ab2590a5bd4ba0dfef3f5e1131387157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff7de6735529ce6c0c12abaefea755158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5195e8912b1df7df8488a48522d564159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2051c4fa9b07f3d426cf820134d1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe402a8aa7c2ee62c724fd0652e1dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126bd17df5d1507e7a8e9431182fca3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91996e9df567798a009813b36470a973163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01e3147225cb801cb64760c81c2163164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf8c6ad64b84fef0b66a5ef9e9603b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4bc6be7755632dd6646be7fd64787166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0fc516eb59b471eca76d2c38eb17e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fbe6bd46f0434f87525a9bcff9f35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80d69761231b9a89d357cea1ca3e6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c48ebee6b56f6342e3d740133e9283170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414d60c3d68afbccfbc236664c3119a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91919b6fb3e196dca57391529f7a2c72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771035182e57a025239c3a762873e62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b4948d17afab0db95e0c2b75ef00d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0acbc7aa85486d2d2fd7877ba5b536175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc706162b9ecf38ade155e1f598cf1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa9c3a147da9fbbdf74849e786d7c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d8c1c841d33709eb65ed628de7424178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fce13dbeba5e0859f93cb7b715541179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56dbff553b5328d3fd3af9e14945ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d8b6dcb013f6107ab75f059e97780181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8a52817c7f175b8792f911d04cd02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbde19ebb1ba7db2c1c2cb99a94f1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331ecfd22e1a4d5effb852d4f64ce40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad2cd80d519b6e41b93812768d61e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b410d6cc22a89ea9698e874515173186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd6e1c70d5209178de3cf0a836ebe6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec689a6a98a823b4f25a051397f57a50188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e82629496fc0cf1f377b3020ae13c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b672ced25c46a578a3e1da43aaeb8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fc9a0a4468bacf494351779d2bdc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb09a234767f28bb667460900031210192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7419a3446951cdba78812b4e9383411193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7287316e6981ca46d9e40a2c2187194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399203ffaa675a2813e124d5bccc9fd7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3e5e3cf3f4dc585f0ebf86abe9bbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f239a4e09fdc7bf242a40e0c2a1825e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3020d627a492548cdc9695e2bf9af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797238de40b24e9c70dfdfa7d8f0ef10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5ea326f32fb10eebc7b88a6c42358200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b35c43c42860157e1e9c3faf005ce2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52f6d76819ab85f1e9f7ce35114e96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf612ee7cc82778adfd0d544b33bef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fb635d42a835282a849e3191eb9ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29652ef4eb36fc68598c3e0b660653c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99ad39c2b8029cc1fc144af75aa8df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ac13cb9cd2c03e78a2af3ccda846a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b6c3bc5ddacc54d821cc726c0775b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647158e2f5df35c376d21dbc4399b8c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08767070afffecfc3823b59913592267210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efda18a1d681e35f0fc59d775fe838a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533bbf987fba8cc4cb24ab427d54fb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6001f66c01acdfb158405c5d269f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a4e466cee82e481df58b693b76acc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526ff40b6046ac1cdbc0cd98bbc3a45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7517c90157d52b1adb15b3a75e2b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cc3710a2d0cc82c6e78fe8ca630da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c42568b043a07ef9db8450c1fc88e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecb0c73d8607a4e3242084f6ff1710219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4075ffde72a40f60572276ccf5eec76220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bc1c8f8241b0398f19fe995f53365221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa64f9e472c49eab4ca601bc15df4a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125792c17f1a4963215c2b8cc62c5db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801acff28609ea9b01b5027c65b5a19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e555af6760f1a3b074fdb56c74726f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724a2bdf8a0fcb8d4e5e54843d468df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f687acbaebfe552dd1bfa155c1c335b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecbbc7dd89b2f1bb4a3b95d7fc72e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb9320006332c6531aca6e41244a64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae17e986a6479faac1e9c1bcae02347230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce584abd6a56f6febf69a4fe0870fe8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15571d11ec5cfc16d535176ab43ffba3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572923f2f3afff843495d0befa2927a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1e85af361472d19bc5c8eb8d1a388234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48952dcd71a268896b2328e202d14d10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da154e109d7c67b086f1c7ee8d43abe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e21a0d41c888b6a92d451b1e127698237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa6881249f95c3f7fb82da041367de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39ae864eb78360974026e1ee2f9d6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c712f5eb3cca5accecb8a5601e1ce7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d61c02ab8927fccf8702c5aec6db8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3725dbc60d31200992d75bd2723ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2137025a9f24b08766cbd44078778c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db012020fc41774ad55c4dad29561f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b017cb6bc20ace7edbba6f326772a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42294f0c5b45fdcbe3c49c936ccc921e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fda6b0035737ec4cb13dcb6f33d54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b6a9153540e1a1904adc72aabe7a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c50d90efcc671420e5b763fdcdd950249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b554adbeaee7c9135d6ef33586e5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e16eaa984e4e852d75fed3b0600717251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaab90c038bf9a3fe956e75f0d89024252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c24412a20636dfc9f2de84a7fa10a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf861843ed889c3fcc69e3f7953431f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f02f1ca36234706ad46e37394afa6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968718d00083fe75b352d38fb3f536a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d923a22807682eb082d09dd0355be06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475357bc2dface40f6c3205517b1fb36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba1574a20421ca526b91baee78ce38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe18b580cab459a6518ec36d92ba42c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e659e2217bd9b0f15f33d68edf71d54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23e35da5b4a39e1da2d47919d110db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952118b83bcf011157b8606e89692d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbde76b01b815f2193e8d9cbaab5555264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1787d68eb50856eb6cc1853a8371e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d0d7fc2ac082fbf0801c4abe7f99b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47968f191c593dcc7422ade6c06cf5ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e57d199dda6344bd589c2ec3ab487268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723999f0dfb62b53995af3003f7aea2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f5b077a272dfd20bf28dc1e9c027d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ebf7f377984d96f28adcca1d7d5b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd91d11b2bd8605e69e60ae963a765272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb95550ad24418f248fc1ffb7979235273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdceaad14edbc73d1aeb6fcc79a507274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9a75ed10d2cabf03564bd184fa31f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f8ac4b0eac5fda6e6e94444c3c628276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191e89ef2bb170e003fac5c49ecfc8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373c4b3e56b1e437064851d40395756278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9771cf9777954db4b96fd3f9de320279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b5d4bca3ffde8ea90567093be5339280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8db9778fc44e7c166cde2f96fa788281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639ac03e1114115757bc32ad54e9de3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771b90fcfb7d5754e36ab7e994beca7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95602b6fee5ca43ba462ac69127ea6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19575c322fbd5e7c686bcaf32d9d0d11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6e46c2caa6ce10283d18bc813016d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e199e4ddab3f52c72ebca0f7789c4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26812dd39e4383fcb6bdd5ad0eeec8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd32ba56b33c94bd2c3fd1f8a433d40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e607a5fdf760e7330c9df154012de9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37de86fd85446ee6b5105f0cb157c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596be4612fc7131f828a35ca089c9911292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fd397b7d1d05575679f3627d78215293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c4617b5a2282093dadd39d32244a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477175863f3158f9a6412bf719980dc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b65afe185ebf460c8e90deff5022d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b4ae5a56ff6b0d00ef723c9f81981297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cffec299f1094af1d873e1c092f1a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad27e71c04056f0128c4974868e381299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2bd9b87838355c7f78334d64c9457300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904a2a2767a3d87614f4d47731e1567301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bea0025c40d30dfd81b165ef4c5f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274639b92298110d1210855d0a1378d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786477389334b8a19cc0a58543b3d7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d390878da9f69b879e7b7f8981a0d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797631273b592fb9b36768ff3ab9acda306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e031baa898a5f35f08079a76758e57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2df1b28f950ac46b92bd471771dcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa011ba500b745d05bebbb21b19657309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570152064e8f80426af6ea4f45521f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda01afe5a4eb365208a6983f5aff0e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568badaaf8aac0b46e4b05650975ca4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2e7bf2c2d14e784bc54b262abfb2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95f8f44886f467499d3de809866cdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c48f3b74c0f3f4bd2075ea7ed19beb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d8b84d51796d174e3b13d3457cb08316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d982d677fb33ba8dbcf2007062b78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fc2a0012d03739207f50259c76de6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacd19b036550727ddf70a69e637e40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348bd498cbcfc6ec1fe46e8bb537c64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014a9bae025680f284332922b506175321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658b9b047d88a239c0573d2a7f61b0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2c86c00622ce0f1e404526efa9d5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bbac6bc042bb80982501bbb135b71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f9d4a2989b8412100768dc2f4f605325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b6a3e098f1e4734ca5ed041a2dcfe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d26f6d5a767154ebab166b0b70fa0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f47b01a6149ddd8de0caa2a1a134ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32475323fb7a3a63197985ac487fdb21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9b213b040b519f6daef56694d45a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c013b5a4f9c2f0a69277d139e2958a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae68c7bd00867e61d026526fd1638e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3f87fe573938965b47b5a9b9499b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abf7ffacb00780d53250f3e055a800334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b066c7981a4801fdb6d211d70d944d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f2cff06f4a0c7919fceb1052fc7ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa211f4ebc82a2c24827c8e8c56fa73e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59971832f7aed1b40ef721652f94b21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ec6bcf280ae24e249e87e20d77648339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ccce8806a8edb3bc056c6c475419d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb98d09da7c5afe3f733373f4ca923e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd03aa04d25b14b97fbfa72f678916342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba132dc0aaef47fe1bc314b45b1b9e1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38274ccb95780113a006ff49ee2478344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76205b8548e71859cb79efead36069a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1e2ef0efede80570bed56ea11875d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9eef0cf2f90534fcfe1573af62bb37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d140b5ea00a41a7769e351d2dadef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849b4d455ef351c9a20b7d706a973be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15215a96c63606c96326d2208f3e76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9901ac3baa8f7e8e196ac4126fa2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c65ebc2db1b8fb04c40673123e6cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044abf6d0828af0b9904bab4d62fab9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d906cf5d59c5a1bf9f64edb20323831354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afad9166bc99b7c98a8fdb19a7528d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd0152ab0ff53140b0c762251e9351356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753ecce94fb8fa5d2fb62e0f2fe7eaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba205de38cbf571a824d550b9e0687f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dd4a413df6bbbdee559f8b122d0a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8940d439e3059d7f38d7a02cdf5e59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8d4d620f6b01856e238c379c0da94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd528821680677287d4e9fc00cfe64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f376655a5b0bb94ebc9e4706140bf5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24656f28975fc3b56b1bb84d7ffdb5f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922363b95ff3a89f8c49895b461fce6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98be8cc5cad0c40ac77820a8d0d49e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea9655a7d2d718b25883bd42b66607367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67d298da6eeefd3cad8eb816145a3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27abaab2c4d7098e68ef957a0900092369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c72f6f1479eb2f6fac2f039a3dd80c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217f329cf025673fe6995048f56d72a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037e9eb0a8bbb6e06cbdbab90226419372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936416a95552f12b283ccc6045ffbd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1119adcd9c9fa05030f3ea2f7cc860374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1ed9eb432b3b8898e68058387fcef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e196d4d13ecb97d41291b7f73395a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdae31f005e19fc0054d9f263a96309377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2f6521a20329eda552f29afdbc367378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1080301a7ac41363cf868999f61677379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7f551e5b0b4f5ce4cb1ecef217ccd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9851aa86f36cae300750c976b61d543381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88648e341fc89643036f44a6a11549382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60cbe5fb31175cfa52234841c1aef9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08483b28209f7fbe2191f4e7b49c3422384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d221c171fd738d25dfbd21ab143d44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e72b893fdee49975afd814b0a5f3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256ac9be6c4a8a1d106f27a98462eff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6da6659e991deac3482d0fc63fa2e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7183e97cd9b8b51ef0012dffb986fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7a2d9a9b10ebc192d88e303e7a419390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fb8a66e39123bb7675b6f30855638391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595f462215a01a5b0ce907f6c930156392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210c2f7f12558890d5b4188ff9f2e54393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321469b0a7a0829ea6c0622d221a53d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda986b9ca3638fc41e088ff4160071395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2268733434991adae7b5a092962008396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4783ebcd4f9a9acc2d90c3b433f4b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621b9bdc6581e04e48daa8427430a78398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e5dc1220b7f401ca6124d2acc6ce1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1e5336a90a27615b957ade0598f22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bacdeade2e5dd743b777fdf61287b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85a55f499e2796c65722abf9237408402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53298a3590fc50bf55df754974fb0c60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9e24f241baf7656f074a19ff1ddcd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15eb27b90f2ce61d66d7f1bba2195a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517ecce6fbdf61b8fe4ef00d7faacbd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df9fb4bc8732d64574fda0db40f09e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e86119ce87321dfe5c6d115ca7d20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9500874e3769276218badb4254356409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28bdb77fd69af986b5f2d7c6e38e9e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e4b38a43f771dd12ff3dc2628acf6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77516ab4effd76a06a808331c966ff2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329ec7f1f6f5c83efc46dbd7e547d40413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90de578ce399fca71e62cd6fdb1bd7e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085add1b6772c26e6d6cade4f965d752415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246cde3eceeef52116989912bbf246a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833a43d215b7ba87520d70ff6fa3071417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe762745974818dbb15fa884f9f011a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db433e484283d6db3c28268af51ada419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccdde4b7616a9ffc7327a0dc79e624420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cad4b4ffcc8517af07b3903b4af678421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a2552d6c61d45677fdea47faf9e7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e013f02e67946110468dadc9f4571423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e9b02f5b08a34d8abfdb0c0193f56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876457d03abca772ae7bedb96b4aaca7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de02fe420b7b8201b1b7922a1f78c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491411772122aae430959963f237409427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39192d1a64f222b260d4dde23e1d3526428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4369de52ef2cd699a568612804a6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca3e261bdc1f517cb9e023cb0c7737430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea1fd5d6abf75b3d00e00c54544745431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a0988250009b3a1df3969aaebb2e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fe1d2a8f0df7d6782707a7a8c920a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f160049ec8a55c873b2c6f601e34563434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164087c13b7fba8663edf14bfaccbba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b694246665fcb4d5a6f6a7698c3f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93839bb3fd0dc1b470812e1daff3ab1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a7c917f11b05b29775ed46b2706b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70135c3f0e0f131249a6775e86cf95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f302beda418b1de94a614d90ffde61440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006592a9e83f6641cddc0836f234928441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb154b842cb5096e8b962e7ee08a0b36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8072f55dbf245f266409985ea69d7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ce9aea9749cd0bc31e733b9f163c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef6b494f660a94d16a916c67f6a4db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd663907f167b8f6cce2cbddbe01ee62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7e18ff211ba0fc02397594696e096447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59f0c688820272063bba3679629d4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8c4f2d59a705e4fde80fc32c75578449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1082b3eb97cd75f3bd721fc3bdf821450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8982086644de6eceeb2ae58556028f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913f9a25db2d98c4a3a777fa091b974452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df62188a0b56f61e0576f51ee731d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f786cadd51c5544e0726d6ef491ba9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff597e1a2ba108c5b0d99ffc0be93cd9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f14d4d869fddfacf024fc5e13d160a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542984e694816bfa78a1b2bc55e52e2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54e36d4a6cd94f9eaf114f7e635c35458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb97a301dc7fb850d2c3bbe9482664459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d76967f868bc1120de720777a7acb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a2e5d4876bd946c25e71190ebe318461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee6177c04a1893fe0c362797ff7252462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fb35f683ea01a05f06a72c6e8796e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7e81d37810b36e01276f2ea8e3888464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0cf93e639c12019fd2be1bbee1f4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e074b8419f4ec6e827218087cf38f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d034a5dd9a76760087cb6da5c8b42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca4d5de7d0f6e49a38668f0e93b6c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc2a5c528fe6ac857888073ed5f44f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0de42bd100af409a6688d3839a505a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7cf23074bd1a31254e6a2d293d88f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1024c61a75fdaa97587edcbd6fba5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42568f093e1bc3db27a852911e5846473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338c86b1cb381e98953aef2baf0bc9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d1841153668f163d7ed9518ddf2ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d06054ed2ec83f2d4bd39afd88da26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165b391e21d31b817eb73acaca55751477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e15375ccbcc030d98500319c14f4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e398b3bc6454f14ba7c045155f4d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff46e1e0b6956a94f35f7bfd341e596480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e59f311c464776ef075b81339ecdb1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba3c57fe9d02538e99e6278e3f7412482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29199ad41b37d72f980f153c1a473acd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd723e1ccacd6d6375758b72039a0550484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d479d516b0d84a88191bc4b518c10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734c14a40b525a390cfd832fe655fd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3c1ca08c0dd948d876df5c175fe71487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0bcf7b59bebed06a58bdd85c7de2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8e57ec0c7f51dd2a75525aec9a385489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec479251d46595be436ac619033f628f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f18510140770365d37782ed1fe46a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993254e54808bd66d921367e94d135e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36881595986089784862af015758bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02bc10c74e39129a0760c4194cb763494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84e89423c6c230745ed2cb7a70219b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1740a65c1a854f367b5cb396035bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39b9a42527b112fa15af6a41c65f08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bb1f5368cb8a19c6e1abe8b132d3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776338ad62ad2d18ec163c4e3c530a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e63f4a0e7096f9836ec86b51d01414500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22994b726e46ef9f7955e669df52e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5779917fc2e8ed17fc3dde5f296aa21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9b6b868bead6a4aa765baa60924f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05e4cb63223e0ee1eb40a0cc8e4484504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b6b157786efdf27cc2387c9c90840505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21f5419588a39199de944d0bf0058a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ee9a9119c4caf0191b488219292ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100d336e01541e6e34e559346326614508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e36e573ebe2293a7c977e77b9170f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bbcdad502a95d8c8d020468674572510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d3b67af369c8c9e35fcbc110e0f21511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a70eac2d3bda8ab1d4c17074327ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492dc9ca620e182ee7a16b5b56d0b14513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334afb3298c4d72a3a656ffca79a7b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ba94607c0a31add66c5aed736a213515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8fbd25aaebab910fa83a01870c2ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b3bc8dd6a1ed18992352002a54f58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754819b44ce1c0d0135143ee0cd432b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f76083c2aff92107a20df72e4c7845519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c44d5fc26ff0fb54d708dc71ba3dfc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e01707786c145cad308351260a970521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91363224716abe0400f2c00b92cf2c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6e61244537c8d3948393930f856de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973454ecba32ab8be93ee6b1fb38aaa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8634522cf4c1a9859615b740bfe13c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b51c57c74ad7ea2d636d81a5bdc1f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafa8fa2659bedf916ba1d7bfc36c14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935da36f2b504ed9462e590849eb979528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c44ea4c2540ca9a32dca28cf66a3b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631602222e8974a15b98c0cebac4710530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b06afddb3797f7a1f1ee31a172119531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cab74af6c62ec8abda2f09d148fe0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008aeadf371d5e6104c8308db54cffd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c8ca8b7541269561c1c65e323757b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbae05b9ed9c52968202d675fc8a5ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6cf5773ca23c134a80afc627fe5d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7805b90ec5ffaed1f5c9f14d56816f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c320751685d4044428f4c4455d5622538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2b1cc031fc793a38a2bc863f91a1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a64da764892f382bed8df76a82d5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedb8c0b938c1eb71a6fc45e6254470541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9edf8c1fdb604351e121ea3cb4a2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09341cb963cd13761c3eb6e2a01cf6f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e537e81459272ff67d2c566a135a6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b3fa3cdc26192724b5d285386d632545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e91cca84f665be83b3a61e20ee179e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6fabbda12fe6b486600292b831f57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3c69bbb6fca4b009c0603960ba730548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797531d50e3a26670070fa386761377c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbc156fe87f0a76ccf0808af491037550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0400e69baebb97faffd069673ee71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032f0763dc181e5fcf63fbad54d5b79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556716e1b787bcc1bebaa6c1758385a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ce744a5ca9bc790c732f85a417962554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7e4d709bcb9aefea8ac5a75d68d6e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dc92fe7fd84a0af2b679f4b903031556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb14a3e8c18e38da5fc2f342838fff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ae5b254f512bfdc088ac03688a97b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56d90d68e319db3ab7fd0076d9153a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ea367bac091aec09e91ce5bdeb61d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf452ca884565a5f50fe52e06cf89a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9697da6d5dd7d1facd6ef43781252e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63ebc4771fc97a5ed432a9a7f35bf5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c19922f6174f827149cca347abcd86564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda277fabd46d15206aa8bec63fe0156565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9039677bc7d04d9caddd95a6a025bb2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d666597f5ca76907e8106e7f649d338567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fedce7827aff71e909341b76ea5e7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574952af3a78f8a825bb38b4ed2064e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e94849dc54ba0f8f640554f09888f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cce267250a6cef8886f55d90adb45a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915b6085b66d731c0e282c9168504b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad567cc752040e3f1557ce673a8d22573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b1fd8c7c2ff5e6c0a7f724d54d9f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff80e3950c48929c2ec4aa2c32f29a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af9f69dec1e1432caf4d79982088c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78c929485eeb97eee266d3ed4b6342577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5c91ba176585f7c08005e03271b67578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5839decb1dfabd11ff22ed0cc1351c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77d3934e8f76c4646ef9ced08e29ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160910154cd452282b0445483e8d1b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805c8a22b2e5f4b9e95bafcae8cab75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d45d5c27c547f2abd5c95ee8f343d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4943b88330ea3701f5320166edf9509584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d814ce2bdf2382df8fc7e3da7b150585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f09f41172f1976abfa610527069f88586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958477c8dbad2efefbab8dc74f5caf36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab391bb6f4f06d592315fd1ae87207d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de050857d758d7c448afa49dc5dbb0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ca8c49ed0420022eb363f9b0fe281590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782e3d1c5348f462717f7746d9d2f3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771933f200419cb0fa3cef356423a115592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4e36e5ccb3cb56968bbf43330dfd0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73a730d73d40026bcb308c99967b73594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bb586477d6b2100e41289aa043d54595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a22a605a4457ded3d359822494e3b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4b32c6a1b1ee45308bbdc38ad9f9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e51ee8417b66a949a22c2ecdaf88d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70348410ea0072a5cf701842ece2b0db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34729bbf715fc44ad02ce9966406496d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3a3fdc5c1b37b6c788f60d1456d53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a66541727d47e93cbdae87ff24032602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410db73bf1d3db587e6b5adfa38eb00603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe164f707e8d211228d603ff8bb0fb6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b032088ca54b4afbe5c4b6b4c8d73b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01efb3fa62d146885a9ff466442038606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe4bc732546cfd276ef156a83cabea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06deba633a83947d8494791d838e87c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489d01830aed573ac3c520a00c52662609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1e10c984da0eba12f5efbe8dbcd38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab26a6f66f0d2f29c52f74baf78d33611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dcc1eac62f5e1da11befce41cd482612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e7d2917245e0f8956bfeb4c01ff64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf0e906ecd77a2cd60079bb54287d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540f5ca949bc7a3cb73b65f93abdafe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09782c8879ffe19cb98781af423a5cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a00289ee15a6f9e6cce2885bafea87617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851e684b395f492a226fdceeab1ccf5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1a16fd8d2c50a0346d7c8909dab54619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17afa6c860c8477f8cca420ca1a8b5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1cc3ee90fc7be5798d2042f5db89f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281073f911acd3ef812ec4c4a85b3bfd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423740cfe3833bf8616c6b47256ea96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a045edd194705421755d6b4afad0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4be88489dfdfc61b8017fc6ad85f9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f59f4e7348b10854775a164ec50186626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccfff69012d91362715f1f9051896b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b4c157432c4b4ba93e5f377272bff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8ad34aee0ee69cc32b99cee0c1831629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0421b57aaf4e33c1284f6c7efa4c60630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5ebae74a7ab960c915a70dd6e9d89631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892d91b24ae86813f73e4a700f70ab1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0618af8630090ca0413f7c3eb2e344633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8cec1fcbdf6b65a58fdf53d17a527634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3629c519c8711269d274167bb055a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e1c97099c122621a4fa64ba646740636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb6b5fc8b3080c615ea385258d047d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93f48999218365eda30894ffa42dc1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543cccb32e11433ad7ff6bfa66469c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90231fbe2f1c5d8302a38fdf658de66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66f8f847286c578d10d98778d6abda641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c927492e26104cdf7e5765a98c9818642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901902ca2e37fe4f8e38562a54dc0fb4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff105230d71ecf2eedc860dd051e1c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60774ff9f8a400b47fba5828d900d69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee9cf78c363999936ca9ded6ca90fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831649c7252101588856e36ad7dce79c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7498119cb703604e70f42b1ebc7581648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e668cfc5f47590299153ffed5e4f60a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbbc89ecf16e5b9703eff45175d7b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8d32d722d342ee1022f4848b363b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a49d710a5f4d9c6067423edf09e968652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3da98e818ddc9f4f2adeed6688e46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e99f00e2bad32bfda6e9974ea51835654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abf07c6f661cf07b3dfe78085ef16e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4ef64dd350cfd4ab8bdab58d3a283656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231a70ab9ad58b9e1533ced579ba2ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720395066c70fac978ae201c9ca2c359658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b4b688fb8ac75507ecd0c17f8863e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e78d9048b5467974d9cd86d4a7134660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e290956be041aa43c127317f7a33d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a4d3f4afc972f8cdb3578bb9ad04a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a89b3ef3da61271e5d4e03ddbfcce8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5571814884d53bc3105bde5d5432216664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c7501c41988bc745eb229a39a9c12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6abab6387d0654a3ff5dace7e84e2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77034eef9273422e235c62467b76601b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13808ef30c4c9357e473b7f21535181668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54910336440e1da2b340ece5ae101cd4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3815c94753fcaf5776211b9943ae6a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb909c503565acafaa3933ac48c341c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74db770b0690c9abaad7bc126005d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b379214ccf9faff47bdb186c54ddc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829f78e8df0d240648b0fcf45075654674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30065d657dac2f725d5e9aa52ba7c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf8042624661ee107316be027a5a5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8aa1202a0237d6ab1c8fbecbf85a78677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909321b3515f64f95d2b2a5b720d334678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc11e2e3cb44e65054e4d6adf4a0175679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741fde9eeff03b1d843ceda6c536466680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364e8b7a8a1d4a558624f392f3e4991681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca29a21563100e6cb6032812ca61028682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0ca018895ce72dd308f598aa85813683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4447b493b3b31a36fc4c1ff5804642b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee94fd51779cecf6cd283051c91fe7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972e8ab9d34b5ca998b7a283554323f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dab88da31ecd0697fa504e6f7b4b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51465907398b34c01d13f764c36abcaa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec31511b3c1055133afc873795285d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c8d7bd4116ad774cf020182415191690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae2fcec16a7bacb4db3265ec8bc232691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2f866d620dc84ad6e77ed7f988293692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97476301ac9a615f191e5c30bf2b6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2900601a895aa802a8484014f4f5f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20c517aa85c2d84598f7568ad2f540695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6007f61f5b411dad5c27c9f4f7b4095696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8d870bb6e201330655c572b73a0e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dcf5119a137c1e8294dddade0d763698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033440892d09e8b3236c6688b4b9058699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22ee718878236bd75b12013bcdf4ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdd3b0e5f63dfb8b8bf07b200ddb01701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecc8fa4e8fa53a518446fce0b2093b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f950c484403e0f47249435de15bf8e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82972f3f46f28ec8cb93d504d836c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d94f9226963e82a3a9a3e3bb0ec24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb7bfd0f31fa31827bde9fdbabad7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134d48b2afce4ded3dcb2f9f9507188707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518443a17f82f263dbd1148608a94f39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f29f30a2d7fd55f6bf7ee542dde52709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aadde8e7556a1316f7e054c7a13c0c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df8b886841d62eb00438b1a497b3d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e249a1341d3b5f849c1efac30a1d9c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6cf3b5aafabd3c3edce7208dba914713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05433ba96a6d653187b8a45bf2d86aa8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e42066b240e7554b00593f0e50731715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f796fa4edad400d323710aff933879716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf3381927323efbc41cb8978aba061717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd03b107299c192b220c1084e1c1ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c51fbada9eee9a0bf660486a861958719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f03d58dcc239e824052095885f681720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7296c3fcd6241d9630204dbb2054b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0728dcfa7c7aa551e1d1cb8534e13722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b175043606aad4757c727003d68ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c435e8871a43b0afb0f8bab099290a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0ff49cc559aac832aef3bf7a50f36725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23047f5fbe17d2b63edad4e24c3a78dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658036788bd80cdf0d4304a7e807da3b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f78e93ce631763b0e45a572b0874e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a78e17c3be8cd3fc6cc69d921939cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaadc735b3a6998649c57f16e6a755730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbd30b771aa722750f7dc0122ef518731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4558e0c96c2b80dc9ce7af86111fe8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5abb8ab0a9cb9174256d4b29832fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90281167adeef65ff02b3e2ea2773116734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29a5b50a7c79289dbf69d7a250ce06735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abddfa975d14c090883525bc3dfb068736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed938de74060588aa0590be1856e9f7e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623cb6cae8943d5e6a2fba85f46afd2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5aa9010698f9fcb95c1d28fef75dcf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7cc8bd42ef4b49ac300fb8cc78fd9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bcd97ef145625057c8d56b8fe7903741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e55c75403b286ff3621d38962517b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f9123ace7415417d1e92693570c6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aecb44ded3c3b5aac77f2734aaa6a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28d30e38f71a1c53dfb6a1b784e198745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ccd31c69e40fb95eb82a77d0d397e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bc9d9483213ecb01da6a1716658e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522e1ed3e18b93c323b38f972ff801e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55bc92789377b6da802481f4b11be1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36a690555427409750a6c7c2f55cf3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a705c810afc65298256c0eb056df66751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16191e9dd05160e4895b77e21048fcb4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafd12ce431197b371c04bc6600f024753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2049e33bb6034d3331a2d19e64e7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908d3d2fc90c746f1159077cd8021de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8527d879d2ada0ed52145f7602af3e0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09db484e5e92fa807842f21ad8de1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af139ed2b86477846e6420ac8f173336758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac8305eaccac2247acc8a28b1793ae759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e380a7e7133b57d81bac0871c4bd5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11dbf383ca272c60ec7b3f246dec832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94974c1bf1aaf79e01d117a355733de13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65b2ae9eb5a77e9cd9e46d6e996f244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee4a4381adcae02b0374e9f6a96c0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bdf22cd74c7d73a21edd02d66e0f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d347b6e553c9db4648d51aeb9294d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71072d5de4a0569981d5665fb8554ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f9017b1b75badd02c4f334c5b6e4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93827f24e35a3115ead16d7700b8a0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885f17aa69651a38714eb16482192ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3898086cb8d024a59fffaa842674112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb3fad195cbc4ce9ff414f7e8714a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f199b8d52d47c212d150b468a530a5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1bed5ee6a68c814470d5a0fea154115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cff7ab966c519b69bbeef1775c59116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d2c8ace5b8af377579417c0d9639f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd81e2523d0ef065e5c7a9a81a3bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0def1e97e8bef6c08eacd2be5e592119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0da1c02b092f69b274edc6f4b149520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1a06df0007632f2110438573fe17a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1157a96d730c901ccbf45f1c091ef422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe815e3a1a298ff0ce9294f516098e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259eee96b6c589ae76ca333baa636af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5c8a0f1aaa2f4a8f40f4b59560be225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4b525c0dc8d4485888bfd3249c30326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6fdb2e237d6c417346395aa53ee8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84769e49f02fcd5c91f80ffb4dcc3ed828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d8f6026e9ac7ba4ab408e27b3e46629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab555acff737ad59099354929acb7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fcf96fcb8aada2251427df427945331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef2bb2a164860a0ce21bda7512b38732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1cd009dcd559c1aa8fe0e7419db3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588bc8d1f77d9e0fba819269320d43934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf67f592b5d333acb61288f628f2b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fd08f4fa430880a945d756035c47f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430f237cf364ae00aca96176a41930537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4797adec5eddc225f742da21e3616138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f7187fa4bab1a845f017c55216dd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fb5182233580b55404058bca7ee8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706b43855e751e808476ec019ccfdfd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a9be8ff7990d5d78f9af6aa03692742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75d238de088ddca9af93f90f62ac9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32180f15c0c068144991e5ad8c0cea7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802c0f3d2b48a1ec3f4ea56dfac82a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682760b4116f4e6f23bef2cbf7ab54346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb387d70c183827dc9f4630d3699ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a82a805489f3b86c832010c6a6da1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a60c7ec326740a3932fa987790055649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e380fdfd7e8439a338c98e2416a811b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add023432e38ac21d01fb731df2197851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c7571e0ee144fe40fde79e4603b3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa104145e5aaaaecbd19b9d2db287453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3b050d0dbebeb525fcdf616a00e9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc841a4a7b463df0785cdca800eb391455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaf2d00aa3ca0c710b6a208e3d766856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f60814a40af287e3b11c1fc38819657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6baea7ffa2cec130fafffab4de233358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46040f373a035fc61b5a03d295be65f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354241b6e5a53a61f14b2b12abc96eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eb6f519c14b547b865cdfe59d366261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01df744d7b3c6ff96713048d14ed6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d05128d3b791272cf1f3ed36e296063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ae7902b06d9cc02b6a2853f89293464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fe24d570de57396a5b903bf411a1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4ef91ca0b670e1f31f77593caab4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085a10e9aaad54f2be34da1a7ad42ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d68f2630ed2ef9dbfa9655cecc004f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1cbef518d3daf2644bf37af81010e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14165f1d0f17ea55b8e942ac72dfc5ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d565a85270a3d15ae7a29424ef087971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb820445d58e56ca9f74257f23749a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174fc1d7a15728338d7a6aa91b9023b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9eeb0890d630f6953f198d10aa78f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1eb1d78ee8877b1dc81d10b76b6be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96d10f3d00f39a3d1e7f3f1b67599376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4417131aa345c32d307929ebf8946a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555599c47cc9ff593df1a2166720596b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92106c7b9090fc18e0966ea212e6ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b4709eb8f6e46d33b8a83c6e16b4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f4272776a8ec6ecb73e73dffb25ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d970a2eebf259dc3e78aa6614ec668b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210aac9d0a9f7871844d4a533c5c2fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb0e7d6b0afdd9c83887f0b4916c5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea300f9db3398b6180c8f61868b3ded85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb17090e91122e413f58efbfab7f3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ec44bd9210fbcdea656d6f5b6b23687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d96c13daba65b8dcf33556526afda488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c17ddb350c691ba276728190d7de6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc633622619fe296c1a6a30bd5bfc8b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf5170844a74075ccf57d5a3aaffee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97ebb806ea723cad8479af84f5223992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085ee5fb5bc1347710e5a98d632108f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd0a24e1d143d73dc2e0df1053de6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e92b6a02f7210b141e8dd06fb009a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4296ac21c438b5926927477bb3b65a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be0500d31654c890b320190f9bb40097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eb7949caf5a18ce0e1aef08d29c8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57502c1549878203f98854011e87a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb657d6ecc71c00fd850981df5ebb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c93f3705cbd0d95b21e58e989d30a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04165b167e26d4aa98c3261de757e4b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d434759a247a92ffe85ffee3db7033103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd4d94cbf3b1c7f3a2339c9d1c75ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae806c2f4c8ba51654b96241332b3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bfc1d9e74dce7293ce94aa17c1d85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9900241512856e16c71467c6fa096107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62a6702730c6f5aa478f0c30d2b98d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bd7d1b2a69a3ae85f9ef60a1513e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f46d29977e1f73b54734c73708874110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6dc32a807d0b44b6e9e8568af3af3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ccdd08b3504d1bccf4bfaa7c301a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0687aae28cf39663e6be6a11169bae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559f26ce403e30792f8693f3e5e0c6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb373d1e015780cda050d5130659f36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ceb94ae098f6f7b048e8535eb9de4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89d0f132dce43326aa67958e5972ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826139cfd35beb89a8d7371f95279094118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad47b2eb6a4260f5ad7711f267291d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e27f6c8d61a236463b4ed3327e389d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34785561a578a007215ee98dbd1e3b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5a9ccef6ea35272e67f48eafcf6b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3c39b0e6e3181826210c258afcb31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e620ff8dbddac2232610046b67c6d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432e8c37cb466d419bfe327262c7880125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc4f7fbdae2faf7929d0e0337a56ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b5c9fbe8dd5a2bd0d41b252b01203127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910a01dc18951849ae326fb4859c6bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0373258bb88744f34353470a0e71b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c30d4c13235705d9c0507625457c74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b403d4d2cab37c6371400c9679589131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bbaed10317fb90f792a9fae42170a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a31e2050b3be9a47be6ec1422fe11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c754c2195393ecd8088e9227af79a92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab8cc4bad4ac43feb3b29e429cd967135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc53c7dd11a6a24d0702ca77d16081136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2956029a88c3ae883d157ba02f5f686137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f5640f5e4d7a61079896b5728834e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cccc2f7c8d6e79efc8aa3cf2367615139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a72cb6726e05783096f48de766a2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042cca29410beb01b9824f311aa3c11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99114c1495a25e42a02ccd37e138dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5483bf3ea848a1e866d830186bf40c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18cc4df430b811c450b1debd410f69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf28982d1f034c25304232bdcef9337145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f629b7fa7bb21ac99f53a67185cc877146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b10358d5fc2c081b159a0b693db72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688d9ca2be22cb2668c3293b3cff619148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bbdb1c6cce8ed11d3cc22d187dc36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc0820f74ff33959ed80110970f41e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee28b6368a34ab0b0eaf49ba730794c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbdf3b6bbb6fa691091efb8c9ddbbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e615581c4112cf821d81767012b81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07ff2399ed397b3864c01f2cbdfbce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad557634b68a53e456fa6ce1b7dce3c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4d1d650f1e60c88629129a594ecb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e81955a17dd781b9b5d5f14f74163157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5f508239a0e800e9102e3cc71e4cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4f89db601e75981c283fe4eeda3db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286509eb346da9cd886b0b43b931369160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aa1566873f43179ab32023fe5dde4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae64cd7965787cc5793f17ff78b8ee0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c5eb5f6dd533c4fd4d525c84caa38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988c34cb7c5182f8796be2719d89308164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65cfeaad41f8230fba7e41f8b91722165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e89383aadafe8b21f372d8c6ec147166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fa28ee58c217255cf77b4234ba1b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2c5109c7c3fa8511e4c119bb2cc37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ec277a310ff749935946206a0d1b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657f0c0d7aa752dba6483f2371bd318170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efcb70cf8e79e6675cf47fe5790ed0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2ba711ac1f4efa20865bfef685974172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8084b95245f8fbc1f09cec63ed792f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51df3bd09c6ae51d913bd69851bec2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8524dcd3333bb1b8c117d44eb6262d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d081edc17c8271955ef354ba07ca102176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f8449c0e54e0f4d460d6ee89f7a4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef976410cdca9e69d060c6556f5d1a94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593177d32845fda2d9e32a2d8d4ce55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1085756b5b63b8e38f8468a4400bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149403ca6a6e557d623432c09071f346181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d41e7095b3e9438c41063693c2e11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec753c8afe8f2b579f73fe9e18532ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a2c22d00e3474dac629d6eedd2305184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff3038e215abb445ffa2f7f1742671185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b60b73e6f9cd2fa868d2defc7bbdf6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa654fc117a794abc633f861b077d47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c79990ac75377df44d4da7ade6c4b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b2b9d31e9f6958c3a945e8e2c53e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0ff34e60d15020dcdb10d46e8a2ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc86e50042a79e03fa426e1983513f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e4b4a9bbf5bf72cfe7dc67fa47316192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387a1ccad1f556a7043c4c3de630e88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008f815b0ce571e8d538a5ffe5382e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07efec39c997100a807f04019014080195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a2c77819a4f8f83f662575ee459c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5bc08ab5d80f5a934f82b58487d27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84da9d0b8f5f954c419f56352bb3ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b905ccf7417e4732f22ceda8680e62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dceba7ad71eae6a5d5a2b7ac744d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17349ea99ea38ce866276e4a539c362a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512eeb3acc00e43f8daf788dc7d674f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03642b82ba0599c7cc3cb901dc46de85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712ac24414a39c8e344b86fc2f5d3c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202efb3683d152088ce6dbb021208bfe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd92c6f1e5b9691f61a647cf9338660206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c97874e7f35d51d2d9e3550a7fd4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b860a8983e3cb441593784fab8767ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a152d5a3f0136616e413985c5190f5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eabad17f9094439342cc40e1b0b69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e6c2ae141e2df195706b63e62e4e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708d83cbffa36a1813245dac975bfff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caca2d93923f7b313d8a29888ce556213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f356057fdb3469dcea810f14311836e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104e3a1d02410754346b0b40eba9caf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e7763f864ce7ab8c64b88afdb57ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da22806e636b09edf2c50c535344058217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674565da7d01028504773788e79e7ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c671fe4a0532126d41076e318f42ea8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6458799b6e447445863aa02a2cfe475220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f710e7543d9a41b7dab34f5960dda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad90b9a36e638dcfd0f5f5f56692ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b50bf449ad5201925e651928a03eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fb4ddf56d8b17f69fbbb1b03400df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb90dcd383c2a99b6ef16cde762b32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554319e8bfa8862d8e56ceb1a811fe80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3dc83916ca1f72ac75f3e59c490b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ced9f7d5b3fd2be0e30de1da1fb4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99f09dc305ba3dd4517f9538f80d9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5c949f50f913672c49c1cd36db3d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098ef5a70d8a5ca1f4bf846cb493998231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0170bc08005bf56e70e1de499ad51c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b1ca8dc25fc9b36197b0114074e80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d42355a88d32e8452d3d3d28c73eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237bb27ba30a719bd4068e95daab76d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6ddd3c83b6e7198c70303fdd0f325236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18125d691628f4f4e731392bf2d19433237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3979b49197760287c07ebeb4e9609238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80207f3f1409893b92c4869887ecdb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397056803687eed3f930540773482437240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416f8914997422da60b41dd0a20fbe3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f37791b2e1574d49f642e5c3f1f6c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc7dc00b7b7f3a6d2af819cbfcfcdf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b56d13bafea1786071af884843c43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fda86c2965464df86c98c52f77bfa8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb82b8cfd46fa2300c1e8e89784770e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faea4fffa5c9fe4993b48b741c0e4e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e65408afe798117222d28b22b2618248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6f71ada081b169c9d378f41919d02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd906283eabd176c6c509006b5515f9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03951d904d321f4b9909414cf23ee0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22393c23aa9cf2f34c09ceb3e13af1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c7daa12e36d7edbf50b1789c3ee04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c806c3454ac6c299d9e36e42e32784a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408c9ec0dfbf275d76d12c16117a527255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9b6647650ee4b090f6ddf85d0ffb5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b5167fa78e68cb56f9ee6e0513e74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ce0ec78fc4b6deb352365439336ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27159cd5ef362a2f0f4ca6860181050c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d763631ed5e6a168b87a1498f6dcc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97958fe25f0b6eaf60fe02712f4bda261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d667fbf60f54c295d1a1f031da9c11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278465561ef03ffa2ffca18eac4ea16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fff3fd5daad6c4783556ac23d5cf3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2682c629006c25bcb943cae0db908265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ef0a31cb1cdc1b630bf6a78d71214266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf21bd724cf75f7100a40677c49d8a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68075c3b485e36771e004e6312b26e6d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4acb87fa6d70cc75c7e1f3057cfa9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535ee0057e28ef942739e1b5f9a0460270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb601e13694403e755ddd8afdd9b81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c68c9bd762666f4de9e1a96235c28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e51226593220a5828a27648fcb5a1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6c052d8d2203d3b4cb1a86a2a79ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0bf6e18ed6604fca5a84cf041f98d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b674d26f16723c663f480452313f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fe56654bbc3d8a7108bf51b03b5e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a9e62a665cab529b1ad1b25b4870a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baa6b13a953fa09b629386b15d9519279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e508986c424c4aeae0178f1672abde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c6f7212f00c9034536aa7206661ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32ca6533b3d1237286d3361fec6ae2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114912b2f21c89e2288749fb9872a5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579d3fe4a0a7c605fd7ade84e39cfdf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd9b5f7112d90148f876f80394e2dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9bd8d7fa5fe7bfd8ddc2471c85bc7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c372350458fcaf1ef099d747810d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf351ad0f7ad7a5ad97c8586e762f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11003d77ed477af8e6ca927516214c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385424ac36ceed21fc850d02b11a31e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f12decc16c370f0edce9bea68b1a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e0b8dedd2d92d38c0e7c99b9d26cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330f8d3c6606ddef94c87fddf6d9c3b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5b6d0486749f32bd163a0f3f40600294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff8063a2f2e717c9682ecf11189335295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917df271232bbc9512514331c455079e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a071bcc49893a2a758400ba27b5d2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b6d36e7b05b713cad362a6d8be6f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa1bf83c956fef598334440397acc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11425a05d5c963a4133fe6b233a181300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3d09cc67c2000a2883cc66568ccfc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb691a004353545d383179bea34986302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbf602741f3354e2ccc83408aaf83a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42e8cbfa8d7c5e1d6cecc015189446304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04f9eabf4a898f431ff6a1c3e61764305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe24dd4f5c5ef238b2a5fbe3df9e58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e169233dd31e571ddf5f30be76ed8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df667a69dc64c056ba24cad75adcf80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f373953af8ba507b2c5996928944c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f2c508caf4604e29725a91689db85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f643a7b51f77f9052d5adabbf161a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30488a7a6d8a10521a4280d3af6caa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580f9245eb2395d6639a571de63baf9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69e60ec9c92b56ac934d158fd52988314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb247d3d61c4a22334a528c04467f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079e1ed941b5c66c9d0164c71fb4abd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3660d2451fab0c97318660e03e667317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998e9670e424799c016dc1ba7285bec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f33816305026382d5e540239b28f26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691221ef8aad6d69ecb1becacf3934a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48902f071198a842b2c50b7f6bb6981a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3331a32e9a876d83974154e0efded05322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3d175567fc290b5ee4b2d0b3d869b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dcce806e1bfe91a03a909333ea7e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a6a738c4bb4940a47d21b0dcbbbea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8c361e8330be65cdd5968f5d8a89b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e68eb60e01988503a3a8e471551d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14010023ffbb30016974bfec1503f3c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb72208895f1079afe6dd2e8c64386329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cfc9cb724cdc84bcbf1ee659a0b63330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2718df34b1d75caf21fe19a9781b17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc546f853df778c0f64f364b0b229a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f0ee78debd8ffb3c929d0f67959ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8253a0a05ead10025c849bef3a32b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6de9b21c078101749a09b395443ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd6f31617136da31092a2eefa66ab6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545d40a0df1e5275586feb4a5cc0bda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433cb6734180b3a741b70c6f58d0032338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf0167987b7ebba9b76dc947def94c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904ad12ca62f6e8dd1e8c1058bf97ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577540596fe6d4f71ec779435b978d0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9583742182ccde7b186d42c8fae88d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfed0e88368cf5820acb7a9647c1f9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792d0498812a4a3b11349e6b1519afa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82e1af6d3d4e452c3eed0feed806a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4142c65f1438536526791c9c243cd61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19e87efa4d4bd375f0e075dfffd5e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb6318519f380a774d9df9d2912d2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99614f7aac2ba2a6831e3ae791995ca5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f56acfc30b19fbde9f5d4a787e958350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5e83c7d06ee096c4e8f5edf358f84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b28de2984bc14004b449cf20e1db9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd619be39bc20bd17aa99f799e02da39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d614725240d577998b9958012e2f8a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8a4a318deff9c5fed195550fe9128355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e118b09dfecf243139067211779d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f75131028e7fa086df1969674301a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c8626437f474e5b337503f3638858358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221d6450342f4e7f399ade9544e0e2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ae6fc44d6793c49787c7f829aeb38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d6752168ba48566150cd3454e9d8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d64ab867607385f7076daaedc4b0ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b569a7e7f31705607a4b6dcf65bda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011fc2b395becc4aff7f674ce91e258364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cfd58d6e7c9c07ffb3842a7f851b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0494a872145a7631b126cdbb070dbc1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091c8f830019f63c338b865f2d71a5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d822e82cbf5790ad3aded843d120ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda2b9a59771cf176e98fd8d4e340e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97fe584ea45f66400651f60e70de6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a703978efd2b3bca7e3abd9b00e7a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2294369cb32a79678b7f06ffbb09e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271407daaf2af841c10143c7a033b61e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a9c392604911cbbd13f2b974040a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dae20bfc95bde7d139088bd4ea946375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2a21d9e5a5676397f6764f28e1787376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be79c6a204d9bc86590674ef47fb6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569703092ef8e1ecf353aba6041fea2c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ad818a426442b4d446a9dd3bcfa61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55479d9304dd01b8605a6e4cb5f8f16380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05a69d65d1585a5af37a0f893b064c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d31fde945a587237bab2580ddf95a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed591fc694297bde3d402690f1b2c0cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff481b3a603ad484eaef738efb8a0bcb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef4c594b11a597c71bd04747ab2949385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44aad8c9cba1e55275382ed7fdc2b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ce3b02527f5a9e5965a6f281fb618387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c365d7893a5889d2bd72ffa832c8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c044a70895864451261f80ebc1481389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c468b3294c88aa33ddb64acede280c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c3cd138390c15303b68ca7d7ed4f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294072d7db30ff3fe0cad73739005931392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c14e902322679e513402d1ec82f18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38bbadc148c5b4ee600b64591fe741394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec6eec8f542c06509b9af2b62bb0f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794e85f2df325455e127d24a88c33d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac8dae15d3dc9113ccfbe6ee47d62e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1324fe933fed96b4d47a53c9a9998cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b973e43b7f19fa8c8e5a76cbddea06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104123e1b985a92a624c7ef1c0d1c297400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4ef42ba0ced7f66bc84a534bb8515401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87c4cc5e7a92c39cb2c6032de32296402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cc1dfec0834cf378baa36a9443373403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cededb43cffc90c751754d8802720404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21a9cc9b1965f73906a58e91d63048405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0a0842744794ef5f01502b174dce7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7770fd49ee902ff878a1f2d5ce55f63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bcaf51b1c8c6b5d3ffe5c3893d465408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08057fd96bcdeaf1b7219cc559ae4c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6640cde8730fffd91e69084d63c22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cfa75b0f6511b649c0f4b2ea1949b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d43124a0c1cc8b05afd950498426c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41cd4e385269243d1242f12e2059ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e200e2187cda9eec0ec2edae712b14d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5517aaaf95720b20daba102a51930415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1095923b1b7bc4f56759528962f3e48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79d3a9ef5a60b9e65018b12ea97dd4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b06d3ab8125d003a619e3516218353418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba06113f59697f0bcbbdf7b7c548ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eff5bf1f73b9350242d3c423e0668a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7ac07d7b48621d3dda207ba53d584421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524611ca4eafa8c8819cd6405c54387f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539f1a5c5545fb8699552b6f33d21a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511a2eef35da0cd302aeff7c9a17c6c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bc815a43af1269c4b56be346dd891425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abac3a39de6dac3a60ac2bd0e6c450426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c2319fb94597c64fb95855d210806427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d7d5046ec8c5e2fc84dd431e3ac29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f46a9c18c4d5b2fc4185580280840429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac3f430e475fe1d54806dee258b09a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587d172f904c885ca816463bdce4ccc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d599a1853f128c1354248b954ec56432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0080fc2b527c26835ab7d6f8653cb7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2d6c1a995bb286070d16bcf16e67f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d94e01687e210591fb9f1684e7bed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec1cb45a75b40183ffae1359582bc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdb00b68fd6e9502cae1b0265e5337437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c070d0653d3b58a6ed26cdb925335438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff10d9d7f5cf08d87b7440a0c83ed3c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5b460e7a557fc869521d64eba55f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74328205efe13ce9f053677af4ede013441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de4013508392e3f3e569d0567ce77a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1635e86ea93d94e583a1229bb62af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ef21855209e6ff9278728e11c61ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8d0af128ac1606814ccd481decd22445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed5de5abb58c11f28628267bac795f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913074df676df3c4b542db93296e3ac3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f975cc128c3ab37f741d8fe7d36df2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13cca7edd1b82184f441c530f4a5be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef11c36cfff9abf7b691465d75a803e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055a97c5247d1f94b14e07095a0ac66451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b2823b08b4ca5bff444fabf56048c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f112d35e01d8a6b1e35044ef64fa7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b367238d85d7267a685c2f46271975454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951a8f3910d7e2154b02e46a0e465c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292fdcae57fdf6da028969d331489ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dffa28bd8610b0bf0303cf5dce81cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa84a8ee0812f937717a6353d3236a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775b55bcdfde0cdda7c53263abb9f72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3dcbb1e1669479428d9cda9e40cdb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c15bf4bcc002ab550c01aaae5b044461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febd7d67dc6dc900179be035751a47d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f593085cabd7ac7390d56524da10300463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744928f7c8444ab05a12a1e1ce882428464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0824dc0c6e6a5299c913172e0114e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54fd4767a99d10080664464d62d479466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb4a6b52a57a5775cb2fbfd1c1f622467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff99d340e46e3b06e0a5f662d3813f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b9f4b0d8edb52d6e8fef13550d62d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ade2c7fdf1f0492059cb1323d80d64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e03037f2b7b028b150fe519d66b84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d264885401194c714ef98474ecda93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17962e2926369864b3ed629029852087473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9328ca8e2369d5680e6a27464a3dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2464b954d6e2e2b515bffbe4a139c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684bcbe25c28c2e8b6add059d5e0853476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dc35ac65b444f2292c2e57b745c3d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acf75e1a8cfcf4de42f99b8926d39b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f4739354c76f9ff6b1030c0beeb71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588c3dff2b5b1d424baa127345cfb67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cade02c79fc52d4c161af8f505d4945481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47920b2ce4797ec4e3346ecd39eb0ec0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e72a906315e58da53defc8a80439df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b28cfc814ef5bdc10ac20c625de98b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f74e2fe909fca3b27a53a4b154b28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff558e4c8d11375b4cf29cd32465ac0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440373a156aa24b68e117be530ae9ac2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705a53ddc51c9af7e9e9f4606a24c5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8bab8b7282dafce2cab560fb32823489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82459fc505c0a2bb8463697b4e4dcfda490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e233def397bb960a2e9c3b3bf14f9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957a0ddd31ef3a25810fd55f74e429f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecc41b6670a7f9bab69589c9e95080493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725c16358b2fd89556cc8888216149b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbb415247954cb8b03c38a9c50d46e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a819129fea3cf0d3a72e3384014c38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2475da64faefa71d89031b2921f18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f27e47e2c4d68ff7073f56f8c9a77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a0794fa123845374d1fc15a1305e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1611128f35c625816d84095bd7059e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03392d6b9fbadbb207757702b14cb36f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c716e317f871a751017eb46f3ac54a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bd4f905899426cc47ccc62a11a980503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ed78de479dace62bb743ab88d264d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f731064aed1eb67d0ee6cf385def9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93beafe91cbcd5ab37e7870b3df34f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b7554482b1651b0c4a7d41d79df1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eca96db7afe6f25446f9448b6ad83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21649834ac9355e5b862d0624222a3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e1f461ff80d89dc959cd161df3b3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771007cdb53e279a22c6152e420d8e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aff20c78ea8c6dcd3db5b46b534ca1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c88ed5e041793aa726c7cacb0cf3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a604630ec93db63d0d650572826edff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c7004ebee084aa48bdf3fc61c4aab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e34feb9b4a40a5ec8bf638c21c4ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe2ffa291f08b312bdee412191c9ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8886649def93be519c2fcfb8539000518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810460366cded5cb6730aff4b30a9a58519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaf9e5605afc683787f31ad87b39a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cfca94d9cafa70de187b342951e20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f58d9544c31c0faffa2ca30983374a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f41863acba82368abfc3733106e0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffc03a53f26282e9bb69e39bc842c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136059ab69446a33ee88a5599f7ff3ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d77d886226301b06f607470abdcfa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82072c4f04558d2b3a50ad0d566733527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417d945cf8b4697c93afbda728de870528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4776c4a78292981ff4acdbf640893e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5de365b9437f0b9e4440c48d9dcf2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3138f6e593f46d555bafa975c9545ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdbdaafdde0017dc91901362644932532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e785a110ad07dadc074b9c3feb4a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8233e6e8fc24d4c4b386181d200cead534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca4eb6225729bae3aec257c33e4fda535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eb88a23ea358ee1c198ceca9442c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd78606b604d2bbdd27bcb7a2748ce4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec0807d87bd2c513cdb9e8c58283be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367872462747c64acbc2787645a47a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab135cde1d8ed25fcf172abe7ba339540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a691cccde4083f32cb931e5de7e6db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d7bbd54614b349e34832150c9b2b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59a761a580f7218fcdd805bf684e4e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f7228e01fded5a4b91341ff970052544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fe59b63afb088f604c1798a7a1eca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063009a5a95e52d70859203718370e58546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e6eaee47518b5f66d8ffb880699a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750b7b0fd89a57b39bf7afa49d09bda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53c7953a3808dec4c948e50c872f02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820670f72b39300dcc25a35efba91b06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697404da0a389f16c6bbb5af2f76bfa9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1671dcee51301e2a791e791990d20552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5728cb5adeba20162fda15a8f1e0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa55a4a723f405a17b5cfec37cab6c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8329c1fa96cb784e4f36022e5f7b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ee7cbc5c6be8b67bec9b9c713adeb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a2297e9912e428641e9fa5c24633b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980376dead450a11e2e330d22c44ea5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970c33be51f25c60b7ab6d1e79dfec5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0428f58434890f89cca2b3c880d12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4291d70e5b24d1b46764b0c682128561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc502f5077c04bc94305e38e15100b03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eaf98f5cb0cc2bf2535351e8a3390563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05aaad41134ce1b1c702cb1fd12714b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eb989a2231932252ae8094912c427565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407d225e7a772b7657fa0e2bd053b27566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9d35de1e1f7cbe41e79f3f2b71161567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6603d5620dba81fab619befa0d955b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62221344cf7911d714f69176654731569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd002b1f92588d6af4746c2a39a22a97570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7abe1fe8c6d3a63fb16d5dfdc0383571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dd088ef3757421e2cb574cfcb4f8f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b2ae908a9aad263b1790d490b7194573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b84c5e58a3e554c3198fb39dcb2bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734adbf1087d3263f9ef1ea2fd7dc6d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dc4289f2d75556b8b7bb5488cb688576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cd0bff3ac652bb24975779af34794577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee00f4faab25f019a8fa311c9889440578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028ce370d331324b73df5951a8c935c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc115aaa7c6c8ee25cfa28f6123b226a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba5286c4f8bb40d4071f41fe303174581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607934595a276a4057aec7efc8add3c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928cdb0a56457761751255a35528412583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207afd12843b9c12531e714a8efafa3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cda59228a7cf56a804d62e03c17e03585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a9215429961ab2aa7cdc9a6ba86ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ce9d45a55329a28bc1c0f72fa46c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90531d2393d75e22ebbbf9f4af1e7bdc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9b284ca52e283077deb76a745eaba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca874b8e5705e56710505fd93ee6f37d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572d621fa56b173d2ff8807ae926b29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0a52ca24b9b6fc458d04c22c3a1b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988f21e5e874bd21dfafb5c3de14c84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeca0a83eafa148745b5dc5a275036594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7f2bc3f71cb4adaa337138626e650595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6405f9dbea0b8be9eb698385bd744596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f3503d3aa7fc2c93731e875e70ccf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7fcb9e78d873adf5845cc601a75a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b0cb40772cfcecc9db1b347f36528599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98a16d61c53e70f0140b8fd64abc51600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cd7dd1b3ac56cfb24493a167bd485601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184750867bf40ae2e2530e9b4efc332602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64920d25672967298aee02c5313ea7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7083cbbf4580a6c378e2fdc89163b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e0f812eb0297099f60b7a82db3d77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d27ef814f7227cf9a5773dd5565f4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773da8df337de0529fdaf296e39aed7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f82d48102dba4693966319f3a3d94608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012bf68754163d89e4e3227b33c893e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94696adc629660ca0bf90564ba62415b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba053a54d5f61f77c17ed3478d8c84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1a346cefe1049833122db4f9fe618612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a192a0c34d6f8e5a9d3e40faa0530613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e89b8059f4961d7575556666b4da9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8145e657698019be20d2600347b030615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47dda4fecc9dc31175eb231fa62521616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec80d8260e340be11513e773675fc3e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd3538fc1e5a48d22889d2df956376618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2daf9243ff958f137413f6f16bb15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eeff75fdcd0065587cd1c47cc2e09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb009055d5ba3d480a3878927a1ab7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea79c20d37693ccd0f88b0ce22dfe1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd783f5e3e56cf493ea6d06919f0965623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d7ff388b5010f9cc7fab6f860a7fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebc935876550298bc32a4b76543344625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd16c52754996882935fb6fd6e9984626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf4d24b08a84cfb76d156085bebc98627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83859ff16564a31eaca2e233df1b4c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d693251aba3b65147a6da0c0899422d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52db05fd776b2e3b609988dbb393156630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff45cce124d6351284c89bf3fd90e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee48ccb178ae89668aa95e5f29d725632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a53c7b6b758674eeb5be7ac1a04ea8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7073950ad8964b12b145a8b2913976634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20525e7675637b92d2b54dbd4910fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46cf368778c98c44d16e878dcf39a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c0e73271ae26446917fd7f1f1031d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e72ed2b79ea8dbd675cfdd4541eeaf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67809789525b7d9f156cd9119c7f2eff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c75e447570b0843d13cf8e5b7080a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81779d1ce3ca4d508f50c636a0af8f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb1ff0d60a1555954549bfd13e34c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccabb1eba052790280e4884e99a3738643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1600abc6c132b1937a6d5a111e046644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc45415ca6d1f6128c3eff736fc8157645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb24906bc5665e215c55ef10ea3be2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639d36ecf23e7a158647fb458b2081a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5850020364a19b2202ca57ea411efa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05b3d6ee6a93a1f30ae910e727d21f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58109d74dde2be904250e63885a8249650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ca4d8abdf24bbe840da80357abe2a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05910dc6f71046a7405401b52c4df528652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78717f2bbb4539b30885bbca4c9cbf9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26029c5f5fd651548c70c22643a94cba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd108b621902c5e28d6b5a1d951bc3a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a4c0bed8010aba5992d2ce82dd928656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3587f77daf9b7a1ba687e4a231134c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67008f8eedff514a042ff061a61aa90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d22bd2ee9801c46751f4fe7144004659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911863991a0074b7ccf238c49d2930e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c9d3f98a00eb97b58af1f95df6bae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18393be3e44c05e100dcaf222a6a0ff9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c167ef093af8ab0bb913216e4fa213663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ce6c869dbf9a96dbab7251c59cf62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a447542708808029d2809dc129c666665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f4adeedf814510c86ff724564051c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85170d7ed291afe68121b90d564e2dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5d49e74031326999e7729198a9b0c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941abdfa884dfb7b64d3c49895ebe17f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200f2e6dfd0b50bc67517c5dce6c746670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5258ab6cdd902bdc8c74201a59fdd9f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbd8de57466039a5643f68da6191ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22953617ea643ba8b84aca40bebeef64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5cc1296ce27da7c1349ebc3b239ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5a9200aab2ca8f91d3759875a1381675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5184f527ec1a0bdad1fafa3260e36d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e96d3efc1b4e757e9e1e3b3a7ba2ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142cedc4ff7967c4a94bd6089a76862678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321901eaea9b75b5ebddf30be94480f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dae3fd6d8ad8bc781bdc4ead30a73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad7915227150639ad0657d20bf8600681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb543c952fa09b5d56477c3fdc1058ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdec61612d55c89e3132ba1883f251683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b4202bd5a03cba45481b4d5af5aad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8aba4e581e2c414c5f20923b55337685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08db7e5376c95af58e6197c8c77fea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94a1923ace2de29ecc8bcda328c00a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f477a41494e72454c37cc2ea418766688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e7509861a0925743c5b0969be2f42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab2fdc60310993d35a0f4a2e88f5e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcb43f7d3b85070661cde442da0889691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9165e69e63264f5bdfdebc950660d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b453f64691a4285cab1df42b93403693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699308790b0ba78ce308df4f016cc05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a949b8ba6686c9501c85fa2a65fba1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dc27276b9014291c109ec67deaab8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d75d646bfac2cb8063111975aee18e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833bebd9b6c86e7efb32f6216136e02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04821284d1f5f08ff4721f6d9213cec4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663f39cc4dfab8131c821407f8aae19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa8d08c8f84d290ad11bf1cc878d16701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df7e76b6e0f1e53fe975adf1d79a0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ac338e584865261c7451c8aae0ac9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535ddc55edfd80221458268dd7f7e63704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533e3ba09c57d3382866a3899a41627705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3250930a06afbbbb663d3ebad4202a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a74c434bb6794c913109abc89b119707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d7df807d51166c17fe3a51199672a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97794638e5daddf2b263a01427788c98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e50a90d1e15a0a71c84ea1fd90f577710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85a8fbfd5f73b4c1d9e1f85cbee107711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f8d5dcbf13855dab1a342e46c99a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6164d6a649cf86fe03a63cc58cd0497713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612ed2ba938e68b595b0ff2e4f94237714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae504d95153eac643973604659945a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9729690c48b922d8416da6bc825b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943ee5c5baf9322d874d98e296d7534717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed4be992cbfe1c2088344a41c23298718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8060d6e4973bb18ee9e39895f56e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd662a81f36906ee8bf5b58bcbdc46e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bcaece80797343cba35ab1209f459721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa7280a10fc7d48b29ef573df3253f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff7eac44f069f69bdfe662162d0adb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531a7e53df39c2bd6d0f3b089972f69724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb158e7e8d36b6be5528a5e2546001725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca318f2ede03b2ed6a33d7f1b3801e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59edc8166e392c243404823c9ac092727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a5df14395d038e6b2c376f5d6db15728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e3d9cd491d94c47430d89b6f8d2a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193db757b9058c71003c808de2747c00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae2b9c6d86c2e5a3f8f2fbb693fbed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0290354a5cb6ea52916a9d5dfb327732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027de9bc0e401fdbe1c73115459968b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776e2c82fbf4e1e2f3c8fc4749fb596734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848b9d21900f82180ea2c96cbd8ced6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bd7d2f04afb2548cd6871790ed8ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc407e5f35fafd16bec1de5a582b345f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474a7cb86f336f69850c6eae60d97a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353da584dbaa0c50b53d51ea858a3eca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c91596be6f2acb3fe36bcb5f9449c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fa7213b8e711a8fcae5a6151fbd82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1ed6330ee75a65362b816c20830bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f516ea13228b0f5992bb96a44d2e6c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900e9a12b07c270cddfe30f6952a228744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804c35c1789dff3d35c36d54e9871d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7c30d5b18b4f05bc41218e3acef20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9bbb7faf9ab3a68f6fac800acf667747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ed2205f4d41373669c8d993eaf160748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa115a54613f07558d3601bfc103e5ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afbc3c43d938f3ea828b3c0b31c015750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e6c365d342b1a05d9e35aa67383bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e3be0fbd1d18bfec0e8a83f31fa7b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af411d0bf8907a0068bec8d0e786e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a896ee0de74f75ae698a2cf0048b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b8d886e66f935c28284b8950c10f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7225b51027ccf81d464b41b36ae034756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc4afc62779eaf4654f288d4d06643757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2853cb3ee009b20c871981d2594753758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d84a4f629d49cc1c2c0b00b32f670b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>