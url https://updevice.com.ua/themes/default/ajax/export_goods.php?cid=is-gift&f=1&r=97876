--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8afad425643ee1e0b99b64ba9756e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfe2cb1532b8a91dcc6f78ddd1500e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7babf196f5a0526bc4553714a7d943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f109659d92753dd9d7dee13a11dfaa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5625252731539550e68cab86579815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755196e2b51c1c8deea83cad57983f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5d3ba852938189cfe481808886f797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443fa5d86bcd1ffbba37936f13b84458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7128a52e924ab480bdbd12a6ab0dea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124c03f0532bd3ff430d7f015d1bab510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a5ee7ec2078728dd0bd6f937feaad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14250b68fcac501ba7a832cf28f012ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b59ba034549a9bbf75faa96d5388013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee106fded183d708d924755d751f2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fd8e3ce4f11ef0a8d9b69707f9c8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ab3988a1bdb9ae5c4f645068f43b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3bead7c86a6b790b9e33769abf58317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d12e9ca28a7fed6ee999f6de3ee0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e4efe642bb0eda31d06b8a2d3788519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d810abfd2c5764f58115cd48cab5cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdec975bba9607f33a0c5f0800eb8dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d65cec219ef843b7ee4926d1cdcd222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26ff5f30a6319d97c172bbbdb4fe5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2333b3e497b07c34dd387fbe44bf2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e6fe52c40f988903891450a13180025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13c278574ee5d6c7c4eb4e77be9f2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f54ac2afe44cc600174bcb6ad9dd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05556503545b72dcba4ba57c28dd8d4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25773c48f2973d1a17bb7f4c23ddc1e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07941d34426882ac7c762cd4dc075c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce352ac1bc238b7d5d544d372a260a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a515ab8eb8e2ff227c452fa6290bf4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c48d72582e6a5d24981210058d43e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9e978268b65446b64059814db28d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2dcf0a175af924b646daffb66c68235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1ac919e6f82d04ccffb320c5fe58236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a103edb54c23fade7cd707f8fd0aeaa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae0ed90681c9999a88ca11bbdddda038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca46f335523fece263f4b5afab871dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b659f1f8407835b89bc8b55168cc540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdfd3ba294869bb93a70217d10a46641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5f7ced84378e4baa4ff3578a4510b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5579a266eef3b2d85003d5a52bf86c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a202b412c369c3499b082c805d6177a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5ab3b4d2212e86469c365db2940bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecf6e07e4f3888f9c544e3c9049bc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e9faa35ef3421476f01399aa0f56b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8c9c8bcc7707d1b090131d03ad09c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8fdcc4083321a473099fac63cc0f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f74e08a28b3905ca23b69e47971fd650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afd1605e16be12252f9dfc992716cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b5011eae097cfe97538926d72287f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba662e764d4fd1d6d0b1294f6ade10053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489978b854da9ea38cb5b31e80bb13854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efbb28edbb69e966974ccec8d0d3a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341faed79a4804b63296d846cbfc260e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42998bd627ed78fafeea11bedc7f1d5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8ea5ce8fdaa5146e998b5ff1e044158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649107acbd38a67bad7a3a0470a1b9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e179c6e237aca2972f0cf354ff382a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d49f2fddae8a698d72fa21993c2e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dc7d023d6276a2332d953afe8d03d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9bfeab2c66b3145af428985872cb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495a080d6c5cb37f4d568ea6b0fefa364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adc6917aa80843b524620492df757a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5f818ed028cbd897c44ce30ce329f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4fd4dcf199f9013e68c50dadf0de367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d42aef4ef463d6517e69749e7058ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001f2d26b803bfd1ce15f25f752abd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb40e66c0a6950256ec584b1b5f7f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5ec406c1cf102211c3df47b616b1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d80f9c2add7c51fcfe7bd26451a02d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaaed89067a0f2af05fad81051faea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83120811cab6dfd9896503ff286093374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5993c08c030a86b1383466b7e2e54e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09debbf4a10b7178459e2cf61c8c3da876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079791377cbc8893b88815ab2dc3c1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9866c004696d1bf4ddb1c00c52569578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27f090813dcd969aee6859e7f2d30579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db734063bf1178284196cc559e842880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304042a9b9f5db315abe42ba33593eb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b9b29e66f0cd87df8ff497b42d9bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3af974a2f21d48429ffc91c38946183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7954a45f7bdfc12e4f5db7d84b00b5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eacce38cc52cb5f2b6659f2f5371a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751cf2060e11542a69e9d9846a80be086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be087175f911da89857fd2d6ed8ee15087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c78c0db8cf191d90376bfd93ab545988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cdf32906f7abf8656f060432f0fe489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b33331c199dc3dd5fdbfc18d4865a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e33bf17afbd5961fd0d85334ad3ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65319dc72101601a305fbf4ee3f4b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55571a831788ea093451fd0379332d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72ab1e0cf2e6a22cefb3e2e7c8b7dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413a7facb5cf13f58de29a1b06004f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a9b9c6bea98d48b58e18ab509f2c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eca12bf086f1daf8401debeb4e366597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d328986f0b2df3eae4c73f690163eca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7a0b61eb701efe5be64d96282c97999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d77e4f5cbeb2ea69d094199490bf6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bf506c8faf8403624c0964614c1e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b486371d425cd8b1ffb5a37ba64bc2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a6fd647357e68658b1038c62cfccd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f1fd328f57058c2aacfa45e22ea6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da247e30f420fbc72490bf767f0279105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dad554a83ee54eb0e41056b570905106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf262b66d1045e794db9df0a0d8246107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa68bbdc285eb93c4587501b0ef573108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dfbeeb8f2ae2856fd054270623d67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b97e94565db89c66c82461a8073af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fea02eccd02fcfd516aaac7d592f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fec7f746661e8bf323ab3b1e605c32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4355d064e25479acb53bc49bf918974113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456198c55d7319aba4775dd469b0b6fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec071c536bb8f3210ed0e2ff6a27b3f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486f8bc5dd955ce536e8acaba78ee40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27d09d287f9d084b7bea02701d4506117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1aa5481754decb190c50b696929a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4f4b3e411192c17164c8bb80757a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b8bbfdb817b2bde32670c95055097120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bb1602628e3739dd74543a98d9e0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf040c23486fb0eea16a90945bdebc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014f2b99e4fcf6b475bb7161e423aec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3726eded56a84f86e981469b2bcc34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edf2e34644cd8adef59569e312e57c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60667eb4326646dc91534d5de22b3552126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15216d6c4040b230949ba4986450180127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae248490e05833e72bebdf9e1fb685128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eb84b0d3efb4f353b10221867be37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987704c45d8ee0e6916d8672b63301c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092bf2512696ec8ad3120ad02f21451131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa641044d2b4fd1aa75d9fd942f9bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd930b086d37a40893576ab8e69a0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfadf20ab8b627ef5471eaff0f1d7b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3c1869bfe683161de8425cbd19b01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8060b589690755b9d1595dba80c28a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd19e930fa6738ed01e2c05021cab5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba81811a30144652adf0982ceb9cac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dd67b8462093d823a7158a810b41f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecab037f013f6233e0f20f632b1cd9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c2f248ed865ca318bb6e4c872e341141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983fffc62a5572c51c81bc28a511f3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a715f87676c631c0e7f7de160c6f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55af5b745a62e39275e8ae6cdf3c85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de07980f3e05ee801847f29e2a38536145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46852e2d28c5d420f003be53b7b348d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99823538b780b1785079b0239aa23ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3059bf05ab681fa8eaec22b4f7df954148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1f341750bf76f4d4631fe5e4555de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6983f447426da1c2124454512455dbc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaeed92066113ce0e75072db5b6003151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1d3ca1eb70643d624b8de4d8c861d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cbf9e1140d9f9565b7062b43caaed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20833bdf289debe061b2da1da6b98f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb977a226f081df8c89bae95eae057155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0071f0f7d18c299ed52a81dd43a77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f38031b8df1996759902a3839abf0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66247a80d8a2938ad239b8f4f79cd5a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5b8e548808eb523b6d66a22824253159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a936307737d3180fa2372c7a5b78070160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3f340b9d9b518a511d28db8de79a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53995b557a4a48c65b699dc48fe87e47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b831b57f590bc6e7eb0b4a70a8fdbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d03fa00e8efa2a1ba2ab566af1001d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68a439c2f0a87cee4e8533e5f4efbf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e168da69f0a350580ffeed17b2e9400166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0730858d70ca6e91af73e3c1afc084167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daaed0e7e81d9dfbd21d5a6abd6871168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30152411efec703130b10ea841c53c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27497d46bed01eb1af9383e7382d4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874c09f188fb8677ed92774f21f5710171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2e165451ce2b406e617f009abbbdd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416dfa4b5a3cfee1a45de2f720e9d03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfa5b17e2d68e74dda0fdc94d77f12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6964dc0e37a15afae18462c6d368cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e76b620f002420bd1b40ad2a0ac344176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421772b48ce1896b03cb467237ca114177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7f7fdf0060d51957e15068ce44d8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311e5276ca5b9e56a3e29178fa88940179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f96ed2352442258f029059db1c5a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c8c1f565fa203c2848f460352e52c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1806b6236741b4b77a99203a889d95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d4130385e7ca9e117293817a428bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aefc109863429fe75f4aa97aa69a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f35c5e411ac2c2a93518bdde11120185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc191e068e001102c1213ea7c2a61e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0357739fe2ba2e277043d9847901bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd76c671a8c11011f91efb01030e8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d82b3d630757aca8ad78684a5347f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ce85823ca238414331e01d4492ae2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ebec53240c8dd277a3b40fb7ff143191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68659fef6462741c7270d540af84555c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91b5eb777fd911b1c3be9ee5c14719193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12828c8824c8068187145ef3afab41f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aef3fe37b0660e857b55717a61d3d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ec8bf90c025f4483162152903d20f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585ec840e56acb406bfafd7ce6c6180197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6679a0f8ccc684b0e84dec1dd10ece198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620f7d520000dfc6e5a316223972f6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7941aba7308b42902b6a8a7e264e29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266523b91a2dec1f2ea6c5d0a2e97f0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4d46251649c987de862c90b5cbc0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd31529545890d3720ac93e36bc2d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4b8cebb9054a465c20765246fb80c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16173c86e6d25d0a19f885712c12c388205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5281e934775e8a313e00c77df49d21a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484f4a56593c700c6bad64e4160325f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64ee7eac88b9201502979d5af5436a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd7f6709dafe2b978bf5e9fad475cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578834cce11a9fe7bc3a003527332d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133d2fbdd48f7ff7357af3c6bb41461211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ee52b17af3fb4105dd5d1f8d03c53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99bdfba46170d8230b25adc305d6f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4485f03f4c60675506ce1ec1eff17e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff462ad43c1dff961d827839c0f15e1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97081b59b2619d49a1c0e8f89559d899216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360f1de38105cc0d7389733a41c927d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfb88ac478bc3c5126fbbf3c016b78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd637f640a6a26a3eff639ef3510bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c6486bc3011b619aaf1cdc989f719220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3334875e520a3e6fe7eb3e98c7de2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d1407afe4461dc20f7574e1e59d60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce16c3d10f3486cbd9d25b1c6488a75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce34225386a1e4deb1f4dee75ff393f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1673c21b9bf306be4af85b181f505c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa16d999f43b97a8899ff7be3b07e14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820d0820e8651c84846d6264e79e17f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66176d2365b8ceee680cff5f554410fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f52096b7289b6e503e1fc45773ef93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722f48832059a974274e9231dcd2ed3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebeda8f389ed0e89d121548a9abbc8d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f31b77e42780f4ac1131414861dbea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2102250e38edc8fd7996b11a713599233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bc15d7a9fb036765c3969c7453f18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5323c1dad50cc7481df29fe09fce422235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf4370b71058fd096cdee0b278fdb5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fcc89167b5880d7009e9250a26a50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cab3adbb869859d01be9e832baa0d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44572fbf39f19351a15520a22e0fe7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca2ca755660346c660ec1034dc6581240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e260b553971112dbcc799d5911c55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3262dd7b5ee83b5a5b351d4aca7cf85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc41385793b9884b799da205ba822b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355238e686acacc5d953c119b252fe9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c3822a80d45812a5c7a1660aada11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecf978e71ff6058dff408d03867fee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056dcd5823c14d53cbbd999245cb501247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b90278c8f26fdf734d10e4e11f98d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456e3c941bdb3f91be8f970d57d8625249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa38c8d787d744f04a3873ef4697ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642f91801459c31d1668de5cd9c83d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bb649d273561ff653cde389e6ff8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7000f5a3fd293ccc2f0ceffa2a43ca6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41f4797164a5fd1f7e3995dcb6aeca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8affcc224a7df6532d0344f673ca148255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab66c7fd145be5781c04caf6ec012b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96092e91bad7b1430d0e7bd611afeb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1797a17a8299196b4e45cae562d2b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ac02e3dbbe4b0c58e3a0c927582e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af59cc614cdf9b4188c6152423b693260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5becfd89e52b80750052f16b58a68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c0d87aaf7b6d46e2c1901e6150346262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1383b253900bb5f6465337482a84940263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73f5bc64023c1739dbfd4b25778bbd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9f91f2f0a883e5f5e90554ec6552c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea4bb96488f1ef66b57055b99b3982266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7ee8fc322b85f54183f2394d1974c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67917f9ae0c3c10563abd22d551ff2b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb44d23c464620a997deed7bf07dae5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99c3e0e77594d16e0846bad3e171c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668c22774968289bef2a7f281b43bf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790e05d2b53e2d2b55463cfb371bf86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58495855d4dd818d951e6a8e528ee8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33985ec39884978a806bc709d61edc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d38b03a78216d407dc6f829a6ea3ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db3fb41d09d6d890ed1b652456a398276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526976a29daa63cd3c320684549cd146277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43add4a97dd64e65956dbb2eb98025278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b62abc6d1ebf23ddf89c3707680443279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf9bca8f48d4c03607904bbf7b760d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187e48be2bf9c8c0c98d4f5e0f6e601281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd6935aa51fe9b15d25b4e19d1b046282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ed5344905d82f737c78c702579937283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06295b7ef0a97172855621fe7416f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50f24beed7022c1733f5e6f3aa2755285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43427f69ef847c248c30dbd3dd315cc1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25148a1c0b460b8c09f3ae48aeda4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbf2514b4f46026f65dc31511c2030288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7400451e9d52a4a83990e85baa1349289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995404c3579ff9a9765054b67bbcf86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4b533798370218a34a446a738a20b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259c0d1944aaacb36b0582af8592b8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ec30037a03dff069b6e55536ffa98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9ef53e8918887ede83cedcce7294e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655a48805c92d737d9d3d7ccefdc703295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145e9053a5c7c04cf2760c49f772cd0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295398711bcbf80679c82e1b9e2c45e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8a0b7f058514d733687555dde66e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3314f0e98c36295afaf9fd45ae953d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718ede1accba7de99e672e25ddb9ff4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e7cb9b1cf9419e129db71f6938040301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70abcb454374a86dd7bc9edf39be1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516722637ad4a79fac830839281e653e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eab9ba56511196b07bcd6084bc5e72304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5fc04408c79deb2a92a675d64ff23305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786be6502399f2d9e1ccadd4077e899306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fdbfa83568962b7bc10181c1e38c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65596e669d2536157f29b500709d5199308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e08d0ef2897ef4dae97b599b54cb7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813356a4b9979dfce7cd2add4dadefc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef5daad75161e22879c9215d16cf1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd6e7a1dc34f738f4ae13c91ba0a4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5c7ae4d124df3058d4acdda6ac4e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1177ca73c5174a2630a49a1fbcdc506314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc34c340b9ba2062127bddfb1685fad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcdeb711f4ead69db383b148f9e438316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fd040c321efac57dd416857792b1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9876fe3232f88012404f5557292d726318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7d347274e7b46728a81f358610083319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a338e2e0f00f04686b1e5f32c227e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e11ed1e8805f0080dc05957b3ded0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1f658741116c4e9bd5fa74fd134d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07852e249b870509ffbc25f7ee694329323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54183d78cfefa8417d57f6e4530f73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983a703e9adb940439f085d180e1497325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b589300a99e1332cda9b03acc4dce6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5efc0b7d79c7f91ad8584f7e6f764327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6e05ff9175d841c0638c994c95ec4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39d833cd32223a4c35fe592d7a6e03329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ef10002dafd282c46645578ef7215330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaa2757faf923969f7c41b56b8ac4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828b96f9ad6aabca259dda9157de64c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7313e00ebf4b84b14658b82c2ec16e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de81710b38e0ffbb9df23bd6c27183f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4eae6d158d7e1f066b2708fb14db82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c2a1e73fdb18c0d594d3c1cbd195c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd20ba5d14e6b3c862800491e88b080337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edc5fe357c06f1fd1b69dc966a981d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4fbf130d639356be939d3798a35c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1275fada89059a4f9518a28863dcc2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35f58b990f621fcc98c26f76a2f347341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febde6cd0b25a70bf804af89164d636342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e34b85672a5bd02b081b256bf1a82a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b8c2a44207ab2fbd84c5541c1c836344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd3dbb882868caabe5e56422f1ae09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e516e4ef49a67efc7a8f469812c2a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c09b686e6f05dc507a32a633315697347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5d4d2ae8b612dde99636ea370e488348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b5534db40f3725cb450b6ac6cda5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7b7b9b0f8f8c662f5c3a817378c97350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8757dfcb5ba1d9ac72e5be6fdaaeb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819f8a44e7a5fc34b0e2eec0ffe98cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005718d477bc205c3c4cd6291a876e49353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affffe7c35f00cf0b5b8579ea61bdf7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410a57f8e16fd897d45b93d2bc8de2e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbde67d23ab7d1f5b1272e8734c944356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61c888fd5dcfa78d79d9d17c8a0253357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f724bd02442b868dd58dbfa44a6f4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1cb1d82911331b01992252552b8e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be121d2756d571253703dcf2d7041a8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e284d6a730aca3c71dc01a568d0ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a6725dff916deb162f1773bf9f29d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c296f7f709099ebecf00246fd9d409363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cecf894fb1abf8da1944f0a2ceeace364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa151a9bc02efb1d1b011a4df63af53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4c412274f27fa5d288b5638f8ff87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dfb1aeb073ecd2463e1cadba60bf1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66cf8a7a1cf742a7958b5048375d17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6503b245c2b9e3584f87dda8f51da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cda2013bfcca59b7b3aa4271eb258370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ad70b572a039db979b2b4059f3fa8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc14677da77ed7d51cade8c303330a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ef9a054e831fbf5bc94a6fc44edc3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b613b1f190d9c575b94188365a7223374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94234e49e0b66e2cb3dde577a87450cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9b296baf345ae30304dc78e8c4edd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11708da800b78d43eebfac6ed6d393377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a9913f25a3dcafe009369c3d04801378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234332f78d8074d9256dbcdadf33d4d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a228ffdc77d2376355082643bdd4d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323cc70cd99725f655d8b5dfc66403f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6979d79a65fffa929093ae13e21e93a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0863d4cd9dad9492e8e570955eaac4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f867a16a6c4b30e07404833d7b84b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763d680f58238af4580938ab75c8ecd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19488f3b323b2d7b4845e33454b708bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d27d77d060c3ebbe89038dad196c07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99852b00094ad2ff8320e948e79d7580388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f35cc5d6078a8321ce7f69ed5f302e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e074716c9d57a2dac33024ad2d81e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df530096a17805880a269ce368ab6b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d07f8729ece0eb4516c23418952cb7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c455a91260e6afdbec0c09c0a08ed0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec24fbfbe3a0e3db2ee615cc56c4a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b4b77648c434f44baa9b5aa575e65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db245c013a9a4eaa1d03a3507003f785396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a95d2306b254b2e11de7f1f98bc52f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb21cff02f177e0c37cff9f674a142b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836ac83383b1f666ea5969a67c45ed9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a6689e0f982adb1764863c1203e6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b208290ed03bec9e559e8f74bff300e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6c5573ec4bcc849c379b53094164f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f7c1bed9e6e93c17edc92e02c0105403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30400585ed9dde4141bb1ea4f69ff9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab8a27b0bc9fdfbfb6eb6ebc5c9e50405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e55acc71d76e7d7a75d235f83b3f4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a40bb109d5fc127d138803ab6c12d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72006d012a2ac92c1100c401509a8388408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f301abda79f408433caca77e28fe6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd12f042f97496760fd6d66a91efe3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fd8e56739d01f3c61227ae4eaec91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcdc0e1ce881f93c99f7dafc122369412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dce7ac1143176b0c17de466fe1e86413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76070f09d59ca92f001f5fccc5543c52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7ac1645377fd4e3e0cc9755ec3aaa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2968acfee54a05be200863c5c126e44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebc6e7c21fd7200e9be71a056ccc1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820f6164b4755a2594326aa689f9118418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726be38679f649aec240d3a5e3e310cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13298191e0d7adefcaa9d0656263c669420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095183723f6b463c3c6cf6aa5e3a119421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f434553d33a805e7647f208a4b5c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02049291caac08339a28aa164b10cefe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816402e574a216af4656cac077966c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71119629c5c4b65f4c1b1b3192af62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79473851326e1af47626f6d9dadadaf0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2d86d4a2cc7c49da9e9035a820010427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594cd3fc621d0aea3844b099df6a0cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032f1137a0c220c3ed5cfe044f23ddd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05e0ed9510bd9aede64f30a15510c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23897c3415674a546fc8c7d8c31f034f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba71496a911df7de1a14e089df5e162432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7ee43de43a64e40bc11b6627549b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c52fb2da7988ff1eefe27f69f65b1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36a6cc44a65281e176eecd102c2f79435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c700de24702d326e0efa4a29d9d998f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5e861e6588d3ac064b92a7a7f7987437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cbd5539e0c8f440cdd6b642bf75cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9aa28083f97ef104bc90f66ef93aa2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b52438ab848e5f1066054470be09d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99871ab95a758a7b80530218584dcc5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef89a7ce3ec9ac49e8d7b547fec937442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbd989255248b6346c3cdc55f6e63a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b1a44221683788366b36c35bf1937444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf77aa1fbc9baf87086b603dda03687445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5de7688f71ce8ec829ff9ce81cd2aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b2898bad43198f04f3dd85418f7b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731264669328014c025662c13a059b36448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c016ba48660bf1881cad5b39e1f5d91449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d45e9a6e25c765f2e08f2b9bd0311450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49439ae620b46b14d75ddcc66576379451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0f054a041cd3d4b22de72351d1a69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf864a06413ecd68f9618e2cd64789453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c286281c03b4e78517936ac450575b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193182731c0aa38ce9b5906f570fd3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7d5b965eb84c0eb4dfb3220785bc7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58e6da697df37b968cecdfed601520457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f266588295001ab4d956be45533bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab68ce2d46fc2e8f03b1ed347194d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31c8c67290f405869648b9bde9a8f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ddf4392a500ef3d3e9503ff351bc9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06097fdd44863d40b13373c44dc14ab9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee8967395d2e44f58723c26497f378463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377559d09e2d8250eb3f2c2cd595bd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1035974ce0f6e1611b94d7f7e04a0ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77851f9869d259c1c2a5f6e876981b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962da0f5f1090d2e09fa691fd7d7ffc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9822ef1b6a71d199133819f089b4e9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebefcb35c651747582320b2e817f91b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d737523c1e52925d79b5d12774602470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fd1d4d4f474904ca9981a1e1b9df8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a7356b022d6efdd7d6c4db5b624a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f002eb4a4b5f1c189b03fe295bf29473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b330ef40d5cf11dec33374132b284f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac681c785df3fb901f0d3182e88df0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c4de7ddc58fb3f0ab095fa6a9b26a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1c8f96e2a757460c4bb0d07e0db40477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd9953a8ab5ac940814532197414ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8bcec40b14250c46279ddad6c7dc4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c49b1d7d9b3ecabae704a68a26dcc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd512790e10f537f644af9a7907607481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea0f472714e1b3745ef02ee1ba539f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cc8f86248a89fabd4ff62e6248047483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5a6ec66d7367a41f239547c35b10a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0874bf6a69243dbd7c2cb3ad125c4bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a269632c889895789762c4499f2e13f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cfa3a3f173d559c8fb99578fb9283487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ece46c0978cf2ca4ed0caf081f82f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69613ee989e369803467a0fc5004ffc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e0acfe8284633199faef618716e8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04b1570691a57bf64b19ce5ef5d6fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2198c826c25e4f05f577bb01c77ae8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d90b1c21ab8d6cdd4a7d86fa0415c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343015e476b5983a00fd34f510ebd1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c41037a31fad04ac75c2e71aa772ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e2e0b838e145e44c8c06c61e8ccad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334530c5ab058788af15d0e03e806b48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8125a5041fb48c4ec6831ace07dd3e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729f5108e0b9b4543a91ede0c9f43ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80054f31e185be3aa1b72a5ceebad2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8946d4184873df2ca12065af128d32501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34996400fa5e96fae8e6ff5168a3720502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbed83a3630c00105978530635f4f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e79d2b7250b6b6bc30079fd9ad613504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6eb080f183256fddca8d8ebd7fdfc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e05e8cde255b1ba2ef1811b6df37ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195f4854bd477e8b31ff81365429021507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f31dc6f4e9d71d4eba7b3bdc04ddc6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f5ae51ccf09a2e810d2f10fba8690509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e92de9dde20fbb366fdd47547ddb8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6aba05901540d8a292f55c20fbf45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477983394082d09c2c500f2d69263d81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec6803b245cf19e7a0d0915d0816be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e23957ad8de0a148e29282c960eff9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dc3a7082da7233d613edac01de855515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689420d4ea6913b9c8b90b77ced443c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f3c7f95e91703538bb347b0dfde84517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec794d6885bee1f26045aa3e397320518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53c091b4ac1405a370559945e5c319519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19246fec19487f2095f6e11cd23cde59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda5a0e1b5c9c7695913586e28fcf60521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9299f63425b8e840d9fd563ce271605522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315da08280604a440fff222b7e582587523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755c6e09430cf7187ce05bedb64051c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca108dc64436d1efb4bb3ba4ca052d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e3f04ef2204eb9fd750c4c40e842526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1ebbfe809c7db62549a512295bb4b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cb2cdc19feb2c9eb1cc49cad58083528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64a7003b1d70af31c1672bea97143b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7795380382fad510489afde2bc31592530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b143ae2544beaf0fcce6a8f15ee2ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a41d2a8c0389387e8a4416fca6ce3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5365c4b22434c71cb4e22630b1c08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c4ece6efde09716609c8f85c2e539534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3dc3de960a97bda5c45f14aef1919535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b61748823be35c4fe78ad29a84b80536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdff879d04408ae3d0ff4bd58137cd7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df2065914b2457c88831bab9f0dda6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8357c8566a7afd8e061e045a48e2c89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864adc2651ef5a8edae9fe0baf63012e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57717ff9645ff5c1b60d214b4ae4d9bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cda55f22dc4ddf7f02d51efda93951542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b73a80ebf0643dc6fafea438ecefe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacbf950b1fe9e89f44ae678d0a8367544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb444e364cbe226d4670ed17ce4d4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4447125213654dfbf9cbb446771169a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525111c4287555a97ab11071c2a7edd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7258ede7bc7cd1ce4d1376bc3b53bfe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfa8654da4b812c402026604c1dadf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714ddea2f7cd160ccb79c4109260658550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fb39704a07a1131f8b4dec97e1d94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10fd0e0d773429a1fa9344f56e40fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe3a595fcc9a9a94112227b573b127553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af26d96efe0f9d67f3bb93cad7030e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce83f456652b400d8e00e13617972c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3303c06a425f94604cd74675d14ed70556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9583dc7b704fd69230cdeb7c09b010557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c9f9c49b0824d11f51cd29f21674a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414c62bb8c66a21bc65fad4508e7f71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7250937aba198e489d184b3cfe8666d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb43acc19fb2b6267ba1a3df72e3887561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5410fe88523b9a92badf45775e1b781562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a0c32bafa5131edd721c82114adfa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa02dfcbe7612f7b2b1e5dab3581d11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958cfa3e6a57de286ffd1ca83d85712565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f4e955e832b5f5230999c51021e60566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62cae55bac5298e47c523cd6860132567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7a8b5129692a1f60b4a9ac8f6f984568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77e28435b1c2f0c7faa101794cbef9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dd1a51b78a737ec8481152aa1fd23570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fb39061403a5f67af038cda84bab1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aeb8cea293a3b50f58344066912fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a989458cef18dfff6e452908cc942d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b9f6ace7fe864f78d9d999f3aacfb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a6d3f5cefa89f623fbeb558c3f18d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cc0a4c7c7cf4095f2fb0f9ad91671576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb3f0c114bbb63ba95dabec4c53007577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a067c0c0059404cf547cc6b52346b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48baf98e3e83f80490061464e3b17f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b719dd9f59b8c4ba8f2131bcab412d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8296013cb8715a06cc3a8336910460b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bea4fed08fe8b1ed0766f951c5c8a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776418b20b62c84297b96120c78d4739583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26344ba9fffacef341c8680dcb5804584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566ce0301a32f1ecf1a54fbb9d6b530585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f30247d265121b8a1f45859a8895cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2d95285522d60a74eec011f88574b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973faa48d06fd0a737d62b9534cf49b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000990cd00016a3c4eb636b1a9b4f26f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72cd4a1b26da805d57be9db84dd201590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ca41848b054fd6719fffe065d5398591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25d6c5ec49b8e2ce5743912275c44d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59d5035404f7013e8ae99539620c5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1652b0650a06ba4fe32b761358a37594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5cdf225e2dbbf374d93bcada66df3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ae4cd3eed5e342b407f8698f088dc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b11cd8351928028c0ee6fe11c67fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd42af7e26a58d14bfc11ace87d59a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9d42ce6cb654c6f1d15e3b0e8c8e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d96dd59b1bd90c383f7d2fa8b2fce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec9bf63138a5859e876d4ee6776b24601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd37082b5cf3eef4f211f6c9d257fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee59f8b368013c059fe8d43e88a359603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f7d1c3fe4934e4ac565308bfa8bf7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181b3f3d97ecdceabaa5ac333a1e895605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a1a66510218522fb977f99ad2c366606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e23785d68c6b341515ddb4ba52005e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d8b48c05d8fadc9684face2283971608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b93c0828e7dcd2285de6163466a87609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230dae2a8bc12a76c3af49c172f8153610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede299c831f42970c3c0fe5bb30c655611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee952870c160bd1a2cbaac6eefb1c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e8a5ea2fad9e864fd12686a0c1c0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d7d378e34dcbda9ef1ab027afacc9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a48875809db516d2a7db8839fbba04615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fd1646341a4e5805d901e2e801638616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d677a8616d60e8def7ec9f610fe06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bb1d68af1b62ead1c1b95e755800d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3724d7403bccd19d7c0e494dc8a89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d5d66c239074348d18ebcd507beb6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca1d4890d4596d0d701ae4a0f5bac5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7f5109ea031cd8aba7d9c551c71ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3d4f8c17f1a5af1526fc10437c585623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6192604db1c69a17cd75cd9c4e654f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afa7a7723df506fd12a88fc34f60c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65967e378d4316421335f303d077fe9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6a46abfed889237205fba79eb5d1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c160068d46dcfa67b909c3887fd16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634748dfa8f8ec6488b5454d31abbf28629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef629ace01fee6d76c5bce991c841e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb645b20b65ac18e88398d430558ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91927638d40f4c73d4345b448366dd5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b69e2e17137755861e878d63decc0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6be396bc157a06c598eacf1a11764634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275fbb30115bb2fce0977c1bef5837d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738491bfcb8f6137797e0449471be58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4e8bbb98fdbe683bae5ec24b0d886637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a31235b56f07bc2b64b6d5538ce8b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b9b0bdc687a96895fecb1702f264e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760e4c50930600b6cb0e75ec4203af7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfab0f0b3e281c92d9ffa329ea0f44d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c6e3936cb8374badb4f3fc3c242b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd230a17c87e710fa33adf1160bcd8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67371dd6a24e0a595df8b61c83e87b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89de64d3f1bd5ad118c0ac93cb0d4d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbff1288066b551ca5995af7ea318a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f3234095347662a7a58adaa78288f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec291a7bcefa44b2a754b62b886312a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49383e2aba2ecffb624d59174ddc6e08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6c9440692d6aebbf3d920fac14e6e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b10263cb38496392a6b61ebda6fa3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96eb58339fe0a270c3863cc4e1e064652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57990957efbc25aadcca02eeb7d966f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba202a1e18cc6dc76c75b5a46ecae4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75055074827186b0cfe17f1d24e7bbec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288e567545b0ad016144bbb6789a4a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30308c909aa4989518315d2509d16a7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49cf04ac0e52851b9dbacc3e443737658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c266184c0a794666af932632889999659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48005a916a697977ee5af27e1cb53997660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdcb69f97483a27f292c3790955892661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fa6e126f491d9fd3e3f64f22f69ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a2330e4774168a863c26a3174a784663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7f93cd8cea491d5cafc4157ac5d1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce5954ee6ed2d86b5901678fb90381665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21e3ca5a873daa4cd2337b3bce6873666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7eecd4b693e95d64229ac8b8536a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9237c47ad17a10b697a736a25f75e68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c118c159d2d9f16d542b73f7950c24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece0ae628f33e6c3362b0ccd6128e3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4542904ce306434e38b18538e25a964671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256f018a59d2f7068a42eab3553b9a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b54de0af2d0f97f7294e2bfd8d7694673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf244326da768feec6f8afc3b4002ecc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c7fc5615d778a0d4e2a900f48a600675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ce2c695d78a731c97664e5344662a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0381960469b109ed7057d40dafafe8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73cb3e99d2f870b81653fb45824e92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b0977abe2b402519d5d65586474f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1db07cb220af1c76ee398f67df3be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6a4adbec246f55b07da8340b03675681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727fb68b01a0e7174a4f3ed4d866c34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e418d86f1a622ea374336714e7c992683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af84b8c1284e8cae7a039bb6b4be58684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880d3268feac29ba1aaf2c2d5f2c8dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf681f4c730d35e4826ce7cc670675686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077714cd8b3eb979d7f548bdc99a1b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e02c29bcb7c029b26b0a5323b28525688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5991ef33651efac2cd3d6b57eb1b8c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61622089586ec7ae17094a4f208ce817690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f6fa1cd91fa0014789ffe644e9849691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf16d9b72fc145b9332bb86610cd15692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0a66c87faf16ef5f8508786adb64b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec7a0281cab858793b735f354e8174694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa694accc64225caa987cfb1f632cd04695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d82f6414b1040ecdef6dbf6e0678c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e505829b662e504cba9b03d9d0921d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40acfd27374baa02dd50648619c4a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136676fd61e9a28fb7354b3c76216bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd69725ccbeea8613f1e08c0e5245c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7da1ec6f485029d64bcd4b7340cbab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b346993c85b1840b5a174c0b9ce0533702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6fc25da687731188151246cc09141703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7656f17fd09a3937cd5fe7253d3c97704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6f44278a9b60c03a6b49cc6ff65ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286dbe3d25c0320cef9f01d0fbbad57706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec3b276ae51ef87e0cf9484e68fd4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12384df5b1379ae6983267d8426cea0a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaddff82146aa9161f9c378e73c3dfb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa235346a1c3fcc037c9416ece419ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1d200d471b184af6ea70e3c2efdae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01652274847c79b35f8c09a9fad52a16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffd274bea80ca4df0ba3607b620712713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c67db9b03ea8d2b391c08161f123af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da55b0b9f14f2ea0cd6a8d7e8e41b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d97f40ef7a17f32cc7a38dc965a5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859bdeb21bdd146715bf34522e03b8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f24890b7c3de08d3b7d49f92407a73718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caa3bd545bcfcfeb82ad8f9639888c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b81fcb8086fae50a267078efcaedae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf4fce318a9d227d69aa1e5edadb1e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96236afb3c701178c03389d825188a67722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d19533b9c55ca1eaeab9c7a82c79c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43c6d1c633c5575b2c9e868b9b03eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807752775036b3de8f7808ad1cb3f242725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef21538686a142bee474e6e805a0d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52309fc0addbd106e930d227f1b853727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eae963d02ab8e827da19c7efdb5ee0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15c3315ed1063d8f807f779d6c4efc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f59eb2169c80a0e4b6867e11ef5dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a48cf8ba3696d29099094fd14cd6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049cb395b737386f2c90cb9d7bc3a91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4380cd1c4402816c9a36560e3dcc0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e40193145a548c7139d4d32262397c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ab15d087b2fa32fd8b7b2114366f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed5552bf9c8e479386f70c826088f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff18764695b60b627199eb0bc5b781737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6148746121358678fab368f220cce0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405d15ca3a0a0dbff4b72280b0b70d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d27c0d3223796608686cea7aad684740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a2a8e07b3ac6088b0c9bc3434a4ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769de2e4d28640f22b67402a044638c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947aae17209364e2c96336beb854ae1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6cfd6d660db3b8e37ab5ede53b090744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44774318ebb9e345b4ffa10874518ea6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff135d4cff679e5824ad8c741a64ace3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad4f716949584bbcab94f7115bf886747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a08a97875ecb5c263d8103ffbb447748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07858aa04cdbc20f61bd89031430699a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353d126a254c95f6c82f35d3acce94f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d02c1d696ee091791529310c31ecb9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58289142bcb802f4d446152334038dd3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae9cb86c7a00505de94ca6c9e5945c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beedfa27fd382a4bebaffbf1f5d3156754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1da6dcd00a15dcea2b30a5f2c6aed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc106d6ff1bcc086d2bb9d121821f74756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7da952aa32ec8fcb993d97030c1d74757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156ec732609a13fd0b69072a15dba36758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc5c27ed754feb8603059c8ea11456759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f250b014044498672df9e67614f9931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b86745ebbabd52d48630eb4d7e9a502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a58c65371b69f392fc1ae3c5ba2d713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a36c4667cfa8f66d0acec41e356594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4b3185f1e7059847d0eae5314e7965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba635efc98fb01ac5f8c66d70f20acba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194491d1b749e483de68f2e077ff5bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb7bf4567736c4a67b9ecd20dfff3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d662b745c07f8348fd9605dafb8dfa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98de9eb1470f35fcb963ccca31d63a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a085f0f14bd10b60743ba5f66bea7af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233b449a1abbf5d812ed44c98c9446c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161c93f4c7eb5bdef6e8d39b1ca5bb213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdab846f1ab5953a24128bd3af865c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c1d226783e17b32a3fb818c1e63ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c6e799decd9aefcba1918fb9722cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30006386f34ebf7ea9711b0c5b69a95217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09df78ceef60ed140e4132ab0d72ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a75c8aaaa8495f9525942eef865d1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faf4f3e3ce28fdb186ca1934a46aad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84abbc73cc990a97ee5f4a1793560fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaf9cde92420adb483f4e358617bea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa297809c38313400fc0da7338ea29c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3abe35fa6420a0a3227b92fdbdab7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dce39cdd91271d999caca9352b89325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcf4e779dbde66821a79d2fc68f7b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf6c13aa5d6c4ebeaf8648670c42e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27f470bed64b1f8fb586ef3e0fb9d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bdb558dc887537505712d72163ed129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ac50a97fe9d7a1a327eda4ff114e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5727da07fc148be4cea65315fe9e6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535e1a823f57a72e1d89111bc3eee6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf40150e87f3776090b2b19c951b29633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6f4f151ee29f8dbd416b99704a40d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260efbb141ae341deb402748c5dfca135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d1eb8e77df257daf398be983e962f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef1cb49f6047c87b3000ff5062dd1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff298074331889fb36d6e2fb0be64a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e5405ce6e4078f5bfe606a20b50ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8193a466a64da2d9676d19d3f8c2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86e8468aedb71e128f5811a02f50b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bc8e45175b13387de4ed1b2f2f59b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989e13ae56a64a122bd02f727c81bc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96972cf7ab3f701c10af6c0a45d6350944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aab3b8e5105a29c83984f8dbe1b66145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda855320f377a0dc409b4b4442d22d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c63398b2ad4391daade62f05ef94247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02a8cd2b0c88429b8190bd67b5aa2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a81df220e42616bc184ca9ac3637e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546d0de71a90beb05217630f7f256d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19b0bd51dc0c02ee3485b25dcac56151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde23f5dd341f79bc6599dcf4ca08fa252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cedc59b8ba83223516793950b5d8d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a18fbb26ed64f66e27dcdfaa613d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7312060d17ad70023ade854af43ad1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a03738f0c0046bf880d62ae18de0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c2df74cf91d50cbfd4600c2967c2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013602b6ec7d4a0a4c66b33fc6f87de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145c0ecb588c8132220faaac4381da459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44571f1c1dca9a0cf1982d418c7a9a0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1ad7cbf1e48eb232bff068c29313c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc1875b88fff1513215a17375a4bd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b172baab90e56edd3958093cba61c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56d2b584edb2a79044bb6cd0e0e9ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbbfdaa19e9ad9de95a2335d484b1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc6026d2a2f0971799173f67c5927866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d48ceae190b4cc5313a1f7b53cdc0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5180c095fb3570e76f12fbfb1408d1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd5ea8318382cce17c8c420060dfb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a6c324cb00fd1b00d7fb508a9db9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd52fdd79e56caa5359c4bb5155b50171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46a0862cc46b6461ebb3c3efa2a13a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98174a3564dc8f3770892f2a1cb0667573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046f773ce2bd27d44101211705710d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59935c1adef4fa1bef26a9fe2f1c97375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ed8d31239709ca7d43c1a4431a07976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed0dbb61acc7c5b78457fd40d2b0be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec01a4ac7c84662b4dd132295a8c33578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d18eaddc3b16b22737dc3f3388eb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ecc9eeb848eee074c4d65ac8bea3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd6cfb377ad571083cb5779281231581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e33776e4aa34897590a49e86514cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe09473a3f85073690a6d458ad112583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cac647ed74858092da47e37bc438a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1446535ceaa4659599f2d694ac0f9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522116a718270605915360b9b67799b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e7e5bf6d6139baf553d38dfee1a1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceece9a7d68a6124e7b0e66640d3fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc937b8a4f084a9aba9ae6c3b42d54cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596b342bc89f02ff4ebf30e86b39a4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d28b56f739df1a6d24e3fe71e27a4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d67bd0f21ddc9c6cc56bd4312c2c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a057df497e262b28faffc248f8c51aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393262c2ae4110c136fd40ca76d4a9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5266997ae106131ef3ecdc48cd0c7c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94754aef8fac908a044f9182418dc25c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1594f5d243293ec4786796db40e49297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a40cab8c185b738d6413667f6064a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757040443704763a1cc461ad63cb591a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4556f5e4a3f80c87b2b5c7eb25303100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0277c333487cb9d4eb763598790a43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384699f25a9734399bdfc6ca6b5d675102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5d4cb76b6f82651cd1a4709715cb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309caa41577517401de20ca9bf90ba9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070dbbbc51b249a55d4c7d1273066c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92ab372e4eb554334d0d23cc225585106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de860d7581c0ce0ad01bd7a28ed5eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e31b47d4ca8d1419effd21050c220108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f17fa41b5e59576a22d1e136a3a37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3b91b3d15b015d7c97822c5993cd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e61476157789ba5e4010c900165326111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db878a28c4b8c85aaf8d9a95806b20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbece917a15cabebbb251a08171e6f88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bed08e9da119d8a3e3de9313df3cd2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1eb96257b557f449536e742aa4454115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f40dea30294128b6daf304836f14f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc932cc1eb5cc47e402f26f71a2c325b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb990efe7fd49ae5cc1f998e155a94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f9c402cb2cf2d199d43110df6ca57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e0bc2b3023a979d57ffd4bcc80112120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd3b3ca75950a57072b53f8089b6b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a91048bb9985b7d07f9ffff86f0412122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695edeab608ae896717b5ca5b7d0fff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0d590106daa580c31488d7d76575a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f01d97aa6459a57f83a4b83024299a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5240ce3aec2a4b12704b4d28735b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2ed5314b795df7902ab3a1f90c8cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95649858e7e7ca5f022b4e7d03437380128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ff046732825a246ac713c4ed96a16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a95bfb481cca4297d3e303054d971c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43d31e5772de7a2d6c1b124251d496131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cc3b87145e91a3f25ecb0982a65fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8adaf475016b9e8e7bc8d4a306509133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d7801348a94b141f501b195462827134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0c4bf7b649c8a9042282fb8056050135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f60464be813730a868a5ffc7fc115136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b09cf530b5e700cc5aed35b681b782137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d1e5f49061e7a16b8c0d6f21204e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89cd512f0af2c0cf77dec970086a02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388aa02face56501912b1cf2dfe5539140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c628e974bfac40ffacadb5f968a625141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f347a11719db499234d1631952e64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b871bdf8702c2197e6336211d2209eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0f1595e164ca3eafa65743cb89afb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dae8350012c2fd7360742952471b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6ce0ec0bb086cd1649b9902a96ba0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eafe18b98e1d628397f972e72616c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a87cac74aa13ea72e3a03a321bfbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd033aa9ad2e773810ad8fa57887f67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d057f4d74620180b71d05f3453e557150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0624b518042046a9eb12b316d64d86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb16a840112fd1a93ae63c8e955528c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d7ca04006f3c788e8a7d06f71afba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3fcd99b4f50fbe31b5deb08952e55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b97f3d10cf4ec969c73bfa76af2e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1978fc1ee9650a9638c159ce1f942156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06350753550e030397ecbe740e39c3d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b33bf97f0bd84b8d8817ef9fe89188158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004b65689601fa0a052c2705ad5ab3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80008802c61e5952b691b3da2ffd3b82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba37c696d7809c0f1a72c7964181d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7ec6622aac9a55e3a59cf3b7601d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112eb58e375bcb702bd85ddfff327c01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb378d2855a41bbdbc58e5b0fdb1a43164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92ca03b7e0111bd580bc63b79b2e52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202286afa75d2647f07e83f37f1a67e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f4905d0c948b1026b9058077010a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8f6c5eea0d4d60625e985f94bc5bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9d1a424614e0b41f9990e0a7d9b77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664303d1ba9efb6c70c20245a977c937170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9672259c569833601239f107b481f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90794fc5c3cb0312f5bf913d78b265f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8320e1fa9e3050e58e5cce62a4b22c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09928000f580dddd86bc5fd4d7048f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ea0dbe11214529bb5ca4a46c334fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741e9197293681a8127f84a99d37b68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf68a29882f2f25601b66cd6b2a95b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977e2100781e15bdfa2320acd301248178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7a08e2603fb6e245101225e7fb73d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a63d65b3d37c13216603b816f49e1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c41899143f7ecaf07a481299f2b55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5449706760c5ae542d839d72fe298b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854a92cb8a14b2a757b5fabff826601183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ca5ec51a832de7445c737fb4a6119184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74474d7daf798ec21cac756d928bd9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff5a8345c519f4bacb7dda53973875186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb4a9e22e440ebdb3ae07b8976f02b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be43203d4afc001075c545780cc413188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdc730b8ceff9239f68db1a34072e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb5248c2a81599936bdf8bea7c5028190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e483f7575e4b01f2870c7dd19b9b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a136ceb90fe73c2421bd4bf4356d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324345551b8e11f9ea7af195ffe9dde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd936da083db30cfc218d364d3097f45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797ffe8a13e061f868f6e33b1c1ca09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ddcc94586aea04cc91bc591219f91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7df60fc389666a56db3b6cb277c08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a816ea1e0138a5c8679df9d8e26c525198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460c1554b0244430a99e1998c95d868199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466f4cf12cddbcdf4869026ad4ae824200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c797c3a357045a79ab17437713794201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbf31a2ebd743b7084060d1f4e32ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5786e0a1db550c29e8ab5082889484203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526787cf80cdbb777e1dbb242067f781204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771ad477fb65c421e5c69e5b87f572f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce465cd5edeafebfedcf29b4d2bcd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26427f76899abec41dc2a0e89395fb6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8aee6b368bec2d98b7403d8bf8b86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff95067911ec00ea37ccb1e29fadb39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325f99331a695e08f08b73dc86d29c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e6602ccce18c701e4a53afab31bcd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63512c25e5c5e7cb5c5430444623d1fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69c972e69bafa733fe0f7a14289ee4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c246190cb05e6c21470bd109e0da8f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b60cfcfe36daf5c9769c297277e0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac11b9aeb126b9744dc75b3790cc98e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e77e449b297cc7e81450c7a13b1bd3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b5ee28533bdb28cae12d5bf7717e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab68406751658f7c2f1103b168562e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718de910299b5f7cd3d077dcc5fcd6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c157af172820ea262aded065ddb27e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b718506e66481d53ce6996be7e3bc7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f1b7f5d2adc4da20608dfdde448f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934a11cac5f3b47f2d97fcd577c9335224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2227f86bf285a33f1ba92bb49c319f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613a20852f315c4cf2f0e53b457c740226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a8b7ea607e994a139bbd7d1786d62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2aa2896f27e855a41c211422f178d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27948d7f400c2c33a91ad68b060612f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3870447623a6bcc639c2a11e3c352230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c7c90eff76b5c5c509a4274bef327231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0ebede925091b50e737232a98e103232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9474359a3b3cee385ddceed83afc7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84768c50767b92023ded5bd8b9c272234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ec51d39a574f1e5035e33906732aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d570a66b7d5abf21f1d8ce64c5038236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01d08fbdeca00ee3c395a28eead90e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc50f569d0501c46dfdfd3c1d3266d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404df7bb36cca343d7320d03a45ae093239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca75b1cd53a31d193f448ad733053d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b7e0ebdfe9ddc150b66386f00fa54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaa1808c1f7845a64ae10d13e7b72e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c15ead74e8592f67d49d38f4bf432243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7adbc29d4877b7a184b9376f1e22d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbcb2f32b003fc7ccc09c224433be9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d79e788cb6eac15679ef6e39247723246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513b0368496e15f97d4c2d87d801699247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37a5c5f81b01edc2fd6e1c090e043a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053224765aa01cc37691361ca7be692249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1a5f4e872b1907178ea2386a86088250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd03d309d805f906fed0c370c22c90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad03ea5d11e7d52fe1b450d13c1a147252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3c568cd0a703bcb9079d4c4c33a9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8751f7c3e46a4556ba01789a021b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93096da0071e79945507c84d6c4c94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3ff7840a7a7b1edc87393f33220cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cf9dda8498af1397e55e5c9d2bd8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684f870f840f2fe53cba5f00df8ea1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0815a1c2937d0a6da73debaa4e96a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99db27b0579134b7f2ca108f864c94b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1771f45e56889a18419527ec0d6f808261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94716a3f093ebd7b4a8942abad58dde262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fa69af0e60aff3c79003fe02318c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ded719d6cb7add7d43d62de2a69e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c94d47cd4a9a1d42b39cbe25d86ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff096712a4f65e536b1d093998d9182266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca75deda10250fd434f2ecb82b97e1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d015e4395f0e7656a94973dbd4c70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8eefdfba9eecba195624865775ab73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd325a9d3b6f90b31968d1e656fb15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc9ee834c02d4b37e278b66f65e43d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff95d8b4849e96fe07f6caac272584272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c633011f5c9db6c222d9e85ec5904c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf20826747c5c11f4af8c18b404cbb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059155dc76c1b395ac18f32926d8700275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badbb9ff5c4e9ced478169c62ad6e43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6671091070fb1a08392be83325c029277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7585bf9c2cb322ab140bb350b2b3f30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c5539300d78114324dd29550e89fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7c80159c7fb9a3152272fac53ae27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743605aa2c59efedf1872ac2eccf10f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849d3f9b8458a7ccd9e3c5e5c6a7a4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e165753b5cc9045fbca39d4c851bdf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659971ec282dea996e61431cdda3fd7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8dc2239e3dcd173d277b3f6590364285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b996e8c843806eec19b129ca4184f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fd52277eaa2d76f9be9d3c4612d2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6d4216d048d03c44ecb1dd45c59f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f26ccdfdf0a5785eca8a9e63820a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bbb23bf956912079712e82febf35d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e502b7b536c43c0e0cded99b5014487291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a899ed513d6b4b1015d7ba550a453292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57f7d09d4918888942615811ce6438293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c882f3791779478f42405af7a0d63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52335a3e05983e3eae1fbf04db569efe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83331478a0c75f1d35068f28b0b804296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e558a983c9c1f341283d5c5587402297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a402c2e6ff7257dde5a35979ffcc1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be85a7eaf9ada987c7691abb47a8264299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da39309114b1dd12714a1fd73fb643300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109148c4e7edc5b72965993274e086fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc46d5c05363a910284ffcf4f22b3c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884fb63e0baae664228795c2f1aad4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3136b981580afe18eb66eed6d9676ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083c834904d6e7694741a654f24ff64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485ec97f0d558956f8a5d2c92fe8e30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74814f6a24deeb7636395c2affe753f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dcea8cc9bfd6850437a92a15f435c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbb6ab60bcc0e2d74971a9013d46a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f516a92e22c49b55c590bf957194bb1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c727596a5794f6e42fb1dacb88ca5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64c0a47e10c1c9f70b457cd8411963312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e5c30f3aa7a97759f873a0cb7613b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc23f50700ae2d48cad0c95b80ab19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0738b0050912f5348ed9256533274315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25544cc4b83f97096bb6f437f596850d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc545aa42b12870c6a63cd474db06258317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae361d01d6b0f35b0235de2fef9d78c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a70725ddd65ab7dbf233c29d463bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edade44c0b418dfc191436d3c8e20bb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ceaffa0f7a054f0889c8a3e2a0421321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87952b31a84f51a10c0f87e8811134322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329b38c180133026c9611a3f220d7c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b4cdd783f90994cedf2817b4ab3ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91b0103f378d8378d6c8544bb37434325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3c9fdb430b675f5e17ce1e0a30f13326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e56714e49be6adf5ce630b105829f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9537e7bcafb94c49e566704cbe7c64f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092cfcec83c5440898008b0b977ba1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd459729ae7a7f2ee60710d7a7de319e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827e86237525e7d08fdde1b7f81ef2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8984b1bfb8e2bad085d554f37230f28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec66d915cd118a45af911afa2d69384333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451dab0f01e16c595f204367101a99d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7ce89042cf6500647921ec035595d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f95de777c0d2ac8dfb27325faa205336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023eae3552485acd121615e447d0a0b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199e6905a43d94a44dca3e716af25a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccf374e82150c961d4310ef2551bc1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042d227d83a5fd6c71260d9b79e2c2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fa9c519e99219848bcc3ca82b0f6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15441a0574dd07f6f5372f870bf87e08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4477ae60175625ade24344bbacee03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20ed5502799b96dff45d8ee7b0b47f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bd4e4e25d932ad8af31a506fb646f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f558b50c1d9165a06a806973a69fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027753e8579d64875c1110337aadd679347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463809f51d2127598fe231df2cab0f86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d245a79e51bf86241623f63a2fd76c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081650adb51ea764f256b78730a7791350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831fdf36e94c54a646191e8b3f48118351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72151b526cab45e9825a23c01dc9c11f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8ae88fdeabb97296bf8affb5a6f05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6170fe4e1b4488ed470090596944bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f8f5cc9614a6c29b1d85fd4510887355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a18e1879c41ec6c3f8ea2e308dee31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bfc90499029e7a91b33b907349522357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb4310a908120f00076f037a687b4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5779c535b0ebdd0a380a4cc586f52d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffabd79ede3c55b35d0bcdfc08bc8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8001fccb8ce7b4cf0796693a6323e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a85438c3e97d0c87604daec6b98ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787837fc5ade950dac03e7d8c1219eba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1196fbaad221d8c995cd183e578bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383a9bc2ba8ef9019df8d67d1790571365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503960d3a044c126fbba80e2b2ba564c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77db54f85480d33f7dfff2a9a9987d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633db570513caee24e43992edf6ab6fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a4395b7bfb6d7004e0477a164401b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb85485b2e3b783b18726bd263e204d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6543ce4a07c63f900ff95cd75642fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab6220484d8f68610968f5d9098262372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46466c99ebfc729293947b84aef382d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437fcacc45caed1698b5dfe43d3cc79374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b4ad54a1a800c38e4a216d6407518375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024698631e77bf1bcf1582f41012ee33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e9903d43b9faf93d7cc8ab8f0ef30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298ab254dbc48dc881cad3977671863378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa47845373da8c84d197fc99b3c963379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7995c52ba4baaf6efbae660d73aa46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfb21cc1dfd9b1df10cf708a9a7665381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4d99707ba086a7ac772d0bbb48faf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e67d2138418f3cef5eef0ef9c752f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4907181fd6d592b506749e278a6ca7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b762d494b6e486a5905be3bc604db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4134e66d2f27342fba982554cc779386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69109e542170cd48ce831378bc210747387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048952e96beaed1e2f658930464e66e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3e1324a6d661663c9f6f2255865f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3602d64186f1aa13ae5801ebdb241a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ebbdab0c542e37d5d5466a0ce0832391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c729fed12e184e8d8e6c4e62eb8df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28f51746ff2a8405941f87c4418dcc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75f1ad390c5c1f6a6bc0c6dd33b68e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa25ed5b09f4da9f6ddc8c4d237c8f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32457f20f046d29337b3fe70a81deb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ad1ebf38bf539f76b0d94dcb53449397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3f60eaa8be60e2feedc9e10156ed0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528056b246f47b0e36456994b3bcce1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541707a4cbd21204081939b0d0503116400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc533e376b9f907b02776ea316f18a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f1806cd19c8d6d6a1d69b4ef4a90e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb151e917af1ccf43f6eb2e341937f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469048f9e8f711a03185533842bf51d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d30603dd8fad4fd1efef701aa2243405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e234bcdae433befc655839149f417406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892487ec20935b9b0ed3a81eadfdc78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308a84d73a725df87de6814a5aa2403408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8a74f4d271d861af6cdb6f6a118f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49485bbd946fa3480b400da3707ca0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26f5b4f170a9f17c5b31e1704c820c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed118fd19afccff997bf418e5083f612412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6aabd76886efb32f2c25ab117be8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dcdbe8cf6ac4e6cb0ba7e321cd038414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5301b16ecbe8e27965c2857f416898415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4154708e4e11275d3c0cf6687394e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512a417b99b48e6beed3f3daa5a698c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7652f0cae12959f5e4c03795564e6ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42cb974fcc4e20415fb7ff5ced1b30419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40b4ccb3b34aa25d5e4c2f46418aea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5b64514de2c830f478772b7e4b860421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1d0ba0627b1554b5447a711391370422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665219df74ed0435d7177af0b709c34d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c99fcef86d87b6de886a92a7d91f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33b98071b439dc18f7bb1662b1e102425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43129a3caca97dc419e0983fdfba657426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dca49976cd43d43dc3d364d32974d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cefafe6248c366b75d7bb0c2069163428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a051e3826570b3005ee8f2d8615a7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2855a1e6088b4a20e04395068f14c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2221fbe28b724658d34637c5c199b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1bfa0b5eaa7621235d1d98b6117b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61d0679de8b0d4e6b5be39eaa3df1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49ca12904124c154ab1e5884c79c67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d3f92f12de1e1b7e5861d2abc3276435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69391d76edd7a8d516844ea4631d7dbf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2316baad362281bb17787ee93bf6868437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d845f42368a24741399cdd5e1ea33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ad2a029084609f990c2832bde0b26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3d05145b95287cbd9035dfd2cdb28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a5ed1149fc9059f84bf561c6ad665441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce95a4c552db34f3c282506d2800f63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bed6b6ee0010cd90048db251542234443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32712ddc434af2b44f3fa91c86429869444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8806021df39109ec8f8a19fbbd186445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8c8de3e641ead0155a28907b23a7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150ed487af48e4882951b309ef38ce6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812a96436504d7d1fd460ad1ce48301448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4532ee355a01b1eda524a6107b93012449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19bf8c27a2b49bb9ddbbd3af8076c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfabdddaea3c2727f3ada64536343c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f76a5e552d8a61a635a4aee5fd616452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eb7a47a404f5dad52f995199cbc13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4bf812f8651bae7e206e8369ca487454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbcf48152db0fb0f403a00a47a629f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f63493643d0412247ab3ea9c4fe32456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19998242391a73b49a95da307a41abfa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99676c41df4e617393b98aebde11c0d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74d91ae6a46cbf9b18c6f759f7b92d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681c597855e048edf22b95b8f0aa308460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb84f0a617456ce05ab372bb18f2992461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248248887f26006b89d5ad84d5647c2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118718b13e2238f6437ffd6d5bcb1857463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d09fb52815c1f7a908b284e375210464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012351a643ae494813036baa060626c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214c9c9f59aa4791b065f6a1b1f2db1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580cd5c9b499d82aae1099974a8afb4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87488ec6f15b9f6f1e3541235516738468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbd8aca6989053f2adac2e7ed45042469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c575b76941cefca6c2cbe7490ac642470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674a4859ae0ad720e68f8ed4c911422471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d7ee6996e1dbd3d52c40cfbdcf05e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373460956b08e5417bb5081e5bf7f8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76454d63e50b1d7bf745d11c2f35c5b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4981e3d129ed915b19174c065a2c5cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826c066f8bc79c127bd4522f8b82a7c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84bd7be42e7c39b15dc8f203b1dc65477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be58686d9d4d385abe3ca7005577e2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51c21a557c58544095d088bd146568479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3e239e922fd160f716469def128ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678e7a1a304078af48c9637dfdb3257481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f67283a44f6c3917d2fe2d61f4b866482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615eec687aeffcf9e0b1ebb6644bf268483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07cbb79fe9ace8d5bf23b7564dd26f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207eb70a6cf1e3d4574d9670c485ec8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbed32937a2a33c00c71f081e44ba4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f3265f9b29812af8aad5de4c08e14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fd01cbab4e275fe34f8d7abec6022488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89aa0221676dd197c331e37092ca59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a319c7736b7781bce1de000f454cf1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee9c0f11c2a11b82e283ea07b54a71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49291e34c1bab83680548ec977b96d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8dd41f015633c64df25eee5fdefea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68c1539e2ac039e81c52b46b9a47be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8556b9f58dd12b6a2527c4141f4f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f156fb73e6921bae3157dd68cefee81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e200b1ba42fbf8b65163dd243f42c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bead0cdda880edc61b795052ed55b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607b4da3d353439a742f49f2b853f86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4aeb57e56976b281633a8354c5ffa0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aedb0cd772861e012df44cb3d8d78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe854d1f0f146948b1aaab2a7ca6da8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62ec50636ba46336122a8675381e8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee0e8922f44e49eed059f56ff13666504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1838e02ac20c5577ab8e51848c9db5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638e1ce9d11f1dd2230ca5031f631b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1201fffbb093ab1ab8a72d1ae3b2349507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbe82f52132f4707b913b9589f2d1e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a84b68f9d39d0efe4fcb5849135706509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99285ea1778ea139bd1ed0f049b3b83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5568c861f614b1514064e292fad6806511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d7886b65dafd03236ce0772df5588512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3a203bc061cf9cf2cd5f45a3dd47b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bf1155f2295245c127ef9b325bd05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cddcaf5724c82cb1ccaf8e0c76661515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76c855a33688fd19634e7c60696b92516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34870a6e41ab34d1fdf82977ad6a14517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2e297dbc54d1daf2ab38e098db6b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d15cc17882e8f752cb0b7a134aca9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ea153939e70e8246c9b3b79d0b048520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c604955bcba1dc52ff6fc5387828a07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfdd2edaa21d307978180001796b51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2da783aa3fddcd09ff21a826529ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d53514ac0e0f6013e35989868c2635524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e78503f1888fc8570fe411fa10fde1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac9bee96050bdd990a76c521e7d2dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30497db99c8c911cacbbf07e3d50820527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cc47f692045ab3d28f8f936b95325528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a0152d5b95c7e426b0efe317aaae6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f5228b3c112f218192c7fa30528ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef89197b99931c6f702e5080df238b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197e3528fb37559cceb6d02bc33cd45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fc1cc6ac4d6324db1bc99f3d7ef6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf875f261f41a74ea6ea5657548b33534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff346ccdf9328551058362043c3be357535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d8fb9d737338d5d17dc1251da6891536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ac0896d4598ded592673ee9351e21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90075f0e907aecc99e8044a6d55fe7e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e35ab971718b6baa03f1be6aae886539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172a8fc2e9028d1795386b730a2682e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7a89d19f6479d34b873e6378afdcc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830c1a0bf836abc4ab57009df4cb447542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1554bed5db40fd2af97545341f06f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b33697616c8b53b397d6086584a752544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bb0bc7fdb5245d059af4a2acd8656545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f1c7575e2ed9bdb996836736c9f7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76173e054d8e2f6b2324c62a51ffa1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c1f8e0d2b139bb554e457b0f880c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75670f233debfd38e6dc95a327ff4feb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796eaf6413373c00801ca9613405575550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7c893cd97678a024dba4cf191a50b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af344df5110dee8e8b7b7fb7309f7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05a25f8e671333c642d4fff712d3c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181a7aad77b64e1e5b48c870fdc0387554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fffbde11566086965e83d75d8f354555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962118bdbcb27973dc55fadf9b1f66e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a80ee08aeace6ccae2e2c913ae25ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04c4b9f47c6cc1a5d69435ee3adf61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dfb608fd6f01cb8cec74d247dc7f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df71730e90368ed2d9b9ace6e75b90f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d303ac172c71f12e5f36f47a20e50561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b81e8cc693584ed2ed0134e6ebc03c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeebe7c06bda46ace8d4332126efedc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ff1460cb2b73d032032ca8e6f1020564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116d1467ca62501436208ba858cb905565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d64f102e11eceb6a139e54bfe2921566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1897f3661d1dfa74e96ec17bb92a17567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501cc5bbe1e63e2c31603cf9a84d1a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400bf6f0c39f4b0ae4fd7e7465b1140569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c515f81fe962c1c8b0149a6c442ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b563466b92f06f3103ccfd8ecc0d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b2de4d8aee1175dc3b05b0550cd38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11993e0f28b102c6a5abea2435bf1e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05b4be5ac8bac42652e134a8096676574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c162413c111a37e119f21bd2f22c9bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bea32394318d4df3168a75de45335576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a66c7171d2302943ab05c89f986c63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b86eb8bb376c9c4547225b3f2d3d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0b0258165fcb9a7da55e49411a363579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a275ee35ab6cecc47e22c9ace8234fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4102cb8fcae5f21adb58d4d09fed9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c5bbc717595ed0b664e9012438fa3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65324c5915b80b240c35d50c1d9772cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4906cc3fff78f297d41e877a4d3be89584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527498562ada05a38b58becd326f310585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054eaec9f759a6d81b7d8c7b06c418c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e386986e83b3a327b835a7cbf9c7fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98743559457cb67e24ed33cb9ce4c5b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e61fecce90e29685c554ea3501273589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e01e5095f095d89689733cfff381b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220ba7e597f0978579969575338e6d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fbf7d5d688b08f0383af446729823592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9807a5e81498302a193abc5171eb39b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c9f0752f0b94729a0c49db2e52057594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88fd727b08d25c8fd018a6be03a946595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0334a0b4a5f2cdee46d0bb3ff7e1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e265139e752213fb20a270ff11dd1b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b094a126c02e0315a2fe6f72c1a0190598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34de643b61f1a0e3296b334a1be3f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f58569e16715daa41b3bf8b01cba59600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd34b9c72200b51d9b9d726bdf47ea6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6436611d87cd76dd9474cf9204301a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdcb714a01e3d005064a6039f64cdc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c381bfd555b6d8b2def38979f83ace604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab282d6e499f7bd1f8e02953d83cadc6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d907ea703e113e6ad8e6c501fbaf948606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58660af8ca3f7e86212e16042c41341607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6fb6015f2d3fa111513015e18cee1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d91081d7a25a52fbc6070205c6cb20609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051cba6af2771c4e32207007ec23395610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6e495d590490080e843c19d4832f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8fa091f05987d1d2354b0fe5a0e1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78080b94ab19130e630199e2569932eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d510bf3d8344b79c4aeb594b930043f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208b42f5cbbdbd7e674fcd2817a7132615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2a90becd5a6cf9862c1e4c42267d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189894362a3c61a66bbcbd30672e55b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ab13e144b438b17935e9d0e2aecf9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff7c5ea4d8472024930e710559706c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e690f00893e156bf3e73a61bb5cfc52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e649496a85cf199f2abc4f134378fca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992538da69da082d96d49d58854fddc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e84dc6f8b203da7cc8b949580663a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d60895989fcaa829f0e21b16115f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c35c3d82242c6906b505aea9426b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cb6ae9c94dc7294c81f64f153c958626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdbd05fa0beb52b3a6d36354a6c64a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc875ead14f425da9b5f01c1e4f9f1a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecafe7b11e70a19eed9e2e08ac31d0d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd3a5be1ecf283119f17cb22d6d328630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae32c7471e5b4c32b00d7295ecf1bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39afb88d987242427f6dc1d5edd27c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fb8e5abdca97c594ae23123cc473c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33483707e6a42a92743bf0235878f834634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc302120333801581c28ee476566368635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d13565a93beedf48032d3d9c4d07bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1c73df3cb91be36f7ed6b57367389637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f16268b8f4fe7fb9f983cee2bdc407638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47b3cbdf6eb37f07765bbaa1ccd3ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76460343fa2d0195a5c153e3c5821d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02f094fd71db6ae21238216793fe25641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d57ff476915c11bd8bd049a6a1c803642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee922a766babaf91ab3546268a6fa5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2be716e5a57ccb6962d766c9c3a28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66275cae6024e4a87dae0da0481a86645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c53d41945fd49291a8cadfde1396e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1695a29484c66c66e8c35456b3f533647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0be63e44c1b1aacf3280ee06c3fc9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e2dc264653eede4cdb4f0be2d6c11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab478c0cd0969efbbdc1cecfba5e6cf9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe1ef7eda94d9818536cf2581b33f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88068770926052110070577973782c13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64b91297724852f16c273a263f71f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468435c65e76fa864c17079263006865654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e351bc73c23bb92c66aca943fc258a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb198db13d6499db66df41c0ae9e8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ebe56b9131f992f77cbd752e23ec6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe73a265b7805fbc0b5cda4fb8e143658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f583f8190402150d374e0fa1f0e7c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd96c4d979fdda0222154b3301f5d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7c8252db01b4c7098a7c6201d5b6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb65b460ec1bd1a505c630c253afa31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e533844e723ec17c0794cf01457ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b0339d7415ad12d3feff5909ab7d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f97afe9b60c4c706f94ee114be7ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81fdb8753d54a8be2cf469bd7d7956666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e0ada4d84f378cb655d742213e867667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354a33a12119622654b5864edd5f010668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44859e4eb1e122a0c39a22060df1cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cc88f33782c08d6bfa0dac359b5b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd59cfc8139c2322b49a9615308598671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f747b46809b4aee9e5d3298fa8cf2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461a7c8c4bc0a32e6f63048fc32f6c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22661b485bfcffb8f131b55407cc6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b95a832b18414d70790ccfbc1715c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034de6f584081f94933c5ac4660b2b37676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeb0e2306ffa80cec1189f45134cb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac8f2ba91b05c16470c61cb5dd7e51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668922e48711a1100ef2dab0f98f7977679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009734e8533e985e82a1a69fb7639cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b57a85e9d30a8a60f3e1d94ea7725f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438b3f70480c9f6c9d58bb7f0e00c83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5709e507cd1e00b77c8e91e5ede86dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cdca1de9c33143cc960fde5ee4907684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7652c7854bcb2bd1785c485e95dc82685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54faf0f7fc3df0e5fcbcb24b404df3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcabecc61e91f8dad30c9174e6b9d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d5ccb49a19490cd98af6202d1163d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bedf2e20fe94a24488c7e3ab0356f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6236ad229b2a8c67c3d365ce12d235690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9b6eeced8cbf8c7cad41155998c37691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd479d3c4837ef2384358c7bcaf2035692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be794306d1e46ec7e6b8271a68f1abe7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fca7e3c3c8905399f4e61c043fe7ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8bb0c1ed213b5d203507fa9922248695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7f8e193869406c55c72a4d56de3bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ca71af18c2ac61930a1feccc1235a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daed1092acd1f9b2e2230aa8dc0c4e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3647eb4aca729f4530795108dd508699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9665e30571913d400bb0247c58ff24c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e761104c53f8d2b1386d7e2e00c1ad5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa526826b7164542a33d79b13f0c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90880a671d2b0f7e99b828d545fe16703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe2050b099805ecca9a14cac9c79ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067640fe11dc9783eb71dd6fbd05e93705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc980a66decab5ae607596749308bc5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb197f410664f6925f29831ff1ed73b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa70c83cd5fcb06aff1d59869e8fc9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa003066f09d96f81ff87eb0485fc96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cdbb6be3c836533d0c439452877c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9c51261aa2bfc14b6332dd8378fb9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba2f542c48180e014df9f52615a277712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5f3c850e0a6a23f1b6a865f1122a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6c6071232dfa658b2810e0d4e1e31714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede56090c33ec0a626d29ebc6605d72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14538e8336f0a93d2ee195edbea0f84a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f28730708669a4197cbda1a1c2e24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1c038529adf9dc246ce763165e63a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6021d429c71eb962fa2eef3d411c84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6735985e79836648316c8d68e12c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a014511461198bbbb3ea233825e3f7c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ff8ef0a5cad628a6c909468d6f5c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9cbb672ea007fe33a042ed8bf66cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297e52250e64e656121812dff9028a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0c451bfdb168601f39028ab8b5cbf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858a8b09b8da59d0b24de5a39496d55726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab69dcf16f30544bad53675d9155fdc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe880d8edfcfdf44a9bde844a0d716728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae583f40f50ea31ba65bc211fea40e7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd321af0ee75b37553bee0121ddf754d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aea4ef032647554660e962e465f55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938f77f24d4260df76b9cb72a06421e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aee35e3d3a42ea73761655de0a18d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f7f0d8731b8e0f97c83eb94b967c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dae3c2b13021a233e9298ffb750d91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84aeb03ee8fa2d45561572db6d97b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca8a3be88d784fd986d912ea387eb1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ea009e1b61f6feb3a09f5789f17de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1bcf77265a9d3460eb15cf78af4da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c97e3afc24629f06ec6fa60afbd07740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5356c22735a6e31b7a27735247da759741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7649d4e4decd3f80ffabfacd83c6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4ccfe6e0ffd032e8732cdae776687743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a9f78b8045546e5cef4d2bc22c190744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f048711f91170ac5d72f5ae500c1b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529bc580ae4c9caa2ff7c8f8447f707746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7df26fd9d96a96afa9f81b5fcd284747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4b892f8adfa5236e50b2cc7514783748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b0605c84c4b421c189e5268657ec2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac200a8c0d0e84d77ad7aa0b6094a8db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc429c1ce495ac26df8eb19609c283751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cd2dd2d2bf63efecfe009c2162388752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb4e7a158406f1c756145ef0bba171753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d49736d41fa44ade99b0f21cba9c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baab06ecdb1aaf1ca124208f958f68755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079898e7ddde7667736fd1b1f0a800e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093f882f4f8b54158e47814bff00b82757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49943f391180d8c31172a110aea3a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4819f7346a862af5dfd253ba4df8e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>