--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f44f8b06bc42dfaac467c594954ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075830d71f1a2ce870732dbabe6db4ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e730f78810b0aa652856dce99a32383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c833d3a26004781c9c464b16fe47f344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66efb9e40841c56d023f39c2b2032d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e13e03ff7b5338f7ab6073e97046836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c3e7f934039e12b34daff71eeff277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b5910a8bb0a0fbe2f18cc832c1a558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087595784318962038dcbb74d4894de59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c74553072bfc4d8c62887eb6010d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e51acfc9d1dca8fa543b6277cc683711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fccad38df93029ee4f890a684cb8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee9280ecb3557e0676fa9376beaab613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8102a8aa780d37c059c8d2189b0f49614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125e18b2458b2f55af552ca48ef452115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd94ece1a0c060aa2843a789e4272516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b548b0155fd650b0c6e425c7bfbda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd7fddb680e0a01bdf92b643e96b1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee56575dd90b99a1677238986a2c33b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7f64d12de3dc98738ba0af9c6474120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9e4dabce090d4736042f30f2bc5fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190789b343b6df296c00e3320cbf74822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e71fa78e8e98e50370af9e3bac1d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e991ef427dbc6b052a95369974e797a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8214a8b2c17f2a01ad0642f02a1da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b9c1e79292e65c3413bada2d8a99326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abaa78efc57c05a5864520763f97e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845ccd103e3bf02ecb78ffa49bd45c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26b7fe5545ccdf371c2b721f9fd60329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3896d83d50a34c6a4f6ffa033dd566c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799d8cfb976b10c957d4285a6ad529d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc005539c25055290ab920b646f96032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7437f5412121209aef2bd824f5326fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9bae5ff8e9cfc289296ccb351417f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0b01f7a6761fe91694914a2f10d8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a8b847c6b36ab9708df6036065ce736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6feb7b57a784a702de34e62582bba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b48ba216326b4131d8ae75c0c7145d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee69dc47f4e8dee8b59c88231eab6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07662ae4ab1873eab3b28f13da228d6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fedb51163beabd7e94c38ddab806141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a902e2b92e2ba5270133198b9a16f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f024e0dfbb71a528fd68e1909308343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964c41a99d45a73cf680d2d00115b8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e03d431c7ae9eceaf5ae3dd8f860e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b918f3c7efbef2e5b058a54d60263e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831db24b1b5f766942d30f441612d5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b20ad971ed0853c94bdcd2d136c76e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a80b079d9210fa8035896d99d455f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b78cfb03999bffc29d78202d7fd3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6c02f98341e5c48c336314bcb31f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5da959bdd4de3de7ef467ea848d23f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37129fcdfd713357586cd5a1be4df5853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eebfc6c70e6d87fc9ebc0f811627fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb7ee06b6a274ac345c5137af772b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc5fe2aa985493511aa11fdccb64bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d00c7e334f6ee4f2a469aee0f5c9c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6773b77743089392ac57ed51984ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820982a04782834bd5fa70a3a9b0a7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7252e545da97259badc2aa41121eff460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da993bdcc3e0c931276d07d161574761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca5282da0958ba76815518ed8fa26162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3360ba2bb4fb7bf1cec9f8ecec7367163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc0a7ea028671b6693ec5911bccd3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1356e553b0fb8d6f2c5811b5951b6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c285853b99647094dad0ad2eadc78b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966817d6e82a5b2fb5ac2562d3f032867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6475f1fced4009494a97b2c7a78caef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0a91078629e0da307a9941b046c9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06099cae91602d881194f8cd2338bda70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd04d387b73a9367a2c2f4c1d6e332371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491c0402af91b38a9c27ac319fbe63472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d9110317af9af1447d81a646665b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc17caf379bab2e21103fb7ba348be174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f8e540814f0d01b73f2e82c13343f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19dd1e6af8e1bc35029ba60e2d485176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80e1a208933729501ee5c56e578c1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307fbca9fc7eeb769645bdae585e18e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc70458c49b1a128f5b85fc9f3448e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234dac286bcaf867b02836a66cbc89980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453ea84144f333b270a520d9a95ad5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a110ec3176a4d10cff9a8906b7d521382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0c63a9b4376194a36c445d461b2b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649c0748d0a82b8fb61698dc277324684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74657b667ff8c2f54e50548893491fe185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349e6eb9640a4e6cbc806840476ca9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3671869e5d9737e55ccedc77ea304a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db155fdb0565456454fba17817d929188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde215a47a990b2c4091cc4247c410ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0618be9529c5dc2bdc7d176e5f55890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe381d319aea7465da6726368b4df33391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b396240176f83810ae26280387ab792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c92715ab57ad514a35a86b95a975993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470812a5b51fe109b0b717f104dabe0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71543a52d8d3cdca0d273b8c7cc095295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98652ce3d770fa2d538df245f356ec9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da6ce37584af97981ca325f438c88497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda3da7a94536d73105dc2faccc9c6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d5f2cc6bc5789f8bdde4928b3134899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8bf1c54aa8a2889997c11cb30aaee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a07c3bbdb091df1007ad1dffe8b40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c520692e3a13566e7c47a0c4143534102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62025d726c1e9d1b4bf6aa7906d018103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaab939e8ee473c715d0330b593aa3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3738c8dd85a0998e8a9526af211b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1754ef1ac6adbd2682e5978b03056106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42386df08d026613b671a8006f947ade107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c116dc605a61b3354cb12e14f3694e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469977cc92bc42e664274b2859ca068109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9a8f83696e53cd4da3243144c4714110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b585b476dfc9ec9137f5e1acbb4ca9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84862ef45ba18121c0ea34467dd6b3d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d77791c876839cc1db6c7a5a908a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a51721cf015d8ba9e6a1b64da6294f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df57797d7cdf86558266964492fac24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddeab90d91d7f6d83d8d0c825e1a03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417cf65fdebdedc871abf23eb366943117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ab50912223aaedebb96ae4aef57ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258d6b483cb8a1db19ae50d17a6152a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa69cd4e19e0dedb420d1ae3385c659120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fad487677cb9967aa0fba09885120121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee89302e48b8451fbe9fa5ac51b05e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f12e8d6d8b51aa442294c3bd2bafdf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182448dca98563180f8e0d33363a3044124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a094cec6b4f478160c5e54d958d07aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d4d1dae2bdd4bd24bbdd9c3553c92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d2bc20a434090bc43428d12ec4bf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2a8f99605251262d064e5199708fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd780a222e5397398861e2179fe8de0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ec6bd5fb310d17bba44745d88af30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b53faca6e8b9a5746281adf428120131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37026ebdc450ce5e1bfa2c96a11629bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe9163a912995850dde2e6b21423d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c253ad80c483f408e2276dadd229dcd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf11dee19a0172e27d4412e52220a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7f7480c8b7991311853ef618b5bb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748591979e86c668a2fd225f26e10fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538946416c1d64c98245ca556de57bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb605f692ce076d6f883d6bdff6353139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3e59817421c1d2f4ccb81c97ee1a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784c9bcfb528334269420223442bb6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a411afa10f94f616f24458307cd35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44737de632c2d6228410f984bc327289143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf567d1f64d07e0ae04c5b1bdce6bace144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33ffeee83281abb85d620f88ba4d2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5824c1c1e0e9b90fa2fecfe3a3de7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fffc86e556c8bb719406be2eb9674c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aae4548d1c22bf09d9262a32bb9a56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637fade540a90bb82ab793b9fb44b10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c3a881884e85097192e4ba9167543150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb0e48ad57929be6f4de065b29b72b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810b249e857b0b975bd955131b7e3b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76deb6b17b2bb70671000f7854469ab0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581489f856906f9c747f7ddef654ba9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bdf428f437a0bd2f0c5a76ebd3975155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605cfbdc39e43f450cd0fbc2301402a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25732d28af3956534f91811c63e46cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1d6f1ccee61874c9a5d48f449f0a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434090b90006f103c54eda7d6b7ff34159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec20a2ce9e201a2bb112562ff1884a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e52291da90a78652c3a72242449e2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b9121724849b991fa77ea5cc5d846162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1e829b125514546e581dd209fdbff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b228a394452bfa148232f60c1790d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281c82ba9c566fcb4592c2d2c6169aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72d9c6b68ad5f1b00c0139c66794ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5ccfcf75aca3fb2ab8759c7f452ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81ecc95fdb4b7eff7f6b4f90e51fcc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d99a7c9413a91449a5782fc1398234169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0493ed1c838dc7cf3d0516f55beb0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f5e887ba72f5e0b7a65553e75e3ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672b71b32790e56be63f9daab484a4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd15914ee7ebc3d262ec0416dde20f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f03d939f5812e0d8357c65f332220f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def1a3256bdb4200792675879fca0b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f59a9ca6b237d6e189321717aab73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fef51472d8aae13bb8c4b01d37849b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630b0941fa4a1dda7d31e033198321e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3cdf8886c54da5954966a6ee3956c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed682f0b71c9963abe82d2dd8355f27180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42602da88f1b29e3d60d9134e914c4f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cddc0e7c513fcf24d975e5873a767182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7e0d762f1bb313b1eac26d76af941183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d5c92f334d9f992fc53bde5f94ee1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d761838787ad6c86002c726b56fe093185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eabac49a8f6e05a97707b04d01c0f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4399910f214bef824e1c9b9de3592b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecc31ef62596efad8799b17b2c70c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4f475422069482303bb7049163b6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5daf4644c0762b51bf9211984b604190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad5a1d4806d1b91f97ec4fbb8a05f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cd703b79c79ec2458d57b9f078964192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8f49cc66a466c717ba6385e5de0f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684c654213b7a6766ab346723490b1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83104b660c50606da1ecd281e0b619f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecad8b2d7f786888880d45f3bea8ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767183b718168fa4e603b206365215dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a561e6c654cf12e44588f10f7791f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cd4bc79b81a2eb97e56433eaef72f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02c40924360e06c5dadcf5a8dc6951200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bd10b52164d0920763a4efa2342fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffb45c026a1ff7a9e3bf8ec7eb00d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c41abfd8f86810e9daa038cca8b528203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e40685efc2ee250a56617c3b192728204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def48500bfe966a80420e6633ae1a200205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da135b59db6269ca6efa0293074d4666206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09941043a078e92ffd38983f1916eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1acbe9f813049fbc28aa616ac900e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1273b009337994d1796d1cecd97695209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8803838ba7f50d694096c7f3854507210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a0dd93aeeb609249518b7dce1c949211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d351216868e4ee0aec6597f8d13ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d31d435e932b92a4be2c3e9e0325b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f9d6277fa631330e6eb9ab66f364b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fbc0ee84d75e464fc49c18c28a3d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aec238bc83aef7d5468a67d11c1ba3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9835b61b10417c251c2837e049316e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c1e9b879c4658421552e599247496218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249f7b31b2d9a2d812bcf7cf0e07529219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b68697d75cc0a4cef20eb60fea7207220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b1bb26338b61e818b10bcac951935221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b405ac1ce4f15723f1abc47021ad065222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba581fe20f309452a62290c2c6dbf42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9623942234050ac284b8724f52c2581224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b1dd3bd0be31185a5aac935a8d737225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44233912f42638a561d4bf7ca8f6f040226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37eee1fcea916ecb7e4cfca0794536227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2a63d4cb6fb05f9729389ec2d0dbe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2433a9d90f18c82b29d2b1b7e4682229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde049b84e4a36a8b109f6e538fd9cde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7c79895dc085fae6819a0df8110a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36e069f489f3373499deb05678f8ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59973279035b16c42494d7dd0e275c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd49d195689ae4c7776a9412ae54023234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54719aac0e880ad94ef4b2d030641f1a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd8bfaecfc7b3394a41015800080ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38033966c3f9fff6357d2ac9e942fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc1e5f259e715039dbe04fb0d013f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f322322396aa6ef37b6d11c013a8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb665ecb461c2a31ef30b0aa98dcfb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6506887d01a99ebdc50d2a4a09bf3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651f75d3fd3abe656adb7959efa8376242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b2cadef9bcb358a25d3b21011a40f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259ca253f1981c6a4194bc56b4cbe0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bf1841df3b46034fbeb141852ac88245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9ba4231164af6288dc8c564cdb6b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767d95b1a86db0a58e17f1daa18e38b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263a8cc986020182971815bc2e15a6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ef2b5181dc4b5c06ce456fa78a193249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd112a444c9461c8f9b680b86a0ba57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fdac4cfdc31665e12ce6a3ae58fe2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf59efe76df9a82eb88814aff12ff4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b026a8971b94e4dab2cb1e9f1e05d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0c2dff931ac4416867aa552b1d457254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc619c701fe921e3241e46ce7c0fe616255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640588985e204d3ea8e9725668428dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aabab961c35a5d049369dfd110232f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3b7f7324ad6dc973a21be18f1b4fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672a9d2acc0b24e23490bc92620737c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851590e2b0b8c3c8d2465a60f9113e0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0494dda474fb8e2ff813e22186b313261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf068cd1f31e4027a66c436c2c242b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21a5046e8e0f01a7df7fbc95240b34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0487de694fbf19de8c34660d5fce6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a37c35494cad3a1457f573d93df81d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36e38b2b4ef89bd656786e1d59ed20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e8ac2830c76e8ecadf673e02a6644267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d79af962f6b7637a6995e4d4873bfd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf5da8d82bbe04f11c0bac1d706130269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9744cf2c14041b9a7baa8253625cf0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418c046ff061c758864c5e48348fe87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c229eedf79d2193db4d8650dd9b444272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b3ad69880dcec595baf90f61cc354273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7423ed575bb66d2ebaac62d002908274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926a7d0be58e427af896731d0c4cdd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e003b1d107283bd6ffefbde7ba139e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5934ed1d18eacfc8484e1a11b9011a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51bbe588b089b9685bf548826cda33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17df1cfded05a1c4589fa0a12e953c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16aa6b98ccce434eab41a852a1e9255280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4e56dfba86f06f586ae700f53ad4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027184fda71cc79a3571439b5e153f06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e2bca9a3c3662e312f3c7cd56d2d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209c5fc69d5829117ee8f923d043f29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab175eaf65d64840b8d7b49f6fd7e49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20f757ebbaf5835bf87a42dd8aba08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7965792d9ad1fbb4a1eb596e15a75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbaf48c9f29d5589a365969e7428fab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e01f5454cba3274bdb1629aa81898289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab8bd481bcb94dcd1163f52abf924a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ec342b0f7ce41c99ad6754972d81c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e83b62fc7b71dc8a7f6e51dc101284292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fea7e8a5a11c53c3dcda5c94319e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ccca2881f24e7ced645c03c582dc8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aba8eed9d896ac85fe02ca703f776b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9517029aa0a8fc78de0abf0aaf46f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b486b205699bfd894039d4f24ab7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46b2dfdac39eb1a75d935539fb2cd8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d11235be5adb5ecea60947de64fcd3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b12fab6bdff380146bd2dd23845eda300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fb0841cc1502c18609bd42610b273301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0a6b584f09b1dd42e8c25058c604a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e28cb6dae2eec8383b2b3312cfced303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c5caf716ecbdb81f59ff9b85395eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a71c5ff3a3b433bbaee0b94d01e6f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fa3d9199934233a6e28f5e178f57c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748d5dda5c085e115ace09b45415f48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe77cef9b6e32b2b33ac3a0681ba1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02422b693d40defb8d11283f67ecbf25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72199d1c7deca0ef0db4532a96da0f0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4aeccd7d0aff68802c692a65d9e66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6bb35e6080ff2817d170b92d0a7d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda819c37084b9b208982911440a3c94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1016375a267cd4bbff2570fdd0707314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3702e55413d109d55511f9d7c8292315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab384b70886295069b14d11f2fe180316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70991e44fa3f0ebb49d9f6b2b0ee55d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b24fa9ae7d1ffc3a6fcb41b0c32c1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12aff0a4b6655fe5f4c94a61265398319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59d95ece19ca46675568de64625ee3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8b726ed02c330db5b086f6d4bd8ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82afe04de99538a6ee3c4c4b8b3b8a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae0737d77369876373d5b66b92c5fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf2c34e9682e2880523de32ac8a721324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc61d422eb693f57b7bafdc4a9a161a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fe9675bbdf022b8c9a6850faa8ee2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b042428ab433c65c049eacb33bc0e6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e445b0b8baa1ffadd5212677c9156328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b38c3347085bc0414e987968a8d832329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9091c7b8e67c77614eec4224f7dae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269a0a865881f2768a46283d810c5d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b942276b06d5347f73442801978452332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7990ccd94bed916ee3f5f2fd9cb1343333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ddfff1b899283233bcf57fcea7ebb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bbbd0489da715a6a8531852101961335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadb57b251673fd501e7aa24c364638336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1c6752cba1a7167af06518eea2b66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4800186058ae5d4a6f25c5647bbdd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8c1bdc27cf1227560caf77a42b83c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757be488f474473dd60fca579daf6cd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529eed44c967a769006cacec6ff9ce9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e664bc68324fb45bba21e25fd4563f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b50f21a6ff70f850bdb1d8bb1778a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8073746097bdc5185b6feb86d181dd2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3f6c1ac2a0cde0d12fc9214ddc209345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd560e46456d0e36c24cca14eb1880346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354e906aa76049508d9f7a58c843d6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00df65fe2aee4b2b71beec225f98fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b775dd551c20e870ba3eea1e18587e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16629f1ee6b22046475e0ce3fa4ae26c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c1e59eb9de684b35095b6b074e496351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8585c2303a1e9cf6e726621b5b95d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35015088970bd94b39bb8657ef37575353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbfea392d58ea94a04f55bf785aa51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626942a33abf7416721e776e51ec6bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25b8bf1eceecd9839c12c138a4daaa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16974de77cade5a7ebd53bb10c55b644357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe258a3906d81eca433db5f9f24d35e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b0b4b9254a15ce63034c104ec3430359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b019cc4c994af2f38b7b35d69e30c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46964b4694e9ec33de2c1d7b10a74f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053504b02ece913c3619cfcd2dfaa8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417778645f923c4afe8f5e9332558c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c335075ed01b3b6a1e0a2834bf91f95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b5106e16d5a3638d516fbcbb1a140365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f671bdf7d4f08ef38d387ef6486cac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cd1219a1edaa994f883f143ef0ac6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dc3e25f1332c00999b5d555d4d62b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb9dff34790964e7fc2b107481c6d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506580893812a608d964f89b69cb6a5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e109a0aedde146cabab03b901ffd37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0ac132cc7060dc0c74a4a992670f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afae9096b77bee32773d5a32ec0270e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1105d9c0b27a911a14235d9ebe5b83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6340b8a5fde3f302d72cc4f8865511a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183c99ee28611c3d707a6ec929d3c02376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019caca3bab8a21cf1d5e5607b01b3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d14cb02d95b2855d57095f7811f82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ff413acfc17caa623332319980f39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae350ea296560608123feb84b7cc68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39b2d751f797b0b2b283bf65de668f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316776124de128088e18e133cae6e2fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d56a71147c5e38cd200001b3b7da7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f783c2277c0818e4d328c0c5ee51c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549a728e06a5d9be7ba170a5816f0e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0828a035b5ccffd8ff78a3711a2bda8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f993853187ab4937b9ffce7b7f19c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57093fd712d6b1e87b39adf29a7ccb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ce386fd3413b604c9fed33f7bae75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce25edf5fb487aeb9e163ddb019000d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445268527fc76a4ccff84a089565c9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef4720bee42c6d47a7562c744bd7db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ef667fcf8fadd08c8a9fc0b993b03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09695a2dc9063ace92c32cf322795c99394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c839e7f45802f340a095ffd4fa5f660395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfd93bd893826422a4153465f3f68c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432faceb609a11e92e1313fde55e75e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3a8a4c5abb308f140b93abee30380398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dfa3ddf0e93925c25468a9a23d8e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7ccbbb17866b10493d1c044588d2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971cc518e0a0f0964789e0fe85d740d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add1f24b55a08c249a7dbaa809943e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763505331ad858ca1c9abfb568829aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699801a5e80352eec0a6ff2dccf49f82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943b5d704b71835c326a72445993fc0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa758bc26c1b1d3906a36dc81160c98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5c9246ba98b0b4fa456b86c64e572407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc241578d0e123b91bcfbc4a94fbf82408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a90934fec4b45e4811877c4d85f23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947094ee36e692ce5658533359dd3072410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f1ae5171403d358d0136262dbe104411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21904dac00cd2c80259557b414edfe1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9de76e0e2f67c5c9de1a86d0163f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626057610c09b85a4f8f604fc735eba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a48c6fedcca3806cadf6c37a03a92e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109df669ce09239b6ba50c3fa544f276416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fc233689f3be55519b9daae50a49f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01020d089c53819813fb583e97eb017f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26975f233bf446d864e23f78842f05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d351aff3fe14da74e2241a85a3d9af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411f91f5102d1f6baf84d55a12c1848421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e5c3904cf58252661bdb960d5dc0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfe7113aab6ddf19fecbbbd1f4e9b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc72df0ef5ab852b0c32866487bdc3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969452727cbda4301b42a516efb0d50b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c1043884f81c8d56892acca87a8c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc306e2b1505a5d4ab6065e43f20c3cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa4d03f0609d60ebb20e8c3b3806f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752538df93c0ba4ef575f32ff0c6577429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68704500074c12e2bbbdc11a2fcf27430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2249a9c171f95e5821b96d6f421845431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284cd541de4296387107e6767dd2e5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973c7102c4203b9e19a86306151111f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8ebbe489538704d73bffe766e30e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec7dbf91bab917ce15ca2f23a5e598435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a664857ffc851b8a6abfb632119a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37534553ba16c210f9e329e95ed57077437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6808bb51ca74898d1fe183673bd04438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e29098aeb28ad90303dea0d52b5f4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06bd657b2b8d5d8bd5a2d3cc070aed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bfc6ebea29ff39db527439a6d252d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57874fd910a87e70f8cb1d08d82bd2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571840f253c92ec785794417eaa551a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e565d73885496450b04bb822e24a540444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997ac1bc14752ea74e483271d8e1133445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca91ec58fa625a1218b040e98df089c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b9a2e69d415d9e8a3152725762cd7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bb610dc32a61539ff746539940853448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7a80a9a91f9c5be86dfe695507eec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36945b7aa79657ac2716376ebc4f0b04450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c3362caccd416d2b6809fc2be2da0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a695923e65a96a09db16e9fd9b2c3a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281fe6807eb61665b69c2385d9d3bda453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d54697d9ab16660c166f016f994d76454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad6bedd80611103ac5c71640d7c4d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f2818c6fe0a22ea4e86fe6fd31e6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c64551ffe0f93ccd8558c2c2fcbf33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b104217516da907113e975c938d1fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15d1bc9acc16eb7b05193fe6ab887f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686a1a290b1ae9230b25ddd79e5d53b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236992b6cb31375a1cce9fb95d696fc0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80294b41b7c1ac299961028a325976462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48375fadd8556ceba2317ea05c78c1c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b55cf2f05948c671e23b5319788b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87120416bdc47aee9fa5cbc4c2d30a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe042dddf43b7e417eec2257fceebef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bc1e582113f32b9c468e5ba08ac31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3dc00323c8f52ce4060561fc843bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a8e325426443ac96fda9dba8e01bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d75683dfbb5cb8911fe663108df00470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae813ef9666c2c68917a505409d358471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5441a3c4b3dfbe819a1ee75f5f4e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b640160c4fe2e9f43a2944c7f4870473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e66f4148d95c43cc46408a06c2bf04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093127bba6539de551d5de54e40c925c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44114bcccc452ea4261f9e8389c4e2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684787b55fe2cbf9567df9b0a4e7ddca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9d4f646d7c5159e3b05e90dbc4ec3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4712adbaf1d3b7c22da14345afe163479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdde699e8dee93561570b9c49f80e9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d649ddebe1377cc65ca565d0933ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1734a74446b74c8a913cc2a8a2fa9f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799f0ab003dd8f84e742ff249ab4e78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ba45f3df356e5cea76e43b09549e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266487e2d2bca1bbc860dd1330a68cb2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df51f04f73bab5d977de3b9e00a5490486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9cf44eca5442f5c4dd318350ccc3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302a90c720660ac62378ffe10f6e78f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f812a45cdd296817904045eed9ba0bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24022ff88058248f29f11f47cce6b3cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4170bbd906b7efb3aa28431a51cc0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec849d5598ae90b43072c928e979936a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2575455c5a634b6cb5ffb26d28f9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6cef86ce980803fdc060f387836e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66560896bf760c5de23b615da13d06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ef7ae102c6a209b3eb0a505b0d3c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ed3ddc762b0478bf221864566b9c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f7c0d409077294d746db7a58de186498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aecb0b69eafda246baed827f407b93499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b3aadae93c92247796af2168e97fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012dd65aa2df601e6c50af5fa640ddb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb28191752a3ee728d0e7141feb469502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e55b39f074b4b13be7be245d7bd4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c921e36bfe1819936240e4e26a08199504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273287521a643b3c67021f4c8875b5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011438351104b2860b663c8490322fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405a312e5994c9564ba23824431d217507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de027c694470b0485345ca5eec3c2ee2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686f3e0c506232b3ad6c6856217b459509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5899a86e8eb90ba4dedd30a40b9be83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec7d6446a20dd599783d84cbfb9f31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b541eb0556565723c2b53f92092af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5fb66d10559575b9aa2e24644f9b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f88d23574637570be43c163df939be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567241fadfe4db3035bbd3204ec42ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4c202b82a182f81d41d083b05506e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce4567fba069415781850abf7d8c82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee36e020543187f62b56e9183c441a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d8bef58a10b5e724fe5e7ed133118519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd293f829e874456e22ccc7c54f442520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199de0f4775eaaa3fbf05aeee0d7ed2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c3cfbeead19fbd6b476bfb4fde054522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9afcd8c1ede1d1ce80a7869549e36a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3189fbea9b3d731ecae6ce0ce206e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bef2b22c770067cef5e477abbca3cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433f7f8ff6ba7a070d2fbec1d0695b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b350fddcf20bbffcad828e1f86235527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95424368cd73c48612ba1321fd117c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58cb444e860b6f1efed04f6295675c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7632272cd60a1de87784e00a739f197530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280480cb72a9723c65b7361876165bac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc53c6bf5a0ad49f512dc5c6433a144532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78414eeeffdd9695f76968f20d38ed02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fe71c4737d28754b35fa1b143cdc5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba7282a064e995fb187465ee744af4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151df22110cb7a4e1a160d6c4b9acfd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e2304ff77a6c14464d21fb20b5a70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dbb9999fcd77fc593e801b0c7ee00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51bbd3f3c73f2e9f9cdbdf8d969f2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0eb30a93a6427e8b099e64597fd32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a837d502fb9f94b3922c0866c9314b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480752df2359aa52699170abbca723b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f960ed423522e0d3c802b02288b7ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd41df0558fc4cbd74a03653822328544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bc28dc36f6e53e71fb9075817179c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6fe0d80a0ac1aa15518f523127b06546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f985b14c96a22ed135f1512072e1d52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c173092ef5d480fd6f61d2ee94c79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d53feb1b8d288c0e707d043565bf0f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e6071c632dc925a1e9505b6ad43c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192539617478fe80f8aee32c1621ca29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002ace0529ee62621630a8d529f204552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bb5ccea1c8a5f2b1e56e8394c67a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382dd63d4bbf96f1dc3dcb0eb933bd4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef1aa08dc1374e8a34d3ef576fd214555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418bccf73bd43d84e02935244b687b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed8e1d384f8bb5a38e9af6637b649c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb99df9d2a603281fe9d04cbf50c23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c6f8181dcb7e496d65de3996a2c2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4abb461e3fce0127b198047a917aea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af02c4c5792e8d11eab5ddd2be194c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8052683849e34a1ed06cfc6d7e6fb8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5fcf7c7905e9b0ddfab7b85ec2013563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541f1931929e8bf42729ba980ba9781564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c67b7645f2881c9a5df46a20f718ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601c9c31400320b995d6fa641c9ec6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eebda279531220e6a4263d19c7506567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3ebbade5a1bdd94cdb410f5a9094b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b2b2557e253ac87bbfb832e46bc70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1041dbdfdd287f8db7cc47746893e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecb9fbf64a5c8c0184307688244777571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cd236f8bf47b389532ab2505f77bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059f3631b52a85947c0cb602df0112c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f025160614a2330375e71b9025c82a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227028b180d686c922d1e1d357f19f9e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3588802761b7c924e28546f9abbd3c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d394484bb175f2de2cb649831221b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85879bae65f56e182e39c1adf6bbd182578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcca6fffdea190a18b035805ca61e28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d38e385b650f4e5b7f75047e550cb6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de024284291ea0c2667a3929c5694fb1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c899be7ea9f017c10b8700f94c15942582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478c07e6e0d2a005fa7142e7780a87e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915929ca34e29e956efa8d6deb2e1bc2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb5d1f8893115018c67918661077e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac3390f39b247e1bf581eda8383a2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d235038f8d729a5bdcf37c5224344587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace3e9ac6b32c31fc8f84ddefe3e6b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca37ba1e4291a4b9a477b113224293e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb92f3c805979c0ac4fa4d0b76f9bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd030e937c6e611adf0c6f3bbec3dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fd8eca7119152d841de0934975891592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9b5bbbc9dbf3dbad4e9c1432aa650593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f9e77442da7f844fff7d2ba491432594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22911410180f1814f440b458285a90fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97defab4489a7c44aee9c086fb0bf296596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0f10d191caadd065bbca4d35ab026597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaae27753cd9b67d150b7f15cfeb2a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac033ab4f041c38cd70fcc8e2f6aec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d30852d6ade57ab613c84639f4d49a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83b56b0c1935922097422b6ed67ee1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa597472412ff3fe29dda375cc5b7ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e799d1d535efb50a3028981b7c9ba8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5584f833f1e58eada7da89d2b635d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3e2fc1d2761debeefd667b40a92ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d77a3300c40dae4b7765383d9aea7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274b02d4e11a4032c454c8853acefee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189112af2ac8e8e568cef94a60450e3c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb15042d49cbeda221ff1dfb12c66cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aad4e38759337e048669e53551bb1e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a029d60b88de44f2d38a8f855163ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ea92e2910228442891bc9db62329f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48239303664e3e455cab9d7ce8bf54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df924a9d060ad7cff21a263b694c5c78614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238fc0943dbfe821e11ee0f5be7ab8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ed34e7a01b0a5896a65503c8d6a6b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441af07581243295af15117caa27180617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047f411fe9cd18cb3477837f1892d6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd63c806488db325641bb7af0f6d701619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819f703c8e14daecc0a03e431161504620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16242bfa6058fcc2bada38c6f581499621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61af2f18f20e408dd5d1253b5310ffd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551173ecacef423b03a24d7aa96a240623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5fe1fb2b81934e9da8a1b79ffee31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c3f3568f80402d15b97d41eb67e8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c0e3eec6d09b704aed902ed473490626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b786291d628538ed8b88960252977627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c1e1559bb5a15581d04b99aca341d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad1917cc27a1bb4ba2e0296a98f92a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39713d8352140d9eb5f07d3dd886f848630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a829e2957c6aca118946069f0f419631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e80e4fbb5f4c82188e6c83959d85c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844120b776c6ad1972a6e96ae659f43633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e3de2ac773f507063a31f6295c864634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be8071e6a1f9ca0a0dd49f01c54ee4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea6e6150d2c99f2b9946730fe13f8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb778641840062320b7853e5d055d99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf1998497ffee98bd66515a586037c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232ba5d5aa2575d2b12cd3f71fde600639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facb55371fe5e8db4247e2837e00dd3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354c35b5456c3554de45bf52bae1a44641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fcb00e87377cf4f19ff6083f5d37a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbedfe3c7286d3530e38bd45e178b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dee325a5dea239f73564fe3b854e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0cd39f01c9bac41c15d7e66b88f52645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce5ce1599abb7b85218888844ec37f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b52e334b6922ead84bafd995a99c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824bbc8fda6f14e8109f90b6c061529648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937056eaaeeabf39dd44d9a4b8967858649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10316f2b6585dd33c49454c7987d4c8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c927d4a20b12c62ee3c2a79fb24bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3cce9e6862646e528d80d303ce16c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe53c9fe706e2e4a8b2cf6c59cd79b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ef0c04609f22340d8f5be722a456b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67318c5f2740605c2f13e1318aca61d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ff712cd384a752e3e0f645a998f10656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19a6be97a4a7998b8ce25cb5bc2177657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b4f401bfb55135ed4f67270861b82658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df05e7e75175927316e8e0c75c82162659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bbc2374e91f5f107b9094cfc95d62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fb0ce71c327b3713f0f18e8654f22661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f65633fa1ae0177e010e8e5ba6436662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb1c0d367305c2ade0ee7183a9530b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565f2fbd00e6ee1a00721dec79a7ab5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2671272986b1f83289bac976d9332665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece070108fa7bc399f8cd2241f19d96d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95821565e5dd2a5174de712f532bc7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba96300cbee0a715965e2a9256459c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd35ff8c4b49b2b61e123bc3620309669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814b426321aca4b1905691a6630f007670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ae3b9b2134bed0eb1453150763269671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbd7e17b0b0ae1622e7a0943b582f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51490ed726b5cd4989d8e0dcbaf590e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968741390c067ff9a6b160c7a62a0e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a0f6f24b234eeb17a322aee54095a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f911cd38778d179a636c5dcc30db7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5d46cec4ce51315139e9a099396c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f046c70ceedfd054d4b56073677a71678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830568f849572fc2ed43b8defa74ffe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71bee9f44d1d784dbedc35387cb2f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8168bc2c096dc6b550d2e266834f981681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb4d01bd809579916514ab9f56f6f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d1db6a9e47cdc3d36389e605f3e0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40a3865a7d0f0d896419c6827e9615684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703e7131cc04f90f4e41224376cf114685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b9d6a2779ced81fc95430442521ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e0b0c7ee68f8ca5ca48d2fe5b2515687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e786c3c6e256813ff50ec4404ded2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1973599c3c83488e740b18d3d775b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38537024530649855118eba5230c989b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13ff91311a7d8e9708f18c56d0a771691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6f8e045dc4ce73b4b3eb36fcd9417692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ddaa116cd44693aeba92769813a19693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bb2f57182760eea233e23deb3aa9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214f2df0651f152f85ce6ecef52c528695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa23b6e5b834365ccab1d4792a63b0c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2ddd4d17c11004ce081ec3dd415bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7d7fb6d08abedeb0e5877a902f28c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552532cd7a5e58f7f98441af6b98942699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d007749f9d1406ee9b9b87c187626700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33804a46e5dec38947f2c1ff1022de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289df42439f6f379d8f898a1decbc25e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168c2fd9372b31754151ebfbff3d7d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b921831d98581b4fa17323f7f64696704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf464d5f67c6441942852e3fb0a8991705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdf71d95445a84c4514b8520da0e30706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ded19cd837f802b7be6a4510f0514707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aea6afaf92d54efbf1c9b574cd009a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397f00a387ba7ffffce9d935f91bca9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c80a52bb7056a6b8d53e9ddabcd69b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59954085f8d55dba1dc35542098180711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7705492ea57946fa24a131677d99a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483bcdc217b3b2a334dd61ed9336a0d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647806e290de99b56a52dbcc18cd457714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3affe33be63d76327f1144151f6c025715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96961747383399168d81f2136d388a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5517b23555cc3d84a8d8e4bc5208522717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3561bb7e1f52291476e518f3594b92718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2822dbe602b2ca0cf9fc59eb1f75e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8013c226d427244bc483fa6e9ac30c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2c9375f122f43f55cf2bb2a30ca69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fe7708fe83024fb382740b1d8048a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedae7a6ed76385f7b880221aba7e1fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86c17b7a96c159910abbe21291e02d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95e2e2d631171977ab5c11500e8769725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddb46482f5c83c1badf8ba7f0f0e71726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed319b27d51a0bc6a78e3766dedaff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52791f699978ec805994a3c35f42bae4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e067311c24b3e88fa48bd1053e41f51729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a895fa5a904c0314a479ea69ea43a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238a0bd28c74830033dc62232885c78731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4663348975a184588d89a8b0e2b15a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e34a350c13f9bf29a24aa8535bb252733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10682924aa285d58ad23a5c13da830e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95788af538d321bfdee9d21fa29eaf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0677712bf1b2bd9e74188ae876bcb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151136da30cc9d50ee3458e6d839559737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6fa2186bcfbdf26a80d0b13387058738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7229fe12f0f9d265c788921a44ed40739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c2c7c0f3760843e54a3b58a7deef1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476595a9b2f60866a3a173ec2967753741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeeec7701573dfa2648c20e2857eec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972be3f96dc1608a7e4fdd85e219db2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0413f2026f91ec569bcaba7c648c24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04963bcc68eaf8f6639c81bd0814c6c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908c19b4d44d78da328db2dbffdc6da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dc18dc29e816a9729817f24efd178747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b84791a17dd318d3aa872bb983f3bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec338d73cb98dcfb376813b696fff638749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd1d8d6ac43017f6f057d40ea1c003750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab543b06bd8a52591577a089bbaa977a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a11c94886590492daa1b7583533fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68b133f3f4cf0f64b3d046ae4f3017753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8c2c530e98c1bf0793c4aca0e180a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070b6da964cdcfcf85f723c2cee64c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652dafdacb6154b68e13a29d4d894e0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2378a5064e1e9cd5334d8f687b47af8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925d66360c4214ae7de7ae20a11bec5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1a7fa83f7b189d0c0d5d925efa172759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226d3cb68c5ddcd2be97b8a08cb014d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953672c410065c08403c9f72dad2fd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736cde22d82e41144776e9680c0c9323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651d81536f65076a35fe50393fa4f3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354088c561d5652ba39a09b05c5f6da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513637c38ea52ad1b1cd8f5e8b838f056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521680c262ad36e5d7ab087e4f7031ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495826aa3ba692c2206d34614b8633b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6707a6d792cd748ddae1d99bd4ff6a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3197c386eb466c8292cb8f853753a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bb120cdfc1ff1d157261f0c4fbca511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55540db676c4cacbbfb075b48a12bdfa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8fe1839b1e144fb82dedeb368ba8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9588296fdc152b4d20c71fae366f8c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf238007098d83111bfe576fedc9dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87be9afe7c5eba30f6f4a955ef40ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72182f93650a64946b2cf2cf312efd6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082ceba40169b506584c001acf0b14b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7181f1505d854f482239c674a7bbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecf861155e3ddd2c1f88a116990cf920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c58d5f15344d3dba776ac0060b25d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e3a214b671f1c000d1dfd33fb8a9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e700c2300d3b3219dbfec561820e19f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5872f9bf6426de5e141329cdaaf29624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17376f9cf186dedfee292a2db12d6cd725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1b65ee95940cee38d1efafb57593126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62230a0888d48fcd6099b62541c9f69327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d47081a6a976805f9a5d0c299478b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690e5360ee46fe527b72a5516a932b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f7e6e6e38a0322eeb0f243475030630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2aa09ae9cee7bacd0cc778139b69531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11cb7554bc6578a545abc39f78a1d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b9dafa770794abe9f2e55c83b6fc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ceabca1051ee6edc972ecf7f9fb5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a660c9d2f0a8a7e5c8fbf54e0f50e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb675aa32a1ac7a163925eb160de8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93bab110631cae436e76cee0f4fe2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca87f39d8ebca4cd654cc264f873fb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb991c4fd160092660c1c51e6828d7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30915f18cea8b4e491f8480ee2df21640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811780ba9514c579fae42ec4d05c263b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d8ff9109be28a63ba861c935ef8ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cee8aee9e1ab75dc6832aa712094a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd1454ef03f039b9576cf00b7046ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac047c2986931a09ade860c47e1cb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508f468e6d58268c7e1f51d81533e2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d390eb72ddea3539e8912644408d71247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722943dc83dc1e9b39db7f5ee5b9bd5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03e58572972a579ae781d9cf15abe649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebd260601dd20ce71f6539098bc98a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd112a16f6fbf63925ae311b10b30f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcb09614d94ef75223db02c19dc01552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc7b79d59d6938117e3de486955c9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85236a4dd1610958354355d513d489154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5ff7cd7db4e4a6ce0a318b9b631b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e38861fcc80574db1225f7a2cdf3bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c3ea19e053c0733c047452f107afd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870bd749de259a4d1d1261a0ce618a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27495b1a24b6991faf5960a416e41a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838ef01aa955e17000a2f466174ffb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7626e2876bd230d3a142bf46dfb193861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bdf94ecc13dfc205d64fca59514c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b71f8de9e787ea2e86c8b4b17c96163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc722c147e25dad4068396e67d6e921e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfa7b73f358bc380867ac4afac310e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72822fce0a2c4da67e5880f8b628ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee24ca9e4c922b9f18b993ad8999c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be453d4cdb072f51f98edcf2833fee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de40d30052e9e44cfc7f1241923abf369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33bbe44775e4c627886771e2ef6b2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2e57fd904f1a4ca105072a1d1a2ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666b9b7d49ba52d23b12800da27652c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f420242e67d6d05ab1402ce9bf4e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0641b6915099476ba3526a1ef540674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7031889d227297667917cfc7ac58c6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75f0a72a8a466cd430fb1b3275f52176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60447531589cc10db57abc6f8ddae17177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf84d0ccb83cc30972be0bcd233dbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf9ed74825d1e3013581743457130e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ecaab368bc04a90cc1de6a771826680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494be4a018669c5c56ed49e8664531f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d952261c18f3d4a6cf4f182156a3ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd330f06c604a0f2b10dc0c9cb0a1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99ac9b29ea46952a0e8f8dbcc5066584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e241ebc1f4b9e5cbf50bd953f016485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b609b15933e862236b56f1f594ccc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fda1aed2a6d0a5786d4374f17bea387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c0e5c61bfdcf1a051f086f9f01a6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004c49a85ae421e544be036fc30954789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c880e4d33b11d7435c707330e857890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeca08b6bd9208bc179c73821aa46991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976969f5ed30a5ac0d58510cf8631b7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94077e57d8e6c4c52e85f72444debdaa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eb3ca9a98fc01a3f4792b71aa194f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e91471da51792eefd4a7df015d06e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6255943f4260da07ba42722dcefa08196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87c43bc6641e283b246c29e25fc56397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eee91711c9ec6eb630dd46070e4cc198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aba2ae980ce64c92600d00f63795c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e81d2bc6b2faefce6116d0f39ee545100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844fa9704f55d6839693e8a5d1effef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38f31881490f34a7bc23a45e45cb14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07241a9fc1b48b0d7705f3a83d6c48a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e0c95be5a528f01353936761a209f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d111d92088ad0cedccafe2afba5209c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f96d3f5b119ae30d83668fc3246a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36a26ce3f11bf88ab20720b66df9bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ab657f43a4fb66e8b40b3270dc7f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ed86d4582c717b9cc3a2993415238109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2a3f0cab697ca741bf90348400408110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49845d1e129a869b2e4dee0ee552d69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c2f26cd476f5a746b3ec0777c296e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43286b2c14266c814242452d9695f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7a4ea6ceab2264e75449f01c2fae3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0a1cc346b50e75351affea1d88134115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46b0dd7c5e7769ba8499ba5aade8b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2922e844326e17f16f795ca755e80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214a08f7c7c6de171850a87306f8f5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b17223008919ff031b471b45dfeb79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bda8a804b97194221cf50aafaf14aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cbccd1dfd8d21ade034884afe0e1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a49f6833010ee7cfa29f069b47759122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2c53c1b8de309982472f9c31b76cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be84c18c946fbe8d57d6b897c98c869124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b3870ced47b293b699d7434aad043125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795043d5cc42a66755e57f6103784e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738d874c1b4aab2816e6dcc21c8333a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c3df85b184e0b105df19c18b4227d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65638f4e3da48b3dbfc6de5707416db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b82b751faa858dedb1e2cedb2c454130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2718cd385859b9db21262835d989d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e33b1aedff73993dd1ea289b2eb3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a131d04be945d058cb76dd69b0071df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b28356b4aa396b6bf13e8259fda94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b6fd28cb9612851cc2674a806cd2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f28969145ab3101ef49c7a7b4e78c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c906fde7c8f974c0d932afffa1b61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffee93859c03becbb3847ed2add3782138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56b9efa69c30f29e3a13cd798cba36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f915c4153f0ddf70ad5a77969282d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d74835fd1e5a54f4ed303a7bc2989141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e55003f2155a54df1b4ca1f5639982142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0601a492e91e20d9d72aa5a0ce34366143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b7348e92e0d0dbca1801fce18d5bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387d2140c60d8d8b7bfcebc30e65d2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aa99231864f4d2091ec006a0953e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c3ccd66988154fa9be603c6498bc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181eaea2678b2a9baf5872b56f7994e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c38cf2286788e625c4c20a1f86286149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e17b8a0c998714305a07d082011d15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edf4ed7cfe45faa3c3f279e8e9daa8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d686edc70a4d48da441144724da50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140b4bf65b5dd1d7239b0640550741e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f94fe8560bc5cb2b5f41cdf6beae4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f432e0e7faafb215a8ce59814733d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e05904fd957f57f8b232cfeca42735156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331443a72d968dea5f1ed8e40132e7ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf635a315d737cc2b3319eb074b769158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8047bbbc36564b98da80a258f4e99c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765a0c1922dbd69d48e64b8bbfebffc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475a84f504c14e0a6c697df5903cc5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73da15eaad9ae7d0cb617f4ffc81b73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adac0bc9f1972e66c540dcc9b856a96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61662774d8bf844a8c9170c08efa7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581ad9288111d16ced6daa08c168741165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9ea654cdad41fcd68cc30bda6bc28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140bcec24123d8eb41de83a3d61f989167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6ce1f4f8319eff5c8a2bf2021f783168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14c0ba75e010ee4e97e62352df6b85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d379cc279cd3cf4b40b4af92469f498170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3042118677d9eb732bdae8e3902bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c7b0aa6b58e12c66a5fdb0fc50495172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d48afa05d7fa00c6f453ffeb13d8f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6350c52b65ca21d1a0e3f9f0449bb1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4297f2f2ccd1f6509f831a4088a219175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1eea738305d7f7270666dae206741176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215920c6b3e04e1e83c44de1ae2e5dfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f89223fc8408fa3e8bfb81bff1eec8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171aeda9d79339787521274e7d99afd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4964012d2b15324dbba1ae6abe1031c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe0eee0bafeaac0a7f98bd39452629181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00480455b245e4f7d4d9b87182929b14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2041db3c169f840050aed498df327183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b4dd5d96f2a3cac27440b7fba2c20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5a836496e40ab753bed21fd08741a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109c35ef2ae22dd26c457b81c7e3074186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128b7aeade5b57a6784dc90dda4fe4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e7baa0abb5ff12092cb33577affb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10eeb71cbb0003a4d569950bfc8baa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0362988a06d11e311217ae110f7ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d28c51578201ed0f254fbff4495882191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480eefd278e40c5f94bebe289ae2aa2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c46987bc5cd8f040a4563b7eea9ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624abadcf068cdb33867147227e99c79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4078d0b787771909cd0af35e7caea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf87514786ab8a9c6782831642e500196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631365fb6e14d7d68c2c12cc30b46b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722040dde93a9da7d360070657e00091198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b0e594a1536875c961f8b6697ccd8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1368581805438982f50cab94a36e08c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab91a9522453e70a3f192107d53a8bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf698d6066186c14becbceb943f3706202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df7bbe0a2a8b1fae2a62d2e8892570203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bddf822ccadca33c22120b0580b92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ba12e30d03df2760b9d0df620fbf8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d669aabad5fa770b26f8c8408f8b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09439b772b40d390454dd96aa03807f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2f0ad90490add4b3c25f032467b25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e68f80e2c31a4a69751947cbe6f15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60d332553eca269f2df45f701c699a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c110ed6aced4d0db053fae44922b25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5a0ef34336412a6009a770b7d7a84212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98d4510de50ff55d67f384b31abcf6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd65d35c2acaab9e3619dbde7f6f896214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbb89cfec78e416180200d5ceea2d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a43c4ed56ed91a3cd651d15f57feb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa043f7b7553b5851c2307f740352f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0207363252f088df2a4906b89999d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2eae232fb3d98c2fe07857aab13e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fcba95d6568010cb8f4822ff0efbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3c0e58b7fc47d77515e2ccefcf09a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e52ce6ad578d7c2a7a61e412896ccb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95825b007dbac05df76dfc316702209b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1309a0db04b1b7299cd36193765021224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155a75b8053c69f85aba55e1799e1f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dc4d017869cc1d95c33745d83c893226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43620dd13f63c48b4cb1da4e090618d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074d25443745a1c6020d1027adec2e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d0291b55dbef2fbe41785e4d953a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5d0cbbe60ff21df1f0eb92666c58a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95fb149bc41992b3865f9b7cdf456c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34d2a9392233d5cea4e69c6c2cb01f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321f331a38a77d74685c5e78a6ba5b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a6100f14a34f32ae17e1cb2e3dacb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e33344adc292db78fdc936fe4160de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee2f40eed89fd793e4c012dffd7928236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3ab6e84a986e0b447232108212ade237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d50240a2b324547df8f8093014912238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201965e605b2e6eded47477f48e0350d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd74c02e54f22d963f60ff7f613b6d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d126ffea63957c61cda304cce1caa7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9b0a22b34ea42c034f10a9c570750242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84f78f5b63114161ded09608346fd4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4509688a03fb64c7a59879424ab68d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3bc15822a7a272730bd767f67cd96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1971c4497069c06b6057417f5b13a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372fa64c52d6a863e4637e85a33bec6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8284c9f60dea4e45c4ee9b0211c3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099c50285a98a3df2941817dff97d75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd401fce4e9c257fccb1471eb63ae7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cad07458cfafc6892b03b3f74f9d53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722a8c39c1f0e95e663ac1d3ac4eaf2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac77fc2b927eef10c591feaf256267253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3296d4eeb474c94e9f702b5bda5ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8912f6a67b4a26fd36ab5ec558978255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e6d91f43fd41210aec7fe3faa0820256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ee7af964565bd984ae5771e245fd8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427c6e7c8fda980167b6d95bd5e8a4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8c7a4b8e54771cd022b385af8da1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a39c9277da5e328d1e1aa2f3eec864260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0434e915be6f4e108dcb07906b4b1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bffcabe3f422a2a6faea75e71ac02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e8c5dff042921be83c19d7e4a6d84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b330299b49174c1185d2c9b89bd8b77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad827c910634fd7ba528e22826ed956265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddeec5d47178c00b302750d132beed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbcaa1525c7091436ed239040c4e86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09f25ddfa8dbadac99e2212f1570b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504da6314ce2a0972db52e46109a5fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7014ed60bbce3e2b926771c30b743c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a7e8b92fa9812e1f12872db276cf9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cfd23acc48409c014f357b7fa88fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88097905a24ce1c9d4e410cb9cc6adcf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a5537d273424226e9b4d40bd50d17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa841834d17269a5d8d3890e045065275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e7e900c95c5aad1b464cb76e28220276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a1fd95d5bacbfcb943c80bad437e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200d0c5222c267ff328ff772bb83be0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af608afe4aa40ba0a22fda2a649216279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679595453be3bdd03d0ee4950cda8ada280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd895b6d0d16ab9bd12604b6781e0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175ebbc11f28f2cc282f3b9fec424e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9354e0b90d71bdfe8e867fced95ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708a90ec7befe325b70541016d4df04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a5a9a6cd0d3a0aca55e89c93a1e46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1194a1385d247b4f44d7db3fd06841286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405b6100e667d3497e9ba2fc363a46b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a2e396ca7788a2224a7866b69e3ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1f23691072db624588aabdc55dbf6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76074c6f5f3bde4b4201703624e378290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d75a88ecfab8c97e8957f8c659f804291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c9ac6d8d095cf640139b4c37d14c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75cb8b47cdb1171820363a4f80844e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7672285d5de33a2e1f405b3160301294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58969da6e7a109413ba30b27bc888b92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf24bfb87c5a4f4ad6de4b18c39abcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31826dfe4e2abaeec017f03d4948caec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c47403962e3a29fb45a88fa8ea2fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf93b00807db7e53a5b93fef38d7628299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacd33bc584a53a220776cc3fdcaf74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf0b82d797d3bcafddf7d7526e1a4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc1219d3a5c75b31a2761a6fb22c2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4f2ecf74faebee941a59dde2acb4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aded064a4c0a15cf9a3db08eaf5a74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4304b4fd0b94d945fc116624612a14f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d338cd8ec84fb8af6d62ced348f3d47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144359b3cf7a7c4722de7d034e6ac19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9b83a12a2ebf750a3d2a3b6f84f72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afca37f0b1c21c5c1faa138d445721309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a6585160769830fa1504b63480444310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3553c0016b54294b467383c955d0494311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbe0069646197d53ed56b8b35c84bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fb00ae4a355c2918ea837d675784f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f32bd867892a667b59d0748ce1294314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610a443b8060bd76a54bd558abd23cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf01bf0514dd96eb1c6819d7028df3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdec9aa1349f310ac906d47b2dbbd46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab4e04e4ab0c92a3e3a615032c7d13318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4aee549db65da3884e6e5e7b79ae5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4a81c6226e49f1ab6fc704f139269320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f6f19e96c7900e4070cfdf9d6389c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5155426b552e2d1ab9a97ff59fbc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b1e5ae1a15510cec86d22438ea9b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54bdc93796cf8de3d21dd000fb4d1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eebf3e1a381f757eef22bc11d69e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a16f9c5e097d42226eb45189ace4ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1425feb0fb869798679ea8359269a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bc035490ca2815d69db05633ec882328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47147115d05446f9045a39cf1e889a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c2f7d3301fcc50a578c5c8bf857d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da825cfc9e650e89f983f0898ef174331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0564148846d90a5f77dd546e13d8ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96213eac59985caf627afd9c6a8797333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3d57f61612653a96284b77b8ea205334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddaecbd501206dfab116597299c4d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2973ebebc91eb15c33a69b2a0c9b0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffe329a15af9ac0155d0cce0da4032337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32154de85ce6608a23e4596c4751c5d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f19847cef00ec06175f2cb202ad78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fd6d0f5934997a51351daaa785b37340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9a594335911076cccc065c48be656341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99f581b761c306ec15b92bb0ef8210342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9cd49708cae02382d20026ac9b0c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646feb748d86ee8b711cf6ce05cad4e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebda1a685fe1f47c8e508c68eff24f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8fb2a92e9138ba5640038c311a22b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673380121847bf2e3e029b8a2dc28bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919c1637e1b43802803f9abe87a9b7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d6b76531d489861deaaefc613c6da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa4ac6130d7bc5efe2ea445aba090e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397d3e6280f1e69f42cf77fcee6e04a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee69d49cb91288978e4e031d9a8bd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488e2cd0f8a9b656774a639c9cbc41c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbfaf4a167a8bbb7ff4be95c19a24f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d673031d4e6e5e3cec5dafe37c26e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e201ac19cc9839538e96b949d88c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0006c3ddc62ff9bb9fff1224c7b210a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24485a67044d2179d717e3d935a4800a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5ad4929cc00578ea774ccfdccdf3f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b37e6d714212ab17cbfb5ba6d23aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eaff7335d41969034ec559b0a829a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38a0fa78463f025b090cb007d67f3d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4586ad8edfa325c21dc58e482ccbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2ef73ad8b37289f77ac22fb7c07c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddd4372cf3af8629126392d9133eb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06cc066c734fe759cb3c5bf57f3522366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72914bd0e256999590bf9e16adb91c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a190cd4d422baf8f1419c832eef26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f3a07c6f3e6e648f4532e835ec3c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359c285d68c625a0977f631f42f8594370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f93d3976ca2d2435c67e8ffffc529371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8e9b76ffdb7bd14f9192814f48f75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a34616e4585ee9985e8bc61bb4f3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4cc5c03b398d9612264e0afc51dc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b1d445bef56b44049ea3bc3f8a9f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8cc5efc28ce6c92901dc545f9212d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40301982a7b2624bde5c9bf754da293377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40442025eef1dd97ed562d9d48b477378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3342af59e83b3f3662ec4938b02950379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e686b535b1cf7a0592028e545384c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9c4c19338ce739017ebfea2ec6cd0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663f5cc6c1a6a30077caaee28a9c20b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73c03606e81e86c16d9761d7f958db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce111a8168a502be9ac345cdf2feef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebba2b59972bea48a4d7e55868b64dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3a0731fe6c62426afc3e959d31502386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f17ea6b12ace23e902f7da2c82ba1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eee1c8ec21baa1bc1c47f68991858a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e1b99bc20d87025fd9de92fafffe2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c551a737b481dd51df64d3fda4c3e92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93e10de4f7165ac73a4af07689118f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4456c765d0d12405166262f9006deba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c2936747a102034165c05d632aaa0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a915565c6347f976155ce8f50ea4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea389a69e5d3f67b4a09bdef4c9275395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30cecd527a1b112318edc5936d1011396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9e30865c60663456ae4914b17fbf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ef053efe07c049a69e45427917406398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dd6b818da4b07bacfe28e82fa93cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb9231a5298d7294ca59a2180e47ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9c3fb76579044daf42b1735eddd97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b7416ad451775d9663c511d2dcf28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec96c61cb0715c604a263968298446403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a39c9b8fc5dfbbc65a987290650270404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659cc59bb752653bc6b99fc8c2bc951405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a1f3368f9f10aa13c4040aa85134e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b1a955f31651404cb7ec434e4036a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a4366404762a7c7c8f6d03688e785408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a48c6d95f453e1cc9e79124bbf49b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016560947b38bbd137d6115c5a9065ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a9f892000d66d8b5c5b46421d92d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bcf62142a4e8bc209cf1d861d62af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bab22945a76e69caf7a4395abd690a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75ac0e12142dc4699d23f97d7da888414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b1f265ea93969fee5129650b3c2ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1363d784eef401a0fd04b843cc86416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8101887ec3d1107a220d098963e5b32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b67c9a66259b1a8f52d7f03653124418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed64c0a23fec3e755bfabcbcff138a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f5d84c8cd955cba62f9e651e4591b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eea23a010c9d2ad7520f8c85800ab3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c813064bf82dad51e1a815f20d324e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59cfdb37dbf3b220b0ea541c123e1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0653df9c87b6cbfd13ec3f4449773424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c3dbdaef7d8b7884dfd8ed569d7c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2929464844a44c875adb23ab25983426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbece54f19b3df89301d93c37dbbf3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9b775ea9e42c1b6985cb057fcea54428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226b83025907b2075c395ff19dc1860429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363a0e8b38d40c9e6bf08175c3e844b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8821d1b4208b5b92d8523a0cd4945b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b781d03422c02b2a8e9950b2916428432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bc142382285fb72c24e46107bfe8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74937df932258fd1817f01fc962ed32e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dabdc51ed6cf1c3d0f4d064d259fbf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ec50aff4822befec44a1091942776436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb583bd421cf9e2e6186a443d5dee038437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8af67b08ff832622322640fd6b4622438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1100676ed9a821f216d582f8b3b33b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807054ee2d63839f1a3940dfafd6cf2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e546ae8fca449538c5cc8cbbe949e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643c07e021128d21f1d34f607ec33fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721479f32be5acb5704c1a97ec759b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f4c88e626baa2cea7c13aed078c7a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7115112269ea8836d98e087cef877445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73239c4d855368cb3a677eeb50bd3d13446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd3aae582102eddbf0090951114581447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91882d3579b2c0ae88d64cd9d088d349448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836683f54153ee284c0cdd5c47784d5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce0617a156fd507f9e6fc2f0edb9d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01927bad2db3aad74353782637724c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65de0fd304ed001831b33515bb047dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c359657f54f68fb7315c7e43a9a679453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193fa75c1980815abad5653d79d2054454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264eaa9355a2b9ad6984b3a59678cdb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8af87e86e82dfdadcaf6ee63659b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a48f98b4551ed23abe194de4e8408d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ae357bd73af47060d5cf02b52e281458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e76268c9e67f1cc63e9b523821838459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f91924e9bb2282066114e5c81d7d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37023fd3199a189e747ec6a9ab49cb8d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af84d42215f5cdc5182360b9c8cfb7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dca4933ed00c1955b9fe6d4624fef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e035a0c866767fdfdd5ec11f29edf4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85d70dfb00c8290ddf95b03bcaaa99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ccf3ab1a1fc64ef6c7dce796fc7cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e978b83d12854b780b8ab948826bfa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b7d0d2265ca2c9cf635d2e1ae87ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc8e41e986ba5c6927c303c37f48d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db13493617b77afd4f47aabe4376e12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf874393b8c82bd791c2ee69daf0d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ccb8a7d4b3499b124c557d787bd42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200ed997d92bdf7b0113fe0a3bbc70d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70936f26cc8f81627602756f24a4277e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f7b9721ef4dd373c8b465125626f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818a4c3379b0e5f1a04d35d64d75ed7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da334517d118e93c85ac9eebe6c22456477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed1303ff3827fa7beafd154a2829d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145357ee0237d28e917319eccbfacf2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c851011b4ccd8315b14e7f58cebb6a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fec8cc9f3bf867021cec5ddae64bcc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940ad594b895bd61b51b77cac708a62482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b99f5a860086930ee1b34c7e4ad827483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7d560766e5afd1911d561e2273c6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49c50d0ddb9c24f8d6b88c42db6618485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b99defab7715fe7c1030d0331b3892486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8f37548e39f0cf1b4f3e60b4ea47a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4256dc1d66b9080fe8c98924b9f35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441dc1b6c23819d0611729b3af607d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfdfd6f164cd55f4d3047eac28f0a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192d63c97fc40507b71b6bfe39c0116491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d7567aff3c32c9c92bd7b3fc23dbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28812a9145b2e9045a09d091b4875513493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21fe5f83251a25e67e0b01c8d23806494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8412a5330b41eb46a9c02d59fe82db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece47a84e2064b8bfcdd5c630d4c5206496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3f490c11cabbd1db855ca68bfa668497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ad1ed2b91e1f2b18e631f95de7ace498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6df32001d7496e22912be40e499644499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf094d14f1efb6972c60c31e024d758500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca5a6f68a0820ff7ad4616eeaf6990501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9a8a71dd946553e6824ca38ffcc9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd009c27d06e6196cce146b42a6d099503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869d0aa9e7a990a32459076cca895fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e5a562e8a005a105222dcbe8601c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7aab24a1c004e94ec9b4febde72143506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161b780118c7303c1943fb8785a8b2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51117c85d7faabeb5178076691b401d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f2acea72fc7a2d88158062a16487c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7380c68dbdb6bf34b7928ba656d1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c029ec536bddd1e2af4739f9706954511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c0b5f606f8bdba911e0868ce28397512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab05590e4f9bb8a10925ccc154655f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68fc269c6f85125767c76fabab80da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b70776e54da2d8920d7bf03ea06bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce3ab3a04ea009e7f10db3af642597516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555c81972744c0189d14a5e2baefc01517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f97e4b5db04b1908afd8e91842b22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f8e1299244aa65fbf99a2844ec319519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0df445d2d5f3db87adca5bdc3ac0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e360bd37bcc6c09e23f6572adb3c9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d67994de55d4584a6f007544700eae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7b7e3efd1acb58a3e17f1f48427a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d70b11a127e502c5e72e244f4f50c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9c801e12b7f347e1d835d3d8f3781525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3899d0be3c2ca3aa55b3419bd16f90e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea4d56fb91a1f10841cc17753e6300527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1af5060d62a56fc87608ba51d0f54528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798144f8c75c36ad679233a30e732559529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5324edd139931817d90a9ef6db6c04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746b5a47367bfac99a0db70d0e4e181531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617bbb07b1b4cf200103e626d853637532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347e32363b6d63a1d6d646dfc4fa430533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce1c2c1d08f36358ba1a03e1c888ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d2a8689b512b1e28680b59b894bb9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8526ec1b773cfba8120c16c1d02a20e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493d34cc40bcc2665cfb698d42fe273537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc999d1a45f5b9cc8c63f576e59bf2e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fb930f118b29d26bd45ef4ee45709539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed799ae03604e1cc5c670a7fbcc8038540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cce2fbc71c84e36569636ffa8de26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df7b8988dcbbc52c89e6c1a3abceaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aadd0d10b0454485677584586a2174543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e825ea1902644a6218a5609028be80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336451cb1eaf0b1e04ad8ca4ddc5939a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c8e0791d5332c93c84f9008b306a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98f694d433b1913088be24e0bfbdfe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608e64227a70e71c0fb052bc0597ac2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10867e0781780e397547121a753f8eef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342391d0cb91a680ec93f7ef79addd7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bc4aa1200a786948d587b17d103d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a65563fe89398b10ff7a0e47c45476552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273819b52606599c243908e8ad0f413553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12deb9013dea3be1e376ab5b4f3a3560554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece242aa7bb35b6a0164b464cc0b4c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd300b867e8bb66503942a92425448ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3662c00e7a8b37e980f45115b0cbe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f41277a870544d48a6a5d4d1c9190558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46d6aad3e56459d6f4fc353e3a124d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fb0778abb1a23dc62c1b56da75f37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7db2e500ce34662a4626d37a0e0588561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311c25aa42c6631d8c16e82561e7d5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a44eae66c89e4a75f37974667bf2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d84789b8597a63b64f5753e2bc40a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b86891d1c2f01c5ae8aed313ebedd6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c369d9131c9e6044783d87f9264af03566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf6f7e54e3a8da73369c832a5a1b76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacadb09e30a074a533e66e0eb5940a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606a810876c87f6e0c458302a774894569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e2efa0eddace2ab515c791cf1d4d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212c14850a95df774fd46764f4fa480571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649450c1102dcd013776010015a2035572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccaa8fb6d8bfdf1bf8e39ecd2317e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514158cef764e64115b731a583f4fc1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1a5dea3eceeffe762f73053edc194575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33209fdbd5d4464903073d07aad66704576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df27d34d3a4ea99c3109b0eeb45ddb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49b4a837186356fc370cb2fd23fae2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89f222ea14a6d4b2f3ffd82be144a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e9c314ed35e7560da7bbfd3ef0ebb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0069681cec867a157e6e5b041086b7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1607732e9ad4e7244ee38caf7153040582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74eccb22935aa0e3db398e833a1a3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0d4cc18c210d625c327453e251e0c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61965bffbbf9ab28bb5e1edf6c6eb167585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b54cb928138f6a89c1331766de295586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea68bcb8838635c5a25b5a4ee4cbc2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b63c653cf0aa2da5d9c6253fb11d03588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bffeef903674d8f4af06b6f70933ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a5d483871dc1ab601ddc52cb441d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868751f9cc369db4a081955d10216085591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e2ebfcf57a8573bfaecfb3bac9295592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd4352fd191a31a8d458fd9d6b2662593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d9cec18b6a7e2959fbdd27c1356e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa073f72d9f57a6230658ff165384c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a65e65d30547cfc14251b46d9aa80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e167c43045cf84fc313712773b0f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29162fcb6fd407cdb559a7c78b4452dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e8a873f607f60cc0844bfe8fcc7aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9055a63b913bb1c4b67943ffcc667600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f226d1162454e394011b8c2c97b55b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827a5bdcf132ed37726eb4b979b1ad2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee0f5fbb0005f87e6c4bc847cde793603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6ffcb9254df6e334239b0e8984c7f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8d0ed5232f0d14f179bdf24fd1da6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dca4bf913a522e6ea57e06be24c65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2cb33ef9c8b5343d189da1a8b4795607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fd59628b0851a45052e7006de45e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d7d0f6210d8ebcebc342ff5f161e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e03b20efcf71fdfd5cd766881b96f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4faaf1033e72ffb97252534ae2e1a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4234a6e45290d23644a9f746c3e5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae66c471e6e6daeca7ee0c57e46d97e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3f6a3cdb1c3d853911c2ea71533a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d016b584943c38151db8a7f12a60d63615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7378f05efd0fcfec2e7ce3179aabbdf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5f4929222bfd774eb0627f6564d8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d102c43fe9ca51f14dd5a2da0f2effb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aec836986e45fd39caffb256b8f41b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c22896a6a1a8882a19527d8b9022c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bd074fe95c75a086b419c4665c0ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417fb5344e979a2bb3352cfd556aa22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458306b049fb3618e55db442aa79cd52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16603e439f9118f48ef5f4036dfc269c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9ad2920fdb5538779487052be6019625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2fdb6260dfc4acc21d5a889f78aa3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff884238686bc2e121b11159d96d77627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64f302ea98c5facb5fd1c2db94ebed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994de20c3214c2e3fec584aa7138ecc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea082e66b30a3d1ce444a4c41128200630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517176b8bab391cfe9901ed30e7198e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6d1381baf22a921f426ca919d43ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e048a9328730e1bcbf792a93ae94ccb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43910b4b56f42e0cd0e650d7d5857c07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8527b50b3cfe367222b1ea16ea3b5d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fee18298ddfd44931663a1d9082a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c4820efd6ab3cf93ee75445d6fe1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d88d13e5eb18cad6b124c334329cf8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2fda14597cc00a1951276018999e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3d29b8a89bae52af3b505e5dbe985640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abff4147769e18389dc82dc84cc99d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a658de1112ebf35988157e7e92d25d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354e1455ae32708c403c8301b0cf906643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7143ffb0fee570821fe2d3a1c890a92644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfe727c42c0e5e3b9dbd47b5151262645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a09d5e0f77e28d6939e29235b4aa4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374244ea1ea220de4e74e0d2eeae5613647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660efd0c39d08cc3516ddfa6f2af7ef1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8659d26b8cc712ba40aac0d7215da6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bfba039375df7539324aaa33f8353650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb95c2803be73b3deb371ef12ff0461651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6a68ef760bf3072fd754d7f9fa2b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc6d4382d94d8b3052c2ba3cce8910653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a566977a3e87c39fb6901f91085c06654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442dd654012e9ecd64ba7997fd9d206655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1125b79011a25a33ca065d32e247f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba425cc48e5dcda63b2f91cc038e3c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930cf6a5fbd800ccbd1b8a0bdc650ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9c7db96164dc7d8654fd98b0b5ee8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab2638cf0b8905911bd7ef75e194ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce376b918dc64c3209018fcf5c36b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a28fabb6a0d931a5df5ff2640615b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f14d91610023c79dbf48d58c03fd5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601779aba227219d5abe3ebab1b74af2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569ada969c810e33d68604417b164c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb47ccc14c340ea6c0ae892c4559a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12eb787fef70658f937091bcf83789667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b38957e8a3ebb6c1fcf392970c13e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32064dff195a906c2571d01529bea58c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f4d90996b1e13ad8d61982cb47232670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082e9786ebbc5eefd4d1b3f71bfdfe3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1cd9d8add52e9ec6c46fd3a11b185672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd48b0c1532f09987e20eb6308b913f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4b466066e84efdc12db34ab368873674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0f003a7f76abce3f52254738ff9f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b3c128458c12340711246e0550317676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70b34236e58b6d58577e1b48fd273c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0ae4547363f51dd7c1f68ddf32670678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ba9f64cde2938a0541fbd3aa6c07e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986055bd4b1cc63b5b883177a6fa26ba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db227506bfde8818c8bd10d5f0860c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e00eec535a43df7be80cd2f4e0b131682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2f4b0c24eec2a5277faba1d7028db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0884039b19baf5351f0f0b7153a56f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019083ffe19e545cace6faee1ac9ecf1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630272a5bef77f59a77f4396a13ea476686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3ea5e8594ed82fd43b8ce01fdbb87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf77f0e8286206047a5c784e8304f4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d298e8bf7eb904eab8d634ba72bf3ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b452fd98b57bc58ec07327d8906521690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f6f9c7b21e6a279d6505e93c8c5dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ede89943749a061f0737b3860d2bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab725f5e4d4abb92262240688ba0d11693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5463ac806af69b77aebe22323fc3ef8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371e57c0e38b1e46fbac624f816516d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ba7c6a4e46451307f56b4762c5467696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22117793117fa9a8bdec3afbc09b7d93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695bb031c8444ea47f8fc104a9d4e40698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb111168564d9502711ce71a5a287f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c40f87b5fbf63a2d277db69a8e871700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea73f3ed336d0a8d86d8502c8faf3dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c55bc5fc89d9322adb052e3c8334b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c724541898cac4d43febf79bc8b50c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17e305cab4e6718019483ef4e50314704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389b4ef1cf86faf157ad82342ac8726705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39e10c58015c74ab11abe4aeb26f1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da0d9cda7a8c705e6aa9f18fd6da52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e061a458a58252254fce661c3ebe5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe833632490d7766351bb1948e682e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11e438ccca0f05e6adbd4c0e569fb3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d7199dc44032cc7a2cb27c5c51e79711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32c9984b9fbdc12c9a9d7cf1d9b99c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be7f44e01ce309b3eb728bbd669264713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b5ba420f739b24cc70804ca2e1e0d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c615d5735c52371d82a81bdf86c2d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2341f793307872eec815aded3b65e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b012a17fbcb4ca47490708ca9a94698717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f752e35d27d1773a44d7654fead1b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bb06b669cb452b0dd240d205070c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9003206a4fce3fa46eba96a2a8c7b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b5364ea4c6478b31fb14cd2cd8bb0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8c4c33c6223319e9e9fabe0ff2377722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad05cfd5b7878810159622628fb3c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a2526d7785befb502d7ead994c1ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba77dc4545cda465c25232300c1877d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991572d277e883e66a2633b899ea49bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118bbcc965ebcacf4f85b57214f53c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885a879e6ef75f1d0c87c2d62f1af4e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afaefb4a762380f9216fa302be4384729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b46cb3f173a7e7b2af7ad74f7e1de0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a6a2fd10dbcd6d5260b644c187aa7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b50d950947360bbce6208a7cc0702a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cde64f1f2b4fd3c7cadc861979615733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247df6c703859e219aeae4af9c817ec3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958691716faa4b21d56211a44077fde4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd51e4734e10ce360c22683bb6afc1a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b56fe5342f297a3b33d26d59beb55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164322b789ea5f6ed970d2e5ee8c2d91738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeea8669195b295ac93fb602e84fb06739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70f6b43f15fc8d3a8726ed4ab77f2f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dd93b2f8b72423c571216ed5d8c0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd6d7acaaecaf8a65bfeff1f75fea6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2c96a91de17bb799c6498fecbd6e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff613830ef6da86e83469a74c8bf4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb4daa430a2b73a1a7a8179d3c7051745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1272964a88ef7b5afe85f170e8845746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13437ce5a5ad887c89d8eba6d0c8c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ba897f08c27c1b57389b1138ddfaa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073585b3eb50854a694a30f3aa1a1a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc6b79ab287cc97e2f1d8eabe9f7a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3adc513a8573b8c5501ae4f13506c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e904d5d23a3f07b199a5af625ef173752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319172d3c6e65240f90ea490543f579753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65462469c416a066ef5a6a6eefbe13754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5e9914220759bdc5ba48ba7fc36f9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a0c287d502b1466c5994ddb831146756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89eafa9a043337075df48cd0c7a14d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c2b513312085b96566ecc72e61457758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a5babbd3a9cad3f93c6f3f0edfe50759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>