--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625318067f0131d1e8c8bb14d3a556101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e3aeb6745c637186551a59f628a492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffce9c1106cc49d82eb7442c3ec4163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae1842c3a28f0d889ab4c16c149ce44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5362d9f599a07e5faa26ad669f89a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d52319ba08b50ee0a8c7e27f7ea136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f704554aec04677449256487996fd3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8220f7ae33882a5c5083675033835b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22be66b51e3daa6e4e80ebad2b10069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccb7cd8bc625a9689f00506766d85110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2961b9e30f54b731da5ff46b50c2e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f071411a7c4b4777e029d5abaf31e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581886a2c00bec6a55a9c1d2fab647213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9144eda4d8a841bf310f83fbd61526514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8a84f9757ef4828b79c975ffa439215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17757b35eb846f2be0a111637d371e1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febde022d2dd5259939586debf4526f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d7fbbc51920eeb37ed1fa48d6446318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb43f29d4599a8d2adc8bfded27fc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d3c1f02f66fa45eda7313fa3a30f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27003dd529f82e681ac459071486d73e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d983c18ac4c651c1a64619f765ee32622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df460c178f5f189f64fbf5db6bd13ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dcd4e1041689a8df50e49aeaaea4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400146f3e34560985f0a1f96f503f1e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4065a0be20a6dbb43b2df36f0982d2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa3246a7ae0a111b0937630610b47227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6b59029fbd8618c3cadf2080939d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feb1533f69caf0a8676bc239f49c9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae11d8aaf0b3eccb6aeda9a656b31c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59a42e2f9ca886575e96661555c5a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2508c08e9ae3b3797cb2d830dad1eed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd96bff080da5d8ae48b0d950bff0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57721212ae4f24436b9912a64eb9f4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7575e32926a0bdb11e32454a816a8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd3e7079ecda274b4ef60bbed78f5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e68fe58f588f2cb75390ffa905f6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d402a3caff20d6863e7fc72be21c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1992d527478799873d455a6c619e00339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcc2c4e53e4b1022a53b13fbd18efc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb13670b6339f9ff52f3f8cc3e6bf3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e3ee6bbee3849c141c2b39066947742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecd2072a2fc6001afd8833ee49576643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d0c8c59a2abf9ff3b3d8807ffc79944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e6852bb91d2460d96a5bcf7300f5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017bd50cba5f0aa164743f9e63abd9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f052800a2156638aca70438160a3bd147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1426359b44a36dd66149dfb4436fc2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23100014351401b1465eb90d8cf2b8a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1abb31f7872a6885265a90344510550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1efcfb9aa4aaadff03ad0d20acd91a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a72cba766bd3c86a04f47d45df9f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c19703dcdadeb67d70be46b91cc0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28000f0b1b92713d3a64739784cafa8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8cf1e48bdd774ac68854ad1884ef555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a9b18d405383506fc0618c8f5e6e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f277ca966287edab1a873d71276fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c053ec0c010d8ad3b4db9fd2954d1ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49e12b9628fdbf752177a557ea8ddf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9098589ee4457e3230b06ad52d6efc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce91323c32953680caee1f625feed9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225229358672ff2a8c7004cabe6b775762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3573b3eca4dc01b1bdc7506f1748863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d10ac4aff6fcd0342d8417258863d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bb32b23f90007ea89d4159eccd7ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedb7b4343fa9381fe1ecd04c2d170566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1744ac3f3c1c5185f4ff02d656f532f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dcd29954f15aff81f7971b768f04768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c02c9a5502ae7010d6514e2cdc6a5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a77f74d17e2d12bb9dbef61b5bb60d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8dcabde8ea6a4815a1e110eaa838571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496a33f507011008f13b93f4cf5a51a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27184e5bf718e2a610239242603c3a4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42485ff659c1731d00e6b522ca5e22ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1acf7c639944790e67157b860a645b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d73cd54a744f9a5bde7b555cbf482876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8012680c59ff9f4bfaa3f267f42949a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ef7c8c6223d92e27e749b92ca74ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfe9bf1aff0baea66f5d290265893479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c5865d94845d14321f8c7f520df8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb58a174729c5b76fd9055d9e7e1c3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3ff658465d9f0eca5fb71feb82c3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb4528e2d908055973e5e562600cc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a12d87241fc4d619e30c78c4fc565884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b942e6752e246c64c16e665851e1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ac3b4860302292248e6ccf7c3dcf386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ca5c6652cb158cdcad6cd7d8a50db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640864e3f4325af909cfbcc4074ab1cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe334982625ca045b710e43880a256589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536d6170a8354ce1a8a435d7eeea1fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4660dea559ead933e3f2e93218f8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e585fdae71609d748574a7680c8e18792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43f3a35605c5431f14f57dfc02cb5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cba6027135e28481702ec1f7796ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc428b437550986ba103517a93d63195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362b7f7ef826c8580e7d1e97d223e0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aff4504a04a532df7c6e0293cf942297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dba66131f0aa36739ca2e186617b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca3918c1dd299634a014aa8566c1ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1ce4b667a7f63915672a5a8e4704c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704e36d4f61b27a437baed26f7ccf55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740fdaddf8975691c03d1fb95451c41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde8c4493427812331cc781f6ba68bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75111da1cac583dbd0eed996bfa38c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09c663e06749a1885f7cef87c264f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79456230bb9d0e9aee8d5312043a797106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020c12c381105e3d1c2ecb92facf457107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb0e31e49a0fa3d3f31d11c653c1cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c20a988dc6918d3280995035276f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8506b43d5cbb8ccdf7679b433677b02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dee7bde3b42b8ca77a30a4b621ad2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b610488bba4df0c22445aa1888904112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dde14a347bb0030f5079e973bc7190113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa254315935431acc6526d2697afe10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc128b7d8b0e04908f415e200ab3ade7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b70c7b33ffae1510e64af49073af09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a354fbe1046d4960e5ddcff46516436117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6d0df33bfcd830b7086b4ada844da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216b39d95cff8c5a47e278fc8db0827119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432ce6d5a476257f8f13c5e6257ccbc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e104845e251cbb260425b6cd29444121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695013f92ccae0a3b15b31feeb57c89a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e4f5f8b77d8a0f7060039beee07cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325371effcc5791aae62287a40f4929124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863b888f44a1d0d100b379418d85bf9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e6237b2ac01cf77a3b21541e1c8c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5949e2588b24b7fbd21727aa129da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2037af4ef1af7dda6e6a946e07615e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4027df42573a6a635fcd93e0ae4b3d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9f7e88d2f645cd6c6dbd0ffb1fb9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda21d369bb49fa42dc31ef3e9e43eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89c559946d0b45cbc62a52a1907b55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2852ec1a43c0d57a8ba8d0594471ce4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562a31b5cd93940de59cf109035ba64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7ad70d463cac5a914625c1bc7cd29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae0535c2c9f739c505f3a4386d8bea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6320770251a38a2f1b501ed9977a19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853a2ab82c748c324c11e0ac9fcf7c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006757ba9637298d25b290a4875e5ea9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9986bc1dc2804fe76e7c57488e1392a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d0e9366c266c3232c8e890d1a747a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82960ba6965fe5f0dd670df698f4d752142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f3a63d988f3f72f37fbabbde00aaf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8b963b8da1f0d73afa7fa7158a5e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd1616ee91c375fadfc3cc975c50c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fd976950393c7ca7998fc95c225e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e05991d7b6c5cb48202b3382d09ada147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f625559ef25ad37c53f30cc530dc3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa03e91f350d5973804df8ab7e81dbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18811656638c85fda6f112a7cd56734f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bc85e2f8dd5176a9dd9fe0177f4b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f096689cd71b090b0d8bba4c6a8a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9232d8d62bdb56cbb001630deb986e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15476cf5429decec862229c4617209b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcc3b975b99a939dedf2d90b9286a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90f919e618dfcda1875b75302dd4af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa8188471073e91f550c28003e3920157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25631dd64d26f9dac7b97036ce0d6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37fda5b4ddff617ca29ba734b2250b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97489e6f381565cd4e45436f03ebadbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014dfa8f2383ead59de0bf960c95ae1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f686bb2dc9d399cb318cf21586c00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35b31ae23aa3276789ffaf6190f786163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338acfcc0db40293e7e4be6cb940b50e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5130f41e31ef00a924b76b5430b84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e6ac5d595e9eef26ec1c69fb745fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170726c68312f7392502b265b1e42f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9f4e9b62dae91759f017b08e0f016168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55e2673a67cbde6925a628ced4f30f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163837a05edf21a68f27077b35f9c463170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c68194a147031793d1b18fe4fe40b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e889c20e639c131c50664bd51e5d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6011b9d66cc088ab7db7feeff68b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fcfa146c5b3a267b1572d451eae8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49464f44167bf80823c95b9862161011175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d270633ee9ea384c083f52e1e6522176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f31983fedc0266ee729c551eb98b45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc66c427427a54c718cb1b72378aa75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd44751aaccde7bd9db48087422ddb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18931e661c720dec8a3ff3470c813e17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5bb094a3e743bc45571fa7e021b49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b36b1ba7a91c3475861ed16b70465182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9574e2d186ec0aec59cdfe902c8c30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2d177636cddf6c8fcd6d108756185184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8902f437177f0cfb5cfd0f44879e65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a046d640501a7a9c2ea795ae472b5c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40c42e533900c8e60d87b9701be3c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22741e430c0d4a66573143974f565e85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025fdcde646fcc92497f0cce822eb1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83bd6e88a243f2115407d97e130fea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50be0f6b3e5275a7713d13ef9b5618191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016fd4d9c0a49db4ec0eb119caabb72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd8ede0bb485530b375b29f4d77fc6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e72c2e6f37dc71444227d408a54a3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf5fa576aa0333b6c3db6b13930915195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38810e0e654e742be589a249f49e7d33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d03a06fc4c4c0feb05444b66011ccd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22701f4a3ed564ffadf282182af6291f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685f3c4f79fb1b6773fe678adb922ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a37795277ba950243c373226c4f96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdf9b728fd5bbf6e6cf787fd0bd699201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b1f0ad8b0994847a75b06ab390e46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d617aa33208e804a6df5c2a7caf2b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd0351aa2d30b7f51f2b5ccfe581da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74b3f858a42fe467efdc9028094e43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac88a004ddcfaee618f1f073a07c298206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85cf0103a134e183042e30b4a5b6ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7d57c142da408aab4fea60519688a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6157a9c6d916292bf68ea9484f668e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4553a7d6494c069062a9ff49f3dcd9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5273ddc574b8c271e1d3014238219a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f20b26960c08ab0f2cf8ef254b091212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4e646b3ad678bc589a78185805b9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d6acab1aac64a4ea0e6273a6bf24e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99095147aa693a5c93be3009ada30038215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ffb16d5c6c71639c16d7cc0f23787216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80deff0eebc0ea745d3ddf3c4fb9589217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54006da6583a7b0bd5349599ab089c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cb7a91c8dc82e16218726677aedcd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5db796ddf95fffb117773a3afd7b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc176de7dd57ab9d0e15b1325ed5dfac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2006902b5d5496926bffc68391721222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c278d5ae869bce5f41169fea51dbe1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7e22087d87290c7edbda4ec317c08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546cf8eaa071c207bb62f7ea3d02c65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b8b977a527ae4a4623c1fe219fa5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f970288bcc0d238a760d604e5d3095c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977f83c75b10c95f53e2b096c852bab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5ca6d66faaa6ae8c8e6e240304a6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c3e82b395dddf763d9b0136ce0dba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec56e0aec370cfe05231b3e5adbb51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5c9e5a818424fe0e46abdc0033d10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c06147b38ba2a1da6282e32d167db8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7078112cffb40693f5331a44d1ea9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc187fc2ff696b82992e2399d94216235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098255fc669c497a77a5efc23bded35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a64515a3ec5325a8af7cbbb4baf8e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605565936490995e36d379331653b7e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc804b4b29adbbb2257feab0471a61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89341a0ee383602943a5907b80542b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951c8cf70048f27d64734c876b3d59c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff785271ce305febef04bb4d4c5cc82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9929d4d67e228b948fbc780a52dfb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594686d05c485672e572a029cdd5933244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d9286f221d56d3e9b58b57fdeadff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02236c373c46e177e5663e3dd9f19d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166309b2d9eeda832c0a2421f219aaf8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd1fbcb37da5aaefe106b055c8fa44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda86645cb8fc26e51442eac29bef42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e93f43223b308f2fa2eb91fcf9be6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b161ce2813339008aee00dd1c450dca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce064ea2b7af4ff60e3282a03780589252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409394f2f4f9dbae5bcf2c3676ad26cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59609e06c6683ad184c7982f29aeae58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e345bcf01fa770d84f1b46a549106255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83607a062df6656d2aad1d01fa788f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52986865a8059832badc7c13c22c14e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b3742421e3b97fb036f01b675db54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17683ef5407efcad8c70623f8e4515b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368051d446abc3f64236cf94f5c427c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121204db68e90f8689ea1d6e84e6e2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410af2b4909c0cc2b8b58c03db11dd9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd5089e22e82a7a3f5045191eb4ff1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd805128500eb98d58afdd0357e51a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da729354c9427fe7718d68fe2362d6aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75484201363edb8a558d85eb4744325266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d3264e3f58fb4cf01fe994f83654f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da106012c090d4ec1bf3b0a99138d106268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbbc1c4857ce57ac3607d711375eb0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfec519cad799f56fbd1c97aa476fd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7efba163c5f72ce548e9abffd07cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226ee4f3542db111b0a9c5090631c64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f0993116fcb130ccfc6d68ea03538273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4257e408c2c2daa3ee082ebb3cfbadb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891541ad550f1f1517cf0ddf6661557275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce205bb44bf4009825b4fb1f64e577276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892508dc708f9d80d8a2c70b5f3fb3a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb820cbf599c837d82e8129d5099da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98145e1c76c85a2c277a4c66d3d95ea8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cbab7dc1347deb426b429a07d94af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989f003734ec3ed790c9b650a92f333281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bcb4ee078f637dca44bda08185f13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd76cd524a53b4de650c4ad52ab5b90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7cc351f38f325b37a8e6f0aa21f02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861579b0ea5b8f750250c3f1ddb13701285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696ccabf9e29012742124da74c97766286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3156e882d6cd7dae4dbad06c201e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb558cf785a7a07800660b1c0e58309288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb17f17bccbb7b188737f4b328d999289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff32e949db024e9c49431b82ec6307b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee56b9362d80819a12ee4a72e0c893291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a7783b56614d1798b860091be0481292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45499cdd6930cecfa53ad72bf87792293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a88b8b66f88d77f96be78e965b1ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e9f66864138c8d204dd6ffc905cbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645a0affe340465027ace5182341fc5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179058c3be65b941a0f6df6c69a689ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df59686607af65959b4c8f1676ec1a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdacdcb5deeb7eed633cb90c4caec0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b5a16ad0a78b1ec80f6ee867853f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13279688360410d545d1422c88e141d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650a33ef51ea3757d4961cef3c19038302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59589a2e62873aa578c03a64e10c8a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998639cea846173dbdd8de5086b08119304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b9658040b80e9ff517160f4d92f5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243385ced56b4cd77c0fc1f6caf69e57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050485d8ee4f7ded9ab46bb79d39625c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af20e2dbfbe9ae96118601f03a890f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbe2d6842be587e9eb2f61e350fbe7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931bd9e1d88699f59f546882707a4b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82465f8991b001ba0e0f008f46a0075311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d0fe46e01afddea3c37f384d7806f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35370ef0d826d98f1425a9c4152d13f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f45c2f667a16bdeeffec76c57b855b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1253a60c13d31b7d244933859fdf63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be84ed4b9417a2532faffa10ad66594316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b2ddbb79e6373e0a6507b65c9b13d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88208b5d62485545d59dcdbdd8e0742d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266438459416255c2a6b1f698f80b32a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f40a969e798e0a4c55f7670d4c339320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bec24affab37b3d9154fdaa6ec468321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb0032810090521b26088f922e534d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5f0579ff5fccf7cae30f5bf00e49a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8ce1dfb184791b734249d4ea5831b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e90de43089353660be3c33cb9f244325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f80b4346ca382b242dbefdc586da6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645556ab663a7a8f36d80a7cfd875fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deaa29cdf750c288fb5568681960ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9970237e8b15ce764ba28368301214329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ac94a9c8b88d5d67f112380457d7f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e02ff74d1fa9b17048d2d5ef2ae51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4090fde707031bcd30e276856246e6d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493b5c3f96abc145a692b1e941277f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1b53c199d7f27d90efa7e5bf71e12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf48402aedc702d1b480b9b4f4f250f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1d4b1fcf5e2c8fe5e96367257aded336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51c108352950392a4dea028b0a6d12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc1b1b861449553100d2b4e92fc664338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338d4df093881cf7f6d90ce61048fa4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac645173cba0e0fcd26e91f25855697340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fefe8a95ab30f5a7fed02fe0f3bcac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12117bf956fab662141ff3c1c8334f5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946ac382727532b8e8fbc7fd2d33209343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cbf3151b934592264506d4eea3f2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3f431f052eb5f27b168159f6ef960345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8823cc4b0f95d3275dcb187dbb0b122346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675a17380a9b11f48c75b9367f6c3ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e8e14ce9cbbd63bfe7da2b609710c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e98a4fb5c199cd6fe1ed27e833e7df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325c38e2bf157e864591a278b6fd5d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dce062456f17727be09ffc3ca9d3e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9f849a09b0b607d4ca88b6f5d6b1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e710ea4b107aebb8d84dc47f8ac3e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db0078d45cd61cd546ef162c71186e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888c9340efd52262641eed70ed1f437355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7425b7f065bc20da1ae05925af5703356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55791f61bb72bfa5c495bde4f47ca5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75d829ac592dfe592db77c8480ba9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775a7ff5770bc637df2114c85775fc7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f4fbeb1b7a5c7351fb35bc23e5b7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576e13b60a0ba6acab2e106cbd3bf59361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961f46b3aa3ca39ab58b0e263a5d9a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36144cfa99fa8c0b533fd3fefbfa9fae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04930f8bc83f2862550b756f675babc3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6116b6690af79520b690e4a650ae3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3113d5b0b54f6235ae913fce26e4f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fa8273cb21a143c94575471d607b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8b7ddca7ea0e9e433de55ba33ac9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb283649707507a6448d6f67f1fc33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff3d953d169b23d8555eb152188d9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d5b467d4b15d3f5051ac7642c1dd0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2a00b76a8abc7d8c6ea2f2dbfe0c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099a53ddf282f0f413d04c266bf809c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e243f0a6932d3d622fe49228daa0c33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf927d49aad6d438c59b0157bfbbdb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d746d019e477a2dba80e6111ea5aa94376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee22860c7ce0dd52c3266cb6fbb4d51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93286009cfd4e954acc7391ceb9b7476378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dfe1ee4eb884c78c536a37bc3aa37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5501a5e02dd016a60db39be6506dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15fa69d08e08f7142bb7027d067751381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0099396017c5018bdb20af6e96bcb0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84572b1ef82b947c73e3df5333023b94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c3e6693bf26558260a95192ba1fb1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23659a2ed64e3212458d9319ec491818385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1d2435526a64695f6b3eb191a4fc4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35203e018cf6cfc57ca01bb9fdfc4df5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573e0037a2d375d582f6eedf41a305b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108b848abc493cd219398e537041171389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050f33af2a8efd5c03692322704ba3b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee2e34af3474eaffc7664e666a38fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc707df1af9271a8a36b7c9533323c01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86344017a79dcd870bfcc0dc4e945089393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6a33d9c584eb1e6226359dcf95534394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13917a6ca6d116a797a94aadb43f4a82395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91394fa79f222cac475ac2b0fa64b1df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94223479ec03df310bcbf04a984c4f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ce2cc7bcf1058e4f8eb68dab39a83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bc5e5d4079fffafcdcf29769fbc09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ab5939dff34a03a76a4845c0614f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ccc84153b8a0e43f612035aabb44f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fe30a5ab05d717e08070ce7872bdd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a8da25d11f6b673ef742859ceaa78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfc41f44920d14074be44177ba0963404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863148f9118f6c9ae2d18799c6c868a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce834f663e2dfcf73d024af0e5c2f99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3557e419f21361eca1eadc393b96c20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4462f03f67900a6b1f0bd2596bbd2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e65957d21ef42e1cef5962cd378e13409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c52e49bf7e9cc203b40ee2bcfb8177410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de75064018a0b6ba2563d67d4f41366411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f223d7876b3e6abba8fbca5a25aa4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eeb4d3d3bd51836a24ffd231eeb56c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64650d2cd8d18a914e80109bcfca58f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a999f6ce3a0797a8345d313fb7932415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d5b2edec192076d3340dd778ee0f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c628de35725905d913d5a263fa6fb6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8d628047ceef21cd4df27ec9f4f29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93bb3914da6168c313888251905004419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccff9c4d702d494b85b30a4f64e923420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce0c05204e20fcac92724421e7b43d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f518dd33852c72737079aac983fd0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c440b13990a2d813ab98c40203b83a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76fefe15407ccafce7968fba9bf07d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b75827dd8a9b00f7e7b4dbe27ef8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bb611a5d55b68dffda989a8856622426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b7b78992e470412db20d18f796a72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808a7d032f6de6408ee741e8b7dd2d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0aef583c9da1cc898fdfbfa5b3f1a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadae801cdf67510df367751864f736430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501cb6563d9607385dbd39a8179d791431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b321a319c8124022b1b45756577a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f206bee3a298d0748a62d3f5c51d95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9801f81db3f4b982de1d7c29c8a2fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b702343d826f44e21a2a42ef243882c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47664ca0b2587113bb9f4d45ce82a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5f5f6f983d9da7d3c3646974abd68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c41a2cf764456c98d51224a6875380438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6107ae266408a7a7b7f3e51a54c7ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387effcb6a5029d023358f661e94ae21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0e5d0e05411b513811d7a7266f435441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b73f073274d2a29be068282be5500442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbf770d282b39a6aca3c7d04351aed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6abe44132fe0815add1ca8d04952a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be757ee034db95adc6f00707c8b8098b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe3a736dcc4c353d856bce47f34d05446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1a8579bbbaf00b87a32d16429eb24447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964a2654644980eb3f89cda19bb5048448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fcd67c480a124f4fabb47095277ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7dfcf5267ebb9483ba569dbca8af1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecad16c0a8183c0b9f6395fd6e93e43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7104c2901246c1480dc0ab3ff909fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d14c5699b9773824065561fbb61bc4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79c9e77a917787506a31bf9d3cb4c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f28d0a49a7f311de4ed26241c2642455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f53762ab44833809d8fe85c3dc38d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41122aa49d6cdf8acba5e97ee066c43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8010f4ae2da854c39413b5af16b5a32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2da4b0701501dafe08c49ef0c52c76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9468f42bf828aa64dea619e43236ec6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45784ae37bf6e6f94d6b1c12cec5e5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b52a38fa36fbb3c97b43c78395573462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e18bff73cde971abcf49fe4f4b8f1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e974d4577de80adb406ec2a8477260e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64bb634ac19b1b9c530cbb2fbe5066465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc87be7a8950c09791451423304dc3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923d114b06711be89caa58309d85773467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc03755b408e3e0412fa39b3fbde382468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f465db916422fadc64f43ce1a758ef6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47c411979c54b645e21e6a60f8582c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd0ccf4727d792af337c9e99ce0de2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dca9de3065e504bb5c613955b51778472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0c8a7f6bb70c86198442c14d07afb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdea0363ead9930d2ffcdf38e37feaf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3a5bd79d801b170ab1027d87a4b63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79071491ee6a82e6f81b960ac87fce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88aa1322b2a3235ff7d07637fadc63477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3861860ff71974f4892dfa386e787478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884dace1cf19de12358e7801736f7b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d615d63571bb90e171012b329648b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67095faeb5e6b4d1b5d1eff0469f5e0b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e276a621b2541c40d5734113d4dd489482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a67f0e110e72749f0bf336900659a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019a4e6ed10d9925423dac83ea9aa71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa47aa6e24a3bd5abe7e0b9a7399038485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4316336aaa2828ca83fb9c603d16c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c65fc16d07b9078c2bdbb62743803487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770aa0961fc2d510d7230d3c5e6f64e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce34d742a2daed247edb1107a3dc2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281f5eea8ef1349df27fb5e832ba29d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025c0090400e4372ba6a4434766c9e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd745eb9cfe1c507445b7ca869874c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231d7aad528233f9a050c708270f67c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23fbe419e77876f507002ed47c05ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed909c0594a3dc35f058f1e6fb2f3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22418f0ae48a7654df7552325df46b00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8faef538ed63b88327c54bfa3ef44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006f6a1aad2a9b821ae74a5ffcb868c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2abcf6543997203b4ca03ca8ca1ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973b5dc1a771277dc91e677a16b03c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07273c770c335eb60132b4e4ad167439501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a7baea577a5c97b63d428f2f6b237502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ae36acff805096fe10bb96bae06e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62a5629429812751073b3cd1d74008504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a27a3f3036b958370ea3d61005305e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcda9536e75c751fa98a485f00b5e5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d351247f92e47b3c9521f1d8d3ddc33507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763b5c9393766bec4160bb78a02d350508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ba7a6c942d47bbd5fc440172e30a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb4f490f587ea9792cc4a85006daf0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63377791af1634db3f13ae479d5dfde511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23627be7bcc9d50e171d09a52f4c50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ee57d345cc9f39e81af192b2917da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e930a50820ea957c6a1043afbe608514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e7f83cb6ea28698d727342258d5aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7404cdf8682f54f21e87b380739ccc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5af7858ab70df6900b07a1d1974fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98fb16d04c3c7d85d4d8d0bcecd4a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042431a3216d6be77b251235b994da39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d7e4db1510c4f54a74b981232d3a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e099b5c9b3c711b47ddd9107835c375521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8440f6f9c3c95c3625c54cdc07da9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233ababa07f152cc7928230706dbdb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1a94e5f3c9d5fd5fdbeea75e628fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083583e859fd7476a529db8f4b6d9230525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd47b6a893f29f81fcce36da973eca8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257f86e2dcf35fa37f956669b65038d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0c73fba12e8ec4d2be86b952e816b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611664bf78658bf32017a163331a3de1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18803a99ee1e80e7970eb50566175b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292a8b5537757fea6172ab849e26d9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ae7c0e435530cb9c7c162e209a7d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec88a7151a1dd080d208fe3b1d76d92533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e35eb6bad9fb19e18fee6014aef48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4b3bb0b4ca2d55304bb18bf94dc30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba65593a9fad11a7ceeef9105ba5ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188812876f8c5db356091c4004e56fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1c3d9a27be58a05f8b7e9d61a830f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a637cfd18ba87b62b10f42fe8260e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e128cd99d563bd34f7946ac55cb7d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81680cf6790a92c4c0d5d8e41a89dde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee4e26a43a57c11195489bab72c874542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e735ad90723a4381eae7a2d06c7a9d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b076e9fc6e9e5c73c5ffe504953e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869499a2352b6f5ea6ff860ab3deb29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e08b0007798106f552aa5397ad051546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76ada1420d9370a627eb57e0e03a00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbebf8bc0ad5dbafa63359ce666a9b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53abaeda2d0037705bb3fc5363d2052549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39ebfa99e083cdb8826551637e4837550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92688d9a911df8cb8cd3682bbe3365c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1541a007c291a37a628a27afb6969bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56db530842e590db2c18d7b4bd36af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858a646e29b4bfa8c2170d9de114464554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75024c8f80a500a22c077a7e61280e16555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729b8f8309429541f19dc40555c521d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9cad1dc9bc82173095c01c0bf6aad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8fab1bc617bf7e08ed2d154459407558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914157bfdd9fefc3f261475b88dfcaa9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9722de17e6725043037ee5a877757560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f2a5b15ea6cfdf5ed2e3c35305575561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd747b1291b09e1e4cbc34546a2a90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5048a1ef82d5301ed8e57240b5426cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4210f019fb8eb83a10e9de2e761cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9e2eb57e4791eddef0e9293808c3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb13afcb0f6fb663311812bc781847566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087e3b8b6ece40e9c2cf789b58c3a10567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1144208e9e27c921c7c91c6c7266f50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f04d679620b7cb7c7d8852cb8e269569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973852ac28b5205c438e104543168fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acd2c57fa27d6735b66ce1a0212ac4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32483135c91848e6be2e88f8b206b58b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f123bdd39e91034c917a8a783d6861573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacdbe4f7fc22262e1745a668d80e0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8698272c9bcc74ab347982228f574575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2bb240de0c60346d0c10e9bd948d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1242d207f00e2664e14cad3aee661577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5943346c673813b0bdcf68715644e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e6af1e2c1b55524e6563c3134a1c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1584593c949d185d92bac3697c7254580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bbf21eeb39b05ea14bb888cab1ee4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92113ed2e70bd6d73f617b1f1f604c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c43d6e6b010679c9bb465bdf01fd18583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220c06e43ddc7afc3f765a4404942c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f59da52318436f34e75df21c56a001585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9bda383557d9cd0084c8ce7e19a0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d201546c47653e4b05328a38e0fbb5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492bad38a1bf01a8b505c9da538357a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4336fe190b58895784fe214c3a7e47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ef94ef74c97216fc26d66e2bec7c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1c20cd9471c9e138b229b263234af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f282f7a3c8e175f4ad84cdcd05fbfd8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae1d8a5e2062a5e525d17c0626ac54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cbe1e444354e902824c81c64e5a4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf73e1f0f542239585f61f465ef0eab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fda2c86db750d2669dbc1fe883ded596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f22e133a88d19cd51016a992ba24f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad3074985ac02238912168c8f21521598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba95f319fdd08f9462e10b5b90a5ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a1e8ea576b0afbe1c31c1708e9602600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9976deb665b11ea68268fe784a6536601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b91a3b7efed9c68dc7c20240c3ad1b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b47afa117d88a39f51f70a86cb723603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a7857357764fe83531a3b2afd07e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842827461c3f9fcb945cfcad533bcb3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88ef8ff5ddde7ec508a3b277f0819d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de73929199893d289b7f33425f24fda607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66260a6d996505eafa2731b7cbc7c25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe2a165b34a76ee82c360e9b254d74609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b7c98b92750d65875f9a23872d413610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f8810ffeed7df3e5f54d2d80fcaab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2686f127fe3ac69e2231d7a5f4f0c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa2aabfe4b66781a0cdbdf1021a83e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044d4472afced8f49d072c116a8e305614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82ec2ae3ca68bd05dca8404dbf91da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2422046329c222a16523ce3066c79f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbc11d45e2576d8b5a978462a856a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58e9a05172a9421b3cfe84bdb118ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9648485a5a8022acc30b759afa804619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24450122fd92fe4630456f210de8e58f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f14b7f91eb277a96a097aea55cd44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be785716d31b7857f0dbe1ca92ffc89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65b6c89830166936e76704ffdeb2ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97b0eaae7c6e3c06b642baf8c161dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbc24a685751a789c8d0d03b5392d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b4cebdcf22de3f8a33f8ae268ada6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee346b264806a22e40bfa6f4c0ef17627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd62c99d879f88953ad6abb928d22f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ec217b3e1b0060d9e996271fe4892629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46af178f8acc5392db22fd5f7e87f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465c675579c276a6a3daba94c061136631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb896a555afbe31fcca17007e1eb634632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2a3fdaf6365f3b73782f4690f6aa3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41090306f4091ad30e106dad5470be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5eb741a03b584f3d2b1c0eeead1a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca076b5d0f5948d4b119423d6defea90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a23cc1c1d12ebf67c058d41cc0691a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e306a0776542c9b762775a6a1e23d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107de5b687ec5f9775f67dd52e580a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b670722f2f2adfb409aca590faa86e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7725540c7b8944ea17f92e5d21b16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302da9eab562cbce06972ce1ab8240d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedb167e0323dd57cd54e0817675084643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1c9f66e85f4497a7dfbf93da35232644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca769e3a431b810b1bb4a450ad29eb7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db133f0825b7f19d4b7634d46cd0d991646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0d4c59fd9c50eab26200c8783c82f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5969040dbc257fae974ccdd9f2c71e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8dd87076359e122e81cc71c6392ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371a7f418cffcf816e714eb395a472b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc055d981a372436f18bc3607bae825b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ff3c7d738d7f1114c5f3ef1bc9214652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463865069a2e3e60f800242b732fa2e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfd471f1e247d74d3499e0bb7bce60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1f7b4b4ec57844b395d52effd786b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18b66c68849056b25f6c59570cddfb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8e062619da5f8b4c163d488b2dd70657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0db92313f5d3016a2a37ea5e5940a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0563ec6dd6c287bdc0ab328277709c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5aada8c66ee185bb1db41d79d1425660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a234fd9c8f35849032e977d0b9a8a90661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c23edcf6b4c19afcdb9129910bfa70662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc732693fe57bd4e74e06360537d832b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baa6cecb459dbcd500547e286cd4ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84d7ae30d17f2a9e2d95908a86e9b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa323920061f4a73285a8c7e135595666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a89072c212984a796cef892910097667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a12e06452443f38b052d9acc34ad58668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404af5e1d2730edd8ebf537a21627b89669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fc28a50503159c1279b2fa5081768670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc3fd19dbab4ba2cc271cc9f713394671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ecbb61fa77226a35218a8ea1df1d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20da1785b1b85fd43b9f975887df1f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10666f72641f0413c4a59181a5de4eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9d745be351b09bbff5f9e66f29c1c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaac8fbffa4c886c239eaee46241904676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133356a30f353afc3d1404b2d5c8021677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72750911ba43aba3889edbc0cbe2227678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bae6ae536bd75ef29b2663f80c4ee4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74387342ba9712dc0ba35055449795aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea559a51610c283e81d3697c53daf80681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1f2d0193e4830a45dc26f5830eef2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2b3f1208754ef4e355c0cb0e964f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf40bec1fabafa4f6a6893f736a8e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bc74122dca8915f7c8bb58abdcf4d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e20d7e42dc1e0ab647efb5e3c03d0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fed9e727af9944e5420ac868664a62687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca65ba92c52c79a7aab10a2c9ff47b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d308c35d5b4c2304df9c361f85afb4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8422a083144f74033c5a4c5444100690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f6d680b463aa673df531c1ef9baf7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ad33d719ddd6aac9fa154d78e07ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cb1f4a3bc4d40c2e557bd9f1b6797693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c2fab1d6adff4f29ca56335887eb1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03242e2d144a3221347d8d176dc84d06695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddc2ec5b38f6b23c62567156879826696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc83b64f5f7950b935d195ed3186e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9476618b91e3db3b2949206a7f78768698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ac855157e1dab71d1222245ecb328699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484867f88c7ac9ac7b1be3d80129fee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddcc244dcf673a3d2bd35ae6d507f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6943e24a2dc1c65de5f619593587007702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fc7f201663f768bdef43edff31fd3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b60a5cf8b4eda8803c23ab9defa92e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c174e0e04bdc354dc67feca40ef663705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f95aab6d6edacc44fb380a076f1eaa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c79d4f4de0c71d032b38f2e46be32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc420bc452ef44b612b57c74fb8d3db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808ebbbcab2fec82af9fd2680e44e81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf515b6a1d357a91824a0580256d87d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2c8fbc9fbdfb2dcf6f9513ee6523b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920602230eb8dfb8a82397cf5fa97f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f9d1dd2d9ef457c654b914d8875b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588d376fca43166edff158d1cbdeae6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b83a4ad18ec46ab1a5fe934e0575f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540f371ab7d1657eccebec2db1524c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e41ab3fd8876cc2aae46f41ab8986f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8aadfc95a5b7d3ee9d7a410d996fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b01a407a546882709dc2a8ebd9c1c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b2034639da9cec60caba08e05a6fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173c5c3e1fded1a3e4819cbbf771fac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a39a21aef056291c9e8c4702848bf9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a854135c90e9a5c379852a1b0213ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391431e073050a3a8b2940c895acd4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba95ab291e0aa499300d756829a402d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b02df923bd577d65014e2db81af7da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414108bb9f9657f68cbe7e7fa2d13a8d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b596b8a4495024417559fc59c85d37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e47f68b1bfaa692694b5934a2cf94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6ad922a4595dae27cc0829b023047730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4fb69e82a65edbadad11bb43522b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d299fb804f04e50614763dbe6a961732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a18dfc26fe40969e9ce8444f9da77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a7901eafb9057694100ced03f823b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b528c70b48040850a8edaea7eb7d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6715973581f0c439f924d5e741c9a43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864049c5c880053f464cde58ea0c8760737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40639832faf6358477458e67e20bdea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f75a940619c8c7a1111d3b2802b19739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cc145233085f833a4308ae4785a0d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfe09f26bb23222047e139fe2a150b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3b41bdfd79cbca2d9a72a3a1bf184742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38a0545fe6cc0f7496952b3c19ef6b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51e50f359acaffb87e24a9545c6ede744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff497467c42ef51f6370ef4359e15dc0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501ad0db71afa90a998fc6974d7bf1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8118db66c091a09c236843f6ebb2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6b49d1f60f370c4d5f111c296dd65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0761ec3a4143df3ffbe77b997de7771749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc52d66e3d1485d76aa45801ac8a26a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381506c58e6b229aaa7a3309a665296751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbaa7e27128aa0fa0eb8a4dee2b790752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c81dcc6951e5b3046bfe130606685753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53f37abc1e83eb1db4f16399ab1d20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdabf15b68481260f6be133164e276755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd327077ab9075fb0a6492924795ef1e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1430863c0104188dccb6192322114757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc9a355b31a1881c9845e7f9f58fcc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71918983db8056681b5c14b9f54eeac759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e809ad1462a09eb12dcc2df1c49f991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f65f100c1eb120a0b203ca5eb60612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545fc5c92e328b841786d081c962a403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff14395b7c7dea1f178b39534f8e8394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf545a9f71162807ddf355763cf7035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1aadc2f18ad4f8b86bbde93aa41ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bdbf1d8effe7247d23155b38edcff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258fb96fb1c9a2ab3e6bed5c87a8e558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702224d373007efe77c5e0b8711db139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ab40e10c2f1c98cd07dc5ebe308d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b5a5537e4b2560cc23e183b3f929c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fc3ce42eda24b5a13e98da891cc4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55e613524d8ec6f8ae1779f394363113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a00ca1c0cc7f727af77519a9f8425d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d195a25964806e71df4f87100cd9aed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699108ef8b740643a1085029fd5104b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a828767af8cd7cb82b65eedde546f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae357b10cdc76519f9d24947e087dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97395ab222131a1cebd05d1d26cfcc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b6db4ba24fe6ce4cbc058eaf51fa020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc0b717d873ae260126f6c72f1eb9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a6f4f5b03e557587c8373e785307c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3f0b1400c3620b7cc7c27645e7b8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b58938d33799f59d53cd815b346a5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f203d60836861bbe87c7311af63f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af67537b7e4e827459935a85b8bb9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9c4c44bd03bcf0ca80ceeeda218bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dda43c49f206881612afc84c9168728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c2aa5f4c109807edf36561089046029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0f1a1d42448dcf61a1e228e6d3d3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453228d5e54d4736af6e3df5d6e83d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3fc454cd83d9163ba279aabcf220032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f55f4ad5f4e10447f650d1376ab9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6a2ee66866b68d1660d7d31b8dbdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f293da15d24cfb5b26255723c2de7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57a5c3fd8c117e9e030bfee561b04a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdaae7428b8e0a77a894a6d57d8d7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8424e5f8ea4967821f260f1e243ad838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88438004571889b2dc14fe2b2aaa6e0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e02cdb3de480e7a71418fde9d60cf740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42161a513bb0533dfe72ea6e2d5ace41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441f96f9d241872075979861cf5d5ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f45fba8c02b9d7f080f99b6b3bc7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0ab2088806d27a043fa5b062456d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cb7a8d70ea11a96171171972de12a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6f298f49a488cb44546c7dcaa1f7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d434f6e2b170410f0727f54eab3782947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f7c520e1b225674e345608aa2d4fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c429c5823780d5ee0b2b3bc2ae6af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7b1b54186787bd06e297c4b85844850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacca4dd4267111ca2bfaf88fc20c4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00503ac243fa1b7d18152a92178e559b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766cf67fee7c9c8594fbde1fb99af1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b7322aaf5ac9f7c70c42edd300a9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791badb6c13d1603ac148a0a161230055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51f4b4a55ed27f5748369c9272b1b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2227eefc924570171a58f31a34e9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505828b7c24e6317be3b106183f1a6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c229e8297e8e45503c9f4fa0ae43ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d1a57b980822e4bcd79906d86a9db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60dbefb68bc83c52648fa95ec9bd4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc720de16bcab75fc871ac71b2f13662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701dd24fc8b2c071d91e524b8f4ba4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa4f8b8cec193f92e42e16c63cc88b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a8b9cacd6ef97818e54d2b669f9dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46befbe1d20ac5b8f9f6bbf0905ca5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc09009e273393a194ec57f17744c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d8ab009f26267d71bec89b9d312f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437821d3c4f4be2a0252fa8e612cef4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af2c9e4d502dbc1992e406283fdd0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a536476dcf7a4600bcbfa4cc929d47871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf64432f366e96879d7fb0208888e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dc85e7bb29c62ad6a99b94ec3733373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780d8e32f9405a32f55b40d8df4cff974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4f425c064abee7b657f2376e56e3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d6651b2aff9c759e0bd029757f75976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41237b0a2f3a7cbb019243c1cc1374177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c00439f725c10984b5b5348beee42978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ccbc193752ce3900a0114922ed3db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2dda7a8b4beacc2e149f31b4870c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4691a3d666e41d772930c57b95bb8a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae046dd868a45b07a23c300827de1c6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b4922554e775f9c308af94e4cbb7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a23eea2c25db33aaff0a077a8634984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9be07ebcdc11c2e69abccf1c34cd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424014fcbd2c758351067a44fe1af1d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d7ae64a405cbde03fe67f41a574d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c91ca113afa6ed2026b8de0605026888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f2c68a2cb74f44d193e1ff5911cd189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30557a5a11cf002076d3e58de10fb19790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4e2da03420c193e16f267955499f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c94de20b1d0efe110f3698b7f3cdd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31a562e81948187d4061411184691693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12b445bd70f903c02e53ace2f0fa2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bdff64ad325db0bf6513c59e0c8f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e206a6c3be1485955b781ac43816996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990597d99a67597b6f840334b0d055c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a81f44b35328b8683802156759764798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd7ea76ac7912dd63aa8cbb762d2e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e706172e7bf4e59a22cf2be122da5d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98547b6af6216b4139a287319503cd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf76458b7c09c4b7486fc0df7aacaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79ca1d9a09311f9428b470bb0f5fa7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13122a57ea40261bc0f00fe8b99380ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0210383732dfb69cd3dc4e19683e677105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dddc53a824f68a97a428d41e255e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01830f8fce83580e4782dbdee9cfaf5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1424a586a224cf8c26b2ae94b0caa8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a37803d7092e90303caaa820a0b957109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9182433b3ed4e02e766e95d24a375cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a32eb55134f91ffaa9cd926d8c1ee2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce3b113dec3b8a9bc2ea1d82bc32e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bd9a635a0ffc61d618be04204cb93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d344824a6f29534e84feeba98b2abe6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d573fd5661430ef1b69278787f7af1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f36facb367b3da4ca2fd5aff956209116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19060c8a7fc7d73de99755baebdf66a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa160b98307a673297ea4b89ffbf9ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d211b79916b427d7bb27b4a45217806119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b21a384d9ee1a1e85cf798f0063387120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff58741f8c08cf7b2728032e91af78c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4408c1737035bc5f4e347ce4c4e305a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b614e0b685a4cc56cc80c005b9388123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48248e8a3d973d4b9f26e22b837cd51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d044e878d57421bb51cfd726fc82c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c77604b56703c3656dd644393b50f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9192cfe0496da70f0443445140e032127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24438257b6ed1e34596b3f6e0df544128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a9f0234f962a96f32663b547fa990129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f515f3aeb65ba7fa8462f2ec83d83c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def24f9a251606a1e1fa5d678934379f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a118cc6cb62b0dd5c81ec16a72945132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9049fa11885610c0f3e51d3e82057133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a81a7d69a6ee03a6135c25d198fbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f63bded69e0b48e735bfac374f1ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522d0a7312df30d6ca83d6e512e4222136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05017698cd1e1736b95e6b1d0c2cd11a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af880023e8b3f130ef1b2c2fa7f1217138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd8542f3ecd3ec3e99ff32ff78b5c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e815e065d96ba8e95d5d573e6787911140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbd65f00e5e51e800cac2ca0c94df0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c2844d0d76ccda508ec5d14fab990142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be6ec8839a1007be14a743155660d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273dc7087288510a64fed2326a6d811144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85526eaf7308e7a89562d48d93fa8c45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e572e200046373665bd71ad9b1293146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff003fabef42b04b1f7664cba9994972147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcecc2c08be791e263dda1ef80e463148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7d46a9ff0c6d2ebd1b1842fc3cdba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99f3638b45ccf8e63d2daae4961cda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e784d6f69a681ac98e57bacaa9518ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c5dadffac498fdd40869ad44edcc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fdafb9e7273e7144dd27662da9e46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b64c92d3a89032197675e8f937bd8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978913bde1c1b94a4b2dd2060a5677c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd50f79cfee663e804c11359ca408c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1252a54cc23b4d5684e5c474173a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1216412b0ce7f48c2a14bbfc0dde9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6384fbec689d8451a1018c641d2eae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afce5180b5ef1d938c34ead6d9d1cdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca31d3b61934b9164d6f293710a74ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000e6772bdd3318e235359afb74b568162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0833c4415bec1997abfbebc9abd4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee67758033f79f8c5786701a5cfa1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82ccdb015d6000560920a276ad78c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744b22ff163821d2ea7a7ac22c07854166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a29b8b764caf732a9b59292244e7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c827a95c064f2a8e4a71eccbf487c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8ca61788a5256c5ce214bb6ca2cb5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d38442f4f07804f435b4ec76e255a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557dd2541484a8caf9e93540f974a7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db346d34f92bc43dd4ca843bd624529172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994487bfe71fba492796e89ac6b4d58c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962a85d0454456edc84ea6c3f3427a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf94a0f8d370c278e53fee927303a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e782aec25a73b20a76190a6c060a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993db912ab6185f5d49e156b14d352a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8a7536b2bf8d4270370d0678ab8d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45feaeeaa6b54f7c98a1762877b0ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99decfab2a7cb000883dddec4ee65f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f0244e8994d14931af6a3c897979f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898626479fbb0eb317725be9452279a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde83787932999b7fbd061fe7bf7c29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d048544f7f4c73067122cb5625a76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c68be5c2da3d323221b800ef34725185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b1e666ea19341aec9df6593cc9048186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17795a2deaabd88081e601efe92f6b9f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b14164be7ebc5865ade895115d773188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a9c00921346b98a742437df218d2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64204d007c47ebf2740aafc6f10976190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0627afa2a16dc8392b199a1f0b0d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33cdd6f13b826a139264f18ff04b3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c860f3bb0fe7aef0480bdca04258a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3c85552fe099cc43f604b1dbe8e49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afe8ad37ce715a8555ec378e67fedd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a915ad25fc7287ac3070a92e7aa62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42902995718d8d98275b9630c89d187a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde0728502013127336975882455ffe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d9cae71ac5cd2d2028cc51a9fd501199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807e489da164c191081e9a1b3569159200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71267076d54c08b4afc804ff16152331201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd717eb21b99d8800ed69d3c695bf134202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f926840aabacdd4dead24af852233203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545122482224f1de9a2df3e018d697a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1491b710da0a763cc5420b7afcf483205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea08eba84175d3b38e7d1f737068b61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1ae95e1078bc7181fe155892cb777207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0c67027b669ab0ba9a30f07be75e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d6b7718e5ab5d421eb8895e5ca9dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cb919b1f03eecd1b575e20ca48fd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c2e690403b0af149559adf16aeacc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0648ee11cd9fdedfb7b048312c6e22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8c556d52e66a940382df8d7b9ceac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32953573b60a2e5683bf57c848f61f1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121e57e1aabb29cfd6a11df4b5ddd70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647461cf07be084e7b1d7f8fa3e3bbff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0da269406a5eba535e206f560d61b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9ee1f3f48983e353fca741e0418f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51accffa25ece072de0ac708633485219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617f0df66360d5e5398e9b2111f0a2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef57729d748eb8dd94a95b570e17a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4896f7aa7866b1a807215204d292ce6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f9a9941b9e59541e016d261c28a7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f9aa0f0f66b74b09e49a9f82157ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c1c22f80d3e749b627acdfec99ad9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94152beadeb47a14e78065ee8cde6b24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f7667a67cb225746a3035190c27a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28593e693a34f51364914f4a488b7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0489fb2addc1d61b24f1eb3e250e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4f11f7a57388a4acfb005033f2d47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb2eeca887b91822f4e5d72ce2f980231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7042ae6b1f499a09bc976b99b61f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de375b7e8e7e2d03f8fba3913739854d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092075b5d2ff1eab0ad744cf975ae01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a48f68cafcbf4353dad6a7b072c8bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde26ddf7fc80fb40a9ea5f4863ec5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cf86bb1cd792fcffcacfa564dd3a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5f421096c629193944ddb86fdab17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15587fb8a8e2ecc491efc2fc6d6350ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309923a0eb04c39a2a12c3dd60f38193240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250af8c76fff7ed3aa82e22fb2bcf23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e03cfe29532c01206762466ff73e72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcad88df67c6fbac91f6ee63b68e12e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98e67aaf410d2396babea3214724df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3e64e0ce24f58b16c5bb743396ba0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7ed96f9e1d5e05def9b8bcf8a6153246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16a9636c1c340db6a38d6e7858d0ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0034a705e7de3f17a8aa150800778248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728e8b143f8352ea49f6fcdc1dcae81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16add581a673a64d1cad43412efc6b68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9901e8ad134f35e9e344c503d174d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc436cff275cd717bf91e059f351050252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaecd1dc698d50a76ec52e825f59cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f758850ec341ec774918cb431e7ae24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8e1e69c53dd72c562022e7b170bc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411823d34e0c200f1b871733ace685c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5111ee039d292c53dac79a95b2efa4d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18be7f3abff437f67480f1792d6d37a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2da71c65fc344324803d7575e3c24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4e0ba4ed22ce795c63df60bedfcc1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8084b3e9ec6d0932f42535724a4fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a781aedd3ef5837bebbe66ece2188c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a537308b401abf1d705a59493e4845263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc8091b8766fe8a22d44f952384b98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b24e8094e2ee548d7fc347687397c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede801494bf0017dead398e91e8197f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba632378fb55f33e822b5a5b1f943b28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c456d228a63bda121a19ebe2f6b9c6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecfca2c735ace792d06ef0b227557f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83bb46d2b761e680e1b247c3f5ba7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec99f5665cd99dfb1be7eafed96ff9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc511124ba8c9848914a69f4396270d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48962ab36538246e912282f17bf55ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce3d681168a08fe2ffbfc96912df08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac720b6f7ed56f546aab0a6f1464a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10468db5020b695df4d3a15bfcc7172f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fe39611922df3c62188b9d7e76876277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c01f2383770b5ade4d353b3e3424de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aa64c8a72799072cd3afc380f056d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9a68d90c569429bdc7ac77647e69c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7a608be364bddcaaf400a464c2626281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48d9af2828a2d4f7baea11c20d8efc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b9e1524aad898c4705b3e74c07c98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1e41c51a6ff7daefb0a4ba87bb5e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031aba3397bab40fcb81da98ed6adb2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437e3640fc2c3be365a044dbed3629f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880868dc6e16aca54bb2724c5738ae3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39e011ef185b15b2a5bba27ce22e70288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854f22ea2f280222987025068b75c50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca457a4cc6240e6144895dfc7f81a57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafde56a45708120a659f266a364082291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e1010a1e97f57d170d69554374514292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ef4cf81172b82b029fdc0aa36f4bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5dcce7725014f597c955d84f620a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d4225358c3841a8fd9c17d7162d4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f126473d5a3049a813585eeb489c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fbf6fb3918952961c23bd6a854aeb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908ef9c5ade7c78c78e7b68aafa360d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfb96ad33ce80b90f0d266be256820299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e15cc59f5b90314cecc102c44abea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704c96c353b81d25b9d8da6d5ec2a33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f924122efd5ec531a8f9cea6ffb2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ffdf6b057b3feb5d7ec12d1c108e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d903a588d4bb82fb75773bff09fe9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7844c51ba1aee8babc0ea55d70cc3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087e9f364ffbca4d9110acef5029799306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b3ceac40e2b576b6992b1800f814c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df5246082e6f01a22614354694492e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71654c7c29c556980240904ba9aa14b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fb411df58e965159c46dc10a8e4df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebc78fc7dfd15dc31944dda4d7e958311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d0f101402e87460363ce350221e49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e09b15597f097f0db3d403610b90af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3a82b6283b987069a42175eb706ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86f2816536c32ce9b3f0d23baa4d36315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fe66a563d8b236214004a89ace605316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b893f8811fb1a865b344d0ef77af1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bc7bbc55e3a71126b3bb51c437cb7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb360237d37640bf0c6a44478964562319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f80115d4eea3f073057c7eea42b0e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca013a0304c5f4ba0b33d342923eb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb9e25b5d4f6ea25e27ab1cf2aa0c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317467a76b14a5c3e9ff8fe8b59ea8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a34ecd1d052ae0c86f2833bf565eec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c09274154c81ccde2b69ac32f6eae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df3c58ad159937443acbd1fa61be6f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac4bc2c0381806fdb3deeea54ccffc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3447b1986d91af23d45a0149197ee58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeaf9e5e09b32f5280a965b7abc098329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a174b773d08b28c1d2bd4780db59906330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f10bef110d51f625be234f9e61aec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bff6864edabae68d01f06123ba7fbb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f3a994b3cd174b1381707abc9307e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335baed71be8162bf4642eb81d1a57c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99cb5ddf31f7f155613cf16d599ab0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cf3b1569af8156d32c4a6495efcc7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ba2277334eee2fd1dca3e3a2bf3fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e6b9d990724d8b7fc72e922f45b6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437b9442fc14c7e8242241b601bf450339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442b56751b580a3535332fce8605152340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c7ead36149bfe94cce18418702d24341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3013e19385836971be9eacab7e5670342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401cda0732fb144ce8f50665398a83e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53180ebf1a61c03c1fafd6f5a32b0a4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faf087766f48d48eea92333fc45198345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ddcdd0db702070202d8351101e8ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3da4ee20ae7a262735e90e947baa1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dab341c2b9096df6926c6ba3588f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c970bb5ac743f6268593b3dd248ca4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246b5ffc171f8d2982ca4bf3a45911c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59882c7ee99e59c5ea373b76304fb13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72843b7608e2fd5c3bed26b91f3f080d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f919a01f9964e82c81e6cd5eb7991353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71171f10f52dcb916ebdc4fb169e13fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea472023b4412dbd783c8f0f198bb9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da238f90bf1d950a98e749195261339e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d513ea4ff8c2c61b5723deedbfa6e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70094d22419abed4132444d1543a25d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c735910050d33f296549eedb088c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd243f937f427ccad7fcee33178425360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b024ca0dec552191d39a5c6a88b53fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a00f27bd1c6b41d0f4a8c482194fcd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff46bb39eaab6fab5108884358a6a64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a2a05be645b0a1fef66934bb93294364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f59c58bb29b40f78b39fdfc07958b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9368e898528062a6e7f90e936f9347366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3596764459bb46f01ad7f6f0841b28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67c072e976b092678fb5c822e73aca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187b661f3dc0abfb8ba677f212e9ee2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59d72bb104971bdeb73203682b5774370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b443f70a46222deca879cad377b59d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f965939b0517273653577629c79cba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bfcb222f93a41b1427eaccaa6f911373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb23aacacc07fd3590313998fef317374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d11711ad8ef2516adc3596c18bf680375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e530dd8e32dc474a517246f305cd5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d3b2d61e6a3076000d9b02e90a2c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b71d933bb8802d6a410ebc3fdab306378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab5ddcb0691c694dfb2345217b11cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc431257cb77cb9d0eb7b109344f81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f72b6903093c8d1da163c323b16137381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66966ebcb2c644f161570e70fb6d33c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1c6c21c57d6851b06c3aba00959d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a74d22e2e321849601dd09d32d2bd6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610696f13ff65dcec9797eccf4e2fac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df564555466659711c76135bc87aee0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674222458bd6de1acbec40673eb2a5dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22f79a7c396707108037273d2daa2b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4f7b9b42b31c9a26440e8fc2fd128389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49ab0af5f66b99cf7f307937d030fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f462f9f1fac4b0eb996c414d45e72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919ada8a08241bd2d33deda5850014a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e948ffd75accdc5510a2bf2effbc24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31ce86d1083ced080ddd39c51d55f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d79b3beb88a434fb71628abff6412395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de11a467d15715f0f962dae4f0da25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e615860baa93b6f0b37c555bb09f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb555dff264c3abf513b1d0fe14749398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc92aa2f250b136197e2458d0c18484399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad6c17c0e6d90dae3cd3b0088fbd43400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4ef73bdfadca437d9f84173307fe2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef516e0d570644b04c740c36a5852c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c1f41317b8ba13ea28df6eb0acc54403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b274c22c840fb06bbda163feac01b84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d42e6b00fdcf853ff77636bc5b684405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf37f6d4fd8e3a363f180b99539dc3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f33446b5203d1626a17e66e1e68f3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30486fd4655ac310c1bdca4ef103648b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564ec8930e077a391427c0eefe83ef4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dee99663a840e60c96e26a72931b29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b7723702f25f5d6bd3dc1836f55d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced40bc34c5ec8b5f5d7ab57d8c44f5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e487b3d558ff3fb838594a030c18cda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5c85ca72f7856f1ac4b49812c6217414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14b2f44d8b4c150ae603a9ed4ded40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eeb5e69e228f5d480c4f592cf9439416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964b94d8763e29ba9f2c09fb44e81e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d98669f29811b4381f756c118c7b9f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa505fe76405e799b39341443135c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724ef0bfba06be41a5bf37c9def7e59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df466611c5b3dcdf700974a52a1ad5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5db9f8df93718810e4e6dee9e2c232422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3902ef4648337e9532431f0b4afe421423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09611e6360f3a36defd592cd2b5942d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e445952ae9ce2d9cb83165ccf2233fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7e1d45b604b215b367c96e27c414a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e0470802be15242b2407bee11c713427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845f92feec881b3b733b0d24a81c603428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294b0b773dcffe348c5c102c4477783429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e138b710a48b498d12f376b9aeb9cc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9894051bfc8ffd72ba1f37df061726431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809c9600db24a01057d1097e40e89ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478e0c559978b02bdc5e9424f021992433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61ce722684c6dfdec421f6190625f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55976b4362ded0d9909565c59b69c5fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589801bb7a694868ca788ac9583f1df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8a0baee93cbf2be30af06c5338abb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b04901e220c2ae5a0b283a7ce7a14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d47465c46bba19eeb306d302e6c340439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd6612fe66263b19d1a4ca2cf08508440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a34dc50bf48556b5415c8e2d38aea7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8b6063bab3d0f553729f4a981d24c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944839a8d0f5e05cac7f9359b70a802b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6e0f12df0759275389ecfc32ee9a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0916fed3c2d1e294061c0e5cec06a26445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691ee2f81ab7893639f8e57986ddb6f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f06e823f56aa7bc6e46047886700d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cf7e2a2d97de0b4358a4db2079e3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235724075572138a003a598f73d4645449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26099e58c4daa69ae7c23a87c3e427450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc066066b2669736d878728c6ab24c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7579cce942cce8e5f9248e719c1333452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d788905cb07ff8d33ee04ee4ca1d429453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e4e7b41e22da018900907f679c7af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0e4b6d51622eb728e85a8ebde0fd9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77099f4e4a96fc86d2ac369300a26ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee90be6aa1691000f7203ca5c0b8643457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6d3b5a06a0123a813248c572a358d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9be19bf7d56d6934e9ce6cea64bf6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef33c1f8f0dec4cabb4142bd3d1b38460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77b605590e323b2359ebce983e9920461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739b44b3e8e3d3e8095ea946dc96a3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b9997a69d069532e75bfff99d24a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400515b918c89fe71041815839e5598a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e6804b33bee63e0d7cc5449811ca0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095a65eb241d3783a7008e9a01a4ed4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a942034063368b7e086e1712d64fc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaf64caf78bfcea853b5f1a05334ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163716b0ca6ccb268ca6bdc64307cee2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891e2475d6ab59edc2f22dcb11c0ae0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c83086287fb0c0469b2848c1952eec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dd773451d8b9c1a3e1d31e6ecec23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76244888e536d13b0e9732010fae991473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a17edbed4522cb028ea6e39e1303dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0548fe0e0f9bc32269b17f5f5a3e8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd53f56c5a2433ac857d15eab027b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876615385bf4a941ee5cd69eb31deef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9615ef5d24691fe3e893e84626a08478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3598c469bbd689ca538eb708ccb658c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278abe5df8de3ec5210c9f25db80082d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc7410f3b31d941baf0864e5eeefa1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fc2289e87bb8d35f61ca55d5bd4de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1e82d4714b87f5220fcd0bcde5efc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d0e49ad198e04fc004abcfaab0d7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e09d99326490a98d4ce0a1ed01c3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e50f9fec848de9765155d3e90ce46e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b1aa61515b349812e6890285d8985487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e21c71db8d09697a3bfab81bf0353488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fac520964cb836b548d2fda7f7d9bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f36e64e22ce4f3915a2b75dec90dcc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262acb0175ce14d4f2afce9cddb4579491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e15be9ceb439c3686b3a611c109d07492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220611e67431e07f5c9a61a37d404bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c57b369698b4df3d94e31f5bc94d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214bf40d6f0cbaf7a42a33010dffa9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460abb498594ef98f747c4afae14e376496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc365c3665fda746be08ac220fb13f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45dfba3bfa364398bd4928884cef4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599f705a9426a9ef16cac9e47353347499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53b347fe9a83aefd200627d63697d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba2d9d9d43e2dad353dffe94697358501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5985d4d71e90dfe66be2092322b5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce98bc9469cc3544efa8620da2d98b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a0792e1acf569584998bde4d15082504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23199cdb49756dff1d261e30f8be795505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aa86b696b87b4ea30dc668d978f18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3156c74ccb279116fbe9d0929773f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5202af55d5175d9fbae4806512b4bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5495eb67ad4252db9b854beaab8f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b50f2f6c0ae8b5badcc6035761d6e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c7ddc128e9bad14538e5cab902e78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d556b55f1edfc6fac42f6f60135e6ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e414f7de1f48a97996b68fc15888fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb9d9bf9cc2104fd2f4050944c2ff3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9261c3f7bd04a38d63e01a9b81e3aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25666342c8b5fcb4f60e783eb1861a30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94098ade6f2f130ed6ed6501b60780bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1172d2fee4aadd9ca2c89470d660efb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5eba3dcc2e1b3a1e32af36c2ef896519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d479b80ac9d3784a9bd121f4c6fc6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98c190dc7f10c1cd25fbc392b26616521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1de3bd4ef13dfdeedddf285502d4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217acbecce20aba2a75c141003ebe04b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a40d0b54a1c1644a1981a15fe2161524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc8744933f8c2ee021ca6ccbf2611f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f3412c7d3c20d49cb0a55d07c7490526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633fc027fd896096800f44b2c7d1ce4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4b4f475b764044a35d8f1705d2c45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b257ea13809a44e5a98c9cfe436ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c786beddffa89812164d6fdd6025c42530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb415f0aa715e6f9b0d6edc1dd56bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc37471b91f34262da5f7d334168ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbe98fc0026d3e33bacefe6315cbd4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17535d05e2abde1966a44c96db5fd8a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffca65310c555ce5b05a6412d6ddf59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b26ae5c2823e5518839e0ee472237536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d872950ab5c0ae580a0ae3175b001537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dc04a1651b0073c97e1fa2307e6f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39213f40d86986b9f71cab7654327dce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f91120f118737a349ae5275682067540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6f3e17afdf4037c5977b4f4b7673f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e22b9b1df6f98a134abe97cdc5fc25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8d0d9218604953cd990d026be5ba1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4553e28abe850e1d69ee4c5bd39c38544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ebf3394c524f347d590394743c264545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d486ebefbc2c9aa5d3bf09b25f27b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58d3fa680c5818e77b53ad9c4cdcd1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3763497a08d0e88d6747e49f573a4e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4e17d56fe1520551a02c88388a57a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae49a2b1530f323c5752c952a2f12c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a93c8f25e3cf4ae7b4f5969296ee7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3498c0c67fa390a3867344a182033c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa7743e40f05eb00f1d9637ccefe37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7aa4cee3fa36851502ae6e32e11b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8d6505e00d89049a3ae09b89396a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6780b9735fd65cb553aef377d0fad0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe285d1b6fbec6e6ccc723ebf3b389557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85e950aabf58afd90d0bc589c17a6d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d4736a9ed2dd8712559405d4c8b28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3d4317b510eee7d155cc4ddde7484560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d928d7f2dd2f30b7317fe4a37a5a09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b6a9b6a4796a5ae7efc194e5d02bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9564594411312759c0c6db9c6ad1210563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f865d9cc8a5bf25450cfdd208c5fa74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f194c5ec82424883d9320e9f6ce6816565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55713b6bfee56d768f78f04a0ddb6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cc56d71ee4045b4cc9b1a2868f1c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896e823660a6e8b7ad03baf287b5d8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be735afc3d480033339d2d671fbd4a70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c8df09d3752831ca814dba807c4bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7585a5f28d9e09318971ce532eb96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeac324981950a512d59c919b7c98ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aed8a9a7e7380e88529ccb46aba972573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaee0360fe2316b3032390e0593bbfa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c49c76482440d57c406395a2d4be3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5703394b05cc4d458f5cda7149c10e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f55ffc780bf290bf2211a838d5d47577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b99b26770d490a2ff754cbaa2a086578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42d60cf0486f87cb77838e44430c8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622b28428c16711cf3c015ba97374c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d6f2e98a7ffb14d2aba656342591f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cc42b637afbe259ce60194726485b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0925d21b063be4f4b60a070c3841c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68d896e6a34d6b3e712ea07bdcb530584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7724b771c5613c44321d1071d04d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4302523136e074217af3bd59d879584586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0745274074b9385822667066c976cd4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052ade131eba5edc39e3d08c43f4b13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793c6a7c1a490541b5e7d97c5e83596589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f485d56cb78b69154cb5f55519f2fe1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cecaefe108d682244ec37c994742d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea088ec6a5755242c08a9709fb10c7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a0a26ce052a9817f57bb6a2d69a14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d6fe7cfab2bd5b1406a719e5f5f88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03831f051abcd5f11e061269d2e1ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef72a638111bc239c527c654c6cefde596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b79a35e48fc949e6e02fcb07d1057597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3985f3c43e89887d3fc708cfb3e0f56598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dc4ed9f4d1a7868dc93705b8cb49a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c147476c5839e06c20dbeae0643dfcf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2e5151473e0bb691b716ac0c8099e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348f55174754ad93311f4fe10804f60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd03ba6bdc13a1abde892aafacda17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e09054f5d8ec462c753d8455904d44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c805e5e9ba81a3a479379125539fae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bb1ae88a2062a580c4aa58738b71d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95c16a601d6d3309a8afe91988bd6f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb8da5a5f35f7bf192e13f6f7c94c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138c3ce86017c70fb56cc7e3efc4352609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd38efa6212f703708d111931c1884610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95efd0bb571b5c0c7510c6c1aae291611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffcf9e8c85eba851c77f2a1cdf0cb7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdafa4b836ae21edf67fc7f7b0a83fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfbfc060b10833b67f74fd9e32def2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b795799b666e4ac013772cf86c2dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da96641e44204f9cad264c2786c73df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03153955422222767956ea79ef678b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359a7c82e25d448329a2bcf28ff8532618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3a70b6c12d326cde76215e6ca08ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd19e3cad1302640d1f800fed0dd9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6287740bd5e8a8034d18bc60f0fdbf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ad6a3e60d71b44be591c94c43a947622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff7e395fd748a977cea13201127048623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7875e7ff0d14ac6ed112173c883414624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10c1a1d00b403df501c91fef916f13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809142ccc919779912073f7e10b13691626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e76b0d460f2e1791156cbd5568b1bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6157db04e0fca559860784fbad9ec5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01b1be901e832ebf11c6c51a443a02629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f48b0ea0ea0d09d7cdba524464f3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14033dc54170cc54632ab077c1aef083631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761b517c45a24eead24473046a057d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e942389af9ebe968eb7e061a80327b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2ccbbf954bdbf30159532ed851cc2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4129f987a43170c0df754d174528a40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaaa387e54ab195e869a4e1d192531636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799d0fea732ec3e7af73b9f32b6a24a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adfb67c7e78149e917366cfe115621638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffc36468a632e89e9b86af65888adc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925ab677fe2bb0cf1b5b7f9574c5098640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd91e93dba5b11e72ef8c63b1920b74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d357be7c23c67912a4ef97b6e3fe5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27470110ea76c5fcf802333abf829f92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04850f9e2a9f54e4506e49119308762644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6fa52f1c68b7402a55a381ba6e026645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a33b20765a67954056e15225f4dad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeb4320c4e21674b18e0c464936283647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39957e8e62d2e577fec2b2c569f8f536648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34728bbdd9e174fc22acfd7e693949fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6506cf190ebf078cd26a534fe52b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5bbe18df40b4c00f419bf2c8ebdcf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0381a3673072b3bc98d69d5104394652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f63fe68fb7d5a0840fe0ba3dfa5ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddc20d7bd809e23c6e58f8118a5835654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995b0e302bbfe8f1ab83e3af8b9faed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cd7dafdee0638640e71497053b5c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432650c255db81c384888370d5e1f37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751e0a0739e37dcdc35f88b5df2d8c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ff139b01a6737ff4c3b2c90c26140659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b26af630e2d3eb87f357bdd19cde8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ff70dbe9335a244ad69f3bc6074e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72476ed0f7c6d41a08ab93860bf07992662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd22b38a991f85ea881877f55cc824663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6939ceec1f24e18415c392106ea5299664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0d78703bd8089ed93da0948e16989665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc053df0b9b76f5ce42796f0110762666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd62ab9f45a626193a254f2e9b045f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dda6f50515be3313f35d989d9f91b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd160a61feb7d05b7f0aed9311cd42d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810f3d55e542baab112d681a60ac090670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca6fbc010bb0aebe632741670363ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1ee1b54bd0946cf4baf11d3a33dd5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b4abc9c585153f27424fee20d082b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6dfdcaa2afa6c06996d2bca64b7e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f49b3a32fe6085bb472f85f487e83675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c500987b98901cc462ebad8970b33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5e8525faaa59e14c1851a3c6aa881677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6050b0f5375b31aebbaacc5904572cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e19ea0387af1cd16e1ddc62060f691679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c92fa5de992db4d4cb656763dcec79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1e900b8a8417402d64f6825687c97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b3febb04b4c8bb22a28f7b9ad3e7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0381af12a29d57192dd77f2d8eebd1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cceefe6cb907c1b5480f67a1f0c3d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce91e13044d0ab44698f3f2ca60277685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43f593542dc011d8a9531131f37cf8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f606f27babfa5aba81c5b3aec9ecb2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc16cd5edd89f2dc8f95d944c58aed9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d09de1f6c342d6f492cb0ce5c5041689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b5ae06125450c3117387e6e62f8a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c5a6e72c2f09ef96760f2a0a6f521691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b90778ff7b76856041cd983a3cd5f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd932ef5f470168c69a9a29e8d328313693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72602dee8bce09bbd1326d067ac587694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c38112e035e3bd206ae2b65e24216b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cef0dd51b4a3cb8a6d0faafa71b5b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3913af8de1021b963c08ba506be01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b55031eebc9a958fa05c6de64bd62698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5661fcc7e1ec7cfd07b4602a281e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98662dd45beefb9545ac6aa55a7baf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef148b3fdb1c64b4832b2fd64eff1a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677a534b2a43141dac4a2c2929992e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3220aed7dad3f74398b12c920cb9988703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f95963bfc872d63a7942edbc4c84cf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8268647cd1e550ef8746ae1e0bdae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d084e2faafb994cf99a8daef1e4e4d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2f9dc7bd886c83355d358e000ba24707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58931adfbc8545056353188124d23108708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77798beb12e0a6d5101a699465002f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae5d8e254c6939bfd2c5ddbc778aae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b2c49b910fab51a1dcef1794f7a02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a561bd0f2e63f7b83d4c5451603bd0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084224bd016a5526db2aed272c354772713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c71c6d1de203abc62222453fd28d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f47417badbcbe8ba0787a1b99b53e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb8c56e611d9d510e1d2b71c502bd5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4fb0ffe93a9d0aa8cf8176e721c26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc711d848b432f9641163261b86879a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1795a0bdc79a2c290786bd2954673719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d80580bf26d08e016134d1c7a82b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e92dad7e80cc1942abfa09baf04dbe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9eddcc5bebed823746fd371e812425722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ce5b5dacc8b4c889ee432af8f8c1b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b8e001082f631aa68439bf942bae0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f9e913f0cf70f8b93321608e25a99725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff234c653fe56355de2e4f6f68ea75726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd0e699fc69df475353bc11be006ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3d6b4b5c600745945c7a8a80dc4d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9772ec8be250efa500cbf587b65dd0e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6b44470a5514be19206aeaa41465e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76cc52f53f0f96e067f7ba2dfdd8a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bbceb5f9a89cd9ea7fbb9254af5fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844ccb0eedf97a75b19394bd14c27da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d9a6e7da0bb16062e3ea25b253c56734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d9126c0967949a75cdc7ef1ee57cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05026ff0aa78106cf0efcb2bf2b94f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703561f524162e87e4d96dab4d9423c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af62dc3876b29245886f49bbc64b92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91e46b079121a4f3ee1f93ff5fe56d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c86dc45c10b7baf6c66bccd2e7bc71740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0e5e335428d8dd99c1f30a7605b54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b0b0958c7eabbca7d0efdb7bf6dc6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f8f0f980f1dcfd00ea466f4fac5f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6990a0dd9047c4438c2e7fc000dd6ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fa29d3ea503a611c066e77fafe72a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa6533f099c022f3556a5fd7d2508e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55b6168d3ce4d9cc3be871af71e888747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811489e03e5b6252028bf25dcaf94a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fbf732cc19f9931110e4bb32980c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ce21f6b94e49e20ff69bc7533b0a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ad05363040637ea8e14049b6f3c37751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70276494965bfbddea2f0e12121f7f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfee99223fef3e08bcc536e8ba4621753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e800c8c4500fe2e19410d8c3642d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddece6f742a6f943cf927421f8af6791755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a925bfc66dd4f1b09a55382329da877756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460e1860a3358ba363fd9bff6a38b66757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed87ccdac434cff0bf3e9482e49bc44758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd2e4a36fc4cd9bc55dc9251249579759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>