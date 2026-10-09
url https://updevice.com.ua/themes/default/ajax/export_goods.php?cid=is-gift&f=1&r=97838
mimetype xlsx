--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeae857e997b3735e621bbf3c769121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe8eeb92d0e683a671fc8d31db066a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d5712cd03332c35360781375b39413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076678280c7ddabe57cdc2b25287a5c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291cbe9d14f36d3c38e7cacf7ffad815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f1e16e8ac41832829cbf08732959f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11ef9ebcfe2dd5907c58320718dcc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cb15feb8910edbaef84f0bab020058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236c6cffb5784d434594d64f22149889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856c0c71be09331e9d99f1ef4d1bbb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164173c58be099d004512086049af12511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb76d094f2972debb7aea2338d800812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34b300d4e0646c71d1f5d98cd22ca313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793c24af2f98ebb2b55e2a9bd5949b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb532c09050dcccfbcb397f3640eade15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5975ab540882ed7e5d30ca6f3253b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cfdb4a8a676f0e2f421a4b9f8901617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d674afa54890314741c09715cc8d3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12fa001dcbf44220aea036aacad8b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e76fa134421849447d2792c725a8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dfd0fd6a2c81d70935c598d09996721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3382d605fa45f7f3900e52ed95efe5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73b10588302d1d9b2c2b3b8767583323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853594eafcfb3211f54d3a1df25fa94b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd0ffc57ce522bf9e6e0dd8d2e0c4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36b19e438b80d39557018b496b4ce826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7078b2bea1696bbdda4cb7077caa527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17463ea29159d287c48015ab633aa628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2eaaa386430ac9357aa1cef2ef45329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71f792754c3f2b83235dc9c7bc7e7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546196080c90c6a938b8bac056f3530231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0d70ace7b8a29a6f1a7bdebf14aa532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca174aaa9150755c437a7c80e6d868333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a39d289f0dd147c56a86cbe74b393c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821451c9d682b52e386f535faf60f9a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b897339681addca7257d16f1afcbc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610cd6c45e95002a809a7937f9ff72437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6042146a53a32b971f05c666d71c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff6c1945a16d5eec9f55446ee5c79c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69426e7587c129f67ab9a4460a596eed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ee6431d68072fbf3f6174a0ea141041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2ccfba27e29c6c846b30ace4e469942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc416cdc6a91cd7a0bd95f07034ced43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefc1d2ec32d3621d164bc5aac16c5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5b12828eba43f1dfda6e346ef5d0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f37eb48344c73edbd5e6bda6c86f6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43f38c7aa7056442c80095183cc64b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8157a9963967fd4b4dcbcbbb2e15c7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4c2896ef93167e6ed6ee70f0f605a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b66b631b6629d16c7156b84bdf9a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c3e6255c89f091aeddd7356da8c6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d7dbe49aae9c2220f9bca8688606952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532d924a0e6bdfca71263bdfe1fd48c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7df99fcb600113a2749a9a7c18704154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80066da2e6a8a51149867eb0d3761ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa9f76e39fc09aba8045b0e12b8ca856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207be55ee1ed2e5f558c5f8334614c6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55985ad955352574a6e16631599a9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45592a033ba2d9e507cbe89529b163e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632be214210b4c82cf4403400b9574c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f23ce2911fd86594586d73ec3ff2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fea7e80058308637094cdad2e3089562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e3f3045d0a8d9124e9e420084bda163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75de3e6b65886749c72c617ea2848f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea8ccc5b52f32672523374e1cd285f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ea8858ca4a755d571e848f0c1636766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cb1f5153bb63e6edc547055f8e8bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00d7c9082b5b35c7c82382d1bf776d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d81a8f6bf0d6df366dc91d7624997769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75207ec620ea38a0a430ec7608fa6ac870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18106299adda47481b7b7a30559a90471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb57419ecc60ab131f8a5e2397250c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f00c4e9544470aeb4816c9432ddc8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b806b3b62d0ba325fc08a75a30edf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356116b09ae08fadc5296ac1748ba36f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e24ffb7341dc0f03978bb12ab7f1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe356ae905229c649e3fd603c3bb01f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcf9426434a19a04acbe6beb2fb44c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c35ddd2eea7c791941cd6d5c4de69a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9b5c6b40c6ca5cb414be515b12d5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80f0cf1f72515fee310f67f567c01881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd2e5f3b234fd05b57eb1f97260dfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae10996ea095d647e9255761b241c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885d8195ca3c790254a00566adb276b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a89dda0d03516898aff58629d0c48785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e8648c552b9b7ee6b77ae40aa010c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e426ff42cbd6af28122dff03c9399c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb34f59ef266377cd74afa02465f4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d9fa3d48cc5a08b8909c2b3f87a6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb11e3eab0af6a95874eae7963da5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85316ef9bf6df8b3da1c9762f47fc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003b14cfb0ddc07b1132349d61d191b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82aee8c439e8dc88c4c186a55c462493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976518c4adcae80f02c865bf41874be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6684d7ba9bf4c5b424a8d6c4b989b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f80f3b0941e1fa86dfee07b107147296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc617814d2565b64c71b7bd31cfc6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3515a74dc9cc8f05cddd15e12f0a40898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c37d4b99cd46586b46e58aabb278b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61ae51650a601276376a5ec71f403b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690ff3017d91729517b5d36b5e3d1cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6666db395c4c777c87bae45b5ddf116102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ad8e77a5d6102f043a8f241541f85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb7cbdac7343ac20153af2a2ec0b07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33e10b277c5c24f9d557d9a679aa76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b96987a569b3239c23ad623035166106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995de66067774c22473b1ea9cbd7b77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6912ca68350f54c1fe3de97004113108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40c6d58d730ced5628f6dcf11f7edb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e461784a10626f7fbba308fd622adb4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404baea8c3fd03c977db0f8ffec955af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6168c55993b35233b32ef3ac8448293112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531430bd10d3bf7189c018b19666167d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bb7d0cd6225c54326b319bb4dfd11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c52128965707accae7cd30ebca6242115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaa8437a3a7f2212d5dceee711b898116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c9788d06ce003b0331cef68874d1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46de3deb257399a2b855a4f2d899dc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37291cbdc2a238564b8eeedd6404d029119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c875a80e1f5ce9e511c756f4a5769120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ead0b9e10572012940309c4d8d9f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b74b3e010561daeafad8ae39c5b9ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd412909af826e6e32d189459145a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bf08b1f9a1517320f04e6e52758f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44840ab0fa5b34e5b888ec5dfab1ec4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae652fb2aa327ad3deb4b6fa1cc925b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef25bc10349f5ae1ee9fd006500d6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d0b8b965b24576e2182e4e85cf1fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e26c9921a99d0395faeea79042d9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb8537ccad0943b5b6be3837df0a13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc46c842fcc948d81260cce4daea43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e04da464ffbc26d00e3273271e742f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425e6721b58c889e2c6e941ee6fa3cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b261286c337ea486575c5d7bbb47b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffdd8f5fc7612b72f1b9bf2d5cddaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177b44237c995999614660f3c6c4ea8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ec031d835c51ff3266ab6ec4eb155137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb3a5d2c55bcae9385128ebb2752bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32311c9d28d917000a6665e2d63bb552139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f13377a89f9ddf8fa75233c9d392de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c72d8ce9c7e1bd2f8238e898ea899141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf01f738b39a5c25b51fcd04b1e66e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d670871120d134a72433dc5c70629143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e03a4865c188f786631ecbace82173144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcd10ade4dadf4bcabd1b5178a49d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9101faee55e9b94187729cde07b8581146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca748b1bf64a6211c1541696b5d1c861147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f21ee796508b1f6aedf1ac507c21b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeec2cd23829fc0299ec0ffecad4019149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03626a933e3d6bb1c289b7612bc7f0cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2d398a536054e9637de0bb6639ec1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6fcade5ceaa26e1620e20348b044a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c897b428637faf39e4d43f47fab9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d8b375471d149a37c3263f35f2e97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4f7730c2c49c67b040300d703e0fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fe2be46e7749596c487007b2ad46e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec8fcf43ca9a89b4f87a327ccb6ba8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49d99852889198f51f59162b98fd9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968044211c943f3c6f430c3cc1ac41a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146f993456ab9452fa7eeeb78f1170e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2a4291bd71b56944c66f9e525f84a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07beeb4590aeebafa51d2ea70d6e1bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3891ef37d38935267b9eb211cbd8bcf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60661035ed716665b24bf07ffd2f94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb835b8ece48733f2e3e8b776caed07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0892a2c877497876306c6604ea000166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753dd19719a632b3355e88f40734e4e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2a8e1d6ae295408db7bd91e8998e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be154c2254564f92b282d7da883cc9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a87c9d8df2ad4e420e7417f5b40eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327d1534e6bed2275f99b4b97c48d3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102f603d196a20c42fc3be5ae8e0463172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7111c12319cfa6d3a76b4b1dcef538173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ff40e18a28f1697175a849e146b44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e3ac246331e7d3caf19191f567ada175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503228d58ed43a68e52ca199381ab622176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249914cb819d3ef6d092e956de15f95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eea273787db0f6b6a0cfd765626857178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811716bdfac091a83d6b08dd873a761e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a5dfa56ca05d27a106d0760716b9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798c2b3b18886d33305127a34153d27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2bb7b10766ddf57bf7558c3ad82f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720066b7b84a9e46e7cd4eb8b42b816183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd51a9aa09212372989aa974fa0cf4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc92e6573dd6fa284167f431f0f3b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0a326ba90cce6dcce9716f396908f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090e145b2a5f4107d400f51233a5f62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc072881c68c051b3f5286798c0bb4b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731279b5d46d7a2b9d52508f3818c73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb111760f353f3c3271d05f3d525cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51525d941da269ed00c1fd53db5c8f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32305bef85850f80688dddbad1e4b0c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bb85e38118595bd932b62cacdd3bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73849aea18cde8eb455439859b84ec7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f96a480baa50ab6ff8ae326244fae9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0151eef996ac0129489b67442249cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d8047b2744b497ab8b1cad2213cc0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c99c84115af52de23d6c05733ec90e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dac83db3b824a3a1a2675e74424ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376093e1bc1bdb34fd63c40538e6f37f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41506d812f0585ef0b6a3ae55cea7274201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba0705bf46dc48eb051f7718d8d8ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43b4fd0a5b83a69401affbd57d33cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89b147b20f78d3a4f666434b9f44f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec780ea0a31d2bfb7e9aab592d33d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5abb4ae398fa07643113a56d8e14e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737d7946034c451da3438ce49dfb334207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112512d6419d659ecac3451ae773f74a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e693c8fe0f36afcda36dd7e81c8247e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f19a7d30b8a55ab26605833e7e0647210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027299c730f18028b2aa772db2e909f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ed36f6bfaa922d86e737341dd888a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392154a1179727292d353b5163cc85f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed86453381780d6933eb4278481c552214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b611a65a163df18c668846cfd2d76e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27671c82fb0d79207e64280bd7654e64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29447a25fdc118a463d1b5fa15ea2e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e6c1b1a9fd263d43399755d88c031218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c3eb10bccc565b38817a7349e97ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bbcf6d342e3346154b153a24a29b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919a47427a82295c986a6df5616cf9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac5b33f0e1677511f775e3137d365e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda9ede52e077de773f221629833335223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91802142e3e241c3167fa0ab52dc2dff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7c7113cb6e2a1e6e42643734b248c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdbb3e838715e79a4e74ceec30f65d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8afa78912ff3ef34b4105a87ac152227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b35d0ca078d9ac07df8f046150cc5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb338f9132db5ae1d8a5dbf5976bc5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466c425fadf69424e52e1110a60f1ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99357f6c194628aa0e56619ce61150d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c65b70edf5d99be8f51e2d4c4335d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a655e05eef505be6f0f39225fc3c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bf6d9b39b2de5332d776bc95dbae1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cbd224c6205f5b03ac4b77e0305d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776abe68e01f5c3b785b8ba7053ae02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761a17040bb1323b9dad172de61a599237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebefa02f2ad5917c988e9f6bdf91c43238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92831fefba787da98cb9dc1474a03b26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211e51ca01c598c27e5f0d83b037915240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43abe9032e04ab5cd82a4ce752fa48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eee7d95ab4117f59bf4ca4681b1099242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a29e9710a72d67326e3f1cfcb72025243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bef1ce3b2707b08aba5301d3428004244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfc2a5169651d2b9f5e61c0c36debd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff4e5976ac1ffd1f4808f54c197234246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8cd12d80fc59145155070c64082b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fd5b0f38057d5c03a89ae86934489248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a21399b2e4cc7f9df02f711943e35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35434613547d60deeb8f49404597d792250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d9fc4a088588a208b7e59c45ec91c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e14e770c8db564227a23cdb25a4dc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af79ed014837a3b658b07fc355e393253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04fe70a52fb31df93c68f5e596110a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426935381417507c8607ab4dd770dd74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd85e881c8ed5a5439b59fdfa6c0ef2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eeb4f28db09d4ae143385ec952b73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df8991c579d135d280a1ab2a0567dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839293b557843d5cb96e8a8d2d8e16e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8612d8cd1aa52587c8ad64bd246fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5b7b7b6891774079901a2b8cbe0e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd5476954426bb8cf6df30915f05cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce04ae1e202bc64e08808dad9eb50a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81703a7328f683808872a2a404ee4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deb318e4cf6d46aef7bb4031e9cbef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ad3bb4fb5941bd10d0d0a865462b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b50898f1d15fccd5592a10fc59dcf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb07a47c0f89089154bf4c023e6a408268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c710480cb2ea53e96f2f3fda7b1a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658d6beebb2c09694f2bcdb8ca7672c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8a58db149fb33d32be79103c48d15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696cc6c09879f1b26c2f9d3328aa055272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834def3c906722a19676f2dc6c8cb0b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95e08e4b0ef2dbd8289cdd9f7f0981274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19176e1952132df1e6c76d5273ffd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a908a988da0652ae4b032f0cc96c90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e49f32d42843f6a9cf59d95baf168277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61aec25f1a27b2a33672c6f7bb7695278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531a8ed07ad940f9088dd824c8ff2d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8c11735e55a122a446ed85add9a9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00043da6cb7da782822f34994bf611281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e32491b2f59998179ddac29e1a2a6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666363c5ea47c2912ceb74d3984c83b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055c691f93fca373a2a2debe8b79677284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e280f9099361d15fe7ecdf2ed932cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d3aac365abc7bcb188b44c6f299b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6f47f5d391737ebb42fcacedc311f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ea264b36aa63f443035e5723df0b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261ad9c9f4c5851ec6dd94cef0581e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17673937dfa0b1cda92f1ace91110c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdac285ebdeacbcfb0d5f65ade7a99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf76e5f01595cc2071db987b209818292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82386c9aa3f5535f60800a8145a0fc0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb41c722620ff1c30bb505356b1d4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe480694288976a63165b0e756d82af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10430c331f76dfb3f2cfc759938f74e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877dd414d290015ae3b7a8f5abeb07e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7049be5e08004d7d5c1949ad585985298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec970066ea9c530dc73468e16c7d011299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad3a693e056c9468603b7615bb8c80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf907f5536ca7f013b307bc8dd31de9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dca4e0cd8b921994e10a6173e6bfb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcdf5dd31d56dee8de4605a1822da8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d1ffd82138c03cad5779e1e1f10a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bdd839f14fe70bfad098946074977305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624010a49497a026664f8ef436a9ec6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70ba75e90dc84302e4c2eaf3ec943c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baa94655339ea444443b5cfd0b1eca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59487574b8cd3ee033adc3d65523ec68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74c7b277b9d75e11273784b378c64d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609c3875ffce7a1897a47ffbfece3b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549833ca7295d6cee06062a478010d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197158f7973f0698ce80897f1777f3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2769e477e6eab6a3f362da99eabfa64314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f19a2aa1c4ae44517aba21ec7e85bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b8c036c03a854822fbfafc485d710316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82462487283461bb1d751dd9414539f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22988b6f5ac295be1cd7631bc836a3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb69b8a06a9463e21526a4255a5b48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334caafaa771267d9a4e5ae508eda6e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378c33e2c1ae53d7845007a0983c97a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd716cfa17217c3073b758b00da988322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891f4051237cca2e69753de27e74a34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44c544fd4844b1f784a947d9cb7cad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34abdda642857c9e7ece42eaf522dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad4e805a17710b22f2db1db67ccd38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d758658421eac1507ed7cfaff857d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5089ba659361b7787ebc23f98130f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5037b4f9da3b5c06fee7db4463a20e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654df86c8a13de64ee15890b508b670330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c6b26dd9ae6c0579ccb76a069863b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88a4bcea78a2d0647ea3037d008446332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb3a73866a466a76913ed3ef4b5a59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaddfb9cc33aad49f9279a69a8a08d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c3927e9e48cf5445341122cfdd4fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cd38b7c723531a42fc883bc823875336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039642b1867458ea2e653f255c76d21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d6deedfb02b00f9b93a11bb0cdf33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967cbf6c11c5fc6f4b3b3f4bf2e497d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562199b7ab4d71e5fbc1c1c3038fbf35340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d86c65603010dee51d2d7584bc56dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b3a3b82454673ddf25eacf9d7c7dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78aad056796e04dae471d4b53d5ea23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bec5a552f03e4a79db2f145695a33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d32df4d30c95f68142156c3f22397345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b8a9bc726be06b8d771b45bd6845f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e0ddb8414792319f288725aa261fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50ec679e4edbe7122eedb3644b21e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf25e4befba3a6f5eff7c813594f11e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf103d64de30b148a90d78559c559d60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938687b3f879a33ce4dd81ded0e4547351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480822e55ad4e6fea2cb91e81740b96c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8c2c8e2e38f011c49b04d37b028b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e6b1c6443f1812c678f9f5d98f123354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa533fa831a3db327f270f84b6dcbf1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16185cc68b7ef80b056d9943ea49b932356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b04d3b973fdc3a7a5729f28d5d4ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce332e129647ef8137c8c7fb6c4ac9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0642b60c36f950da246320e90aa72ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160e0c6d522b0c1ad3d44bb34a8a923360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666582e7cc4c9905e19a8400a38db90c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce761fc3e57d148885172c50a3bd849362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d33ad1c717e1af4998dcb9ac3e283363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eec4bca30674ecbcd5fba608927a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be481eeb912ae0bd1fb524d9d761b9e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59c1f5dd22048ae89f225ab395e935366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f40817b3b42772b3682395838b616c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f277c86089c5391594f934d21e05ca9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9141c0e44a5bf9337e65e554a768d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbf245b525132e823acbcb206e7547370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512d08e30d11888625eecd2cc4284fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694b81d3271c9048046b347fca6a8f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcceff5322b0c39153088069996f96f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf81a9906568e361962b65a18ab14eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2cf9dec0b9bf19940c5e61def4ab5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436c3ba0a10949b344dc30d13bc19cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a472f393619c1bedc5b352c9cf4f27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c2aade3ad11388121df91823e5a60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf06f0e3a72acbef358e4624df387a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a713ef9d19b45c16c457689620f49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e06b8e45473d513431f4d9ac70685381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6101ac9b33db51e49dbd639304be1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137ece6ebdfb318121456730ee2c619383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11198bceee86ebcbf002f10e8b325cb8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50bcf46bf656d120c24693a3c4a96f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779ddf6decade0dc2e21651e8798366386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b02168d57b40c388b4102c364124b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55729b916f2201f7ede8df76a06d746388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e215888e4ca9fdb474b85568513a71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faabfc53602962848d7280d6d3525b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a8de627a66da877398f689aedba74391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef4e4fba2ad8d287f031b5cbb8ea6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194b38261685eb909cf84d73a018d7f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b921c040d7dcf3e665ec8ed612e95e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6295f60302a880db7cd23408e53336395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde0c55ccbb04a43cb2f778571c2756396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279d87ba1cc15d3f88b822855597440397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6baf6f9ac65c451de9ad8be0dc065398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5160f07d41ba95851b6b6cfbd09820399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c1012ce20286b7a42cd12be097f50400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7065f3362575d475426308db60c31c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731486e740d5fdfd01a5ae3356cb5a3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd36eaac39803d90eb7b505c76d006403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c640c5efb1452d130eb52bee38a44c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcec04e20a1ff98f3d8c474aff2740405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8c2c8f2776ff11fe475d88a3217be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a02ee174ca4c024a4130af48b4a19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdf77cdd10ee0f7579306d246b4462408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3c69e51e74cc92874790c86c50509409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e498aa9997e9b6fbbdbfb788050a3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b9499079bfd53767d9cc80e59134d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2adbf893d91be142830576c2e1e61e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ced6324d14172b6446da7b7c70a87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85531ff32320e968ba986b80845e84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082400ad2a97d068dea400eee3fcbe5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b65f7503c29b315b1ad56af13af3fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41659d6e8034142a996afd479af3ecf4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dd2e5cecfbf6bee769eb940e094c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f5cb8c7e5fb59e5807d1b0fc00116419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f5bfb6b117bad08f193bc71839297420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bedd929929f410bbb897d73f73764421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5faf72c2ed16aea5c78bb59ca0c9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3068e9511f58e7d07e53b815f2ae273423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161d1ddd74396958c4ac688db844f24424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4a8b962252f592ea2747ffeeeaa80425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb7b2f06d70d2d71d9af85ec0d91de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860c48bbf464b98c8d5333a7023cdd7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3cc96d642f043d65a9ca170148578428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3500a6ef6ca266c5e3c35b5bcf6022c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0f5ef81fd4abcaec979f38c1f0f2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e54a29dea1d9872366d6131d44ff5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b73ad47e04074033f8a1993a2dee9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f008fc617057b701f41fe02c77bf06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119b06f85aa43cb127617c8a4d3654e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72988dff8dfd7888b02f704777a233435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bc68d270cc4b4d2f7917725e1c591436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32afcc6fb6caad639ad69b16e8bdad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c5c8cfdf773d17fefbaaef17bdfe4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738a9a8b94446affbd96cb10cd78557439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6058efa381d87d668241961415be6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289892e545bd64a408d058965021b45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f692fe528ee3420fa2de64fef78148c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc61207cfe265e34b0e753562bb0f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea438cfd20c1d31f670188df8d316dc6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66aebf6c477bddd74752b595a182cef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7141a01d84cbebf3a18f85ce2240ba2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4aec01245dbd4a520deeddfe4c085447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce3e27fee2c4a771f59d8c2188c33c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3bbf4880a2b16cb8cfcebbcbe6339449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7ee6d31452cb9ece8141ca1301fc0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee05accb2bd1eab2fb8ec602af33844451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eccb2379fe03bb2a6101467890593e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d313ebd723de87e19a8263531ddb9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d758ff1ba93fce6f05f606162c22ab7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e575ea6300d34df6e1d589512576629455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea58835c0abc9f7afddf69140307ec5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280ac65293910e740dc3b941327c856457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a35b367a446f7f7691a54f6937c7d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f051af981008b0a152c4894f66869459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce1f98068c94d6803e10ecaac4e3ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6547fb034088b965e046543deee7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae81ed8952b67a40d3b92ccec4c02c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f3623e7c4ca1946eab4ac69cb3e45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108da2fe688a922a6d913c69b411f73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ee3b20464cebd532e4b369bab18b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce681cfa99e4c0421bb0bc389c22830f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e10edebc230676ddf446196b4f072467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230ad2f299c4df156d4708ca04c075f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d7ae02e8f471d7e519d7fd546fcbf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba416dd98d441321564d8e509f224c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bfa55084f6fe4d4aa433d1bf4e77a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b9f1d5574a67bdadbb2ad7f16099b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac6aabe55e5b23fdde23a6d6378e6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75eb2e1876fa20d3cf9501420e6667474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f66b19569abb00361005af5923d97a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b1092b4fa769e836db34de06a92e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e11225cc336e86a6f7b037c38471fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16db38240c1bf6bd807e69e80091fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee190d536235c8be25c070b3bddd485e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72cabf0a696d89349cf7efdde472ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cd45ec277df57848a5517a6feb77c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb7a1af74e4025358fc03359603692482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfd0279cfc239a7914a5471e8964be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a26ab89fb30219afdadc5fa18970e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba481e56370380abbbaa8008d4cf6a19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ed91ce147a6513ec816f5ca51f69a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6a9e930655f7b8831e0fe5660ddd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074b84d2362df5a3a40ab8b797883dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e12e4c08a9b0becc163e9f9b2a9240489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f3c4fdf90cd42da098948af36f5de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1d6e5c90d60877b1b8dab88ae8de2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04185a5e01366dfdbbc2614eff37cc0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59598fded3d49e51fbe4b3fadfad40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269778bc4129b0b1c5887683770c162494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e586560bdd565f38d66b1aec07ad4d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a4341e61bd7d7fd72def2730f0f6c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755354e6fbd60566e009f0fac00f5be0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6488d3ef893533dad8d714f567304498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b19533bc0cff4d94851c97862aacc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082641273ed302bfea0a7c8aafaa4bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74fbb5e3423047a9d1249ae8e679e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b97901e5b71128739cbf6bb70de460502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cc2c3c136510d2c2ae0427406d197503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c015c6fb5a6595db7215ab611d6a0ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b740f6b626d53a77bcf59f0b308811505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843ba37b8d69e1d69115a24801c0adc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc77a093ef001e09629bb126feca1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088776d77f09fe7062347ea34dacdbc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb78580cd48ab47fc823f76f178166509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc863ba2a9e8fb8d0afb78b508fdfbb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7176c5c052183f171a3ad9f87157342511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23399458ec4699efe1039a2abcc27435512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c728e5d04adf9a78ea0c0e3101393e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e5b09e141f25e3560c639393ebad7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663614bfc75fdaf57994a0d2d05134e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9a380e4da0eed8ee86f44b335a015516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e962bc84b426d38d209ed21a355459517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7365361362815fd5d3f7bb213ef874518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31044f0f0a161d44d391d619eb0df1b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9a86364292176ba7675c11b26c2cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cbfaa05e70f40e6e1e67e7e533227521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25eedcb50f628e6fe250b53db029844522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29ae98e105ad1e895ba148be919741523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb17624782fbbcfb710047b6ead67a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522217a9cf4d9e30e07b9f2a09e9727525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd90c32c4d9d60bc27145e5bffa971f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde6c0309fc2b73513323f7d705cc0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adddbe04b4bbeed1f063a5f32e743ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704705a863f7ea0753ce0265d63c639d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46196579631d1b2ba93bfdc644c0c8a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecff61cc949287af47d977139f6bf27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22df6bb011c69c3702b5b459ecefd31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33cfb6dbf85d0a5e1ff4015604ebe7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe71e642f5030bce7480d857b0bb92534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8cdbcc61e8be6953933d5d76fcee2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80897d3efc1a1ba0537d322bf532413f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66a3d5d92484f2243090d0fff87d93537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73991d256bd33090d194b5f87afbeec4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363635b937a0b203efabdcf3bcc41be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fea86359043d5dae27dcbc61fde6c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef67423592ce6ab0a9246e92a35ec69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d516d91f9f0dd3ecc5df8e730f0d45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd9972c5a4bedfbdc7a754fe1511f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ab43fbf08bf7359273112305fd821544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b1b7b18f771e70d0c945eb6b59422545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e64e157c869dad51ce32186b6302d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375fd6d4226e306cee9800781d22f6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817ef07e9c1686cee83abd0e36a644e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3150385796c9a98613f839ad54b0e6b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5e531a59428a7644c2a3f6c375dff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbb80224db45428414e11afaf54fb1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6109ccad0e1ccb3bbf00a14cb1d588c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bab61df706e403a30e0367acc2c073553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a656a0d68ba75ace6c37e428feeb065554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183048a0b27a4e8839797c7a2397ae6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819f4c7bc8694feeb6a473ff00a5c19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd72124cedf0c93928058f6d597d238557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea447b5d487873cd3fa365523ba0c1a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72bce9b50397062eb30353f057fad9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d45378ca52ed8676744450714cda5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22a78bcb1397ab833456d78d786867561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be0e0b08c6de467a6463473c813c54562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85544bbb09f3573924290e80af63dfbe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5a5b16f9ab8139bcc97d2b0d50e4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a79368d87999f1f54f09db9a03f77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45f1a8879baed7671011fd2dc729b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c48ce4b731ec499ed5cef3bbb18be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcbb8515c23c1bccb3103915977c65568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e197a108b2063a90890769e199dab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e7064000c558773cedd76623ec650570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ede30ccc07e9fc7ed77cebf7f1c7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b5fec97765bf696cbd03a3c1b0f46572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f610fa1da26c359387f561c1f4ef9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd84d8d1c79b9a27b68b7482bdb1ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bce3fc95956e4bb0047ab5d2f3d459575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7707860fd12cc7f4f4e8649e78c6433576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d03599486990a33d807606dc78cbc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65860dfcf4093cab8bbb6edb1062a58a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16415d43d750e5d493355d3f213184b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b8abaa8a878423e805ade2ceb0b92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4832779b64af4e63bcd61ceb4a5850581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fd35afb8278de402c0ab9fa30feb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cac22d37884053fd27d492e168ef76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fad63a33bd39820ac35b05d73536c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd26681e3503e54f9dbb026a1a1da43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323190f82bee5efcf885523e791c793586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ec3023d9a996b93b9762bbb7a8bf4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43261b32f34347a3694a994456808621588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e759fb6b7eba13b6cab2da3dec640cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d0722ee2b321e6f89df564fb1eaa5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8e8fd4b204d55da913ee5ee8e4c99591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ef23249e07889b278e343ed44f627592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c28db460db2af44063d90f2417fc6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dced3e4bf5b7e6bc20a6f333ee21ce9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ad1696b572d3d67342c7369f425cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c940ae48bb813e57335ce7ff8f519596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804414a459c89cefb85a6b22421b678a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58512327e150ba85c31eba81be6743a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d345b28dfb80cc585f5df874d045e97599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14e5428525dd847d589924f1f153a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c50e4ee2e53a9c1ca5fdc160411bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf82e2a8beed8fda9a8786f0a3e27f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853377743f6d532ad0413b8c3842cd15603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d61afbc62cd0e73913b90888830f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83cff2b92c8280a061315bc18e7e54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7c63c23df320b34b23f59ac99b986606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef20cbadefcf94f9d4618d95893f7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5322c006402c9ad4c22c79c93bdd3c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026de7078015aade2dcdd6987e386f97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7d032317129b5c3ff7a30e305049e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe6bd57cda2502071032951511924c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975f4151075a7f080cc176558227544612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b309a2cb40f2c84c2ee4e010b70a04613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4d6d33fd5fd94ae959b195656182f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae98ea8bb76b6c5ca29a6f8cb728b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f66c7fae94b31de7ff5e7a8d083f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e8b000d6e7029b8022c3e86c937a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0e2032f60ccab0cba4bce72b026b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2568dbcaab8b11af1c8ec8d9ad6a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c9b01340388e8cf9eab37d730022e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dcd89aed6da714c3a114646f5c87c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314acdbb890611d67e07f7b81399cc06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b26cf0c507a3b94e0862ecabfb63b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758525803e60536f60f2977a98aa7a16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1ec481c6aa3e37be727919dedadfa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744a3d19dbbb096cc983769660eae9c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59534b1a64424d0cae0db6d163fb9898627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41730a89f562b3949d63d82baad069db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffce70c104ff074b4a9581d4090e88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d46068e0770f856aea9a2f05ea1546630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf2c609022ad3526c6c2003e29f439631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312c4fe93c9c6083e209cfa98cc453e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca103e538c99cc81b3bd6611c79abd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b1665362dfa19dbb4cdfc7f99a63f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66843e07d7f15784e7505b76cdd039d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5da62bc9f0bf4e6e07669fd0bb1854636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e569accca6c5833b803f6f7d216ac4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cefc8be1e5414bc1e44dd975653090638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b049da46d40ada8de337d06a66fd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d226cbdf8bbac7b1ebc8617321a4506640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a9bb27e4f97eefb0a5e12d307244d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547eaf9741bd1a47fa3fca244a0f600642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f89a6bda8d531520f084d1d93d8f37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89915506be0d9abe87cbff4775c6875644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aa04b2c139702075b8c00b3b6e882645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14521194c80af3a46743e007cc990ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f1f404cf8e127ef6f6ed57186a27e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab0dd35c2cebf53f415c7b97460f37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625c7eb0ba2be39a5f7ecc7f16b9156649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b3d1fe93e26ca602b826f58ecca2e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c728077c7577df42bb261e5baa8693651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf3009888de9d1d1e9de385a06c099652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf69b13276287b2e7400947411a6c4e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe80b3d177b792fa5cd373d0807d21654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec9faf282e5fde211006a7be090478655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c179c3360207cca9b8570abc15b74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f11b2865f6825089a5f980ccb158a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c58d7db1b2491de5c6ff831362568658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6803ad305da65ae17b099fcc47f50a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f2885abcc3f623f6685c60794be77660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5dc02cf8f56a96d6b580b2a32a298661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec95dc935ab2c7f367a239f4c064344662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c8146547e45dae12b48fe1934aa9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74ca185c58583066751d5373c79549664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93614f4f5b4f6782ab5da2d8e1650c4c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40819f61d0fb2c807a099b4a58ae9753666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b842c08926937f775fc1c20bb4cf76e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2424207fe88b2a379f0f1d597d6b9a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8c006bb12a5863585217a269416a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebf1a5f60e4cc12a39584414041478670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b618a3b7250883978df0cac3a3d7302671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df0aa7bdd07e9bbe2fb446d4c510fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc6a4ef6ed7095795363ddd39723de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd98c767307c337019163ac45277be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0949b8451a86de638512226378a87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75a11914019dbe73cf8f7ff63bcb0f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b544ebdb1bb8b6980880aa6f3713320677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d9c9e54f235acb06de1e4023ca428678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7478f250975777b6a6158c20be1ac0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d8c7c59127ea320dda20929cf2b6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9847e4892a3e13e1f7fcbe658a9d9a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d0769ad3e4bb1b84583ab07382d68682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d67c3f6d477e64b3c3389e76a6dee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d11c8764d4fbd27dc4267295bdca17684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e8153f43708b5edd6014876fbd0ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcd899b40fed5ca6a88ba71d6963db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8d0c1b61b59e3db2a9404ebc4e555687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5a52484fc992908599ee2558c4b99688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835e03855e1d91bcaf5c9c2c374bd35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270a47bedc3fbe667357c2e297f7201690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c940dbfabe5a8fb4c5ebc5b9de77dad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d977580bb1887ccc974f53fee9b7f4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aed85ea3012e713b786c1b940c2e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579759ea3e5424d166e47c6bddd8cb5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21418ba8eb27158860a9d74606ddb4ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd833c3a5ec6b3b21e2240e742c6bda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14231435349bbd99993c8bfe02dd6ee5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5148346dbdb4bc01a30008e59497e0c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549de779cbf30ba7c04785ccec0b416699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf68e3a6f742bf154166ffd6d7bb668700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372ba46ab545bac7d75434ed08848fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f8b3e35cb3eb68ed6f0ffc6d094b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c382f58dcaa5a19c2deaff6e8f1caee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bf4521f6dd5dc5789cf46d1478155704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f703bb7852cb9e792b955c161283b8d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b4d04d6358a0e1ee4dddce547d468706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78231ca1e0ee1f23c9bed6cba61268b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac23a2d9063fb93499f23e6cf1c741708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f62f2f16da7d27d8ed12559d2f4ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8089f0772ca54d0060d93717a44972710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e6472723db5c8fa612f1982ef17bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de822985e1ce1822ab318734d2fc0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858caf54aaa8d76d074a72c68c2c633c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074f0eb7cedaf4218a7d6f891ee0d87714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf68994bc64436e271f5bdce2df9a2d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ed49066672758aa1c288070611985716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd7c0162c523773e4d79d79760d536717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6339420d557ae0262039c3035f16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5d4a6b796bb91def78e828fdf6056719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb76fd6f8097eabcc7ffb12341fd8bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a9cf8456f35045b8fb293a6614fd2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67619d169ff2b81be5aa0de1d5d068722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfee7009eaea9f7f22d50ce25db4f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54e1450eda9b0bf952374ead85e2a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d6920031e48a074f88d398e6529c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cec1afa533bfdd63ec6556418e159c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d1ecba9e1d885db63e54af7f23993727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa178433f86f64147dc45d354d192dc9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e43aeb2a5e15c4141aad528ca36bed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b844f6d7289accd910273d16f3fe6e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b582b5460971a2c7f251a9916009041731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f3de99b3d5b5acd185845230bfa65732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b4a860ed96143e651b86dc94b6d20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620d53a15a1239a11bc846a1754f383734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f163b98f9742a0be3f9f67251fb40735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed909e9557d95d3da0fb65cccfae525736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26a726259cf7457c4cb8f5d1f3c098737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655060ed593defd7bc9e3567639ee5ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170cc77424f80e810bb8ca3a53555b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cc624a9f1511b3d98191606dd4548740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf4246a751df67a6a1b135ccd10a42741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92b7a3b3d881f3f42e0420794de126742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f195bc8dfce0620b85c75679424d256743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e3234f35937262f33118c4da858b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18438aa0248700769a92f14e0b5da13b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba3b04fb5b678cf304b31dc3a8049d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce56cc1bf5a0c4cf8469400f216113747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea097bc37e86a38c0b15cc1cc68689748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e1b4970c5c5f1796436bb7f6f7341749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c83ff39f10fe0f11e49719a19a027750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94487581fe9748e6413c4bc241c9dd9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560857ace481ea2ebf9306e32cda50e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f238fcba7c290b48e0e74fad45ce0d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f201821f50a2d440e2ed9aeb55a31754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40500dc343611d80e3649d54b9f1b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b557fc21bec8fc9c48f83f618c07a05756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693baa97d1b4b1c7c59229c1e891c39757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955185a5ab520e7a4dc88b76af778c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97b12881d79108ed6f09482df2b71f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406342e3b75e7d4ac69f9609e53b2461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987a841cebbb1e693117b74257d9f372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423803e3a19e44458ab35ee1da32cdae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd2c88dbaf8e9998d0b69785ee09114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3763cad812796d77469592c074483ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a014dbb0997767b79fa9ecdd2373fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac709f52a88b5bc520eb44e2d512c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2456d17d418883465835c187ec120e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e2210b2a9b5155406655dd03ff3d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff22cde1f65e4a22edea0633ed34d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb304cfa9653113ca57eb577454042911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefd53c07593ddac011c3d19e80665612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68515a8d8422338395c038de42c60ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bf3ba1fcd3dcb44c148098fbe690a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca0f95817a99def61b2a479f3c02f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a568420f8ecac6dc2259434bc8dffa716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373d89e75c4b35ce3c020b611a85e0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0c1b39e7eb60484621f676d1a0b3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61360f64c35d4f759ef62d30665a1a7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672368985d9fc5684e891456c7e6bf120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcb1da25b02a48360b4dd2bc5c8ab421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b5366258338a98c223807dce9092522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e70c4b48f196c65b99b6bccb6d564c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8465bd4d28d17ed6f6c3ec49a497a0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b37cfeb4e28856036f7d50f4e4e1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f507609d0968a2ff7fda16f0d50f4d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d971ddb0918da300fde0641b948ffb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81128dd68fc881b203932c7f135449028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3a0ae247216dd2a93066a62d8c3ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2b765b5ee5c3fd2df7bb61b872f7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e90c270b12e523b37ed328538fc2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e815f8206c55cc0587d282ca21a5ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dfc08cb6ab9433aa3510151b7202133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b25d24242de527017fb9fbf251225034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4f3098eb628f23b9919609eaa45ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc173a25f84d032858cd93c7275c34b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5df3767d3e3bb319c938fd284e451437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f54ea4516be06c2b67aea338e721f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08251d4ff1534f9dff8634b6321d8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8719b4ce69df9b80051573b0f00179740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed655ea780d8ad861188f6432f8d058241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ac57bc3545e467a9d5e3a4085714d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84df6f705342a7abbed98ed67fd4d4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60bba954880152a576354281605a9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938571f54dab31a7d76c901e027ea34745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f5cdb45438264b653df8547d24f8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408dd296dc0a93799ab89750377bf4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d519435cf6fbb54e97314556a5a4cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb408b430eb24396e6b5dd0de044876449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da24f65fb0dc0d721aa88d065721f3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21d03ec0fbf76417cc26d74d35c97451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8af2f39f0679f3827a1f5776b9700252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703cf489833194d59bbd7d2767760e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acb1fa88d665b2f810c0dfb64c461254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d09ddc090f4bdc7a5d6fc979064e6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57257ff2adef8b0ea9d055991b7feb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aa5351e9b49cd18033d739467ad8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245cd4bfc1a1524e5c187dd81296bf358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0335c303b982755b853ca8add1a8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d34fd6a3dd9c3098a55456d07113560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51f174e34a0b04bc88995b214171b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e71af150476c1a902571cf611fab662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9a9b097c5ed488c8cc3ba26de6ef363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293c04cc7f5ba586ccfb8b48f5d686064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f8c01df0f2f48d2b7ea7f9373d5d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bd3956d2a3cfd48a1bf835274fd9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76858b8980ad225b39aeca9109dbd56a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d78cb07f7a1e6973964ba25820762768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7379e5ff62a07b90dff81828ddbf6b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ec3c2de7ff6b08622da2ce44fd2e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19aabaeb1d50fac640c5c5723b0d60571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6970f784919d4912b9b721886cf1cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7465dbd2eed553f0dab804d9d4e1e9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1e450c7a21b75e97d0e0742d42c7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdef9c4b298c140bfde5fa704c057375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c771fa962f8bde9dbb92af8e2599a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26d4b000d74a965cb805902a458e2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacae1069efe9b57510b09e37055f9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143638cb061bd90f98fed20b5a06256779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d79678843774bb2b522f0c2a01d9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364172120ffbcfc3fda39d63c9a1457481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f18eda9c25447004110043d13e9ad882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dfa1bb6bc782b10b7391c75731da083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df15f495a15d6ed36ce80e7c05497c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e12e0dcc269180c0c2d1ec6121e7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf337fa5cb5756e9646aaaa0a146eeea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723903481f695e3bed319e171836cd6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea831e83d49947c2d3fcd863f240a72e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce254578add46074ece6d20fbee772d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdebf9a4c7d7bbc215621b448bd000c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcf5a3a119999ab757b43bb9a3d2a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d296e82dc8375d23e1ae6a400d75692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c819eb2552d695705ae5e9f0a6a61193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812fa38d8d8ca5adb8a704deabec77594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f897590690615058ce7c60320743f2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e757640a862568d7ef4750b2d6c5a4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c8bbc47a0f4c24e23132677c9316297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb74f3f185ae7b5a710f4ea65c2b66598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07799f97ecbf807e9ec93171f71c47499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c3a7374895e148ad575007a712fe5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7b94dfb53f890d13794b90ac670f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eae7ea27d60b9389830d33e7a6b5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d9d2e2de36c557a1e6dbb50e79c0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701406c1ff98f1c66a329e8281d0757104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8307467bb051d0f010a3257ac2532de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac70c75777da0a9b7a8ebaac8be3d52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea265d247c425554b33b542cd3e918107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b78727195e6656029e2c44dd53b519108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9ca4b807981a22ca9d72f76e65902109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bde5293aa61ef4ef2150fbd9e840a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64082ec852945af3a7436a2e44936cfb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50772b9bc4921a3b438c37e1da5e3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5e181a289b6c5873304d51d36e9b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bfa16fa227ef3cc8525d97663a4e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a34e59f46a0329b23c94b07bab9a67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01118d1bd8fda3c085900c3e0f2d517116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f123cd8e08cb5392bd18d6bd494af23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd4fdace2c17620f9ff1ff81c8d046118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e43ffadd96f3d917eacc5a63b980b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eb1836a855a20c67a9305a024ec24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc77d26dac2cfd85a6647f7a202a80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dd049b56a1e9df9b2f712029e5f70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089f186e99560f8fff4b48211d62dd0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0d3eaeddcc5a602ae8640cad9fc3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5079b3639ffa6717585822d4c8cefe1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8810656ca85664c35b168b0161cdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110677a04fedbf4628f74641776351c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70544535fe7c2c7ff86cb3f44349423128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237e8f1b85e38d8cceb98897b89dcdf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f83df6cb7f529b191c81fc32751a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55438022426dff3313f15a3c0735be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d55e3d9710d8b3f3fa4e8f67086af4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0b65b0573ab6610490b760c8c234e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f298dd6740cae96d876352d0c554850134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42babb8bf7d555ea5c6dc3bba6bd75e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb999888b5b53054e16a0061f22a9bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6d8a98b89536145ae3c523efee775137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6b6518a11cda339b9fedadcbcf772138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9a111e10f361e5d2e59d322640183139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bb30ab44a11ffb1cbc8caa83d3ffb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711571a705f4807b02feca9a175acde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf29b0025c0405b5511ff61a2f5777a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794ae78a7854a9bc879fd13fb5d46e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7551c7aaed402822b417c1ba634c8c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180e253daa79389321ae238e5d7ab5d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289acf4484140681e8efc3636fcf7180146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deba4667be6dce3b08bb645fa687f42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332dfa7020acc4ae322dda439e53495148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a69535ea81ffabf61c993813dc3dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6982654255f8c13b245666ad5db11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1b878e70be88b3c53a1eb40524aa9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7fd580d1ee2980d666250a7601dee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf58e2448691e1b48473c1ec3ea6391153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf1c6322c38fe5da889f4957f77cf5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606a2ba8c44394f29ca09809b44a3e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e0745efa2837df262b390ad97a24c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85657a662ac0ef10be61515878f76e72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bf0c64bb96b1344a6116d43768e95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aa133f32ba368c8087e49deb1a8eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206df128721d2a3e7cc4c73d09b9e8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99fbd6193bc853491095a322c099fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45511591b2894a260a7028574c8ed9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58593521d3c62b90105398b1ecef789a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf475d376b63dbdd754e221828042baa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24b91bf64143a36382100e1b710285165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac69c6922b0025d6d73869a6f8808f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1c3082670816c659b5f5a18d07a24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620fadc0f70aec792f02d4042aa29b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daf00b164f2ee602b372915a96fc28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfc5b4aef2f497573f7950d7af3e24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195349cd29b553bf8d2faa1c24b1d3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30418ec7a0cda66899895cff1c550a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a20ff76f1b06b3f8b4c4a979933ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a86b7420c08a2d6fc732b67ad9d4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e47a725d0c3df17a03b947f206ec7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882133b02b66fe33769ef1c6df4dd22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af76e5274a7f64e28c07a626f390658177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69af13df4f1a2bc72aa60bf96985c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb456134e807ea2220afe47fb121942179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892993d519a59531c182d4092973a652180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a336e214e57c7cf40e173465b664df1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e572d44e0051538e984a347c010495182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a26c67d66f0e747468433554e50204183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd4c3feb0b62830c1a770ebde6c1ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1463c07df0a41a8dc043196847453185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad28a62e61fb77a42f64855e50d90d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d075409381b5c0221f2f9481fc59e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6b3c054fdd638d2a39e612f2762cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9831cd60c14ea3c27caab99b5e4f5aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a0b0ef439786f6b57a3e998ad15ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a196b35917a36cbbc9a7ef330d244191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296ee0a5c8d6740e434e09403c8f4be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a22295eb24496af2ae0ad63bdb2446193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055d642407be9de1af1f7cefff6acbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d949369ce8f9b1cd73989aa1b4f7003195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3beba9b879b5e0ff429225f151aa1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4591a0d8afb9900fe58c571ddd1aeff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d472111b21b81230ff48a108475ebb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd810d79936f0a5397c03bfb14dbf0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60d7dfd80f03fe554996e466845d46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c60d9e9eaded0c39fed6249796742201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea672215d57afe1674e79b7abdfd6a9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c06aa8b7a03a6de83005028c16b78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef51ff998ddfc4b12e3972b86e5c9ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b382352c017f859e3aa8afcc6f2036205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb755bd7cac7d4245af0cd104b0a729206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091b9fad81e4c104513101fce68b492207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e2c53033ecdc475f5294e438b144b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700d794fa75b2a7f85b7da8755f413a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616bdd962d1ee877c176e4483fe4949210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f795e066f30cbb37789b594b34f03a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f058b04c8c74cb33e9ea1a27e438ba4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35015dd332d47a3d7f3311c560c3ad36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea38f49ba78acc5c40ab74c9784c5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf8b0e5ab0c3c6139b688d88a9e393215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db49be06da1a96c0f50ecadcea58fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8a5bfcadd00874e6ba4f25e521deb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebc8f5767fe13059bc8a93f53d82cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f64b85871173a37f969de5b78e9c08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268edc229e4632c6759a8276975fa24c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206e4a8fc98aab579429004d92279b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b253014bd4178054045c5500b2145222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38723a84f5223868ee244c4e17507694223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a53637a2e795831e8211e1a135e75a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19318d5d4b53f1b4083d479b2348a971225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced39d3007c777f70ca8e1bdfa7491e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f41de3aa454c9307ce0884855ad23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd69404575654eaee6548b95e04d040228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ace6187cfab2be7814a9333d996dd6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626b27d709d332e768e043ad26d12c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56307d855ab16510bf7fe9c337fcd55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602d3d0530ce3ab0063ea6184787777232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83f0b13de95667804b0be3cada16ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea10e6e6da89b5b52863935de54134234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f58427f61ddddfe29118a4f21733a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fe430c98e0f27b4007d5547f43da6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a62d9b3f600dd5c01a418b45e12095237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813881dcd4174ea5cf0f5eb5379a02d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1c649dd53e242d2ed9e6ebec5b72d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ae3c35e9aea2ce5c715be755aa215240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77752671b5eabd6ec37dfc7d81fc4cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b67f11bb59168a7a7a22eedc34342242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95880f3321632d439f0bef775cffc38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf3290ebcbb3cd32bbbf8b6b81ac4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc437c4638b2dc5b9bd9f8d92be6b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cd0954e43957d0d94bead2135155d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47c3b7c28782b8b871fd2fbca40215247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629817fe237ac2d77b8d7b8996742174248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58193e992e77ec2a9958fa6e4b651d0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aae72e01604558a424497dc4a352dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97893ec5213956df3a388ab02278cdea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9487a141e7c6591edbaf016ab1ee2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d011e9823f842333ca168acbf457351253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f7393bc75a2730e68c1655986062f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc061465a574e1b3ca016b5d57de7b33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d941a814fa1b47d0b4f1aacf29f1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94d705fc31004cb2f7920593be1f81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51173cf4871623cc8203cb646f41481258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe4e30e77f21cd8a3679e520d22d09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e713a26b2596f74ec24874c2c0e2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caf58e1d2c7e4bbce777099c9b9885261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c93d5b88b0843938c19c9c3bb2f715262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383226f50ac7906949dcf773ed77d218263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a726861ca74f10ec41ba9d1ec5e3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32f4742170ebbf03c7fe5c8bb83438265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47042f19191beaba819a97b81f8add1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d32c184560eed1031ff248235489fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca75f515d57a274e589ecd8a03b9052268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b224f55a60f4ad54e9ec564325d6e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac0c5a94e53e1c6e9d9e861c001fed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca96fa47743c1c7d914628e7f997dbd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3afd554bae760e715f441ad053e701272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eb2270d6be688d1a61336a06ee3d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d032fc75af0952731a2a5fb3297865274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0f3ed1b164a006e24aaebf1b04d38275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a381bb3ed8bddd9462df2b21a77c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932026d397bc2fddff5d6109fcd98d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6024df1579f11b782694809847a668278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5348eaf4f0b63f6e4a746406dbdb03279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f527560399c26f7851a8afa15d92a4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0219b21be4d49a3f714574905eaa019281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada2180a95c7cf23042c2958c63b616282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab94d761c83842221b0e0f42a471502283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe32817965f79f2cb832703ec68b709284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d0775fce51971a83ffc4673d968b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587d0aad7d2ea807f77ff5fb37f1063286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c93162bfab57fb240a2698cfae9034287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3966abc6da811c18a36a6611251d15e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2aba4d565b658a9d67a1f1996f2d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ec72d14b140f832ac1205413d818d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d722885e85815cce45d3decb6f5786291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e2f2e77839421cd7216c534e2431d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78d705f749d78409be89141e4288b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e24a703efd5af09987446a287bfa5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f87aa4a2f577a5cd9e40c910f82d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55246c9ff6528975795667bc709e65a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a10190520c98c57424a90f4299871297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed843a23af925a16af6960a20f5884298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d885b9807ac5ccfef0c99af783491299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f394fefd7c6ee41df7bb9ad39c4f179300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9d39da8858d4b42ed51b7ff31f741301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50159bd378504d5ba5770b2267616d54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ac90e80771da29bfe0fb42dc2206b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf51068dd968e4941d4a82cfec44db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2436b4a38787697a59c8ecd08a65e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0808ed17a793c3575bc27210d18052306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe99995efc5dde5e520e4547e3b48c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86d7374c2f3e90ea1ff43acecbe321308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b7ed000a9540276f50df69f2a9fbf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea987e648814c2fd8ad6a739d11cf9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672edfbfc257cf13088d6e262a07d83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e9a4b5f9504671a4f038292361950312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca863f336dd1724b8de7daae61fc2a9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413376fa97806067d4d2961a7632a72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac5dfa8d7168f7a506b5ae65bd9238315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd18acbb0145453bbc4fc7447f1156316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c6d7e4ddd125ee8b0f30c211e2522317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d9056d7696515cc8113445fa55644318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e14ba89edca144126f840d2bd55e98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bedc83eb69d69f9e64ff731c0f58be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534835a307247626a32d560fbdf89216321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f93d0796e7004319fcc8d1f955e18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd5f5ce09f47c2b3fd67f4e4d83423323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ebcde7b77407621af21b50151b206324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d01519a75ac40f33d39b4361cd4ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffd1fcb56fc42dd99e883c08065951326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e575893d75aba923ea8519abf183d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32b2ecfda7802a143023697df05265328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd581f187d2880c7bb89b9b34c0b791329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17c112ad147cc87893b1866b9519da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e265d044b17acf94bb9789e950e3c37331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1210e03e836c161de8f1ce492e57ea5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eba108e1ca8a63966ba98fde07443333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef2a8b4801a2b95ccc72d8b797f3b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb5ff0de7c42a0b7fdb5d29958c8a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541289650f1cb10abb1db8ef1aae312d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019eadef32a5651cdaf46b2108a215cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fc25a5c284e219ac181efd3925bd8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1485d180a319a883b81fed42e093c47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cfdc1c9affe657b39201537dc2940340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836a337371b0b4c51ce5a6b857cb56f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87768cdaba77176acc75a84edec6224342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f9fa708a98a711f5e95b5fd8f704a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158c370603089af5c2886bf8102c216344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cceb2d71861798b5238450b3e56c2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6f4fe1780cffdecc5ae31f6b8493d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c5f3c986e02c733c936c5ed7773aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d90b5333e06efaa6a9c0913952d700348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dc949d9c1affa26200c46f01520d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb244ba7172fd1e609332fde6363d759350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156f5795376aa6767f9d9484288473d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22f3dd4abd7e07863dcbbfc3d66802352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bac2242622d0d6f484c662eca186e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10820af753f50becab5ae012ab7f8e25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b35f4359763da20beae03c394f1f2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7421e2023b32345765bba95642633c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f236a429bc8559b0e13351fdd9508357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783eda347b0366d975d1c7fcf61c7ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36f8f14d371a9d0f1cb04a785c6ecd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2f673162d60d088860b07b0495c9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb521a2f9e6250df00be7463f32148f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d607d3fc9e3f37a1f76f11133de82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0177a97b6fee62720bcdd94ebd18cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c3140455b993fd1299ea6c2ec9842364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327aa96ff6470828f8b85faccecd7ced365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94e31e30897ba8c14fc88ab4fc9efc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e590373ca853e11f5fde3702dae18f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fa747c4800f340c15f76b48a26e45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23c17139775f294c5e8cc52dba4846369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89a50b69ee4afebf812cc379e9abf5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d90752f02fb993f3862e07e7695b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ec4c4623d2b4c13da75b1429b6958372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fe2756e7f100f406ea8c788eb8a3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cee96269d090a0adc8c8c20d8b849374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023a9313eff3ab80ab3a3ac1acb69d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229982b0f089474c04a3d97fdaa8ff47376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ef494cb61003845de716bbb0ae4eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7810452a7782a0f3de6f2b2341bed2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4658d4a91aade9739f5847b98715672379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb1e81ade058f2a6124d21d8adf0d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeba9a93248bd9ccb1b1a4f231104c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e9274ff3565eb0c0de3751a6ec0b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da6a44eff61c05f5fb78866f4a9699383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99f3446057cad693a473355aafff50384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc60fbd6beefe56ff8534c81678b78a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6ea7115ea8bade6c5a74f249bb714386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7b93cb8abf4db9a31e10688c0111f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dafb521e0ddeaf1b404f1c2a62aa1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b670762ab60fa853f3b08ac65f357389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872c7ab3edd64eb5b3afa8f622be8b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3c3f014f671adf62a9c15466bf49f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd8aaf9573f91760877c613cecbb41392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667dced08758e13d02a197bc3f9c54f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905a9cf9eca52f0eb93e7370b92ab10394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e60f93e5e3732d224f2a68f9410521395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772d4b245b248954a97e968f30bcbdf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af434dbb6756a3146e5e24bbeca9200397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5160182dc95583c0bf736f7fe4a4cdf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb2fb3edb5baf8b1ae175d711a1057399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3870353880d0e527fd0b7a0ba86eb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9a01fd7b912b854d8818145a7d68c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487be8de56fe12e5c6e5af523df7e87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9209b54c963e748118805868d9ded403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff89e4dbaa7c875ff24e848ef5df24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da2fac091656901fda6a6c626c4c20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1938e1b471009a3cdd64b8e17223b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a78ae91eeb8255649accdbaeb0d9f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b67da166e856bcc149ca60c6940a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec7abd863ef601e7bb72bd6c3f4ee6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef7b385b88b411db61185391cff39f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6463dbbc03cf288eec0456cf0671d55411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eee99b1bd48b61adcf5c2633d93bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9fcb6c171584383a603abc93cca7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ee8519e5655c47f60f2cf592eac6e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb6c2243983d8f0d2f64c23c9dc254415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8dc35298a53406e4b6b116544e479416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d4ceb75c192c628dbbcdfebbe9d86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18f11693406ca424d0beab7ad11d6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b2f80ad43d007746a926018a67723419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489b140bddb06664663f103d73e52c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a37241bc4fe3d7ec0dc5c6f4b7a79e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0221b9b1f85415c6a420cbb0de5c99f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb4fbc107b015ac7cd9b0b1a806d60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801ea282f0ed2caaf9cbe820b077e66424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74968669c331be2f29df30464d3df7f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b6ef8649ed400ec799818fc20cd4d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97c893710aaceb65cf73099a5f48fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5388f73e42005118d442d8ad7ee87c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b912013decc8047c9187fa7fea678429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844e7a7506734c1872a90162ba6793a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e8d61c63008fbe2e01f350fc8cdba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcc03f276f30490647ac2a72be4f90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644560993b80bd8dbd4362db5c2b6aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ee7c851fc817df240e637e596d637434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799dabc2436ce80621f74086596d3d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b4c1a612c709db5935ce5e070dab9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560ea8591fb73d775fb9ad918f7bb77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa50a259fd6e1811efcd302dc9ece03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3b4a26158a7cc97e9b04f485fb721439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104ea393325a9e42adbb565c2f3b3ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261dd08a0dd64ac8b20bd12b7266c5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472280716e926a0ebfeedab38580b6cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc1d8e3e82da62637d83cc131a1f06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9210c4600e3fd54ea2355b3a675a57b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172e8d7a097fca2df113a2a3efebd36445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f34ca4d43ea714708ac6e0baaeb5a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda66369891c388b7bab5afd7a95701447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365de5db8d60296f3d7b0ddabbffefd1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2ab8a1646e72c1a935350b4e53ad3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2862f019dde96c0e312fbce6c4380450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0354e775af89828fd74317bd9d84002451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aff1673176f9336d5b48cbdde4f153452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ee52f178b60b2a4d84b89fd66603b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150823736e826a26332400a52ee45765454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b552824e36af81660bc01fef2bf7918455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f36ca88f3154d520993e89390af472456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dedec6ca095b63055b19719e544e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84f1c74d8fe2fb55ccdfbacad5b297458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223c3acb88ac0dab320497750003424459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c56c16a5d03c8268ab9d20139f5d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb4c7500a8149cee4742a6b83fbf8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb6be4532c73470301410d38d505a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb13aa8d30dc053536d63dc328e27bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5e487863a56f28d6ce83ef629d004464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2118cb4982e2bbf9752fefdf46b7659465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094005cba7fc4b76110dd6daa0e4f7bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fc3f0ff2a232c509b62bb1064ca14467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad6d797e0412a2f0a447733b235986468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee5a98af2f0eea087a12fa7c6ebe5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b33500853c3cdb152a9a80f954f389470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664ddc1fbcbfab8bd246843d89d5ef4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361ea4552d67e7357775c4cf4a76822472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad61ec8be9577e018a7a9a9818bdd16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a8a22dc66315a62d514a0531ff831474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cc14912cac5209e0f7331f6110f5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f1e6bcb7a24f2501211eb806dbe66476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5165756da56c3f1edcaf66b9f43fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659137fc49a0479391a66742db1cdae9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c8d2791a44ba1bea959ec82129578479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e731fefb5a7c0cf299c0ec5a4640ab5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e4fb3b60ca94846ca07cd036f2ce2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc112132ba17ec305b10ae38d61169482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb91517f5b1f451307d1b8fe58c898d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7510280bb662a77936d2865b1fa9cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bd405643685c21569862baa8f06f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d0c2ab8d2a424126454d1bb531a14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270bedae3692fdf1b3f84499b206508487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b61848813cce4890e6c7daf587478488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ccff1cf043ca095df10c54f6dbd06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc620efbc11ce4e7d2028ea5e9a1d85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04874bc52d85b483a4e0acb7ee26153e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e55dd7207e655c25b1e5321fb72063492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967545c5c41f665f67ef3bdba48ae63b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44242e3945dff57c118cdd21ca2b20494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7455bf7eee21b1fba0a0b3a7a5432b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bba521b2fdb9381916c4ef4c933075496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de6dedf35f402c791ab7782177e071497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28245b6c6a5d76a6b97340d3173294a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3b3313288cf613ca4743ff5b852c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f254efd27cb54cb801ae7125b42cbf9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25924a13e1a2ccc21143eb0998a9a05e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d9dde8cbfbc43d9d55387974ad868502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18fb2aa66d76631982d1c01e921056503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7beb4ea4821751069b94f707aaa09504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c9fd38cd9f07d3bdf972f0feb7ee7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59519f1f1ebcb04484055e7960285bfa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e167841131984bfb57b8e1a452915c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697d5b7d7e0746f54c94a107dda203c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5159ac0bd0fd03efd1aa51152ef09f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe619dc66d419e43fcf3eadc9563e3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ba835fa340f03d652f8718ac98578511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd8252a92a981ace0903ccb4527f09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02a35552275fabbd4a5cdf03fee096513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817505787b9f76c7178432a88425a01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0ac7e35c4efd0f999a740b0bfc756515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee366627018170601400a15cf169357516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fef6535a9d47a835b867b0a8fad7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686e8839a4ed1b6611d960d567eb630518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5a0c273cdf4c76b3fa79f58c0675f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cf28f76dc3058b3ba29b64d49ccbb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438e30817e4799bfa2869d91b522496521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c62458fd4fcd1dbf240d12ed3b995522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187630e3e31837842ae9ce3f49cd169d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e43275520d17120de1727bd591e457524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e0fb1c98c58d93f474253e4a45480525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53496622fa02c95ed897cd07d7000e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611387e93868317a19668e88fda20a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527e18e92583ed08075f4b21f49d7a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e1094432c042f12ec7f187461c6bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cc8231e7704e64ede05e169d92619530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531c0532f5bad9c81e38d4cff8066de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ef6347dbb212c0d35d747f16b8327532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f5ef1eeb6e5900e1d4cb692c2b100533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82d6e4332b62270c974c7e49418673534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bc8cce925c2388cff0847a7e04182535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131a23adc4dd621f9bf1d7dab7c6486536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630296e9a79eae2b89fc9509e33e68b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619e511290ab2cee153d2de2b32b6fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac523ff7968dc961c89cdb5cefa3f79539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93ae43388e86653b3075d7828e4e8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081896530429e40e72904a74bda3ea28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eef3464d594e747700f3b6336cb1bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09745629207f3d9c85c23c2b17a46d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f708e43e9e152adaa13a02d374b77d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02873750fdc07140dbc15d037fbe088c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d9fb07680615fd9e102896f01f074546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b02b116a495c75040dbdcbe9fd9d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac12b5847881af71048c4fc5b28873b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009e8e3180641a6889767542599bc46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2f10045b0643ed886fd03e7848495550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e6b535ada0d9e37d8cde3bdf282c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1a367f74280ea98fa622fae19ccd6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66c5ffa359168b8924c40ce44f8006553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388050c7fa481bfb2ff68f606626027554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bbb9247a67e137c597206b782d67b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56941af1f952f775a7543dc6ccf9aba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eadf5eb8052dd0075fdce5e4aab605557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa17ccf16e7786511b6a3731cda2a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c653d3ea939fbdc9133727f2fe7aed2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba016757eee2aac4d40603b74a20bdfe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bb6c0f1383bcb22ab830112f0ab12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc988be69a03b8fd42c5a41bcf7fef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d0b8b33221f42091ba0581cd6bf9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b08aa9c4feeab65d2adc704a886885564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932246040c735ae18e7b97ef3a3f4096565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2c90f091b293ad912054bf8446268566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79854a239615a31177b8cd2d78d6c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89466aeb135bad61f86520400285166568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b0de39e86e67cdd8b4d085b109376569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ca6ee9de28e09b1749d3423c9d4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5120e1e79ae80078d704a54ba55ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194670e87538db0e5d6ef89ee911b3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b509717bf05e8477d515848f9c5cddb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f28c1a40e5c758f9a6a064d136f7fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be583d3016d3648d3df8929c94e4fb2c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60810fd507b9c0684b2ab9e92ca9a7d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582ef011008898a9274e62732a9d260577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64e5142311caac1c1854863eeee7a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf66211868660633cda331014fdceb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcb0b0c8cabebabd0f9f811f7123da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b16512bd590da32c2a0e4490c7241581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce64b23eb839dd1c942ed9d58efbe4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3881c294f9dc918894e249dd9be777583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30190112b8e621d3920f161ca31bfa2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb167a29f3b06ecd57bb7ff16097fd16585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c789187295da16e2ff436345ec415e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2397c753b80a95c75310117dbb1442587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a5ef6684df1e30cbc618e214dfe1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a44b3197d1c655accb471e0c78b055589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ee16ba1a4f06c85f874eb5ca06f90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e71b5d182fc839f2fd455166fbc8d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f85e3219d686726308477d1aff0a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203db636c05edefde9adfd04d1232032593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2795f48b314fe19684d187461982fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217fabf5835135e4e4c8e16cb9f30a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34755214017fd32d71f53c01b1e8a532596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c0112f07b919cde97a865a6ac5733597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f374bc5690823bcb939f5d62a7a764a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffb8ac98726c2438b902fed63f4d98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb5560ca3baa2783492952bf536f73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fa67a2f63cab0416595128813585a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8af834755d81756dc8fba69dc459c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4646173d37adcdfabbefc1324454db5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8118cbfef56748ad25c11e5bb696d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dab97a97c7c45abaed7d80062bf7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14265fbfabd6a40af1a0e146af2adae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdd157552adc79773e8266121ed777607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c71833f159dbd50e107d6e1ffc3a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171129a8df3df5466d799a2b7052e0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38b99343916b87fc88dc8b8fe8fdc6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513960b97f1ee2f4d3e6df45ada58bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a00f8775f5a3c14496d7cad7a623a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2924897098d2f67ba69d5110d3864e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c94c757b76c5b3b4e2520ad17bb503614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a399e91a398ecbe8dec366c9c5818615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc630b6971baf59e7b9b32ad301b51e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a22fdd375f59a3001d02193088141617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac18906955cb33b03c4b3fc867ef3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b3d6498ff9be4c6f7483db6cc025c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227550e0d1072f59adcf13b9cb34fe8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604101d54f91fbf645ae8569a33d62cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f5f3b395dc9b6cdf5b320f0485efc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e523b25cc6cdf5ffe1efaa31337b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac5a27c415289730fa824c5d04286c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba87df893f32ab436d48e6eebac2376625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cdccc1dd5deaa12db19d765103a1f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81b06db65298042ea50485de3dcd28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea8d1301365492fe67befa53845b94628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5acfc78b371785cc6d68029bf1269629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca193818ac2d3a50fd5492c4af7045c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4518a38f94f7097f04bf1edb5c456c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602f2175fa1cef85a5de8c0f8635775632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586bb72aef087b443e70c7c6f736b5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550904372c113a5b9c5f3597310055a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46524ff3ac1cf68cf970a71531da2f1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf63035b3f7a7ff549bb049103a5ea0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d264d50b32df46976d3be59865b907e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1a67a0dbb98f00a5a5086020b9010638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff25c8b9b9c8f5ecc5ee7c0f9d04850639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840db1788c8546789a902312f56448d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90998fb2f52ba6e6173b83496d73b748641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4883735000727015bacc11f60507f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e8bd2176956a135b6bd56db38410b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3fb851393109c274819b1a70dc44a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ad677026866ece34fb3c07e02c245645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964fcaaaeb9a27b68ade018f3d65911646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103653cb581cbc4ae201906c4b3bea77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759012899ba9232e4aac7648d3948f30648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7ff18e7a9b855bb43e77d5acc67ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e043c30980d51323989cc823a0a6e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d374403db6abf0f0ec1ef7686ea639651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4059845ebe56cc8020813b9218a9910652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e1121403c5e3c90efeff700162d8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281885ebf06bca6b173c519dc72955dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc679ec6fcec6ca618a183d1557861655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513a650df14ea448ea17c8d7560a5e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffa8434bf09273abf137850a677383657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfcef2b5d2f6485f7952d18944ec78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41d96aef6005634fc0da17bf4bbf88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c27bfccdc15c588238a53bbea3510660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912aadff7110d21eb936419c64137a93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a15601adcc17a1f3022d1b13c50b73662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00535c30e540822770a5967d0fafe20b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe8678ab0f3657fcfd390fd15eb9a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338eab940036def014cfea476504bb1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941682adad4645b7f3a445064c6199d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3589cf319f473c0811202463d46b662667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbb209dcbf5667d7a8df0ff7792b77668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ff7caf18f6dfe3b8596538b9296df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cd2e501a5317b0cefdbb21d726228670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff05b65bd39c3a02e57898d90929ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190fb5c05258b5bc18d6d1745ef31df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef612b7366e97a6c04ee7eb1e0d93cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce390c27f510badc4703d740f34820674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64990b6636685cb6badd280157afda0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de2dfa5a9f6c01f49586430489559c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25925d55c0c164ff98c60c19958e1ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f48811636b24f67f6402364b0beb6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add69f1c32af46d6c4301d41ed912495679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b932b4a36e46a8fed0ac2c18801b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d04d9837eba92a82122337788b0e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0a90b59df6ece90fcfa8e8d1da256682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1e063d811a1587a31b26ac8beb18e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dc8a236f8f47b7ee882beaf53815d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1396280c3f3a3dc8cd4e0d422820c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12365ff6dddaf2ccc6a3f1526a101eff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffe6ca3858061150fd6518f18e90ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695e025e58844ca49ff04669b226e1f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068c9a3e99d02b7824edda4bb284856689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71927dfb866037a3e0b6dec770586da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d64d92c4e2a3ca985e387b0d4a2bb4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c640108d67d30479d05ec83c369e29692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afd8177586ed29ae42f8bf192e7cbc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43392cfb903e531b23d43d2ede72f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9293424d8df14858d534bdbf25bcd6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe6c62be006abd552d0f1bb9fc01aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300805b04effc4f41fa3ac99a8eecb1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed1c197c35d53c7f3629ed313e5bb2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96456b1fdccf9d5546f5b4bf6328d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399010f5595a5dec560979b00a67d258700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017528a08d50160eb4a3f9cc7fb1480701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c3f95d83b7265aca335a76583e453702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e182739331cc02626414750302a1089703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13173c496a6ba07173f72275e2b94661704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f830ae50eba69d684423bd6380761be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f594dd060fa2841841c7a25b2574f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6606dc954bbd68c8b34101fb8005e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8d72cc137dc7f1b90a76c6b5164c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a51c2d6f1b002b8cc85c8000db44c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba14f223d79a2025f310d3bc6a8272710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39294020bdc7de273e27e2077aa76dca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ab4d254ec54ff59d5599e3c3445f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f1888dfb8149dc4b1a08658b0a6bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28282e1414904e40101b0496f6118ed3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ae6f26f225d3ef661a1ca6e26aab6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b72cadd399a5aa0d34e790311d5fa5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074027ca68f7cc00ede778870b5595b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8892766fde04e2f394b49b5515100a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51734309f6ae8a7dac998f805ad7c510719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14118d777857061f6f341e98b9a635720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f1151cbcf103f548860c225071781721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb13e44a6f484b19074fdcfd6d89529722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa15c667bfdf919cf7325ca62309f31723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530fe97770c20a469d0eb5eb88adc43724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd58fe412375a9be6010a4f1340df0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d888f2bd7fbc543f02a20613937e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6a4fb8cc452efa3bfc5e981dca3b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0e1ee38ebba7e68329678f6e1bd9b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748beaa72f7587b77b8e43432f19952c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3ebdbff911c6301e8442367aeb086730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e9f70e90640eb43b9af3c2cfb7518731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b17b9e406395bb2c30808dce7b9cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1657d226ebd2e8a5e0e3c9f8b21cb8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dde7ae3f465ddaa7c36ddf66f74a1a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34eff2a36dba6361f590686a3e3e438735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de439d72d428fdb155288cf9c180ec5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff62fd0f4cdfe38e06665eec5184913737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1ed43d7efdb15e808c1b417b31393738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3c162282dba11f3204390dc2389b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8182c3e3bbb7ec99ebe4ccccbce06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771cc1bd1fdc666426ab2f70097f450741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc509fe5924ed3502d861f9d16c52c29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a59ad413a1f065de201a1cf46a3fe3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ee829efccd6c84695044aeb5a2f23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea249172928141cce96c2d3fa0cf066745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5ddc3d33ae925d5b959ef02a15b17746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe5f2560e3034a3f2cbf39f2f0fb79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e692bf7ff9a51e04ed190ba5872c3b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898be369f71dcf91a0c5683b7561190749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014314d97d18cf3614257e6b11063390750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46376cb6a7549f2ae55cb165b40a7c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bec93551de07c8bf3bf00d205a10df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ade666429443c3bd6a9402f01f5e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b09edee4ac208d454f3b60ab24901754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b97045ec4bfe00866e3745516d745755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285301d3d9e713dc6d1c55c887a69ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b135a612416cad13df0fdc02a8d27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346a94a42b91b137e00e1086962961c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6549b3d8a8f79694c87170ce60391cf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>