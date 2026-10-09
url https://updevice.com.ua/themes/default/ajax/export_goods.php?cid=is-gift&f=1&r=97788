--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8ed803c8818b478cd85325d48dbf71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e2c5ef76084f05ca70c422ad31fee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a26268088227adf6dd4fc4573eb6583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53436f583cc4c3c7885d379ac72add464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a223dcabd1b4536479fcc78abdd2d275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0857b67da08f0e25a1dd07ff9bcde06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdcff7788facb3c52912cd244e66bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa95c549ba0d82a417403c7a12c7b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44154c881dfff800bf681c569bebe1fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9747762ce7a500ad3a940b01a4f1e4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032362672e2571cc2138a5f04ec6ed711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254a45305c5e2ec077c5ce9ac33083312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146ca7fd41ae23477abaf8495d75ef013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a927e2ec314ed9de0982d56b57a3ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905baa36895960ca51629378cef64e3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2c30ebfb7a4b9cf9483b663a7b15016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bfa484b2c1c794d1ae6ce59f55e8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b8e79392e89defdda2161ce8d192518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c2836edce5f25e96807369c81b55b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2968af228710900ded1ccc1cab7e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afedd05da12fef3451f5ef89b2a29a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468163235a85ea57513125478abb327522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36566423156531878fbb9de8256abe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878b0c6b03825a2752d66c3a2830eba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c4b66fb65cf57943da3eeb878557b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb11d3a3086da42acb1520e426d55226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3d127ec014e35aa3f2fe13f69197e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bda410647e2a4ceb7b312a811ad8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d85563f8136e446060f25a984c579229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efbdc5a8846d1e851c44c321ebea0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660f6339391c16af7df53530b690fce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f583a41617914faa429f2ebc6f9ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63734ec48f07479c7b57f94e6728680b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec02c0e735363d0c293d22cce8452cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e19be907720c72e55be48fb5a37bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b70f950c8602c64893c01c011b28536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388bc4beacb838ce7dba1144db08cb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688b716961bccb6dea5bce8c04afc5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4e14f289763ca318f1df8d5159a4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc33d8e8c3778aaeb27bbd765993a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97778b6e68630d1c5ac46f06497bc5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2dc6038c88dc7eab190355697cbc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e8c55417a93dd970a1c48732ef52a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e330e251d0d424fa32dea3adfdf4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848d1d39ba46134b6b2c6d4c73a20ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d27aaaeb8fb475813c1c714231c99146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d7bff959f83d66ef452529ecb35ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2966f93c8178c21e2f58903c56fe9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58297c6711dff80fbe0dacfa68f052949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac9785cd4e238a0858a69842dfeed450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360f0a84948ba3a0ae3f057b2a986a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806d2f5fcff72bf1f7e245df788020752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72341dbf8d6a715bf710ae186ae0ec3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a306a5062f2e2077519985e801c65954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cc3662dccd3e1b19e0e936eb6007355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7922c6e10af7deb3afe7f1a60463556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0d3fb625eee3a3141d9f945632f3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51057c8c20e77eab183f6d13724ffa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e510cbab61035306c9ffa674855c21e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1a765fec71308190aacea770ba49760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feb410440ba9c5638f8418337a86b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59504a299177b8a46a3a49ddc7510bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46656ecff5a13d34c655744bec7065da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd652ec8a8004f889952d64952522464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66a60f47ab7ad5b30d691ddc5746ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f99291aba4e7747523918477fed67566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9de642786feb5d96797bfe7b36e4ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6528c9246f11918a6439d9b5e4ad868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0893a773b186fadc7afd2be166b69669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974c3f1f1419bdb45f06c3c904d9aec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e74d0a2f870b0c33d12728f04390d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19884de749ad4a95299e2cffd0c5ad0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6f257c9be3d0d18bbf540346def1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048c6bf0dfa65ff61037aa8ea84bf3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32ff74049887a16f1ce1317f28ef8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457e1f7654398751cb28f7134c3eb8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3119ad1c4de9d9ada26ae902c9b3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7109773fc53ab99f1e30daf63d10c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c268065e8e491d05d22292419d478f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac65db4c815b623baf7596ff52c82480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f362f2f73153f02e21eab6399f13681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662332efc2f37a4acd9fa17b02fde0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae440762761fea53cf0a5a17edd507483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263a2ae99e6d2675a4dd55fc53d64bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df618a61167246938ab2bf247b9451e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0fabb6ae9653f413894bf6d1074bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dbca62ddcefb82677d0d4cac1298587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56becfc9bbab5c6ed0033d2305ad957288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059cdb140375cae5debcd4c590b513d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cf8f57844e6da59502a60cccc0bbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e07355e0b1c09864e7518eef1d626e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0903da5d16f2dbd8be3b7b8bc980e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2554dc43002b983f9d9fee69abb6f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3a0fed3fbb1ab831ac86ca82069b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5148dd80e8b4eb4ea3eda9621b75d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f531a9e299fa612cb55ce3e1a9c1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c87db98d87228d4e3e730a74f3dfc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987840e32a734f72bcd93023a86853a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb61c1f974dbbfe1a3dee41edf8662999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016402322a9fc3b97c36427eef5d471f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c157681778630118a9b6b9b1025234101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f2e716d05fc3a8c5aafa68a8c2acf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9563add27a5b5ba29fde526f37365c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe7113b3d8e32f9f6883b37c1b5291104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e3e501a1c788b6bc56342ad913b8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51563cf6aa5afdcd0990699a39f075bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399f2615a2be1a4c7b0a8181f9767bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740361037460354581143dde38c089d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432d86a89fff028841c42cfcfe0b195109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979cd2e69a8184df8eaf43089fdd83b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32f596eae83af4a821c220326c5eca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5358de9ec139637eb47306a78b0ccb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4732dcc57ca83cf5f9be83625e18a22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fb0e881b8dc6eaebc473e5508e775114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65d6aee471801c852396eab61769c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609202ec1bc4675dc3938ab8cb708842116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523139ae0cfff175b783ba2f551e3ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def79869f486910ce107875528029e55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1431f6914ebf8f2fd4214e4665b8513119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af530c25289810e42a0393cd90fb3905120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289f4cd6a001b8714908e9843825874121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ed83ba79abaeb62293b28bd9a9663122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a817f13165222a79e9db7c506c1c17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45b26dadda6dd9654e0aff4ed32613124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6382fa37d1335735760a0534443eda125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c66075a4ed72a31da41ad958a42bca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac91f79f4fffb5cc176ba6615a10f06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3679bac0e3bc4be5f6a8d54baa35f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02731f2f50536d756a85a89db875af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a8850f1d5f3a5603170baa6457fb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8ffcae5ef8bc80bda9e84fe765b55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167793b7b17b5abfa98d00eb1b192d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a687953383c0eebc27c1c2cc3e272133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199a315ffa8845f5354c9e51480d899134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eba7e8a5c9d953fe175c60e875ce2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aab1d886b23e534cf7c920f8a52559136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69505d9089afbc37ca53827ae04c79ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c62c026464566330bdc489d698d5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde44f875f8ab974eb06513372ccfcc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8250aec940790e829377b62a4d5585140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dee8b263da1376f4cc5da282ac58e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29002c2ba9c28d6819cc2a527926925e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55715568e784fd5e7ef8690520212a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40a87b7ffa543f5bde8f6eb959f546144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3663b4c5047048e5b702dfe74f581145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d1c2476029a35bac92b4223fedaa6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a13569994a3666c24bd4827eea3250147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bfa0acb63230e2fad4295b8d399b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28d4e52b8207c477504dad4ab0111c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab3ae633ee2ad37303e6850160810b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a415c384e1bb7164367bf635764c552151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632a03e896e727fc6fd8dceb7c6eb76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367c90277fee6d4051323068ef06f12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdf6c47797cc52df6e147447fa8836154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085218275eeb94188d1aba11d4ad917155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fba16d651770dfe772c5ace54d10ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817c6d1f1182e8d699ae1b56c2224b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997d83d9fdfa25389714d7cfbbf97ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad523974c519191f372c831ad185efcf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248cf682ad256f81fd726ffb1555d6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83c1e9dec3c4e82e673ea6ddf1bfa0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae3b185888bb60d50e15c1bddac4db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8867b410924a29d3a9532a02af8382163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33464df1d01e72a48b730d5851573c34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1d9cfe888fe41ec3680bdc8afb8f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c42c686a658585dd5367fe566099bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d14bf81d964bd392c5df77c1601d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaf6fe138a89d70cff961ccd22f047168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad97d35c3a758bb1bf0b9b76a4644e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72180921851456f44d2aa7fe078d639d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcfb3e14de9d733b338945a562ba45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9daa1e6992890c9cdd4244292aa52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d44f82d842109c449661d8d28c7b71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937f20f72193d7ccd171dc7cef70619174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897a553a4f60a505ae891e03a702364175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704170f96d76e4066bbf2f8106977acc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9335b20945e2588335bbd0214b815177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85591106eadef4cb9704695989ffbd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f26b0d97f3e27c6cd46708f7ad703f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea7b0ee6b17a0aa31c5d1333d50028180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f504bf6331d2903c5fc0e768c82a4cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e005243ab2ca2b7414cf271bd1a8754182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dd49e281e127be5f397c39b697f23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ef346d7fcb937541cdb07d879ffb8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c97905cdeef77205d58364af1c0b26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e15bb50d76a7e3cac5fd18b0772e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169b02b32a52554310a1d0c594daf4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76ac9e351d06be1b3d4109fb203847188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf763a4779593ee8bf4efb962cf9025189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259df185e3860f546e091a98de9118e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232352022d84176eea975c073eb94bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3ecf784eb8939a59ec0d858819ab2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca87dcfc12bcbb1ccb596df9c4b11a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3de8260ceb464148f386102e8dc460194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0deaa84d420c1fcad3bfc8eaf0dda195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c924d16dbcef95ee72beb416d0d3d00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed086033123a50e80ca2bab82112f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946b19e922b6b3674ef5d21986b762a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7ed65f3909d7f613decdaac07532e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438602f6c129632562066b47d2cabe4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2c0b5dda239d8cc10a3f2cba29738201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b3193d17e3a7d16bc569f3b3a376a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677675194f3f516e7955250caec66e47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50565fce3bb3a58038359f926345644204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fe82bcfbdb47cd18dbfd8a4f6ed12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57da2ec79d76347524f0500f71604c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546d3a6ef0f98889f7a12b83690c749207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86dfe8ab219a80702fcf4d619e604f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412a3779c34a0ca9ec76e9a74575ec6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf3ebe7067c093184fd625581cdf81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3d04d35c9f7b9123bce1fb34b767d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77eb204586251266c6d055ef3fc22d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c8771f379917972b442a42ef3eaf5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a9002eab7825b46d86260a15566dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d33127b6454268ba52bc582776f67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d689ca5c39226f2c2d6b94dd96ebe6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00845545d71718e922124c1a729ea99c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad71f2c1e2da47c14765abf3790d59a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70c12c61b5f10ca8cb0208eb304585219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15f69287eca69ef43acd06b9d3f952220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c337792d912c76c031a5156105bc45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510c1373ca677906022467f2a176863222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f378ac26a4c9a8ca02c65359702d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc796239788988ecf5edd02054fc34f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0499b80c9c97a7d13a22c5bb15f00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de726802206e2bf0be810db4118d3fd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22768adfc62e2ba42b65b261e993c1d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fed0b3cd9ce63ddba9c06b2c2423f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67ca4824fde9caf867a1d644756c7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378d6b5d991b120ffdba4dd98ee4c6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ae180ec7b054cf3696eae324034c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76835b30aadb2d58e54b3f344ba25b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef2c914cce694239c8986685ccc4ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab0c39a86ba3e58f2212d641d66f41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6737a234a3bd3e5969b9b038993ccf1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c4f89232c0fb1402148e3db0865a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41140f011ddc036b2743f3bd981ef7cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0cf4fd6f89011b597250792eb4170238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f558856dc5d5debdab76861e9b4d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fa305fd92428ad9ffe88683d09632240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001424fe03c9b62678410b03fce8067b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd682ab6bbf1ebaebd108ce0f7ae54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf551135ac7517e071a30fd945fd293243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e642bb6afffe8d37128f5463c31db1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66623c570d0816fa51b7d5b6bb493f71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9cacfea15357558101b4d40c85f4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18145c505af47ac1bb8ab790c41f5f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301e90445b33775d33bc0d98d0f244b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f9675ee6576d487b6ae376508a179249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2238ec6eb876477b8beb1a6e96c7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59769800d4ef93d4bd01f3af53cdaf65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075a78d80b551a6c881ec5477d5e2cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa806e1fbdbcd4d6373d250ee63f4dee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32777c21d10aa9118db040ac90bbb639254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42a60f741d7b2975332c31bdde7f49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c5f0941da64085914429471501b2d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f711445a38bbafdd9e979db009a9fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292caa668557f22c96a11a9e78dd5b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f2e6802eaff4e0ac3e8516a98d0e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763fc9915ab94fd0b8a05fea4edd194260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867a907d1c141cae8d4a2762df84f18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554d8804c3d2d59bfe4b40845053201262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3eccec496bbf38b2066f8a4841e85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faf713288cbedb5df04430b5665e62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1605aa75421a4d82343a3bf763e12a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfc5757431f0e32f7cb6197c20c5fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da83c7304e6c568606e948eef41fa67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb8b7edf0e124fddd55a53f26d3812268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6682cee5af0dfaf67d9c1c87f3986269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69564f7aeb3e76400a05c8430cd63ead270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea53f7fb8530b5f404b13b4401d52b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71cb708a6ea12a5ac37cf2bfde96b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cc688d8b70016cf9d863f2d535963273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ae685aca07e75862cfcc555cb3cd7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bc2f6a6860895d7fc8afaa72ee325275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924b6a05553b3292d37b3e7b8477172276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be08347e742f1fb8917147b0308b02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7ac12548900bb82ec3f31531de224278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42c8a69505dfb65e3cf4908786b75e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92f232e5585f8959ee3b4475073c8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a2d38015bd71a00c65bd67aa6044e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538625c59f7239ce2b566c413b80e819282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06816ae376fcc87c14026f44d15e44ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373f15a4a1bb47429fe12c38a04b406284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f50c4829b4e1f32dda696640a05a65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e0d6ea7802210ff5767027c7c0b0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5295a2f7a056c2f8d7c35174aead253287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde012b80005b6a610096219a0deb59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f56ef601fb1d977cc4698c12de940289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf729f03d69c23003033f9a19c44bcb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88367fee38fa9adb0b885bd5258d50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0889444e8b11c587e53fc9e5c5648292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce812579309640e75a07442c48f786e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0053baf338932b24d3adbf5052ce4ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a38defd4fdf6452f10265de84b4352295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e77d858c53433a7cffe295eabf5181296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fe728ab8018adfc024edd0fdfae82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6850186c7e0dcad1ac4f9cd0480d14b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076194946d04bbe540e799019d02c41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f43a57f61d8a1de3d0358f4191fff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856fb64123ffac6ede62a8b49faf845301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c5e21031e27947999a976e435f9ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dfe235634142061bb3a0ef955c9fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badb94cb3b0ec4138c95d976dc19d51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d624e2ef20b2bf2fa9c876162ea78c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d87679fda38ab58b097d3ab33b1bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482bb50e74c741c767be63399b171b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1453622412d8dbc80ee4c7cda97228a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c7b6c80cc5b9c4dfa5a099685df83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b8e49c9b8c7d92291dfc4535ef842310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da604248ff5de678d90efa6c0ab7479c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796afa5c0764ade3171c3c9df7cf3222312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3d814e330c4aaf8875f055d7065d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2b91faff90378b4241708a59f976d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4127715036faa44cde7873b1487cf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6640acd34cad9b6b58928e2174548a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df283c81c5ccff1f88195ab943a8179317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd981d0f85bd772c8c3c03ea46ce5d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137b2617c7f51d16c9f4948c117168c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85234dd7d0faf1d0c73c4a982496f1e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf17e1409b425bbcec2c90268bc405321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348045f54ee40c17e01cbf1d23f0c9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eda82007b021214da0290a1ce0f95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48325dc56b127fa50d95915d4902f2fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6edf8a2c1afe66b2ec9eeb06703e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa614c2e11f7757d16893243197db82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f93035d4dce8b28c70703afa0bad0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314792a48399ca440669a957342d5506328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24ca11de76fcc2142f2d4ed8961217329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787a1fe2a447d19d2a5479609acb4c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb7eda55994dd99036152e4839a0b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e647f5f0d52bf9952e89d340f4d3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb59f0b948d9e6cdfd855829138b49333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b030e493d777307fa84d8400e19c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61592077c3dcf760fabe5e4561d0cb6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3fef3ae90350748b73b62a5b5e20d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fd4c5998ff5d422f61eb37cfad0bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74c5cb23d2a4f1aeac62cf7910cb73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424861c493560024ebae75f7c0393fd1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6d07898e712eeaa8549384872642e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecfe23b36bffc7d6a34019dc08b9ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bec7757aac877483d32296d410cd66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9f0c652d2eb9ea6e9955a23517cc7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5591d15b63313dfa2f587cfebe37c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217ed3cb504a91e02b1e9f3731e4da6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e13fd4a6bb54029e481e8a7e4c732c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be3b624a902aaf17ca3f353868e781347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24199d2f3afdb7ac6e3fea592c99f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bca7ec4799c5bbd254bb771bb5238f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4f1aaa90e5488ce3af52f08a656f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da96660e991288b55eb0fce17ee09b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebc5047ddec9f459775fc409308d5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1772213d067ec393868f207d47b906a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4271c68de103cf902e56c412cb742354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafc796c72500bfa0241fe823eb1f0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30530b5256f01b7c3ebede40ee5e5ad6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03172ec0dc101ccb69fdd2d380c3bbea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d6f17057aff11b07f792fae65a5f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a7b0aaf06cb0e665c83a919300bbb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44c4b8405eb7fd641ee9778ac0a5da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116e4f826652d41ea8b435311722688361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990d2d05caae6dc48e3225209f4f34d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e230188473ce39e79c4b0fd24184f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18800f18f4e869ddf09afb212dc7b04e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482069d633ba29b184f961d27349663c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93ba7a80229bbbe1a060e79cd265f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a98cefc5ba2ef383339bd685740f8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9d93408cb41876b11d4c2cb1948b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9213f5182015c1ad9b25fb75fe566369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763809d60a0cd07293ae0ad8bb37ec9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2170951ae84c8a98bc0973d9c3395d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d84e88c5a6343eff4fd2c1e7f8217372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240091a4de3281df8d1d0f321797cb7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dc30c70fb26ccbb9e02f1ebb0316b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b428c6069f186c131abfc086f5d4cf7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f61d4e92f7cc74b1dfb07ec94259cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a4a6334010ddfe2cfd9db91ccb5a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946cea0689353f8e55e620f025e861e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c1e49c1aa986e692887abc7f36305379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11118692f122c9ad732d17acb3aa0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc00236867d6ad268eb4fb6d2e0cd15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7465244b84fc0afbae31bea30538b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b907d8576fb9c9166fd53304e1ef69383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1bf06207e4fe5d34f27cc51b9d6ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869bd91f86e2e178c2a4fd265d02535385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fb6e5d10d9e4cc9bd8046403b800c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5db86571d005c155a432947419256c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e31d2cd3a56ba2cb8c8b038746db2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b42bf8c25df2d54ec707ce04fa65e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155c603b852ff6f6dc3b178feccf0dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9244551f6022a5906df1ce38958772391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfc8d768b61a5c3e1dce7d71e9da9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599771b4e6cee4d43a15cc4685d5f3e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6c1ce3f62e820bbdc371f89acbec8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5182666621baf96757e342723dfd8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2964d89cb3799e25e067bbdf40ebaf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da31ebaf090ddf800d2ab846e9459bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889279e5bc2ec6ea6054676c7075506e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d397b925fd60b00eea7f41d7929c58d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeeb590796990c33b539d4b7104212400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f9ed37941ac11706a2da935c21f10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a5647de0936e279e8d963ab13f5c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5bf1fd18b4428e3169725d5add878403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ebce13a68c64778b9e55cea96ed25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12dd3e3f5dd5a980bf0a33329fbaa8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb67a00757047f734a90c3849a42ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4e81f89afbefd8d5e3b5859db7626407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79382b7faad5504f7a2846617d0d8528408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a4b90211d163cedd71c39a0fac1d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a06556da0d7e234104cc701294a1ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f67c1c9dee45766f3de6d785a7d142411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837866a68f7d896fd213f828edb6268d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a1d028e6448431e000e45acd1fc9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79582b943c12be611da1c7bfd85f794414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ff26bfc16a3d0b0f4373206be2039415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa410710f9b77b886c0b21bcbee9773416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1091b6ceea1aa8a87b8e6a5936d9b96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd103b7bd949f11bce9aa6411d73d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96589347c411f792f932fda0d562f1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca3fc421f9d6ae57259845e46f9bab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25b2807819e18d590734bf45b55518421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc81d30a83ceef582ccb622e7a85d9b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fe3e6dedb59e4d4cd0cdcd1fb7285423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddce9e8ddc20ed25d4d231eb1721912424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cc2b09414885fbcb0e59e8c54a107425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127817cdc08dd5b19f28892976b639a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca545c800ac2cb16d5e81b11287724427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa78d3bf62f65ea751bdd0ba16b676428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5567da2f4c619fc10fc343bbfc91f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dafc79e6c8d70f7ee6ecd993abb28430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bca177d29934aa4bdbf47f662f4cc8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c57350153b0417ef4bf2f53130ce8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc158195f3a2daad65b860b2d505e2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30a274055735094595d9fdbb46ca84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d9ccc47e89e0f52e0be7b089653b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01124c1a63d9557b14d421ee548c86b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e730b7620199bf506b38074f19ef92e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665ffc06e9bfccdce784ac0a2fa302d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63218129e7e8da4f3f2855cc6124bdda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2135147abaa8e0405310d305f68e4ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbe0764f04223c67a2fde784eb2019441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852807a71ac3d725e2b0e334ac4368a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123499eb37ed922c9b3048f528e1fdc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d87eccec0ace37f1968aea51787408444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cd2156ed39b1ca6f0433918df701c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71743c77f76739c8660b06db1acce7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde7357827b1cef3658ab0f0e32e6ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfd1d6377f7318a696b43f772f8b29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdc1eb8397f69ede27700ecd596824449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771be2c8e4873db131e683bce1b686b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a6dd38354ef4b80cc852d005ea9fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db21dae00d046061e3f3df61b7b83da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477c353a0dfd591adb8bbf9a515db7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be931b7a5ce2ab674c5e56c6f2373a16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61e12a91234983d46a030ddec13eed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53236bb98dd8d8597214ecfa5c8a53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc7e949000e31079694fad99446708457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c917c9748643f04499ac732535a16da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38b60ce3f38278af8c80c0795a02b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21cdfbf472452c4886cfe30bd09600460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c57e8fb1cedb52884fe6d15d136a3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d81194ea040f5073ced026cf8c1486462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca673c4f7c77846a9d1ef82eea656145463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ac6a0a1dfd723fd8f402e6eb68eb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc661fcc7acbb5804e3a06615d5d8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdf14f40c98614b500050e18719fd3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20992912ce1e2370fff832019ff8a600467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421f8d9a319b1106599d53801c4740b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccb1c5baf0d538e7d157a6d4e1a774469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1cb489ed597cdfff833ef14d03f02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173182a0f56df08fde361407ed2baf61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c30d5633a5358e2bd4a0c64b539cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647418858a4ed4a2d377a1a54b12564473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884aef7cd8003dd7ce818f53da6683e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be396d4dde104110463f8fad4a66043475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2d94154045338cf9059abeae4971c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5430702d7537c6f38f20f41fde7598477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81f7f0252d7577b1093bd3060b53d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288a3975177e533bf5501ec9689c680479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793b3116699a0922885e02b03c982da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8035da0c186a0521c1a7f1977760443481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771e194d5176dfc753061c026350651482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dc5011549ffe690990896fe69abe2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963bdf16bafe7da2fced8e47dd3bb66484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8906fc2534c294b899c5f91e06dde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598638ba3faffabcc6cc4b68bf839115486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2b6b2552ef020f38764459c201063487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bda16c69dff8ad72467b82a174a651488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de988299a2d09b880c8df7849c1dd3fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27de9837e1907d56d2d840607317e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da5ab06155f4533c8751d048f5c5fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37809e8d25798706ac4b39236e8e20db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d051c168f2d4bbf4a204f4498897e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eadabd4d3dbb697b0bc626c22b769494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84457995743bbcf33248f360281991b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e635e5d161a3049d4cd1b24bae68eda496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8531d7ffb922106053f14bb10ab52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e76b57953e2474c8e1aea9aef4e53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b255f062ab4991eeaec4863a7b3d059499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cdbd1a15f5ab4106e594cff6db7ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36da0e8a0c01e17be6abdcf3bd9a21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43966c741c6cbb445094869cb55ecf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2acfc371961f7f962b70989dc4380e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981097bd3f7a4b27bc38416c3ac15036504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261a240561ce8774c8c67108cc75301505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cec3fb8887b1c8f47f6276a7902e91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db2c767e07486a11cdcd1eb3fe40ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831b86a2c18073e4ac7d9944c3275ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b72485abb14059b79a335781ff766a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ad3b1537a64402e3b9ea60c970ab2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb779c0b844cebb9b5408a483849ed56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a6da5da8dbe8e51347c7b8fc536aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f73854f06853128e4d8106c190bb3a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab06b3ff3b83376edfaacc77ac2f15b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2eb15cd500bae2e812cb9558c4611515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825f3df6a44a97c923a99e5f075ce3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba13c7902255a535e77dfbd70dfa3d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac800b1f67047a7ebabc5aff28a6a4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d138082ab87923bdc63cfc688820b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da2dbce6929358762a6e40ef448513520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597f80a9291793e11d49f0ca0a2be0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac583a49c4c04b6ee15c2e16e91007e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720cd71bf8363a5150af75692d1829f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74b5a8619093581bb88b9cdadc2f4f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092d5e248562a77c9e44420e9623937525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c418205f50283da74b32dfb90a6260526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce57522c054973b80c18c8e468c6b46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d6f2dca66a219431d37fe879791cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ba4edb7cac04a9e6eef74987e6dc5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74466df0617fa78ac8bf845fa1f0a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361b894b07ca3f1c4f93586fe21969d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d6c174bb7de06fd681db97cc67b08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280612b12249101f28991d94992f716533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf8f28f32aef1d0005432e3a21b819534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fab41bb184da050ad91ad511d36322535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496ed71e7ab97d55efac2d866b55dbd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c37406eba2653109986d63936defe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066b07c052c223834a10db6de8ab112538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3a1a3335eeb49fa7353d46f1e30ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4622edefc86da0f50c0bcf3dbb3e59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913907dd454ebc1a03630cf6d8e44617541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522f8a2072e6e4b8433db1056aec145542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf0567b6063c77d85fb509cb3a22f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbcd9e7f43af0415bd61e2468ecef4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd77daba3f79f80c808d08bb3f76af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8805ea8dfd86eece3f3a6f5f4c2d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638161e09cf0ef7e5f5cbe8ac2e15a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d7f9afc86b59d9bca9d8e889f339c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a40223713c9dc2f3a281deca02911549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91190033a764b92a7ecf99835f30e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d7b9ebe1039f8c0ab8843e162b41f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a9c0fb3a11b814497d64cb98ad8c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816e888ab442995366aed847aa6e115553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14d9acd1b3e8b74fdb19d30b1be003554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2353d2fd076dbfaf4ca53f343597cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260abe32e49504869b5896ec9afa4428556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc76d4cb4c4f5663ceb4e6c8ac40e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6349a23045c786877d808e390f3b1e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac94f901ab173b3e5d185e7e0f3f241559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9524e92998d137b33cb119ae87ce92560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942e330a8c366a25d4f14078e5cb1ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e2a62386099ba340cfab28073a8fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727b07c26e1f52160333722f359f9b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d5b578eed4442ad9fcfea90d75f29564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964e7748423f2709d0a42ae55d23dd7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e12ecb03820e51455d4bd67057e998566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faf4beb1680be9480e4b926b3b18c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d44f2bfc34da3d50bd0b5265c17d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26d4c2f70302f93f1785a8e496a837569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51743ab53e33fe06f6bda270442cf30b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb910e38620ef8f1fe7a03333c28aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1635aa364ed9a577247c027237dc6dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98e6b4a2aadd4d47a0f42669c92b8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc5b12c5a0ed021e04cd9b21de039b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9844e0cb742e37b0cd810a245356d44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f4657c8971660569a13868e991736576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f805755b44a071e79fcc4fc0f4b72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa278692fa6b5ba7f4f0a77ae1b391c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92e09c16bca923c495a8d48e815cef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb1e4a2d24da124e0e26728489aff7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d57fc6615d2ff230c12167ee089648581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a5f641610258f985cee37dbb7d687582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ee1bd09f6a40d2c74ddd47316380d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c304a7a717307ab6cbfe32bb24fe4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f18104626da7893a572eab10fd028e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b4f2b1c25d9fb94786636a3544c6d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a2e3cf13555bd287f97bc16d66cc9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96234ebb4c0d5ae309d0fde123981dde588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44163fae47566471bae7a5e599e245589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f367843b48e747448373a96d5bce13d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c0ccea377f5e4acfe898721cce386591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066cc5b02f983065986a495047ebe43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dc9d73d7d76382229b9ab73e59cbf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764f7d19f771fa6085dde914fdc2518594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731bb959e268b2e9bbd45f67e8e399e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b713006981a0a40a29783a0b7cf712e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d1211e10dd17370d3171349ff8efe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b189f28ca9f8f9c45ab26699c006d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52b5cbe27e35111c8031a2da0a1f4b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65cbda6ca9b76292c0cf5cb2900334600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23601bb2bf73fa5f5bc90c39db506f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6f380673e5d4e013c6025ed121148602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7caebaf13f1222c7ca8fb3a488938603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb3d00f10df1aa6aa241fd664ed580604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e24a40f8b2f6cd9d33fa595322635605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40440984ac5ce940a525ac0878da1cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce37957a2af91d0ce671e45c607ad1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc313dcd65bf9653e722f4900e656e55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb40bce2a48d67ad1709f7d9e8b003609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a597d32808e77a77fd101446e0210610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cad613469e720dd0ffb6cf1fb0398611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18035cf8ad2c2e5df4b75d30d32ef7e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f010e023ba972408ca20b309ff6537d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8f90aca02d6c6461461b0125d74bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56104a7d7e87580415d5f0e9c896b16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001348bfd6cc127408295000338a076e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a15a5cfbe5cedc3aefb387e7230a25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cf403b8b1eec2a6fa4859182e7f81618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605ab5cffa7009a6a9a17192592c1eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b4be934bbdace034b572fe78cd045620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69c6adc12271a98f307dfe61fc1d8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178bc061928ea85cc42126d918c5312622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8471b5e601fc422ac3495eab034f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c4af254daae580d122afcfa1ea8a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d91bd77fdbaed232a89048e72999e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d77d9c2e02f7f8c4e0cc54fc0a27b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761664adce7ecbb169753e73d70a257627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400648d103444be2f4fea3976399391628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6707268ad2142de882eb020f9516c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0b611aaa166ce14038a8602ebe85b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ee7271f7245784b5f888679ddfcbd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e712de3ebe50991ecaa0e05070f3e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e1cbb624992c47b8873d0c04072d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ef71a876483de2d66e9bfb752b309634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffc194b015f80ca15bcb65cd261672635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1604371919bb187dcaae55d6c8cfc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7c6c305980dc6819d7f52ab795221637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8414bb4ca434c3ce5d2f96c84403d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51571f5d8eae8958c3ca1a2599f39d8b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5e91e5264d047eadf5b4c1c86157e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640048254b5bb670ac2d178d8674adc5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc03e9fc36be90cbc532253e90020cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e562eb700ef32d6062f4edd1f80ad6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62623ef716b8068141f444048412e21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c756631a0e495b47164f794e59f1080645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ef3617dbcba580541c9c36f32efca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af2cb9131a1221738bbc04265aa49f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b09303cdf6f7e599345d5e3264b6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec433d989796ae3cc3ab4eeedaa2713649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace24b77f345a899ef204973fb57136650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87736d9eefae778ab632d95394ee91c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1159ecd7ffded7bb740ebb15435ef29652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c2fa4ef4502b096ac3e580df88685653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5583550bd5afd5f43d17fecceb63fae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58437626c3a89b5e64c467de9eb99b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683641c03993f1cf74d8d7776fc30d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e5e1c0bb37c851f47e464cc483c00657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6e3634e914f96d18e424674f91fee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8caec06e1a9ea1bcf2afbe77e5369659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2649037f171fe978b0bf5270fd2956660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530f5f465872c923d2578550d877057661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27c4854c36ae38d0c974f3d95c82d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430f18b163f7440f101b2ba3278a9cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6350c5e9618da8a76a4d109371211e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7d7cbdfdc8fd8410b2108dd96279e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25750bbd0e6d593b1a1b029ee4e7ac2f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aad188a25b1e11f7d2bb9abb61c70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3d5c4fe0caa5fc519a0032ecb7249668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79081eeb788436383365276cf63e1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2d8df8429e7145e4878b9b5684ccc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356584df13cd83f59f5fddd1fc54bb29671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc80bc93faa4dbd0b3be7efa0c8bbb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5060e605e2c6bf1810447d3b8073b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46b7ada4c3a732f5306697559e1de8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca0238b299021758ead5f7eeef9230675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cf449afdf5e0dfb68c4128c9d14f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7fb55d5de51410dc48454a0899fe2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535afd6648a3a099c55693905bb5061f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66596ba63fc119c57a84b7c7366c86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed8f72c913ceef8f4fa4bdbe25afab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebe8eada9dcf0d20abba42e3f60245681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a985e205bf7c7137f872db1e495b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ec2d553d59ce46b07ccfddf1a452f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd86a39b0d0d59508b734a37cb06036684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f8639ba7846b89458bd0f4d00abae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469e2a03784c7da365deb44dddf01e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703148d31f9015eff3764c4fdc57370687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b940b3832f82de120a1d34c27c8a938688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af05afcba41afb9afb61cf68ca9a2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f2fa23f067f0c1d531311dd0129cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb473e0384a88237045aabbfddd675691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6fc6f4cd8be0e9e62a4a191f3c7d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac4e96ae3f1c85acc17fc4278773e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56139891bdee253ab549cff40444ab37694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2fc2191e7cf4c0fa60b8cf2bbbe29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308d7cc783a9ff10beac3ec0bf5c9b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dda7ca64f1524da7a671376909c00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593b17daa303e89c8a7c8ad319a595b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98b62924c37a6f1701d498f2ccfad3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4195732b6eaafeb0b5e6e125d4345f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c8522a570a2814a2eee3ae4e0f17b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da377a5145abd3928dbd317d202365fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8950dcf9d0224d0f9311733d14edf8f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595b10eab094db1e5a96cef4228906b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15bb54c424c110a207f28cb6fdd820705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853070d6683923865833c78e921b9cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7289cb5afd88f12aedb06493255b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18462646ae0bc9d09c560f4782ff8e43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9f7153dc533b430c5bef4384764fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcb481bbf324e21db42aedfdde3113710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31553a50fc80b53247c441fa1654eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f6f5155b7bbea2aee5ede349adb98712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7620c55b2cde21c06a1dfa44b4d3ebb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecce2501f775519ceea2d8776bcb08714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce908caa10a0fcab32dd315bff43d46a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4330e75539afb9299ab648b236e1710716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb788d1037240e7b1987d58525245d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149aa8028221fd5546a2d66129c21134718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089018f28a7a2c793be5fa2aa27581b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a57b39de0d24c69e43a69c286991c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09321a7bd4ca5c1ec0ad2494a56287721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2d383adf9f58b7b7c368b5317da86722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d1f81c67a829df6f780e53802249e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bb13eda6e346b37961c03e8cc80c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416803c0b63eca8c44015596a9fe2473725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306d2aa435bf4a2e13c1f04b173e955726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b5f85bc8dcfc945e9dc9d04a643c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258fb040829d3fcc37409bf7bdb72da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcd3d040148d03d981b96d2c340afb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f243cac3a8841aa38645d3638c088f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd093d742df8f0b96a81affb7b9277731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a34b0b1ca1ed2b0e8e7c830109a67732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b5653dcd4fa9fc1e5722b90723622733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053bd3f3ea9a4a80376f5ae82c86eb0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970df8f8c2985c8ef1cd8fbcbc34f69735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032fa4325e40ae20feaf281294ad8a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c9ee52d22d50ca2cdea9b69093fb7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c250ae7429a71dc178df2f21fc025738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1381ca15bdb3c8777657189961580739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17850643eb972e0305e7af251d2ee904740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337ce8a433305a7d06e573e6125d07b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13663cd2375bf9a3c2b154ac27d6e663742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e25fa436b2b597635028b16302b5e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed502a82684e9dffcf60670cde882ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f30b7c9fd14000925b39c68cf9ea44745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ca14db6d06db13818bf3d4dc7f041746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2044ffaaaf2ef0c5c13140728a6020747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46053d62b713b6e643fc721484fd86dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07682857adce9652b5541b8c6646582d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db6a95965082e860eee80de81f6fd2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbef49a4cec1f677c92ec999a2b1009751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3117fc77e0f21110ed153c2f83c1e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5f966970afea11219ac68d431c63d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2eea58016c33566ff69c44f402058754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6edba5224b79f6d40e37ae1fb30fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781b5e23939933ef20938228e3a8212756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba55a0e3973d37fdb5cfa267bcca59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5b4a86f30c8306272111cdabe85bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be9d5cf532554c2a56370ca4d81b67759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b5bc0e90615ddfd27beca5a5e39541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03466a507fe8df987a12823a9ea7c0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ed17018969b3e2a3a6b091ba1307f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea287e804e9fd89e9c050ce9cfc2204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05f03c26318318fc43b44ce18211275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819c059393d2488c8122b62236ed46a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181511b8467cc096a810edb9b2605037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef312b2c80c6168059fb11017911938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35c6b641d0b9e2ba2d28e423b42a1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215489b2866c0f76a7dd58ce10a225210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b8cd7eaf10caae05a6340673f120e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec33bc5d3333fe3a8404063e34214e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ead8b0faebeb1350c13ebbb2b2bf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca6cd751916b87728703d4077ce5de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f18e490e25153983416764406605cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2156774426a2bf7d778b597bc216a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e98911c1280086b58f16135962aed717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f5f2d5fa411c1f88f6e7bd084329318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8584ca5d60f6b8ca7365c208220ce519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e11a79355453089a278ee262780c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc398ed292a46307b7d8ea94a6a7dae221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95992664828a43e26dc0a87ccaa57bf822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db32f0ce8e71ead10d7ddde3aad98023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74de1e790c3845f076ab7db625607ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cf8fcbfd97df4310c9649bf06ad0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9decff5b1db707938529a7fefab2f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90eb1f84d140743972db97090c275f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd826519518a62b6e7699e57e3368dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48639ba8b0ea5a88849cea723c40ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d533f782c421546e8355b9690a8e2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c4ffd9fec44332a50b426a097d4c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a472177da29bcf1cd72742541e92cd932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe7005636f4492f38be5daaa6e6c7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712737e6cf4bbfd7dcf9842debf2b7d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947fff21e0cbd7a593c55c1ef23b7da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a640693788da35c5f927c84873c20036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bf707498a919d2b32285803dd690f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933da67edbb93da3cbbfd3d33da808838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb433f9950e0703f03652c359cbf411139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8048a5b5a736a65d5fb93513ca3df6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a411d2991fa13d9858209081bb4fe3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd3ed21dd47aa80208255b55af4d3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe83616d0f9e9990cc69e54100a159a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a888c1dfddf3bf2f8984aa1abd38544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36f17c1f0e156a80dc4e5eb50511df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526cb845cc4103d2184e87c86b4393e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4521905e3c518a90014ea745919b1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd8e9c6de40023567b006018bd25d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe70f0814200a48d6aaaacf22ca8d8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b9f437d718d18837d88c005bc410850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897de31c8a7e4895ba43a338794c605251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b007db5673b50c23ef372ccf398042e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ddde9778bfd4a32b2a3c6cb68592453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e597c252b9b1e4b9f22ca0fe8ef69254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa72fa965efa18fa65bec9d19e474b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912e2d13d6e94caa59900b0e2f48c0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f067a047d3b1a1e7f2c7d94eca2cc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb5aa105fa94aaaf04a247e6c6300758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d92837e70eb3d88d53a5e8fe3179fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e204e6fb12f5e03ffbebe02dcdbfd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad005ee8f0ac25a63335a2d77e69184961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778f0465b2839faf8a3e4150ad0494362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceddd8cba0ec40d9dc9732285553e9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d26c35d38d3aeeb056ef790f3fc8d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3fa034f7a86ec44983980627f040e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0175c064f649c6b49d5402b185f061966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e441bb6d675f0f05751a9d5af193a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d425a23754162b72271ba5f088aa18868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cc07db0ac4ecbd9dc4cf5488785fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76235075232856e7e90dd09f5fff1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad2937e4b57463ab5ff934ba7398e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec97c412281316513b4b0044c389da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad83e1f68a2865e010a0643546ac77473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f9b90f697ffa823491ad80c68018474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3ded5c17d9e5904cf84e2b990591d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92110d9fb3fda5ce0abd7900b72e1e5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5f494bbb2dd9c999886fc26bc9c0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81765151239d965867b70d46a933a3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa6f4a6e132c629ccda9cf34b1f7cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8475a3a21271bcbded82b3dd2716480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280529e3761ded48856592c122c32f9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d22f9b6a143f46bbe67865014f419d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f80e3298524c8432293eba19a9d8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742b0b34c225ab6ad00aca73a02410284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ed6ff6542c29a34e457b5e54e8a9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b49f9cf58fe6d9c5dc9ad3e3224b5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12fc48fe1a204e9dc43abbe5dc016887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b506c76a656ebc9530ad705dbc49ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cc56200d3fb004cfdb86f0f8126c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb6bfa46c3aeb5df623ef7e47fb45090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba329a05ec886066f6ad89cee14dde291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bf47125d3318db0550bd457cb70aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3bd7eb243121d45c83cc94cd2cd1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa124c83cc8c315088a84150f3a58c4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26359b04141768e53daeac91b1b0c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eac28ac09a761a2100650d6dfb253396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4998699069a70fa372909cd3cc30397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353a09eb7324565fdb44c94b99bd17698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c80b3a9b425bddf16d86690303f1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf013b9612a4d67da68c1d7d523197100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92eb424e1501576d07d12d35dfb981a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e631a10a2336b560a9ca60011e281d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765c55bb3b42179ce6fbfd92c7fe42c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e68152b517f6378e302fe0b61db5d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740436852826d1a4c61f76fcb7059f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea08b99e7d905d00c385d55609b546106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c663aca41a5532b0d12c7e42ddd0fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c878556b96c66174d10e9a6ac95e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f30da5daaccbf03dac7aa249f2a3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5b75a19c8ead73d81e25e286caaaf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffae9397035c63d420174c27fec53e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbe4a722829195fccfaa3f79ffa35d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419010180bdce6026b5fbfc30dc85bd2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69233d6cd56bc4409c0afbda6d147d96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c14aead0ba25d03a801c660734328115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412374c221d864c62bb1fa9ccb71a0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e970cf04b8604ca4b604e443d4694dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeea44dbeb4aa6e71f490287ae8fe8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a3d37267fd2dfbfc980bb5294853d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b286c5d803745a85865eed5afe62b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1cf4b2438a21fb49cdeb1b1ef9864121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b88c0c2397fb9d4be86797d6fcba6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e82be857a040d394b8da1de332924b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a801bcca03aa33bc312992c8d55ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cefd69bad91e0eb2720260e2c3cb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dd6cc27e862acfe350c969e9948e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cc5e52eb12bf72872c7d052dde5ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b1d031c051599d15f5a70bbbd34c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8153a192f84507aae0c28c8fe299f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d78e8162789a7acb26032b59c4d9db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fd0307732170d4e39184101235271131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76808cda605341580244faea750f32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede4aa9c60d7c237a1ed2f6e3ea9f48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfaa5bc07ab74c33300def84acb8e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91426a352602860b507680bdd8257d30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0795a3b73c37be0ebcc7e8fe56b5ddc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc62d23bcf1ada28aebd08b4768a70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df47d5855e8aa49e6892e563c5cf832138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a72935ed69be63c1dc98b10f7976a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e076343ec8a2b545d60544796550a58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4986deb8d61adb982c54067ed12418141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897daf64a83839370583569398cbd99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec586b3b0363592afd39a1e9c0951b4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd31eeea31f6d6da39991e472d97931144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df93c79a84aac012d71666e897e667145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea8fc757f0d6a20f4baa65e7e65672146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65eabcdc22c85b9b3b0e051991ca62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279277a54b23c6b75a64ca714d1d92fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b890ccf6b60a9e5e1b00bfb2d011404149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305ee8d2dfdfcc06365a443e2cad4c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f80af1b64176832745b3591f307108151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d220e1b57b927c62bcb94fafd30c3b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63b22063f21fb5e72fd5ff38b284b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7dcc91ae0d9cd52e8f8e44541c664154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b268e85b7d076cf459092ad5e64b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ab4d9cf26f3d7e09ed1f7a2318c55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbd4a2199172dc06b1b64bab77a311157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62cf734b3a019fc0dc32f7da3d7ce1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402f6335ef04f8e5c5705f166b5e46c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff22d64513e89b0d340ab8b8d2fb6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6dee5032b66c18325bcb564abb993161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb754acb1daa23ee1b6267050d74ffe0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d037dd44a6e154aecb48aad4da106163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9062cb0ffc3f6100fbaa93f42b0575e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a6d81a9faeae27f620cf4168beb8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16436754e42cc602a82931f8037d9b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf9d2d63f189eaaa54a38161f89072167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422d84ca4acbbc6420d6b11ca397684168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6cb6300b125be7d42824f6a95f5a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd30e91107e6bfb2d9dec905304049170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da024c05c63e77ec27f3455dc4728ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba115d1513afa7b3a5b8a33d068df4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d05f409e5f87bd64981e4c1c6068c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63116a3a9c61b90e7a0282ddfb2ff9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea278fcf95a5c2bfbf726d435319b241175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bfccb21a353bd522a9ed0d260d78c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839168d3748d5588055e910bd71f34b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b500a633de2646a640295e06d9a99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea864ff531ac219a505c76e55c2100d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88430f1d30ec43c8e64c226cdced83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086fa2c5bc05b78c851b67fe19a8e55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b60aa2466a6b93fb585813acdfce1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffd3e2ceeef0adf386427f3661346a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988e7cd0332a4655309054d55fd4a4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b5d3983de06b3ebe52474f5d254ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18feda43d23226e08e29ec4dee26793186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a111c52aed8718aa6e7345cc475ad9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e22cfc9f25317ce13f27325e88772188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4cc3e218387b383345ff90e5c3ac4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626a38968679a8031f9b8b0501d343e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21218b2ef9fcc7971822609094d7d6d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338aedabddfde1df6471ca34a330ad59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cc057d9a9e3c463a74381c86c4563193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac56e646efd6f10ffedef5af58cacdd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e2d7cc27e26ca4b3840bc6c867377195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e4f2eaf3a8bedea2dbf84a06be5a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a722f89ab2f5e2db72f724bd214006197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458f53f3e6a1a7b72fb95c09f8f1ed6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ab8fbdfdffed49eb3966ba81fe261199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64692c26bcb2a860354b69539b334e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6837ff69ad5feb7b4019aea29c3df65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb4da03c8c7d21e49bd303fbb3cb95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994ee1614502e3f03dd13a3699988cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed0b30cf1e5b55fd889e59b8e0f13d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f82e2c3f9ec25f3dad9a499c57295205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfe7b777ef3b8d8b66db0ec90fe646206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76f409fccca30e31266056fcaa7301207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe89f56dfba1095945de8256eaf494208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aaaf30c38f2c29a624d75c9a25c7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46379a6eb14279343eeb1ffcc62d41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7c6c4653dac809f3fcf0a8d733d74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafe760cc8d8bcc0d62af516fb2c74d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1e806527809b08e4e7e9e57d4ba7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2e012bcbc553466c4d962eb93c61c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6181da7ffbc6d1d9fde18997543e79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c37c2b461a9fc0d1df3c316532a436216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7fbcf82a9f3a1f4f4b95c3c15b022217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a24dfaafa98ef56ab49cdff370674c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e310eb0944663e48c2fe8bb66b66768219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872fda358f7ad851eee072691554957220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bf8787cdfd30c23326b5ab36e183b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10612f9bf89fe7690755bc0605206600222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605aaa8cf3a16654d79fab5e21d61bcb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5eb0ef4b8d5e0fe2b50670ebaa559224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c26a12ea1ddb5b5a4f2da89f7e4cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336d4d3a077e00c37a8509a9a5aed1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cbf59a5e9f467c61a6c603a7890ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca059d7d5ecffe779f0bfd15fa510576228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe662ef131de7b75ec91cee00bac92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd790f413ce41af2ddc91677348348230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598121679094c41dac886ea40532cb03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6f8895e66dd6a9b0fc65402e781ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1ed3a536ec1eb6245188826190420233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e7c537790f3688458c0765e013ff7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298f7da37206bcd10f4735b053972b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846568ff5ec3c20557faa665c06788a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4746223c2e1d4c8546c70f279a47f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a04eb419164ebb45f6f1f52d0ec9b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d2dd962ae6b0e2f91714b0aa4264a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa28a66093688b427724d6ca967b88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b971f3f40b7ee96678803b431bb1bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195f79930b4e15b0f2185e7b48b2939242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b25393cca10bc1839496e88293b5ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c308db3257f43a459a188f76612aad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c993970e0672efdea5e413fc13658245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171ae2a7840c3957dd2e20ccac8444a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636b97fffa0e5187da1d6feae85bf31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1af6d2b48fea9286dc8b884dbaa51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876de93058030ba7aa6e4909d02a4540249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19289381738a39c21b7deabd8bf9def250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c8b163c27667d42e66510cb90482e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5b34244899d6c3a7f08bfbc060e82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72c0080d8252021e97621dbf79d38e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2a8237fbc8ad151c256bc6b38cc51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447acd283d4db3374194ee31d85d6f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91fbde9325e2c79e3560ec276d253a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a247c9a2f65e93d95303cbfc0cf664257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eae6b3a6b8592fa96a6408f60c705c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811585de55d93127d355f65f17dc841259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d73f06b12ae846fcf768ec6bf007f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25206ebb4552da0a4af3c2762800c5e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f026dfda50c9e2c536670159ab8324262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60399197d08badc55e3e38c2420bd902263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc85b6b32f9b581031ea8be3624e8e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8008f6418c87c2e5d13502cc65c207a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d57bc5b7d8e001bd9154f5fc998d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3cfc7175cbf1d9404f249566058c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b161653c0ec9d75e6a0b4c0199164b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037eebe68805603d2accdaf1db0c0ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69744efbcb56351c44d0fe73859e1b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7be3e3996a51b822e89a980967fd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9186757f7d4c9d1cb6400b15b608a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396095b3090a6a928fd76ca772c58f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45139d5a7b001d60e1032c3986fa7f8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d708a5d2a0fd92516ee91c72f46b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe1b8ba8b541d210e56f33d4752300276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c374dd097a22875f0aebc3ea56bf326277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa427188f4e33ffd7b14cac16d9d032278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905de0be7a4d57b31d39e03ba8288b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2188096b6685ff5fc34af8ec9afea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f282c0b9419ec90f504728ce7a768a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a62b94c0ca2fd6c7e1433f06ad2e0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc28890e5715242e8da31a177bd15f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2ff7475a86de5b5f8e9b78a729ccb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e299969f3e4915fd484db365eefbe33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f9217c162759e247b96a54e47d766286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008205943b1c3abce543e318e990a91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc89f00d4d35ee4d5097e4ac030b53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cbc1bd89e2b8f7e762be9402c90c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e12a43dd573ac17d506f16a7663039290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de73b4be7a0ff03c436d2d76108106f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9575d43c15b734ebfdd427c734201292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d2ad252768b695b886d1b1bcbbd9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770da72eea0f75ac814a11d5016cc345294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c47451d8818e81b2f602d3bc89ac5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7d9bd47a52d28d437fc66fbee0220296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29350a233672cd6e3ebfc710b953432297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aff76b5a5001c757c8278d3c5eb29d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf465c4c78c6680caeacef6543344586299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbdfd052dcf23d44cc2beb180f7664300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587041801a38ab471caebd38ba26fd3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf600f928dd03335131b8b8eef62120a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a793056dcc9cf582defa41b525b890303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648254a613ad432c09d92a561a6e76e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188deab6e65259cfd1cce65d4f8052f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ece6443d059d93cf116dacbed1411306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb62e0e2f6299a3caf297a942df854c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66488952a783580b104052745422a7ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3c435696440e7477c6d7a9e35b647309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a7d1667992b8f24a3c1a5e8aaf037310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7a2cbd581fca95d22dfcf7f50a1e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1376730258b26c9570f1820b8a0551312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff356c6bac0dec6dd52acfcaa467881313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cac3d3e48bfbc80f59cab42f913ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ea80d63ca8dd3b546a88710048421315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b948a9f325a8da899c956c0ef0b74e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c882a19419890ebfdb656a368fcd73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4260222e983401e0a36384922eec7d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebc0f8fc06477ad608371eb24b48bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf198bd1273972813630eda7f645b05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e7608d4a90e4069a4b0f75592e15e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520958b66cae901e6bd170e02a1a7d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf58e4dbf89d88ca6eb959d6944ec4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571bfe3ba0a92514c8fe44fbb8c1721324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a04a4f6fa76397ce902f9b8982c44325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a62f5d7406db361017b2fada0c5268326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ba1ab901a3d14b3dcb906102ad731327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4fb60ad6948b3af42bbdb810c0171328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d03214ee74155379ffaf0beda0295c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21639f1ede1710eb580250f2d74f9c43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bce7b979ec203ff4a36b50baaf1663331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b05a946669c13abb647f16acec8816332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c943d6b04acc3d989d1efd51c5c2b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f414943ae452bb4d1a0c0e9ae0e7863334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316ecbc366faf785905f28e28b6f6a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7e9632b656d70e878466f5834534e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c6852b6f9c5eae7003400a7eefb07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d5d17d604413236e6bc2124887d7c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa639da8318683654adfb6d0635594339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471375ac2b13a152efe89946f93b7d36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ea7d9164aafc4a117b56d0b881393341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdd6bae32e4282c1ae22a4fcee92a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c11da324ef6e19123ca684bf1f37c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e403faf2daeecdccb3d5de72a95567344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df306ec6a5ed0e3b2324828e52aa2a7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de18d8d83e703b7c49fbe9e9b1e973346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d34289e6195ec16854a36d48ec58dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5977719b8fb10cf8ddc4dcfd777ac63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3795a9cd633b46378c352548211aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923ce7c0b8df0a6653726a29ba66676350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbace9b92598acbca3c6c5d63c0563d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f14d069aec463a7e9c4636fc08db5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134898ad8b32217f5d3baf3b1d515c09353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188ce623c4f3236c20afd25480481a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168963c28d055afad637d8e32e7f20e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736aa1d4577f979d4013f2e245fb6072356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f967255234fe326588e37e921431af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760a0196138b9c6522f037464ec0c81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb9309ac7d14d521152744db8cd8bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f0dc6e9f433f3e7d00c154c951eb6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025860ebaf1af85d9c70284c2cf142f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b92796194bb3a36b391b115eeece91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8322d646b82ce39281252b7f5ecd631363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41685779ed11095c7b7a91cc5fd19bc8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c26f70afceae4079a0fa732c2e991365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc9aa75937ec058595148f65413eee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46700818014ea6b24e2745d3a6601ba9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaf9e1e5546cb3aac90c4c684f5290368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8353997677f76080116a265a18dc98e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080f21297aeac8a38c21a65354f5255370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa8c073a846992f327a3bbee86c07a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2ff191cb85a243a794d4e78ce0e9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad91bdd3a38852423c082def745fdb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863725658220eb470ab175e8da17baa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1fc093130d8402d338c2a0bd1d73f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad8656e698233bca01b72a6eb7797d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf222f7ec8feb789b70b904512a534377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432920d25b690ff3c2ca04fb5455e6f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457fcf64450fdf2104573910a8272f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56302cf3a907d0bcbe789ad129fa44e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc221e1c98e8ed16dbd1791db473bead381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61a1573cd7f3644b49c58e3265ebaf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745343bc6431f682249104d36bcdeb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3926ae53ef21b18afca6b4266df52b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea923f1f54fb41ea9a278e1fd4d9732385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472f7e68966cc7e44ef2f2e2fff3d4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569918546bf13f27150198e3353363b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417028b08d5125d74599da7ec137048388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43236b9ef05ec083a5290bb93d7497da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84959cca415da2e33ec824696d5469390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833129eea7d724aba790453495ee775391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab09dfa7e0c8a8850f7071ea2438b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560316d72c03470c28833c9416b64426393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cb357181a8b69f1ea45ce655daecd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a313d8feaa73071f9b11f3eee98b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ec0818c5b5ea0ff531e8f76f14073396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcc126a23eafc506495a6605309d85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40365c1f7e2474300bdf742aeaacfcfe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57577cddefa08690705a58e76c324e47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eb7d2ea4f3a4d6bbc4caff8dec83e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f5e532654c06a33a3c44dfa65300e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03542fe45b0aa6a66944bfd60a1979f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4861eaeced8ff7ccf81a224c02980e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b84404e7cfc7b7d0bd2f38cd5ee4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434ae9cebf52eac8bfed613622e6b82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411a7f97ef77c2c80f58dbe87b82ffc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acf8b4bddec7f8ac5fd6d0baebb678407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e40f8aa87e9bcd548fa40b1e49801408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2ceba95310c2ccdc7e6885b620e69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54d70db4132d84dc622c57608d9eb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc474cf194489ead41ee673d3d855a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eacbf388961035e487e2054a7bbf18412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ffd0fa1bf7919352e80c04eebfc44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9671f3b4f5f7eaac32033938da526b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2c2c130b9a4b5f94ffb344dd93234415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6bc7d3fae3da97a92ade6e62dc037416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f23e5dd0f918f4ef5ddcb8a21df424417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20542fedee8b336c04f4d36c2b7d354d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872434ee86c8bb89650d25a7ad5fb73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d7f06819b60822e2bc57c3372588d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cabad6a6d3298bdc4c0f457c64e3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4f4925fa0720de0d07bdeca40439f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff0f0f5a7b8aa1c9bac2dc5b7e9556423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d79ce9890f73451cc056ff9bce631b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295440cd54bac688a0edca64eb74645a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cb5cdfd7fe30707f0fdad18f5a0c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19059cbbfe81fd6dd6b314119ca893c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0006ffdc3e4e3b953489cc263482b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d447ec303299cc63057454c14bed8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fd50cf58d386395fd8177c1f3aabd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa285852c8233f3c7610212f4bf8dbb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391d1c75a399388fbe0893c3ae5c8e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c606541abbab8ee2c86a3761a4d25e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6945c20d2e6c78c68e9f4edb0fd6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec097801ea5e35c17d2db45decf8035435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0174562228aef08fe03b34b7c961c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a142ee5aeafc4b428601e9e29d3330e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b00650eb7c24c9f87e894e2c2e582438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ae9027bdf1dc958b5c71ba4c2dcf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45853766e3613c630a267c7d74d86171440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1db978f7a786b7da7c844e42e3413441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80221b6561bee68bc5c2ff842b4bac2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f07a59f39ae775a1f161b12fe1a12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756c3ee8c0de83d49e93845d022c0ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce56d4808954dd14e46d4d6692e9bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701964d875153053ea63b779c4dbfc8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50246357c2bc5889346795711619bda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bc0249079561de1b2faeba7fdfd53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce0c0a6f97d126c405b461ab44fb11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cee2f764989118da5998df0965e7c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa208f40ea32cfcf1ffe5f56040d5a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849819f949eb0e388cdec13d6688dc82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67134e51d418a15717c1b9f8e2ccfce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc13334ed8cdfe6bf260f81d0eb12c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab9e00893bbe372742c3656fc11128455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c0d8a2789d19352096cc48c1e9b80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251252611698c905de90c9cf7c2b350c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9360a7e217240435dcbe629ff7c80db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea919bc18f84321c35b20223ae4beb2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827375b71372fb34a9cab33ae1c3c30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a48869a9d98bbbd215804a6b8c480461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda82534fbbd4e1c660f25210a503c21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7848442b0c07e8a9c40626e7426190e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaad0cf0ae8e1f55681853987768f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8bb44396fe1815351fc1939d8de36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2a704005155a48f207562f304eb7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e462744635642435dddf6606a944440467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0adde49919c9e227c505258aaf118468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e02dbad2b7231ce567462f2dc13dd2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601aeadf585c388f9ce9a2afd40438f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c8b400e991e31ffc0e92835fdbf83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb07f8a047c4d8554b36c54d4c13791472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9618cd48e1b7db7dbc836d3ee1780c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b6b90188f967debb67e3636678aef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec6c7b351dec6140b56ba3f0248479475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137222d40ac45afa260b6279b808797476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a510297e3c21433cc4cd2c3a872e1ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c114b264512c4723034d4fe292386ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734b065a551aa3b5abda26bd75421a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e729563e90f8c89ce63d998adb6fe7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aef77abb72f01863c6a126be9ced1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ea9d0adca17f06c7a840157430dd0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfa3ff9fec3cead7724d89e1ad2d10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2362a054022040b955e9a156bf6af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcee63595ef005e42ab98ca405872a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340e294a623486d1e9302a3b6d2f9ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690e86c6ccaaf4c1f83f1c2dced614f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c20fc2916d523225da182d1386fa8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2bb178e9f850250762064894d0a60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e3229af1bc2afeb91cbddf51de994490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019876a64f853991ba00e1799422067a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20aae1d42f44e3f4553f347c1bcaacf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c55683f0fa608635d52fd897cbdaa8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dc49bbdd9dce6d4e63e6b53ce20ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc570983239219f3cb936f99a5c336fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1189cc53af35d31f72b433d6e1d838496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74182df1e273e691b1622e93c506a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8993c9ff2ee8c89ffe8c3c9df23e4f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944c7f8bd8ad7b7c81aebacae096750499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b03459e9c9d96ffcd5c03577e98819500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd03cda2bf34733c3158a02086dab4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc231f2a39b48271251053d160f5c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9dceea217d96df3a120667c38edac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c81e0ab0d392fd6f26d3ab5d374943504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ea37e3ed2c0e29991473c8357ab70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404001bfb425a4c8bd511ed26e303eae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f634705912bdf567ccc315ec9929e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86bd1832b55e50e99b5f045a2a5c65508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8540d405eeaad3ec0987a33053bf50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788c8f15f9bdee2c6e79b4ed9806f8a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8f82d21c32bbfa63e58bdf40b16d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08694d8a4ec229bdc8aa9432cd2e2a14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d97d2537c455dd90832c2b6f3cbaf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae219c28ed3d208a93e4fadf15906fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dda5306176ceae0024d3593cf7a31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4264f5fbbacc4f91d046d3673eb8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b66e16e5f966f7863d4afaf1ff3c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3222ec6d533a43af1829646df758d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d25a7acbf4f6f13aa93c10dafe0b10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c321a23c062964b0a31c1dc2f246c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da7a2a706bcf365d0d1ba539933bc1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdb06d11954e4881030c698aa31416522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86ebf02013197cc30b02e6b508e8e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0edbb99bab2bfdc0e5a024b383fe3c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e40d7538229d758658939b8837bf5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5d3f342966157f1c252f282c93cf4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247dcaf934dd8ce4c306067166da825527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec86c08113fb00ec30547847cb38cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaca0b93a03e81b9819b53d7412ce0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a968edbf72fa308038fb4ab105a9c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0000acdc4f5279715a85e4ea5379605531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7d2232f8b82a7e6fde72bd295a003532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cd5ba36eef590cb273c86879fa53a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c12a147089af07a710e79e56d37a7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e69127ec7ae1f28ab6f6f8c9ec3a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec6f3d565002dd9b1c69eb91221afb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93a909faa5ebfdb9fb3e9b0ae4ee3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc99d1cf9af8890665c15765a05503e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0dcba89862a41690311e19374248b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848a8e4e357b803562fe56bd08211c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4cffa9a2b616e47165a55e36398cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35737e723152135a8e509d2cae57a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98a37f08e546c0d52647f9f4f63dae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081b16e334d0f0462fead0ebf0dfada544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b5afbc51de2790bd5d3b3fa97da40545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15367394688e1144dcf2ff00cba7a9f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c500538a9a2528aefed0036ece779547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bdf3b969ca0f2165dc7c6fec96ecb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02ed1a0673d34c8b757d1d035b4cbe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869c5582a18dbb9ef606517c60f4228550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be29f4dcec63c50023ab113fa0968f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648940f2dfbe7e88d87fe7a2da592b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca1c36fd3b09c833acaad517a74f5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d911a857cfe906fac22601e8a703b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88190ed8a3b12f9e573a073509fb7c23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf126d6634806385179aa0bb768aae0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b537e23f7776f913c94d897b88313d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4913ce630f7b9ae4faaed75dc660450558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070f27c00315da2ac96986855f287f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c099144237f4c8f4bdb6b39e76f44c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45af6c7040df35f741a3e42422d195f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec89a3fa6bc0bad3efaf895cedf58cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e12227cb77fb44943e238d7d0d383c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cdb2ce7771c8d4e820aa83d7d81a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf7db10051197594321827d9ff8a15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e220ba4e9d9760b5e3802d3c7ea10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd6477b40e812273908cbfda1c49da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13bbceba7a27561d5bcdab134ad648568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cdeec6977bea9122fa7bdb119c17b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd61dbadde38fc49ed91ece8ec00e82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaf83f73fc6ae907a8020a93f234f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56890b1dc52330fa0dc6426db116842572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928621fe0521ce1bbc02609225777c9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f8a7e57fc184f675dd34aa7089bd6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91a847b9da5d4652a51251f4af3a19575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a44ede54fe948918a9509270608cb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbc3a37d9908319fa773549a20be54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295912582ea794f20d7774585eafc95c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b4f8665d2357cbe8871637d064f35579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3a7a784b91828e491f9ced40d79da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c623779ca9926c20d06a79c35cc439581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9062cfa716bc8f3c91f52362121b54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eef3273cf913c39e51e7bc19ec7ecc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3a433221b85186514924211d47428584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674fc704610b8770cba344a25bd0d26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b5a2ced5a93eaf2906a627e7f1708586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3870a559fd7057d28ce49e0d2246587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358b9fd3007f3ab652ac3fa556f06c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a230fba30646747cdb0e3c4a940e15e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31ff79d9566af7accbe69fdec33a49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63842050489a94bbd3ab9025b6baffb0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b9a81bb37ffc7e6ea31dfba8f059a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c8a516ad7e08ecb3bdb4507303bcc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165f699d27ab3d470b598acc6df0f05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480057b710c09975e61a4374de72df6d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b3e01da3527c77266a769a3d5bf59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08933a64f5e1e8d6b37103515190cba4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93f903b73431369f36fec1e0348e07598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013a61dc5dae5ce402b963f43853b60599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cc7d9dcb6dbd94232c290e25efd40600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7f518fca2b1850ecc0bdc8e326b9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef6fa278ae566475aa3e471ee60785602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8641ad23e8b1034377ea3204ca34e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e239b8db1680120c42614b46227200604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937dcacd9d64fa1d078c48b394450ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bda21ebd2b804d66c39a6c37eec599606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bee53aa9333fb5946311b2992302d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f7c444145a08127ba9de26c500342608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38620199cd59d515646ed06039fc765c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74adeb7cc7a703b92b04f28a8c403a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ab88fead0f25e352f723d9a590c3f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e5274cb9197fda647acc2c9789488612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6e6acd389920636f852602e1e0964613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252a3d42a972669ad4bf371b87de0ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24834349b160e8e6a3e7e6a8b9e4e27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90906ec06cedfa28f14e80e6f73031be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b70594814f22c1652280ebb103793b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664a06a6da4cd4cc4a3065421ad6f10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf7f4952655b64624c28bcd9811508619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701b33d96826c75830cab4676e0136a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a42578bdc7212614e8b4d936edf02621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515f0fbd4470f2bc393fd9aa37c8f2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68186bd5112ba9f5a840a4939d8bb90c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9e20be650a89304ce688ceca26489624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3395e012fe93d7f237f1969264441f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28094406ae2b38520b201aa46b6e2e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec2a3371407397f56811c6e7c62325627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ed416e3979116c7abce6c4285ca86628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28547ed168ee128d9bfb1a65d5b7b8db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd0a49ed83157d76c71602205e4b67630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc3b115508dfa9fb5ae80f8ec0e69a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38a2c7b015b761006c344c8a2190f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12d599933a1935aaa1b4c6cf275479633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67901aa1612b736c39862080414370d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9e54c6ffc393f40b877fdc945dbd8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ff31e86d192727d2f44125a7c0e37636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304e2c83e1453fbbfc742481c099124637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bc217e460bba2e5fa78accc34546d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6aa2eb5f325baa888a69b0d8d210b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b96e8e7d963ca85416a4b850097a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7d15c72384b270312363046d95256641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d2bd2b0b71fe93778ea46b8205a07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec47bf9ef445e2c72b5deda02c00c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db353d3ab77edd0307d13c4bb9a0bbe9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4535e08dda4fd09f32711c9811d43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a044d804f6bbcee8b9b814ce6ef5c2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705ca3782078029583ad5d8b0a55993647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398bdd5db8666c4503c7bc43439c1e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155d457bd513e586a4d5ad1d3df14fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1634a33cf625e7910fe0668f40d72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc3250c203129aebddb27695a19694651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973572137afa11eb31ec5dfa47b80569652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aec6bedf7b9898e79445015ca6b0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433058693a9154a309b35f446e5bf461654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39237fa6766bd803fe7487507a56cc7d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc675b6f075030963cefe8616b140275656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4794b4dc8ac29c182a6f70cb770e69d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc499e9328e1a411aacab0be208f1a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1f4a42dadb80ae9a610afd9c81dda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c100ffecfdaf6b079092a08ce2449660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329074c206ff5e8b516500daa686c764661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2cd3dec94f26a0d37f1b3770c3042662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b28a8547b040deee44172b9b7d5954663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51efd0a49bb79fe6500ad9e09f2e39b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f3a3c972fa9a4ecf866719b9c15c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fb01df7df9f98d8374253772a123f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5bca72880387b41910b324270a2f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cf0decbc2c300aa76071be99d4df5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6396a19ee5320886280801aad69ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b09bbd546305322adf0bb063e7ab08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec68254a31fd3e307834a1ea31bbb39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e92a50567b8a3c44adeb81c6d6103672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e5880fc76602a40574d25c1f88dc5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bad5c0413ff4f47c8d6a3df2bc0dc3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c313a4d8675ed28a5bf0360157745675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddc8a4f51e7ba13add8447e2f0f2a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a158906d7f03dc40ce3eb8096b2dad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2205fd32bccb50b918dd932e89ef6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72c6da23627f4da9c0271f88382798679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdc3c55f5cb8c674714657dd195df3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b291f01f76140d4a287a28651adf981681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51a511a1970ddb48d81ded89f2f70c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6233fb061a1ba6214b66360797c8c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9356c28cc9f1df08119d80db686772e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a08c65b005cc611fa489df9233f33c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0789ca4e705dd7a1ff784dbb6b1b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87d2d4a3ec82fad57f83b3376c4002687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50771d288d08740d3b6b1d6c9aa539688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faec4994e1a11c474f580159b462dc3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead482f1767b36738dc9a7c6047960c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508e65d9e97bb5ae48d4999cfec523b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83978f858d7650169c6b5ecffd0593fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575a87cefd98480997723596482d4e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd464e61a7c38b03f17b0d6ed5bf78b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9da6b05eb95e7d59af8aa1a280b28d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6789e6bc433bde76572205d7c169518696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baffae5ccc9c4127331f5da020cef0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b930dfd1c3c64d32c36ed6b8b0049698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb44b141e8b6dd5c6034ca3affd419699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a555c33cc347ced5287dc759fb406700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75648500d8db52411e0e4d39ac61ad66701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336843eaa0349bde4f7583d382651999702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f75872022b97b006a14a77d319b286703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff1ec9220de20a99359a09537e6ca3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854813a89cab12232741322b1175f64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7080257d4ca97b58752d5a845c1e681706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829211ba04414bd7dd1b472081604dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ac3ba1418508dfd42fa393646c65e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b8b133a89883a9283508df1655680709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669e4080035e57b3a0c380060c34e83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1afd8929e37f0e09eb8d15b5eccf4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b2cfd7c87a7fabded6f6916ad8207712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f14e0131f8d99d867d710869547090713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a303a7dac0348eba634810d884e7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4d23193a0832f4878ff08eb758106715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39674014101f9289365a3bd9cfc27b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8660bcf33d961d8f8e9eb8cf7964b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa612a5540fafb76797bc5fb508955f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e15c4c20ed0ba9a709bea6ab3e25b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875878d969b882659f89a3b020997f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063952fb027d9f88dd552494d52c635721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ba86628e018b207c167dbff827819722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff8374cca187cd65c669f70965339f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a46f53fcbdc013c4b847b1ebcd25f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29175b01842373924fd33f0964a7046d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3aa8a2618ae1dbe4c7ad2a1ae9e7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd134f64f73f56e55557c45d3ef88e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4378ab441e3d76dbfc6b762c3b8f895728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55bcc7dc0b427fde146bfa39fca7bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d330adc14738e4dcfbd3412c2cb48d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df30a6c16becec0a182bce2cf789c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa794fb7deabb7532ef63a2a55e0fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a9ff65c59bc596790ca337d3078e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db05d52139848bed6ab6ca1e42c5f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ce1b5a0b66d8c2bd4c02ee8745dc1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af410d294dab5ce550bded6fd691cb99736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a017461cb08907441974a251007e39737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f98f6072476a4540fe93f46f8e50ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1ac9ea72d53a8032a5dcddc8d0059739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367574777ed0de6b847a8629cced98e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab83107f41e22aa553ec2edb8daf266741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa926abcc6411a4f91616a6fbe7d844742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74db90292ac5a33e2197e397d0baae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48604ed676cef83dc8dde82d8a40ef15744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee53e43967a9deecf30a16ac860b803745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cabf3a604ee5d2110bc2b301f355bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec07bc264132ec2d776565bce239e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bac5e2575734fdaea427e0121c7957748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e0994d78439d37481febbd3d993c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdbda4a1201da77cb0dd411e91a76e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f738e9473635fade386faffe448f2ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1474c2d6759e0aa0de14132dedcaa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d66e5513d3ec055ec55baae339cec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de4a742c1afd318c3bfe142388db16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f77c1a07957d1bd370370a2d26c33755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba7c183b17af1923ac7431d88aad69756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1d563c5161c69a87f35e7c69ddfdb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baf94d1b33af402e15f22c7383bd6d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92c32f5bb20da4ecfc5abfa2f8cbee759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>