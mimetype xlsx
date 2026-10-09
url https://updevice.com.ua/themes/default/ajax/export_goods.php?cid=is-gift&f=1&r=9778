--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfb6d146b8cd8273702c36090b12511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f702c41dd01a6062396a7b261fc37bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cea1f655c4a2a9486294f8dce38d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42920e7ef206dc96ab94a9b07c81444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151078ec01de959e2af7f97f0f7ec5b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e08d7a1fda70806ff597b93b9b4226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f215eeee13f0da76ceb60fd7604c977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c120ca3702e4e88d68be06f4543e6188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0849c7db952a6dc4ae0727a9680bee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd07c14aafad372a861d0843691778e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7094a77161c8fcdbb5fc650e19ec25111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0a8441bacd4da2eea8b8b4eb90cbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c891379f74b6bd2e1f7ac6e4d1e6e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa8aec5e55bb13f30a81fae11f9a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b2ee7b08774ba9bbbfb0f06f94b8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb8d3c273e4c042bf55025856f4c9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da5f64ba111252b8a1ac88cfe83d1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a723cae8f4a68e1ba238b7d130d614118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23268b42728d4c2b4c11c452b5e72419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed467a7c0776cb6d0207b587e95a9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42358ad056bbfbc470b753cffe664a9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8145a54e20fa7184348bfa3f15bb42422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381b01296b6066e75fe770ef876dede23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb3ad575311d7c7feada1134f3c6fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5ec848b7d712afdd722b05e56bae325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b3eff29f572d53560039a10de89ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8246f8b0598a0af66fc607fe999d58327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca7217df9a7d635e921cefa57682e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3af1c5c3902b3270cc04825c99c61229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34738bbfe52255a755f81d28c69e407030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01db9a4f906a9538b5cdc6cd7479fbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b454f62d13c763768958c1b7b44607032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f95e7f286d29163a45ed6515e200f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f0791ffd496a169e14fba22b50a7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f9111cd902e1d227adaa507f52b0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55567e4cf25f523788f96f33a66722e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1af3084c6b96fc6c2f04f8378369237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5cb93e41a2c7892653f6614d07b6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c4aa2c69ac0fc4f0fa8f30e5b8f8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651b82a5ba40d0ac1068795564a9fec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8fdcb286528b5f2f1442085e18a5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedd8a3c177389a9ea0363465f0546642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6031e2803e4438bfe58ca9e54a44dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3655423a92f67795e696f96b284adf144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30f5446dca3f5c264c1695dd78827345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f2303265e10a0e0bad653586035a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e87d6881b3f18f6a34062aeb9ff12047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000e86b0952197db5f729749f21d85448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05078cbc677b8cd73da94957a2c574ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c44c98eeeacda8903dd1de25aaef3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be915aeee550ca3fed1f422d6aceb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9964ff356cbfb9b30584e708e16bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccd65ece8a858ce294b4d3ee8017ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa85c50ddac205111f4dd176646670154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e286481f0ecd7345165324df56e6b3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b20842bb45ad6a62f43a18ef3bfdc256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbb1982d6f64e25128c900e2a8cf7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde806d411f741d9272aeb5147fb46d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c25bbe2c86412144bca2fb6be53a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd99981558fe67a34bd811f9807e83d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc309d9c27b54704de20f4dff43b6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c423327e3aa7a7614aa2ffaab44c4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf928cb2fe8fbd4623a8c3a4235b8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42276b38f31b1defe756fa8338de5b6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d92b4739b702f45a3d0435931ceae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa946ee04e016e911affaa46765a8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d75181e7f66076a31a5d8f5606dca467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2956cde179a3bef668db850965c364968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02b79b21eaf8c24afee96d8f48a85469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedf27e013f3dcee52a8cd8949434c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb6c334fccb7339789d9f41ec5921c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43eaf461c4cabdbfce99c9ab4f73ba172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34df991d0db4aca31819ab0e4fe23173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fb127b221f9d7f1ec682f976596cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54812d00aa098c72d58757475116777d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465afe811604eaded05fd8f4f6f703476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5e2908e7b09dad27d9588ccf3f23a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cd16c0089543462ac2d14bbe6a5c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e47d467bf7b8923e2f835b8ff6f7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375a2f1c71d8e2b6ca29a47fdb33d4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ea8beeea9a1fd5cc01aafcefe038c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7e9f7f3f02a5f59d477e7bd355b3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a0e6337ddd3678ddc005e0af8abe983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f1ad590fbe4d7845cbcf808fb904e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbccb1c50de7010a2fb7855dd0519285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7b6f99ee94417af9b40eb7ea80a5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a6253aacdd18b73be4b35e01c2c7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f5a1912647f1a8b1d4d6c936c38a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138f688a6d3b56f5d352a3ea1a419d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3e22d5f18dc247a8da90110d232d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da97e77ec7ccbd278c7489456a70d4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3318fa46c5cdfd4222017d3d3908a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7db161982195fe4f2cbb5356c2c7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c568f8f8e855cb7f3fb29056b70d9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658b5ed7516feea4bee508d95f95d9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fe7ba066f7cbe6f0ad5b4233d2c6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06b9045117f37fcc0778a6be8ab21a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d7ae06f73bcdee93e64503d38c43b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c714ae4b904f6a74d3a8053381289599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda766bd6d95eae450584769eb27d23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6994bb845035f3adc2ed95f5047d46e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500465de1be5847c0ec581c23dff35f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c4b0e0b915a93fd8aebe1918f24e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b9901eaf29b0d41475275f7ccf83c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044702bf895d79ae037697dfa2b75edc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad26f4767ba0e12e747a26fd14024c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957176fa7ab9cb8a51e683fe3797c66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cba9d0a40b829264cc4d95f0de8e22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef156765b758a5214d5db19aaf078b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00615b7d733ccf5138b22ff2efc4e9da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc805a44b1457dc319d4796484b145b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef1292d044f1cd6412060ff820b726112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78383a9050c587b8322b0bbb24970694113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264895a42036996e97dc282533311a4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5373f589380d38b52515687fa85431115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373717c29e84e9d9a5690cddce7ec961116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bbea205263c044fc1f18dbc1eeaa7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ed65093c2af18b6d3651fb3eaf340118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19eae7d592b8df4ae3090efa7ab37a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bc37760fa6d10f50454d6832ce065120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91418e6f85adedc08e30f6e891bb57d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cec03ce76732b2048307da161e5dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e45c9c8fc097ad747e599b577119b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0903f8fb9ccebe3c8d2a3d4333f92d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b7cc865b40f144daaddb40151d3e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5504908ad814431a78352da712be01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ab711ea27ebdefbc5823d14e10f61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb67d8c7b3c6a6d5a3b507777c4c216128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0ebd3816e71f5361f2d95a9448f6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551b93aa353289dde191133be3116e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9446da26ef33638c15895d78828eac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09260e95865f1331a24772c8a3998957132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1a6a9042c3e6e020844635fa5cb64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dc7535f01d7fa47db18ae377afb7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669c4543e316114e9539b699b367bfb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68f6fe946a5d14134eafa4e47176ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebdf46a3b202c22ad38944b07cf49b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944f05f99a1cd5d7147cc95c904f652138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ccb1801162b6946ffe182d6887b36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397bbd28ecbdb16dcf12b9fa66ba59d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827cb5b42114d12d4cb4638bc2b6c1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b906741129b3dee9bdf3ffcffa03e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c3b1eec58b407dddc26a5244945e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cc4dea2f8436ee365d6cc0337c94a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa0c506bcc2a837eb2b8cffa7fc493145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2046c4cbe10712216ceafc71e5797146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780f61a2376238b7905c21e911c0d8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d6a9a1581fb0a7217594d2ce249bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68708248b33d8bb375b5f1ef4724c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798831d6a680c2782a37e5537b55b9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a91347aacad44d229820c80f13548f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd8ffc0ffa5a4a79dbe2fc75a4f4f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8141fc92911d0ebf429beccdaa6757153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46137685e734a69f6de77ad8c237c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a883bb8cf253da4686b57a64f5204155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6e2c81a7efa2fa8cedb6020383a2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055e41ddf9edc226b44eeed04d2b4d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6f21a5bb65f05e33a6125e0e8f4fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb93066865268b62089c764a45bfe7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b259225ab8a0e1d3c526fd60afd407e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d1c95f1b81327328e195afc1c25e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afba1cdf96847ed5cf5e94998e315f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cf537fb19c22e58ec041e259660f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e84a4c1a6f621a71cf7a624736ca2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c517e98c95c29e90bac9bb40686a229165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fae0164dcde7973c098aa6e7f87c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070836001497e8aa1425ad9072554732167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17578fa83bcc5a6716035a836ded35f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af659cd2f7362d4684f60a834689f101169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1924a86c7e6c1d64ef5d8af0e7d59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d1663b356b3ea4628e08aec8d17f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af88183e1d1f1d07ca64de91f99ed4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c48f7e46782ec35beb88b914295792173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd31e46401649e7a2edd16df4c5652174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76fcefdb1fd52d5e0f1ba76e38a40b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa8f60b71bf4f9053b259a816f9605176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ac3c4f8d6a58b49ad3e81b3aee5cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de0c3ccd00d86ed2859b2b87ff84e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a40380eb6994ccf5f49e6a9e8b912c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a58b8773272a451b3fdb53cd08cc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264709f5edc9e28d99bde4e1f5dcc22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321b8afbf0f0aeb16a18edcb94bea5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943d5754c66b9754abf3bab40bbf6df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4e48dd3804ea5536ad66329e2a607184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9c112f5ad406e82a78f1e74eca51b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04be0b66c445946ab466ddaa1d057e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dae4579c7b98c36d405a42a3c36c4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dad4444cbb9c5a43989301a01d4c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4a60843b3e8f4514c0b6a16bda2cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4d13863943ac4e8eeca4e2f5f6f3f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4ee02f1e6e677bca3769af1d85351191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be83f5a10a7a840f53a1d16d648b156192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea78619becd3e13d8cdbc893de7dc31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86befe802b64d69c2e03ed22f92e897e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b36ca1d54c1f77aef64b86b18e43d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49481b906698f71f9648d7d21220bc5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1693c07bcd92b1658bf1a8cc23125a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968a2cd638c35ee146d1fe80117339c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acbf10d5d7dbe4f977a9cdfbdb60a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f975a22870251d0cfd6ba592270ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c776522e2db51a71dfadb7e48395e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560ce40a311929a42af580db532efdd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7212dc659da5726ef4fa7898338ced203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a01493e92ebb1c563f9b67d555b94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f546ee6210aaa087e5d43f3829d0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4164ef06d9b88d9276b644fdffa50f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bce3a899433d8fd98653734cc2a3d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f835164d02dd1cbbb147cfbc16f12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8f497ff197c9ff86e0c09c81e74b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565a3aa5f9f1a53531ea839095a17c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cff63a857c01a73829eea8128ac8c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935c9c393c3f5d65b0cf87561fd8807212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc754a2d2c2e32493017af0c63afc95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1214cad7c79adc04f93266ec9b289a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f4d09ced90b3efa8b2c58cd989b3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33d8358e817101560afdd5001d4cdc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242964ae5b92ae38c1453e93a4abab3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7790943b3462cab3957167eb4c6759218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb5a9a5c4f5fc11225ee4ff1cb2d2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf1cb948b1371ca451376cb9f3ad1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0e92244b7b23a97253a1c6df0d785221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d773cd200b22f4ced2c2aea515a06b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768bc5b542fa48204fc94e881bd5b28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f1c92fea8a326dfc20460a04c7dac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5c89d3bf70b9c236b60aef6617ff7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d3cdebf81380aa3855c1ed6cbd566226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395d9fc362bd4ef9d82105a4cb4b892227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7469f5c20472254f3dc50720a7732ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387634ba3d7c8f39b874465241a1de2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49c5a7b53da979f8524a706bc1ccd5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736cc8410f2dedad20f2c376f040671231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c51bc34c7006528de1788108458927232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a3d09532e2803cb1066982be67630233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a6e7c31e1ddaebca079825818eb36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a192bec2aea7672720730856784ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20807ff68c3dac91cc43179c993bf5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ee2c3cb6bb2a3f32e026982f7a13f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f8522207a26114e24c98f54017509238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfa3762f3aba70c32650c5d11d4992239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77dd598d7cd34642c02d1d22e1c2dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fc904b15731363d9e644e84b4dbc4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c510cdf6e069b8d5cee3e5122e2cad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb6eb7fbb6cba6851be183e37cf8a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34864d520e805520acfc2eef445eda3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7467a7f163bf01d9384a87f851c1fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221356808a738831081fb1c689214409246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b98b2ccf5cc6138d5277f6db0f65fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f42d81c3d9d9f73ad5f5839159d03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7284f32639ebc9e03298301dba68a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685612cb13c2963441ca0c818c735cfa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ccbb275971d510516f4b323fcc5a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a052e5d6ad86f05fc31ce6bcc6a4b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dcbc768daac5db17a0b0456aa0a78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27937f3dd0b3b227c6a9ce258f85deb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e53f76216bdc7b73da0e53e598a95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f325239557495e1dd065d8afc74fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8229bb559f3c42a1bca68e45de310257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03c5e92d8a97374b32ed1685588124258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be952592985ee2a045645b5b6a013d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377677b2daa7490341cffc6dd1732180260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ff2485e2c6fc0271791b58523c9b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636f79545574fd8bd1c33cffa8a64ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4895ea5856d191d3862292b10406923263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9ff576ba5e829aa7cfd839ca356fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14eaad90bf669da2fe58d7cc80f3a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e026c677b017a2a154b147a21f463266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abb38b4cfba2d0d919d79320d1ad3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475119a9acd233070c4eefb2889195c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c7c9093f6fc2821d869d10311d63a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3b4fa9e6be0ff48d597ae464106c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412df9989bff7ccd409ea0692f8e3b4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e53757a0893b7bd0b2f4fa81e4544272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f833bc988ff6eae9c6f1b196504b08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56369fe1a3adf97a3e405331f1d946274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94d54be35c999e9f4a71f04c92f24f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d0bda203523964112699f6b8b48de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfdf7a6b3eff85efc33d44d0bea014277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac09ad9e17f08b6676a03dd4d9cac39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dead6a2dd9af275293215b7cbe897f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1b33e41e9a12c36da90c7c285c2da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3775ae952568f370ffd94d332cb121281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b54d25738cad988134547a665fc33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88521310ed20da24d44d37610972bad9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dce5a3126f5261ee1e703bf5244e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae09918fe19296da46b9eb9ae70e50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff3f9aae2c1ae7f0a684dea9230fe7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd85979a1fa27f0d8b8cb31d03af8f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e409aed294c83db4f31428dd5795b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb8578245c3c0a1647f6e36397773a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86b65978a2a02550d58dba0775b210290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82ba09c412645f85b62b8820e8b1d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00b6226b3d375ba139d990563e8fa7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5494ee0483f4b909988784c24d4307b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6e070d55ae308dd6082197d7abd24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48185f1a23616f777aad91879cb8d67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514f3ac95265b0b9208b23aec5c3b5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c23f39f6ad2f12d38c0f6b1e0afcc8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a97501d7024f186566eff48d77a5bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2444f7949d07c83ee3f0650a3f839d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06a548a1ca4c2029d5c13f80049fb5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2897a9ba1993672700c716f836f1a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07ced118482fd512325dbab2173169302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c7461b110c15b36c58b01c626d3f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062b227ac233f07d998afc841250ab6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f161897432bc248a67289057689015305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a235db2ff5b47ef71d8c3e0f4ce6843306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47268de2499d836c62538a645eb63edd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0ca74e8d6509189a3fb355136f240308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98175622e2aa45742259591dee184aea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7c87bb0683109d794be1526a2a69a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d42fd6a9ee9f5434bf86d0c634b928311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48918828996c349bf8cda3ce84dc4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093476b057c5f446a65b75c13103e0bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f4090ceec496db72d52629b64910f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b6908d112ec5392c59e47420f21a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dd7d2f575e76a88e8a4e05e8532d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98cb0c47c1f94fcc47c3bb08b95ef1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6210429868d96d0bdc096060a94be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d0bf775887939eaa0089491a5d8e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813369ec94444273225ea19dea230a0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d502b046d7d1c8a4a110a6544297bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bf303f68391d4e1de542787312ba3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa531cc98bf11563103e626af47e23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d1cc7733fa50985f027f9ab98b8a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f700d2d92ad68dd5f1d8e68b2395b9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8a837190531082280acf9cb3bcf21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae16f3bc257958d39e1c84f2d0c0d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32165bec5e39dae64b5cd60cdb37ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a538e403e34b26de21a20f3df50a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf974c921bdd026dbcc9e1bc6af6f6e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34e2c5daad5ebcb61c43e182e6d636331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff451596ef65e653b77346d0fa4213b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5856650f923ef35457b675e37b883ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb91dbd54234d4f8c67fc9f76b7292334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03242b1a6b2fd0bea83e2df0c68e8f57335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88460e25fd89f3d6c1df086c06b5fe3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4afea699037a5665fddae1c37d776337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bcb1acf16aac3802d706793680af0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948160294f0bf34ce1370ae81c70ccf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad06a51cf35292dbb468f8904a39ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fee6dc6ff6eb6035993ad67ed51683341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0ec7acc90e0a7ffb02254fcaee82b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039f5c33b422c7de33549e581fa771c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb2f007fdc41ec7be8d785d276f157344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cb5b653650acbe87e977f69942a5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d57d72febf25b0ff03e5d2759887c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb26a1d3509fb524970655bb6a4fca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4774d07c006cee8354c0b55218b2319348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935306073bdd53b5953ecb5f361dfa07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5c036ccd6f5ad87106db5fec2a6ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09de5ac1f1b8766c96ec5ab81cd5bfa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ef97157bee93bcd5185801268ec18352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d344e3590daf05c260097115d2c856353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb092ff786dccbd7f57b7574a92f9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9b6b48e79b448f54cb70376f4feff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33202e5bfd32ebae931a3bdd83cd7a54356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425f75e66ca2e14e768af12d4713550357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b5a63879cb2047e804947de9b0d27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198803fbac724bf039608ab45cc1041359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02268c448999ede4e1683e1f7dc679360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6adc39e3b83e21cd7b546ace730c18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673170ca827de54a5ee2a7f5910d5c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e18671231363b237355c4dfa4886d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de15527e1b173a976c1c5838be4a891364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f549c54f78b58f7bb76acdb084c26365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b65cf29278566307bda56c43a5e60a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46408a16e54eaf3baeb496a60d5aedc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bdece13e5cac82a6bf49932879b1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e4024414634ca0a80a5e1a04d87d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0e85a690c475b537f243e5df8c105370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd24c8d00e16ad63c16f1f58a57c63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1126e1a03c81f7406acd853fd818dd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5db1235e39fbcd2203e4d68c59797373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021384ed740186422f89e8aabe42e0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b17c62753f9b8d082a92bfd53d08d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37796bd412d8e52c59782577d58f8f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b408966c920578efa9a88f886da58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1551aa8af66f07bf611bfcf17830b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00be846d9cc710118aad8522a48214b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0bdd1d4ddc78b3e4873e99f0fae6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f319dd44d8f40be46745a4a9078cedd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce237643889a0f2d39fffa25e7e2ff06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57ac611b717df8c79a00cd0a473082383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96281ea082e4ee1c5a8097b1254fbf1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9599b67ed0d847fb704210244439d99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cd7db1fb20d22b472b9347055f3bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f64ff3e96bafed9282ffc365eb07a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaac1e6d6688277d02b36fe6ce404e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd650e6bc66d52e001e35472eacf91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13277de892a7d5e7ce39ba317d754ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f27c06803f6e1dd4ca5db0546396e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e0f20c4c38cb91be3820721620304392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292c8e1eb83521615517020e95783f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70690ebeda96b5214cfe685028f4550394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cea25854be26730eebcb2b10385cad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296671f450f1b7f64bd1eb3b0f96cace396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b72e86e562bfab724868d4926e345397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f4711f216738e226177f515b304b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c637c49e871ffacb32f241f54132f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb6e74cb32102f8bbd6d844c4ed3c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed731173f567e6e1c840bf49d06e493401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda636e194473495d415a8e3a6814180402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2579a51512cfb786adb2b84b671dce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde3abf8f604152893cfe360e64449c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d9f14f8d5f74985ce075258e43479405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba78815ca95ff9f639d87f2f85bdeee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a414d5834750dd0579130de1b80164d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc236a4dff8b25ba623cff49aaf5a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092c549cf1173fac3ef38e2b43a5dee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2935dd6ec2ae0a9c4cc532efadb45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f51181ad6c5cd4a04d0f66f42e066411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86f9663b8e854155a47393568bad03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dd7631b3879a5d494533e00ceb2b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037f56bab1aaee3d6e1e2f4303f50ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfee09247f3788d3de23a1681fa2d60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4910eb7b18424f124d7c54c830349416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde31f2d41288e5ca46480763fb6a1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94081fc48caa55583dad892129fe4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eca2f151d66cc4e43f632769f4fb8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85be383d731df22b8e6a693664468b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add05449794ed64c3d8067ba6a44c461421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9a7907d9706c4c9c36baee1f2a1bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96365025d2993217675dd3f95cdb8af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b99ca69aec8b46acb0ae5cc75f04b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dba01c17780a8bbbefbf8feb6a148425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662768295887d92c2dde388e027b7e52426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284b959ccf1730f576d9e1513b3a165427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d849992b3ea2deac3763f53220919428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbd014302d75311b91d2a08003de03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad73209e14ca64919dd85e9fc93066430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94472ec234bd99eacecac5a5e7a90c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cbbb97d1429d926f9fe4cc33134fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905de9bfd1353c0a0c17e3a3f833bca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe461523d2ba269ad86b4abe49d6e002434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a00668b20a654d3582c7261c5f267435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8182100186aee13af0df5f48eeded436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e260081d04914018a2f65aa7c6efcf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4a86d085091703b05bf17646cb11f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c1b764f5d7ce358ab543853f019e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589c2b435434459f18eb2f9b4f39351440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664b876fdaa67cef37646ffd64be34a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78047a6b98a445dd160c5318ccae98b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fa214d8925e6ffc4cc7495b77eb71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa944dabf5787f8f03c4bd6accaea3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50f8c3881f0e84bc8b13fa34bf068a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9e1c49f2fbfb3c66ad949971bbd37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0938f1adcd9c14d20db6a48f8379587447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c873cd88c688cc5967917aa515785e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb90d4e46ae7ed1fe704dc70f42ff97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3f1e3063d433088a01581b57f6478450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28a38e9abe4e0881bce21da37a641e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c028bc4c092753fd937c20218ace322452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772162faf452292c69d7aac84b0891cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5fcc78b086ba90da6975ac3658975454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4301f973ee5002b637ce5dd73208f7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b124bf6d34229eb2374fc9239f045b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886c532abe053d654ab6123a2ba1935457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d08c97b08ff3350bc4266da6d230fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7eb93fd04657e323831ed5dbb71be4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b640566d7b99cca4653c3f8cd279c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c0195d8ce5289d511950b16d41bc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed3f895423ea9f4a17dfaae35d1fec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba8dbc851839928141d5f129373638463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e03b07db29c16549888b9a0fcb05d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799305e33505b553e6401c1d0613a028465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f195f6a24d94003b390dec4d6c6ccee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf9a1860db547587593c605c834bee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f2281dcc3421f360772cf845e94e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ad0e9c5508237993d6c89739d0c13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f5e2a8f9951f380afb2af5eb84643470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065132aff3b2c9c6ba600548dddb278b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2add0761214c16516cf3e6e83c643472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba5e622b2052ed4d6b68ee5b6adc06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7c66feae03ac37b9bb43fd088e988474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48f4c1de5ce5f745c5b3952a42eb76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8e99f01ebd310ab3d4efbd6fc8342476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac732f24d7777b5b5259f82e711a2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f491d516eb1d476ee06470f9824695478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f792a1a06e6f8eaf0badcf8695f031e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d57abf4628ac5151745d619b589fe9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1a2f317dd64194ff35f0a78ec17db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139553305ff5b98006a0cb2755caaab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106695e65e3935c17585895ab6fa4bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e5087dd31fa1bb80e8f0052b97e17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0161ab414340d6c14fa6611e99193485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7716a537b4e6a0cfc42597560800aed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c10ff4028a13c1a20e2a0453f91bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240584ffe0ceaf5725ea3482d8fdb7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc4bfdf491eed17496ae3485da259b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dab09f3d47e6310bd767d20c15b611490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482637c38f8118d4a4b60f6e8ec49d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fc864af96854c56ea2eb76adba4d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3117a4164e8c2c455afcd611fc58da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6a2cd98b2f5d080413d6fbfd53405494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a207603a813144c2a6f14299c803f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acf9717975eb20cf6ebc91375512c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce24699f4f86cb07a98e995fce8c47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6b256ae4b7c2582e4d3a93c0b5483498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c24a77fdc9364851036eaf108ef031499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523f9d7b901968a7ecd0d8f03ace899500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222bc3c76b1a002b13359a93a978b98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dddeeaa481ab1e8c4986238e4836e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6da2a6fd32971c3be9165c076171a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348adf4f146cf55de4468dd3dad08e10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527add5049694950feb7a10b085aef9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233a5488487e6a7683fca26a38d7228506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05578a6e2db6bd9b3f26b7f8804a912b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90745f79dc5b479f6f2be100c19e5c89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43790704dc58ad7fb22dbe90d90be8e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe47e6a43cbfc10d61a22df7cc1de2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d2263d6b647c945e9fee7d95aa986511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789702585030cecbf246f7103df3a14f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5910de02705062d87b6b6847d1ffb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382396a11e98ac548a634718f4d91113514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69116ac739dd46180fee20afebc1e7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b00083d07a60d6a6916b0e1966b059516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025131971e0caa28860002e49079aa44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa970d9f1860f4483e26524cf89c27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622db6d770df2deb30504d50b1bb39f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0dfdbc170a9c9cb8c60599b017cb8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a4aece580d1c3a5b3e65c24f01e5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a38baee47d098130854cf4746e6b58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fc775339712e50a43fb279df81fc7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e9baeb76d6fa0a9ec0b5cf4c50246524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6b3f73025ec73d6d67afc7518ffb1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdf0db5d429dc180cb2f24828ba311526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61608c4dcf782be1344c2dcb34282366527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72fba111dcad985aa92f7239349c53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377e7f636b7646b052c96f87cdcdffd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27024f4e85be06521ccececca404e09d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdca1f265aae171f5a1b3521bc6648d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba3abd700d7d2ac1cb453917c72796532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a1548acdd3c0e4756114d95da0168533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239bd69235fd9252d6c70732ff06a44534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e861a96e929870616e626e9b21870535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15e225c9d820918d52a2d89c3b3edd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b8aca1dd1d33ffaee9463278fa9d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfc95cd4d931969ccd853aa6849455538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa363f7d1db37d9af5e1d7590669aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980abaf101d1216a93decb99719a4da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fc57ad61b5e20803edc3e73f5d043541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144150ffa764c05c7de36fc604b25a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372fdbdba439b7b579153f5340dddf0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5526370c7a11e99be0471c6a58b938544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72885b639350d56f8485ed774d25a79d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0967f72e5d9f13b525000a5cf9e51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028aa15264547445dd219caecaffba2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff8d2bdf17a647799867c249d9fee1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d74c8afc2f149bfd471561551da02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342baf40bdd997c87b9054b2145637f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fbd3aa1543a9d99a6b617943af8f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add55cc099e272ea8e64c58b8ba275b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bda30c91edea28e00996b1738e0f06553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f360b8a0938695cab6e28572487d5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0541deb78b001d0bab3bf1bfae3c49a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2595d7c263797cc0ab1a57245a8f7ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a8d986f0291a0ae39b6857df43150557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31363e16a04f766ab00a6a6f31fdcab7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9177c190670034e20f8b1ab849f4f11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946086ea0fef6ac179a1061f1100930f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7823a6e84dbeac1c0c727b31ab0b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a41e07bc8a4c6467b1a487c9a57f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795eb86e2372313fce548181b6b1f4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcbf3a02cc262da0532ba476107849564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565121a27c23db578fe587db17beeb8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633313348c370869d03099518f6409ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e75e8e48846035e83bdcd91243e7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505aa88b9ba9f5e16b2050bf7a4094d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b005c1e98bfa3764646c63072e8522569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e013c49395f62d80e6ceaef8edef0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c3d4384c9e59173d4d28673266964571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2043537dcae5620429d189c6bdac7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389054d8e9052385926e5b9c62a016bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dc5766b55c019ec68c30f7c845505574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec29eb49bc5fac421cc6bb9e2bf679575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15453dffd49a1c8c8316a45c714602e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b983b0a3f8acf1b63638a335666204577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba145e1b41eceb9ef525ef88b8e28b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb542a872da4510b67058d9961b73996579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448182c8dca46fef109336e113e62de8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2978d92dabb40bc0d5ee7011a70ba31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d3ec12c8f0b4ab81e885f630ba2a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3b241fb7a0701873eb4f64b9099dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cec1ac41efa6f25512b96c3f21e92584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043772a088084c7c1ae661367a872fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3fb0db809d28b76efd6098179d654586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f48459442e6df351c4ec1ee3ab8dfc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9af8016f113138994fb7a9a05289c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2b67a312c0cb800d3a757263263fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919471d91b50c102dc3bef8bc20e088590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ccd4accaed1ee8834ca2866741f37591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce3097221d1ce1c3592cf2817faed8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12da1a7a6b130d645a6cd6ebfb3e31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395359778079f662525a40283385293594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cc962ec4d9aead0671edfcc85dabd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93ff6236f532da513c654b319c0991596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ccdf3a8ad3dcc2a85183abd33b70e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b4de110b222f03cde1c46b3414efb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6887e2c9110a90c0900ba7b6f14db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250122c79859523fa6870116c870d104600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb7f890dc4661960c9e6408a5899ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee415559bade5ee658a8c17346b1feef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31d4f99d7a26716c71fc6eb65d4038603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de25007113bccac1c108e64ec47147604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030938b752027516f336dc8f0695e88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736966740e258f78ce8d9e492678de1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ef6045d5f8d492a17568ab20286c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aa1370aa7f6a29850fdfcd7fcc020608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0934d87dcfc2112d2d5a8ac252d0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef53a9271a3467b6cebb8bf386d42d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e6e6f8632f262a3661804c550e932611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b6013053744939e7519aca7ba5f23612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131215a767bcf60cdbc4428b7564f1c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b355cd19466fd09ecd68efd4e0342f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7f7dd827cd0a0702f1631ec2dc633615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde4aab67bb31a5c3efac49a94d48f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457d8fbea71505ffcac95dde1907627617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eede3d0f1b5488a0b4fc76492a20eec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04340d2f5faff923a977ee86010c261619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016810c71fd6eb490c4d0a6d0c6cd673620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51a60a46f1e1e07870a1bf87a993b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f08f5582b88af1532ecc8a9a9ec3bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f1c37bcb42055e1c11ebd71a08bb8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc2096df2d60bf511bac892c9687ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bb8d0b3164541cc4cdc98df2d7049625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b785ada92cabc20bdc5c992676eae5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcec3982a6759309fe05f7e013eda75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4d9fcbdca8cdbd44fcb34f9eecdbc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315375375ec2049c538ffe9f8d88f24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0ca4258ba9568b1201528afb3af7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de15464ee42cc4506a808bfb56d4fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79631a124a82e72927c3becd2b81633e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdc131a59c4ea9606d2af671e741cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1e490af5833c14c737cbb2f95cf90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a468895b68187e67295c026d06358f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00432a02c05386562701a99dc7d987a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9337f7b895c5997196de4a09aec10637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99027e7a43055a41f54eca98ef42e418638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3acfb5808b44bb3f5bc9861c2ae81d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac15afd4e6e032ffce7e9cc9d8a80fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9171e338d7737aa9f636208964651b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df1a9d5e12cf557b791a956010845c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b824b30f5798229731d115f4a35f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5c1111c763b3dc36b979c7340ae64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5681fb0182f8871238ca4e33adaed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db029f7562487cfeb6356d6a5aa6440646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838042add531b1ed781d3514ed3f2e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398147f9d74a74c4313b653b6f72623b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a38c93b76b1cefa905c5d6b1cc66f8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3ded8beb5dc0b98189c3377ab135b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c924114431d795d8f141c8854b216c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c138e47a026a2019387d716ad97972652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c852966972d4c3299ec9204dca2889653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385a9cb041d76b61036fb68b26db04a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075386fb60d4659cc9164f527d9b460655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4db8b6bb15a5c37937c9ff8696097656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6091d4bd4730b1cca720bd5846c25a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cc9c4c1c5c88de9f8b6bd55ecf9f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891191a4ecebbd3dc56b2b4cd87cb12659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873077a49ecf7122bfba4a6930db6cec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abe4614c80dcc7c7b47d22d430dc34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801464ae1aea0c137b5ec5ebcc4b3bc2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde3274beaeb7d93acbdc8a0bf8122b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b927963f30d65ab6d847ef04dc5b6e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822dc50db71f1bd3fcf1b2f8114533b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7109a068cc0b542a7f13473641cc2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29882ee315de1242f0aaeb5888b56bf2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab5e1aa6a0c267abf9ae156b5cc7fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cbc9d294c009928c497a5fb8cc9fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ba2cbc4dfc771d15ebdda6b1e71a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d25318dbf211ccafca68a75f1b16a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076758ecf5064e2578e22f9308b58c86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f92cbd5b678b5f40bce6df05f5490f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7393a21e7a688372936c5d471fe1bf9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc23d1a96449031591ff48c4d5924e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b97ee49b9a523990ca217cf24b50b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8dd3a24e3ac93142b8a826a7a3a80677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b443db666f83fe8bd36883bae768a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa593944158978dedf17bb6ad1283cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1adb4de44df410642a4f36d7d0150b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3aaddffd85fac14665e894817735b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cec423340b4f69ac0b6a065539a7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c24d9b232e1de30e967628a273e2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197cb98991d2d1f69c966cc6343167b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fe20bac4c3d1fd9d9fa96727519c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a21ddb7ef1a0a7a9ce448ace9d9139686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4d2690667ee57623a40c3ab903d30687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a39402083bd11ee1f6de19c3578be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea1e65071a2403b25345a5e2440c6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c66e97b89a1c4992b40d9243372326690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bf0724319ae123fdc69642b15071c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d17d13072662bd7599a4b5c94f619692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de0c8805c546d8a8d68bfdc2a7bb9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f69e834ea68408d0181d5c86590b23694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a7d08fa014379cba7adf502b1e82d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dc9867fc0b23256c0d46e95c6d36e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00ea8d0bf4dc24130c3ee36c601ad8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8561472302cafc9f6956c7af3f3ebea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28d8e2d3738f69488018a214b16f39699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927aa2090a2a939aa2c66fdf1cb12aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10ea27ada3b3c136c2a7b3207ca595701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecaa002140a96b66fea4c8b1574e68702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d432b1795aadbe2ad52cc1af2f9e3b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8a907203b87f8294e17d20a24dd24704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd5ede93571cefdac967093c5176a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13bcc3e0922b302509f04db52eb6b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10778d544919c2d955f0ec7a7cb0aea4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d0f390eeaf098af5ebdc98e2300ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f109064be5c8fa482d235be78f3a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81737d6f1b9ab9627b3184eb1691ee46710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bac5b22b6fcdc57d3101ceba86ccb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648796cc4ff16f0e8d69e1fa539af657712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae317b0e6014a4a21b3be41b187526b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbb8e67fc35e4e0dfdc2ad5c5ce7c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531267976715a469fe7d07cd6a78b194715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dba66ae35057f2d7c081b5ce79ea6c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142340427cb29d6dbfb5d41b2254fc5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe0bac8405299fe3bc5655ca1f0b5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddad4d2657ed85b8a9ec5fbcc16b920719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb314e5e53a475fe71eedc1c04d54f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39868da99c85a93dc369c230a6357e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2fb7a8828f861514c7134618d5b31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3a3b1b40ac670c1143903236ad287723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcbce827d78d9c550974884e9cccd0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118a65feb14c00e442d1e4f2c20bf27725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4b452bd9f3f502b7ae737ca0fbf59726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37775f2707bad8f773a3ccc544c56819727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3b851712a31d8a7d993e568177351728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054e50cc4f8e027578cc1e1e8bd9558729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88337ff9bc11bc82e0a54fccf0863144730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d469de3809e245bdbe4a637359792731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ea2a77321b4a9991c8172914717dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f208f85e9d3d90652d8f08a44676e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74167953091523025925e79465782556734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b9fb9f36a32135665584263485753735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd97f687ab0c6d6cb5889b76eb3b58736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8927dbd3a48d0e47b660622d1ba36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de24bb3c4db78e82d69059f31850011738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c59c3f7406df7c6a4f07102a73406739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4990477da595454b28c3d3d496cf6c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b566b09e122809daa683c2bcb59f80a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f1c9538056dc6cd63341f3fa043d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6d9ca537f042ac5acde813d6c02ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56148f205b4f8ead05eb58eed0f7a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f045e8f4914f7d8c867d2b7071fc18745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0904cd32b53c0e3988792e24838e66746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f0b0443ff11a2ebf38efa5438b446747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76baf65e7b55bb76970e8d97639faf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5efdcc9636d83742a1d0fa5a8f356749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f54e329dd21d302606a1c55516049750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5b05b3a46268c19a3ea40a1dd2d9f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a619cd325d25d2fbf7a4795ca1df8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c8ad2a923742ccae02c019e67fe8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62843c5b65fbdd7d991b241dab864180754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3590417042d4b500738ec8f819c6da5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8826207d190a4541ba7309dd27e6050756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe125346ea2e597bc3e03b492d2275757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e802920fa19c8834c313d17075c32758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98916bb5fa89d3eb871f7e62fc3a96ac759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b60b3d2a891cc58f6d60f328799fe51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090caa4024e2dbc2ffc4646eaa672422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795b95792654129b5b3082d4d0347cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94341f7816aa2ac3eb3bcf4339325254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74170ee4c7d386a9a080c4b0299c4465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f594070f29dc255dbc6b395a2c2387c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e86bd090bf40e307a3dadb1026431d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532887e74c41287185f41b1e2b6b6fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c1d37f15669cb9fa98b25a6462b769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4063f0ca61fc0fe1d2d7d225910c2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fce3a0647045c7a8eda01a98c43b7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452f360f8ff2cd4dad879ee9c791bf312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad4a020d8b5b06c6ab9cb4cbb9df0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a141e9dd28c8146e3c1dffca393b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90779b7ac62517bfb200ed06d7721815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cdd8e27dc4324a6d3ad9b125e252c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c64f58fbedf82b701fc198c18b6c2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4cb59766ece2fa1ca6de3f3c154d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8c96a09d1d7223fb4ff24e094f28119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd1141c0e9fc28b880f40bc2e29e1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dafff0c0fcabe673f775c02f8e7bfa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c80fe8c9a246c6ec8b41226b1f57d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce1b55c79157f7a2a65a6c31969ea223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e9d38eaee107543e37fd455588d2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a63b5d94fde4ebb40dfc86aa8cc51525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d524b77b2c2c0cc97db5b1e52bee2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704161aa621744f34de64abb58a6ede27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52221323d327adc781a1373d91a4c6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e95032235aac1426b0ea91f9f072829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7115928828763695eee1d85113b406430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db18cdad7307c36745448e3647022831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3efce87e88b39d695c19c095d205be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200f3b4dbd2262a76f540c6198bd87033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf527a5d9d9d96fa177444031dc1f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02327c58fd160fa3109d92b4f11d901d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4c6e6d553063bf9766099edd47a9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34a47e2f63af62b9ea32db8b83c0e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87b9ec1a47a361a56008783dcc4dc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a784412a0b8bd3f97346d9ec27f7a9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41947fe016988f2e7f6d2f064b7a862a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8854eb49207cdc907e97d6189cc6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e67653bfee298bc91b8eef8dcdd3d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a23c1450c2071e042690ba11025da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302e1a2f20e4d2587a7d91c9460491644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9702de1ce556b9af95277febf8a7a1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01a1992b81ccbf798de49e5877f1f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaf1303f8c716061765fc9138dfe9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fbf53b58fd3721ab40c181dbc9feb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990cb0fdc08fad44bc1194d8e8e7eaf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d07cf347ecc29f02871bd731a918550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948fe4e33334dfd8af9bb9c05b2bb5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c539e5a96ca12ecf256f6f5cfe09852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af5d71e16a2e9cf48b8b8274ac04ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93351f45ed53266df9419c2ec9e7db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ff6ef19a1f08acb77c06cf20f149555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de543e82ae0a8170bf7c85eed43da16556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b227472e32fc4ffb5b8ba8559c9fe057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8f7bf78e57700898cd51c3344edcd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb538005ccd5791a5a770afbae325f9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c94d3486daf339807546c24a70ee660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bf89b270471ed76f275a54458cbfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffd055a584c432f06549cd0b08142162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947de506ec146601571d946ccfca6c5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5b17a147eb844e61df07c01f67ab964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416faa3801287c4116d570a352c7eb4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81c578bbaf89edcac6dbd97c7826bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbde1aa44a9231cf66ec441a22b48067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a61e544baaccd79ebfefd1f16290e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27972873e46d283c7d48402692ae49e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81472a72a4ec92862f0a8977a5dfdc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb4131590a5d2c76f11a9b10b3f73b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379e14198f29282907c1a1fb7fc4fb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b2d54c64832f5a27b8071360b97ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b782b072284ee1b6b1f13f3780d1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4385833154ef84969e3dac20115b00875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dd9fb5862bcab71ae7b7e671ba31876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b958cc42059fdc11ac2162ff07e12877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12132ae2fe6ad2664347a2f14f475af478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0529e154be4b3d0b734c07f41b66579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1afe84946ff113f42ada8929f4ad6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873826080bdf2364b4bb6647c402d99181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ab1e427f6c82298e10c0b561a03dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2383f431feed5b98949de71dee318f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b951ad58e63e20e400067c8eafc0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b1b7a30751303ad19a100b02d1c9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6dbb90db4a00f208ceaea16dbef8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ffed10de91e89ddd25a48a0d5434587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a89df6f79f12ce9f8151e98c6c5e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe5036b440076340bb9c089490f6fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe31dde40d62f3953b2094c4d3c4ce490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb48044e1d595f72d81ee1b2fbe6b1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf46e5fcbd6de0123bc260eaacb3a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0a179902d35e5184e008e8d604ccc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66822beaf3f6fc6f2c384cce79d1be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3515eebe15c9195624b7f2040b1be395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fed8ef9a77826fe4ec7a2070be92896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b08ea01423efc14f9891c39f8e427697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a33a557d0924e9b33710844739eea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3870030cd0cbb850f86a948f3453ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b241bff243e49dcc6c15aedd8ead3c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5473d756d739a288bb24aadc6d7ed6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902ca82c169b7eba56b2b61bfab6c9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dbbc0493ea13a5ad0a30a5eef0a38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140728a4520c12c2fa7d28c9e8115909104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f4e5ff45f8f78fa8ddd58a0e64658105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca3117c31e3e225082e304a7872bca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670da203a7c5e253ca66337d42ef0491107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30368d362266199e0060f439b8f5e84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaea78c84c93b1b86e6ef179567fadf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae164b4c90a647fd6d82d9cc8f72a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf5c011c39f261fff8ce86d048b2f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c54980098eafe14cbb3ab30884514112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc4ce924de9008ea1f2288db67196f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0bbf845fbf9af91448688684d625c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8446d154bcf531efc424502e01759115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a42ef5b799e844dd93f704c7ee5525116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4173aedb7e20c8f6c18921049153db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3d7345af887fee9845a99270c9780118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416dd2f97cc93a5214a780f71a764df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af5067bb0dd1c8f1057e1d43ddf84a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411ea7cc5de55c0d949a9967bc1b761121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffb2112005efe046821ad2f649bf9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3a4ccce0ab582f2e76d88fa42f805123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60b3eb0940f6cfd516b3dc9c725e8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f14136caacf228499c556143f89f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d0d401c39244e9d9f5ae7787c48d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae10d2cf065b96845e9ffe91e585ed2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34c9fca6df43cfdb52624f40eaacd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae69db993dc94895d69a8d950723da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e938b4c762aa73b7cc354449e6b2266130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c14cb459e909dbae30f44c53f52cc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a602be5e08ff869171440041f0f7fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295feb05701ab57f6aa2456ec21c9c41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64092cd212963d7a60f502b543728b70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6c476e93e223e956b6b65356a4b21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995e95ad14785c11edb297716f63a9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87c52715f8692c99aee0f2d1a539bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ad5753dc7adc6a5ff39b89d4e3d9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f0e9618112c8e34309bc5a9d37c7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6e5729c42d56a7c50e5adb2d32fd9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a4d9135d3ca247afaad5921bbbcf6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94129508f683c1c12b04b2f26842a34f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43584556f65755c39fed511f550f3a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc941fc2c7fc7045cdbfbf1cd6293c45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadec361c4f46c9a581ca9f0008b11bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e712ebe724398b5b352b9d0e0a21d43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552afc00414140abdcc33ebf40b93c92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452c032cd031889b36735e5f301ce8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9d33fbf4b409bcef6fba53c83ddde149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb16cb6da3c9e85885ff24ecc5b08f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce6247bbd77623d27774d00bb2be08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76adee30cb58d8aa58ab14129fc675152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbbefd7852f88e21019978d4f63648153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5d89bbba6d314abff32cac390c3c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019ee6ddf8dd8df9168c92cd00a6ddc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d51bd188ab2795bdc7a87c2c399ceb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1b9d8700d9df1d946dffa41e43fb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cac429e1458968fc7ba7788074d63b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b03367257a7faa3f31b353d60de54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ec66ae8b7cb9f7497ce3a7f7c32a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e00e6f5559b192259fd7248b196ee4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5c83c8fbe47a26105202bf08e89a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544a774b18ae2c669d2c766e773ed03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762610ff36f0504fc258c2a4d045dee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc38161694481b009ac5b5f3a03244165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cf50d9ef96011e608b60a5998a309166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172536f8652d2314a6d468ee0f68bc75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd4e5cc549933d8aa74f3e4c7926ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04466dbac11a7a8d6bd74956df7acd6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7c9cdc3101a60ddf213340312b645170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643c13d6a80401e0269c35ec1472c0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab8e2cf4d1c7a93cb12a6c51acc840172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4834043c31e06947391218a4a354e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c63667aa003f22fec5ae71d8baa70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb51c2fe8f18ee47ae31ea33a258c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eea9f9b4cd280c2fae1681e7dfb90c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb0daadd478a0981a2526d0af4fc2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15188b26d10df03b88abddeafeb73593178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9854c92186265ecc1751ca9ad7ee2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44cd9d938e23253d1c1ffa7c7078d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac252a7cccf87b9511f1e4be460c42b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcc3a68e75acd1d70eebbcd1387f40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad757594c22f567387371c475aa0549183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4d1a6ea050de877d24d9ee365d0e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc6f5adde4394e9f9d1430a5e06666185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce6bfba803cb5754a62ac0a3069ae2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eae46f00bf9313b51afc02dfc87a9f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b96c909489898ee30daea5a53c10c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f876c47816de0f2988ea6df6b6e31ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b792dcbc56b4bec78746fbe040c74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73d32ae552e49ee321d2e1852410ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375879a1549c3be53ce11133f608ca3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25fb9e518df42a0b0e6ba61dddc1b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7041520529c9279cd17143694c712194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8180b0638bba0abe219869b46f0d4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841a7a7076c8d7f7d219dfb4b382264196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834f163b1697f1d1d5bb93ebf6fe580197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c80a4164f539f1c445e2c0e2bbb0bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5abd98533427b4fc131e9578df9314199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c299545a4f68f61d1de1bd732fe89d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d983b9c1e6ee7f26ccf399e9322e36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5466efb8bd911703a6f98050cfc8f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7bd9afb4fe326cdfeeb951bd35e46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaa0a978a69c5ba70b32c05b27be52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e338d9c1312f446a0b0184d0658d34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07231bde47647c5dcbfce61ebe321d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d34114bf40207892b7fc39877e5a4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfc7e1a3fb71a7312b6b648c6df90a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677ef1c6bdb207df33bc8fa92c00f1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc5c6b036f0eaa8bd5ff8786c71dc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cda158b2e75a8fc1edd60cf911b50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abfec047157f15f8474da63dae4e30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533ddb9dbc8e50ec577abb9d49f599f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87180e220940e17c19e142684446208214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc10ec620831472d8263c808dcd4680215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c3159b44184aa12c7fbb9ea0776a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbab0ff66977e488ad231a50f02a20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8f3e9edb72070248f074e01edca2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2898b6487c97fc222366452c1b524cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0307fc28d4a86bed1bf310bcfa0175220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417859afb48a2edbca3d04061ba763bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebe9126a2bf7b12a84616fb4598713222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5d4c3282710a65cba7771fabf0971223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd237fd7729c296db408348a961deb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d046ddeca118f429076f7052846d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5974837d48bb2c0e70f32b077735f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b569418d690496010c9c72ff0f8425227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53400d9353513a28d326f5b9f8b19b77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b80cc3b833baf71453df672fdb9cc1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632db7be4bbfa0d01bd35afde4d5228230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8065faf986d1ace1baecd179abd2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ce1ec71f25d25a9c29c7f907bfc47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe15aa3506428f2b2f7edb2f6e07a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afeb2cada5d96f4685f4c331c0e5c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8266689c7c232e209c3568b182fc52235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62573f870076511c25491cca2f8a6cfb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34818b03fb75bef9f15209a8a734d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e03928e886bcc49a40115707922103238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5c1ce1b86af37161cde0b11e07097239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1cf20eec9df2baf2c7bb5b1b52cce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9c3c3ee7e8e98c3410c8e62eb419a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba964e20aa4ee73ea9a230757542f620242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e206f8538a99126a4b0fbfa832c1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1cc7b0814670209077e6662b1b2d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cf662c8af71d7a0406681b9519107245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecc92895d0dea41e687c28cf84a530246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abbe071f6d5d97f1bdfb746b022e01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a627df7bb26056144172d9d705eb9c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a112272c452df3279e9b887dafe2188249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b512ceffef6f08e84f1887397eda601250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a9f77194f3ea4986fa50a2ce18113251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa820dfd75b07a6fa8ea6b1f6fab34ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529763cd990ac0a46fd59fc7846710a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4620433c340d78d57bdce781e2a4a86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15b6523e9e9ef66566091857774bce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabefefd3edec7c77468c0775b17409f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc523551b718547e0dfe15cc3967a91a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efdd74fb5a90e8f66ca36ac673a989258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76563934d9490b2f5f9e023e8c280b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec664c6bc6f1c2b2ae399cc6a5656f01260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d1eb21152c49ade0e20adda71f496261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb551d282e633c6378edaf9301338d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03770c4876b3b6053314a97994c280e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1700db562fe5250a90add19c1f1a81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a37c4c4ffec4ca6c7d4b954ec4b49265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46c41c99d4e9e60d8f3107760296f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fdb9b1779360c4c268431e5ae26c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740f757c9fda9464aeeec9856911b1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dc0007b55cca00572f8716bd2fd9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289880a0fe37232dc6b87c489e26e76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f77450112fba89bcf390f3eb79ec4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4a851cca8ba52a07dc13feb85098a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc823e76b28a2b5c7271a6914d8c2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2674e1413710eababc170cf36f051274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e995156f9ddaf63f6ef53c3554340275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00153b251deb3875fcc5b079c4d61c6d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec745575db8c873000eb95cf104319277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766ea67cda1b5bc6078ae13ca84be33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e608247a27ffc892bc6ce76f80aae6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656492469248993daf111390fddde6bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc2f42b10e55279f82006721ca2253281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28ec85fab8c2e7a055a5da038a6e34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be321bb6a906647e1b2f1324f9fab7c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3addb30511d2a3cc721908e4171acf4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860da55faee1bb493d445293efd05ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f6d082ecb8a1a7bc98b24d1eda5f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa96e994fcb2fdf628ca00fc48ef6d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9c868e2f6b0794fd8972fcde3279c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa1ac538df3398a69b0df70645427d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69440479ddb1f5d1c2bac61896fffba2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bb8edc656c5de829109d5a71f114d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169702155897e764d4784fd30726b97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7d5a5161a5bbc4c49fc09fa874416293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50160550e262684da9dd34137427aab1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfea537a92b1acd2c1746e98a0afba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68da32179efc1e0656fed8f69739bd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048f5e54b7713f01477437ac1c56387297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fbabe1c1397bb43e0e5944e2180fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e3d173af233bfe223c8d7896860b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b01fda5443445d1b12d5dc4db86ff3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ada6934bbc0923c894373e796b8eff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3723ccdb79a1561c5586b16e90875302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfbdd7d135189c2b33cbd9c699c17e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb14293318e5dea08dac54bad3047ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6b8310a92d7a061374a77a4f96c49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f096424ccc709632275e7616296c90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c27af868cae484b9f0bdc1825449c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3384ba80748e25ec150b6bbf9ba165308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a31bfd68c33b0ccb57d744dfbb6b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd2ea1331b26f84858a5773103450e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2966753437d329e6d703010437457311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94023a902af8da92e9a53d99fa770d47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d7dcbe46a963d244676ca3b56ae81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba5e4112b2630bed9a436d01edd532314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0749212cbc473d097d1c959864ee14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6f79cca39547edf8c27f427e324b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a642c89c84ef47853625e8c6eed63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6911cdcb6fd60e63ed7f54b8dea74bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e365758982e962436d59ab3ebab7965319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb8e95b71cf491fd3b951c160fd6a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb236d16e3692c062efb9f25afdf5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ae534583746357a53225cc1d8a559322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f9bedfae3ce528a9957aa4abdd440323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64335236dba3d25b15ae0bab7d24ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a823067cb398b65b8792b72a104319325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d289f4f04b56f27431f3a8c6a8d403326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38112e0f5da4b6ea57b911a55b242af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e46a8dfd8190aa0d1e4827821fde8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb796772da637ece7c93caa9d536a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbdef71a18460f2345ca60103f61bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded26228a53120e88600ae378d99140f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab40474f3d8166d14bef0f9f5cbd131332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c5d3db577593d6afe5c6bd311f4fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad5c6d7cabd4277b45196ba4980f02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca406128dd1aff5fd0d6919f8cd35fba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19002299f814af74ffc69bb9c7750133336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef6101e66134353b2dd759138d48ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ddd98d182aea503a1724c3f62d1f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ed9d36db6df27a748ea5258b4fb68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b4eca0abdd8a6e78dc4c06d521e47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33e20ac0b293d1677e78703b9f1bd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd47516a3ffe94e6f8db92cda59ed6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98eae35f99cb0efe8f6053b13586a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd1ee97c5698b6e7668f8a5bd1f881344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ea3c934ce2320ffdb97edd5bb1896345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218989883343cc27c165e9577439093346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7100570036d9a47152be4a3e530d29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35e7bc4e8e430e31392c186c7e0ef1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ce5f885a6eec16c416325e2b0f81a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c3dda5316d8fdb06443df772966a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf391749593a8af5dfdbc8cbd617e6c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95269dce29423511012c87fbad6d45bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d3ddf462997b83f871234764299ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f60cc164f6323e64ec7e104599bd3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742079d117935f1b5e0d57b73d99013355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f162c815b13f008d9f871457286aab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe21298d66b6c5fa5c7685d4ffd3389357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25be6cb7d978bc83429f1222c57abec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a046271b3ce899629e65bc7d9d8617359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a491a731ac5393557ea0b5cff357af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea92bf64a1f0098ef404211822d653361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4b57ff6da49d0e8f50f6f4bdd2862362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83786876a8d9bf9ee7c7259681390f5a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfa0a2ece2f92459ff9e9587642a67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ddc7ef8a26f60881e92fae063eaec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794824b1601fb5506b2523b65453397d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b650e3d8c33be7631ef2f57a65f1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744924c484809860a04ad9cee15bc555368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cb3db40cece1ec4810d2b6a25d0ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21046999ee2a37d9fb86a09dc283f4b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1eeae9b9fd40ffbbb8e15cd3ab25dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a673e1bb789475a69b5d058c1055379372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2352888eb004b18a7d9c5844b286abc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a50872b5f3c46798222add2d3e85ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac99a3f1a5860d553d5ed9a9c01d2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dacb95ccfd48a35a350432003697af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e60add3f75213c5a7c6594cea5659377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de16927288c949a9e57b6b719a6e02d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc406ba3c9f24e9eed350f5790796a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdc8de800a1f86d53e2a03cd98cfee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4909cffb5222783250e9ccdecfe36381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4550990377364a3d69b369aa63c66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652aaa41a151e3663abf38d70b8850d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024f151e53742a2b9fc2931292c1ce9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5c6f36e7431d6b50ca9f5f3782e59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536a1cf67ea8d873b70c2e89902eaf9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e987633b112447285e14a99e576d30387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6f8e4b13caf4fa8a3d67cb8504ab2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84839f2bfd8698933d151c76b6868b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373d376548c4581a87aa82c745da994390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428f21c27dab42e366a8f871f90fdb1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa679b0ce61d4f50e172aecf393c0e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac320062a15ae8cd688f0d796ef188f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afcc0035460c8feee0d446bcc6b745394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08637519e8a7692ebacb994a1265796395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25ec7b68fd30bbe1017a4d63e062c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355c79a3c1ec02b5d37adbbe16a6e14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f7b0c75d392218bb0719b89c61b39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873e7b705a40e0264c8b67d9cc88ca9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e935d8cb95b31a35c657fd1cd8921b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4fd52cccbf00a645607ff3f70b52d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5950e2d5d840d23ec0202379e6c72402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc54518fe092433a3e55399e23c8d79403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8911bf560316eefbc02f001f090fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182e23c4340a36375d2c5b6a5767a39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cec65aa475f538a11b8e82e43cd2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed702c8a229e085602b600eea08eb9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72607d11ca20c5aed934fffa972f0431408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447808a8f117f370679c9956e9caa0b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b7853a94dfb1d395340b394369923410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa868049c980f0a362b3667a4705141b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b87037966a201cca3b2abb294e35ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64614844adb75346e94bf028c6886942413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d16e394fab18831d85fea09d8ba839414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a0a69c859c74734e90e945cb2187e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ce8a41d878aed99a6f4a9ea910591416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6a426e0492d0e07048157b402ec8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2532127a916b44a67b92446785b46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096e6fcfab5480b493f378db355891d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c873ba6ab7aee86ca6b5a322bd40e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdbdcdfb3879bb92782cb70b55ffff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd715a0a467fb15fdc91a98312809450422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba040c1da718da3846074ef3bc97eea6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b68534cef41a0973565546a156e4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730bae759b259e71bc228ca644dcff4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736c9772797980844e3dded26eb410d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e449f3abbe36282c203c07dc3fd2748427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9842d7ba514f0205833466f2e70de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc446b15d9b2fa260ff14ac7e673e80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2915da4f5751fe872b091689f1784b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da40f9c8c63834888d45709e6680a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50816acc0fb27f956f111a12d3dcdf0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d35587d0887146a88ec1a4456c3ae4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b2e0232d1ac98828d511d42ff6102434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd40b76fb0fa491508d1d82a53ba64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb21679a8d8d9ad760e831ba850226436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1629e114caecc34d149c3cf2c5775f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f889e0f52e991dad8837723844140438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47179f72e21db99738a16ee2ad09f339439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ec1d69f6ccd1defd91216b164f7ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b94d15138f4c1eafeeb83e81ce8fa7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80984545c69ebfcfd57062ea0802ba92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65492ecd53536693441f6aac21d9013b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f1fdb03f5943aa5d69cc6ee86a045444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352c0d1d3b0f6246e46464a6b0a3a05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8816ae3bbc24b47cf3417088a3e08a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2676b6a487c6786715ecb3399d631447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ccf0af69468db398414968e7a864a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9d36240e56edef187a6d401cf50d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fabcfd9470a704f45bed723149059450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f48ceb68f5eb751ecd42b3dbd6120451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e0a58806889b55d541c180060e391452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8207e0baf533167fb2d1a9398e2e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851685ff6f617add027c1464da7e84ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bdfd00caead27bb65fe2354c4801e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cad4e948980d54457f3f1845bece18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ec1bddbc15fc0029f2525bbab4dbe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946048531b8e1c0009fc3896ca08d9cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7e836c21668d8fffc221be001cdc3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9754eee41974ae38bbc2801c2d104460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7840d06406117d3e941b5fcf31d5df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51e468da771fb521150850eba75b3e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d4697c6efd1302407e5ac4b13fc35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0c0022c0b81e689afb4e016e0f081464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4f127e2c79085bf240a18ed5d8c53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfe5bcc7b74862a5f2098cc3ac1e8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fc4834ab95514f145f71989bdbba6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52648b9125a1d531a27cc922995eb49c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9dadde1b549f41b3484e5fb922f6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af7b6e993314b4876d10730b6ff9e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebd78a82e756cc20ed31b44c24193e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc067810b678f602fc2c02bccc18fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46fc794674e564018b0e02db240f9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e971fd21719a7f68b5feff7baf75fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733715644710b245741228c3c5ba4758475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e155be924a7d3b68e0b17943ca582476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebb6c6e5792b2a4288ca660c3cc85c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c35f5e89296313f744a35b24e7d1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808a44e4a11120d8272e588217b9828479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef888513b19225b3203099fccd02b6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7a8359cbd387ada7b47d56e71950d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a254f182de4ce221fb7c7fa0ac177482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883d47ddd248dc7c602585fb4e26c23483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f3f6fe22124ea218f762358e3299d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62077576a471f4ecb8dc452583055555485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57185f4823f4916fa883248dbe3faa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6bbc122f0428ea02798c531b7285e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280c874f983f304d4169c948a4c163d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9358399d9c64b7717e67b1e719840489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda63142b6b1697ce989b56ceaeb4636490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf06fbba886aead3c01f2517f4edb58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7eb95adc44f215da4f81510a68001492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cd2bd3907722ac3f4f6a9cd1f074f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17184e6906bc1188a1b43c1ff65fe612494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27699dbfce820afc8451ceb4db20605a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f32c1451dbab947e702b3e74861eed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6192bc40003084310c1771cfc7d9e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ef061fee14933114ab18b4a0fd4c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0531dc3bb418d9922965961b152c6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef050176fa7cf05fe906122edfd896500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b29c368f8dfae25b3bbfab73d0a693501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052770ea4d3866f3f0bd760829233592502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706f0686893b3e8fcc78472d83af2f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519c0d97607bdebcafae37bd7eb093a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e943735bd3fd33818de4720674a033505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766dbe6de3bd918f05e257279921284506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818f6965262318cf4add8f3fe97eae0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe33d277c2ec32bdf6f089f5010a41f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337893572b74f15264a9aaae4ba9d03d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f693862cffc22e10f0118285b2116df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbd15774a90b41f06e09af96413f54511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72065d3e285bb5dbcb420e39a678f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fe019e3a41a8894d1d05c793048e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b7782b9978530949c4a11de8cdbe0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c0ea3bc9afed6172c7cfa1ba117e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f012f2e3d818fb7b4491584333bc150516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3f283adcaca19d2343a5863179b9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e175bab9dc12300f9a3b4e2763de262518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28798205d077b8015299d58330666a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b0cecdc18059290358defccae293a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269e42f3ebcbd79b43094969665dce1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a103a0851faae90aab8df841e2e87522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cb6b9a1e08105b91ceea3e27427d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6e832ee4267acdc9eba2f444aa491524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818463dc376470bdc696620394f1e8a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334947211701a91fc11f484f19a63f14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dff6e26223764b403683bba08335c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cc95ea2ebbe1e0645bb6516989801528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d1ab805c4bef967fc5bf585197d99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df32fb3c55166ab9b73144f1119265530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43eec9c17367ff73385b17a4eb08769531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547e19539a77862e2624297c299377e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5982088db538aa951c3ae66599d31f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460d42cb2854e94550cbe4c34856b59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb864ed0ca286f6abc313ece4265aca4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfad66931c194fa693d00183054e37536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c62853dbf9cf97c5a67d38623e00f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9b587d7c953ae5cc76d1c8721d229538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569c231eebbddb03097807fe2ea104b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fbaf8b776ed5c74a425808ee88314540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef141eecb7f34678fc8290236cd010bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d86e0fda757e4ff662a757004a0943542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8b46e4004caec9dee68ad66ddc777543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ff60cf26f068daa21e67e9163d059544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb1623b8b87d409b6ac737a6a6a440545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf8e210c35dd8bc4d07ed687a264b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc659dad6ffea2463bc5e18fb7802a41547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315d17f0208155fa6f01956d9ba0ff1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c881673a9493390fa9c442f73ac4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935ebb07e4178c5d214fde20faca480550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4605d71f9ff8e24e6d0f077baf2f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40489eba0c0be5f33b3a8767e165d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f18092b0a46eacc3a15b44f6ac7ac3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b89137bded9a33c557f5c1a4b9078554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4b85824c6daacddecde3b81db64d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd371935b27b841b90e108e7087031556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924a36cdb69a24ee1800834d5c01645557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917f1f7a3562cd2ff809fc82c4fec3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe0260ba1d01bd63fd6979a243ee4b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bccf1ea11561130745a9340ae33584560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5692bafaedbba3edeab1dbaa9424a77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b32dbf6bcd015488cdaf004549ede8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333e081549545b6ce85c1af22d7239b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3a10daef5cd574dcd512fe476771d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cf32d73c0cec6a7976ceea8022b4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088236d1acead3844985d4f82f33563566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e9f3ce7ed7a4db4aa6207afb32d53567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a310a62c263a3dca663865ed023218568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77baa60adae5aee22e81de465c69398569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650312a9c7b0f0ddcbf6f4d82719f79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715899a4627e36f82774b8b2d3f9894f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc1467519dc861153de7edf5f0fd2c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da9a6f6e0d5cd3825061455aa3c8d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031f9372c07151215d9e84dcfa9fece574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bc00333d2464b27c9eed6163c862c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09f55ffbbc6eb1fb0c6eec68556fb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d3cd22cd2275d9ebc44ade097950b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11257748b60ed3582bab3598b4ac8f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f77c65e6f71870f8ed5ed1111c8642579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c7d7f7a2c0985a20ca2ea3edb8329580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38020b2ea41a121dfd76be4cfa89c02e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20aef54b72a5d355d3a6c704ed2edee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ac84b464e7251d664f7dbae3f6f8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f739ed113b3a1278458c5f54a8254a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe55a0aa29cd5f435c7e3c87ba781b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b471810cbca7a6cef1a6f67d8989e1a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0a4a76a756cea120378d8d97043e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9d15cc1b1d8780fbfbdb11d3205b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92701557094de8c84f26ebe52bb67a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fc6ee73a90cb889c0e7e4adc4fafd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394cdabaed1dbcbe8a939125b33a559591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d815502da7f63abbf97bc3f297fbba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad17d579e9f90385220643e5d9be25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f77a64f6a8bf9884c27067e1a50d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866b033067f58197efeb0b2d0bfc875595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157b6c0feda285226cc763b0b1245d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f45e74be9a8aca4b8b1ba0004d20e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396920c4b92c719125392d83988e4c7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02c46577acaf11ef2c7c3e6fb4b771599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359414d026b2c2bd6356519967bbf0b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97001468b264b9acc938dc541f77195f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa348272d0fa11b0a55236c9ea1678e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e59aa17f03eb7a9817fb5751d89f18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc94fd2d14a49c5a7d346a583953fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f46fa5c3c0b5d93b25f15e174e881605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c96bb0eccc3c03579a1174c2cf7cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b7163efe76f81a9a050eecf91ae03607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b5554bc33f1e8c2eb29f3d9e82281608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e1b28449177fae5052064dc55f6d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65267e26ee77532aa162591e2674c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9634d6c6f24fe3b4904e013fa48f26a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a841f0d1c7c86a27133565016056a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a569f17caf67cba506754ea467acbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c367112e0e0c9d2020a0f71e0aa27cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3557129d663f25d70814325ba7dd9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52cd20ce4b24a58a8b39598976b251616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a539c09fc941e6e0dcd4fe41a6d29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7d1b4ed6d16ac4e960c5fdaa63c12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9fe09b79013701488fa147f13e325619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81448b2379beecfc986405c0ac1f0b68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c4561ddc9490a490fe9661c1dc4f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83051a680aaa31ddd2e09826e09ebb29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c9d716512a2ec34c442d04b595b7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0748d3091b278dd04e7e55655400d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815af839f9b494e7993ec670b5e8457625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd2337c08a23c82967d33e3a902ea9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0cf7d6b1124ee6729eede724e9a47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda236e29b1f33557b813a74f742f6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4f50772609258331bda4b1c1234f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9b7e22ee6de8c5c7cd6914fe38c2f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecabd9581ae5f90e541814b7f561e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2990c857312d4df3ceebddf7025cc4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc58895a6e3ca94ca48fb0f4acbc89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0f2f110aaebc5fde7d7852aec0211634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a037232dbbfc5e7381793397afc12635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a08585258b531a1282ddf9bc316cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc96188ba936b87ac23d5b583f16311637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ea1ee29ca45660ecd8b4ddcd5518b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30220f5dfe09a89ff0acff65a75d9316639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed1d39d2e6f9bbec73822d0010d19e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fece078c5b7d80b8457d83a1713fbaf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc37e6145b0e5310f90c989021c362642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879921d3714b694bd84f6c10d7f1299643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25cf31a8555906d57489d827b8dc1b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65436c1555d5a5b63d643de7d03f9b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4587bbe79179e650ce6f2ef53048fbb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82ba4518e66f4a3e7daca73cc2ac2c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20035bc8de103be676035dd4bb03d76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a87f633b16f7ef899484dbcd138b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f698b3a27f74ff0bceec823fa20f46650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbcd2572460ff72baede7ad05b624a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc589b72473f499cd10e0258599f762652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84424b733d262cf3421ac682bb9eaa05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e4830b893595e9fcd110d76db14d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0835361a247b87a433020745e5163e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03e40d536b552df432af18ec4caeb6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc86a55267a0b8ea2bd4dcb5256d834657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f6a958f2ee4245cd907a45b04a146658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d5b63ea064103b8f6bc80729cc1dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e6eff812d07610d5ff0714aaacbb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315927e151500ba0cf7df77e96440f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc791de820f6d3695ca318c3306408662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba86c1f9533ef8e43801e7958973d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77629d05df0444fb1839e0e6acd35f7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ed4d8d431e231d33b30afb2bdb844665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd294580d7a0999f22d84e0a9a5b5a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf006be8988cd2de6f14fbab01e284f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cc0a958acff7faa2aaa24ff64d478668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39762068b59a92716af8fdd2b3f63da1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb64e1e0c2a89b628a068518584a53d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fae4fda4f38ce5497fd55aaf764f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd3267804e3d46b0ca4cdb73a821e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1396f265372ca8cde53ac233fb86254673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb15b8de2b3082e4a9e9a6c9371125674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c59347ebf122883902abdcdd34f1f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b2931ad7ead4e5ecf5d0e8f689aa2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65af304b7f4ff8ef72446179d5161e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03007dfbc41413a8ed44df93718a41678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d612356edca346f1acc51fcafeaa01d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0f624e28de1889398526d32d76346680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ed34a3bc4bf24adbe82855dc7c428681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605be32a1a1c3ed5cd54382ff38738bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4852d6015bccbfc42b468395920f80683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abf71a301b57ae469e2ab5838e6b64684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c86d0f82f692a68574aa7d42076f7a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a24d5c1f2a8ee2c3a4acc86a88dd04686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd031c42708bede68b94e7738d3bfa4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cdb44e116d16539beadb4f868f54a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855df88a26c67f94f49c0ec828ddb3f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf237b4dff5437abed9fd5fdd9e7885a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf250d5e0c708b09e9bd17d57bb91dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb49f2a24c8b2c0140aeb3e8e44a5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeda2c798edf025fd844386aceb4a29693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b27f8aa09cf06a24e170957ae33fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6d722f364d5bbd47095dc586ff628695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbb33dbee66ee5a9005a76fe1a5b6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a7c99c6782773b5147b3c321ff366697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824cd46fb1ef747052dfe04c52a6f7b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbd6daf64628afbbb9604840c01055699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7037a707fd7687839ce9a2748dc0a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a53fb440385ef81c61e7db2f2b6bca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bd5fa39c43e0134f648f484b3c0b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baa2960a1fc6552ad3fad6f8863644703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cd799c6938d1820c73e022b8b30a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cac5f06c2c6b2eab00fc139efdcf74705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef44eca1152d7d15009d4b8064b790706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fca49fd17cc3130901998bbe395f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba564a9a853bf0e95f6213541a2c2a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3709945dcf906b2db5639796c40316e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1ac9530d2790286e07dac98fdb252710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf1aa1f13ead3d7e6662bfef7f81e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971914fd5bfcb865b12540df459891e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab00753ed9fc9313126b52bbf1d191713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b7d7bba664710188f6807c94bd794714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f1311f917b1a99307a49ea72297f2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b63a9519bd184a2baa075268a5d97d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1679c2319b0636566d8a5c3c418abc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a23f46710bc0749c5ddf501ee9f4c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ba9a21e35020bce41e002d3f3f198719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42171567f476ce79da9f6ba63ff1c521720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042c1a7c2a69518997e9d1a369200d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a397ce6becbbe4a8bbdaa9b25226038722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874439901e05b4ef60c38f86e3a9ecb2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e3d240f15874afdb9c7be7f02f043724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec4adfb236aa61bb5790d37502f65f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f18b465e26c4a64bb6cd56ca5ed6ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3489b047eef4cacaf4f1856c87591d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b524e7b05d1eed60a36b9cd48d12777728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbb7db0822384f1897de4c97595c44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72dbe02d25da797b9f4a5fcbdbd97a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997abfebcb77d3cfa8187aa953d83884731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f583164009ebf166d653357db606c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c79fe2c686ff048e4205805d8169e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfe38147575a88d6dce989415d56b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c197509fa91241791f4908a9247be51735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c76418ce84dbab0fae9118bda420a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364cdbfea84555e804939072a6199a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c8b8f6e875a592a63016cecd97960738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d983022ca040a1ccbc1b55f85d234c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2121731f54b820c33c25c53988cb8e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1117ab690a60d95d76f32c60589d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057667016031dc300f797631079ce5d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615b88e1d7cabcb2df8c0aacb1fab0f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c08660312d57553a82e777666ef272744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d334cee562067aae1d2b9485645af60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76233daa7081be604e99fff3f01400746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c5f1378eaf79568a109426be8f947747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad5ead708354f7efde1365393e2887748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9e72c7b69147bae823bdcc84021e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fe671c280b6f270643c9d42778c44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b548bc40d24a311be57e6400e6daa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c0a161a1bacd13b2ae83f70da0b61752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f247f1c8bc0c42dce94bf3a9f31b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc575624ca799821ce9a704f02be7f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fec7ff22301b5c5ac838cb028f3e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1e75bad543475683ef2b1d90ffe8f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2ba5a46d7a279e651a6946307f8fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d626c709b699c3ee4fda6e040c9b1f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2660757030816589b0bc9c3f052b5f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>