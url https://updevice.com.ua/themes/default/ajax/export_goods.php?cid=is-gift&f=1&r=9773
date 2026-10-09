--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef843598c19961dda7d010e020199e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254346964db22c78502532dd564822ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238ab24dc78891e8472fa3bc9bdde713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdeafded1b072bd82c5fc6220041564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db16c64885f8eb58a24d0a41edd5d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dade3355f766ab2bfd6360bb2de6436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eb7bbbc4b86ac41969ce478e0776a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00a08d4508eff5df1b16594407b1d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0120b5a9e08942143c8e058b982159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc176095d1d674a8c0a4808056603910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4a0550b1920b4ca9217283ef6f50311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64870e007bf14899407c08aa81b52ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56259e328e21887dbf13de0d0fed51013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515df8d0bf7e397f77895e71b63319a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e901aab9e2fda3aa86afbdf07d289915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f18d4444de6957b1a4d5fe77cbf5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8db071df73b88d5bbd68ad2ca8229317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562f89fbd3140f21c66f1570de58def18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc09c164e9cd8019b9528c7cc16647d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df218ab9ae015cc3f3eb054cc661aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f2e60f57bdef44d6ea51dc0f2f0a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed995cbd61a6031887411a6b8a5f578d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dc58e9227c057fec8223f1db9991523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a91e4116943cd67946e6e316368a0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c2a50a010534e8d391414d7ec657325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43483c790aca9d7a465702e1175223da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a437f07d5fa2efed8e986775abc91ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b875a773560f7410661824e1c94bbc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5203d6f9032921eb4d65779658f03829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26aa963b8f6f3c5c0f592ab2308a3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c691271b4d8d9dfeda97be3b75b4cb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61072648dd3508f06677fc4b3f328d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c80d3cd542392d5814bed21769ffd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8f7c2cfd58b7cce5456b3950e6fc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27908d34bbd38986cb1e4a4fd61719e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af21e93a4443537b6d98401384a339f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cee56f4f4afb47a7d1b25165f16e9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f69fcde301e57b12130f4bcc737a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74d3a0de220aea9f652ee60eb976a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de44d33ed8ff90e9823fa00da98d8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13154dd53d58359114c5f4a8db3ae89941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2465e567f757082ea76a1ca810b6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc1e04f518dbd4ac0fe4c7cd9ecc8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e96ac2163fd62f4adc4a407c3b88e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832e745fdd8d4f5722d5164f832139d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be221cea27f9a4d8af0d434ba316f8e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8c8fb2827b7ead498040a319759f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293c841f6d7e72c8585d33ea1fa7edb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0442641d12ed8ad35744b3a46937d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64844e38d77b77c4e1fd04dcbd6d325e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606470e58da31c4ce35e92518dbc8ce851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e199a0bce5c01d7eb306c5d13814452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1289347a90c95333106eb449e6f91b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdca25061a247c42cd81739d98d07454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a60ac62741e0cd911c506e1af6b7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24ad4b004bae44777f41e947528f1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a7a6ea7821879fcba7bae52ccee1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f9180fb8c3f778b8c6d350dc9f57358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87f9cf5b9319877ab28f249097a66159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46405412b70f44fe74284655e8e908b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d796f68be34165a88e818b8415a743961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec97f16ded7c8b249bce3e2fc92e4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdffeeeda178a57f935dc20ab5ca15863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bb7fbbdf0e8fcc0e6a04a057d05a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfa4ebd89c7d227612ff3b8170a72f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34804e31a36bc68bab31b20b3c97a1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c53131778515d0161bddc7218617067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e40e6214ed3c5d9ac4229c69c0f7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983e57d520f466cc290dfa7cc82439369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b86c473f0bb59e5c3118fc1dc11dc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caf0c040179573646e2ed7b11e4fba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753da519ba20834d89b35fc50f54aa5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180535566b7c8011cf8730f364db94273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffacfb2b34718f02f25ed4993182c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c39c485aeb031d45e3063079689fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2f800d57611009587522ff57a89dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34261e946d07fa7010571aa8b883ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ba80fb341709fcf229ed6a97a953578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296515aebbae683e9870fff732aa135e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39f32bafad75f42600e475bf693d9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3407da14f109361ebd1055b1c08812581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987e0ee150985bb26f63653b40d8b9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a165918aafc50ace93ec26dc2b8a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d08b216a10b42ca5637cf0df31d83184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfc73f06f9c7d32b6ffc29d3fcae7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a1a8edeff115d117d99ffb69f1bea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7315ce2d4ded1d6076c5c892a95e0f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1549fc16dc28f4d393ffa94346d2d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d8d8059067b521305c01ea8add1fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2533681a880d37c78801f41516cac190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664282a20a3f6b84b4129606d0879f3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7356aa7c1370cd11780bd5431be4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c14bef13f9a4b516f44a7a1c84365093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834f92ab71b11011de12e0e77921b4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab3f6997077b4b0394cc17270f9f2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddedd78e8595c740b407ab053958b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1401c0133f1667895cc0dc2026da4c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6dfd9525e4f084b6e8f2374acfa8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ab2ba7be9fa1d659106ce9427ab5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d657f4282363f6f35e9d28f3c60af9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf35491fa7c205e320cb161b9cc80ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d1cc95f58003c52d63a75e5dda3ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdfb655e59317bc8caedb62c4d8cbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c938e1574e1a1371451d70d99556dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd3aa7d354a8b597c76739f92c42c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9463b3e99b1c8cc4ec244b768715b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795fdb3bc5f4b11206af491390c383a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271c6c0ea6a10fa5ae2254d7bcfbc61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e32afc6de5fe73aeda32d5ee0819c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c03974be279c33026e286f19837f2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb617d25586ee17b934ddf257c5451b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf0ee69598e93de5964cbf1e8e8ca3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63d7ed78bc5b7924cd7e240be90452113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceb2deb466e62443df2977f274a63a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a8ed4ad4941ad0057df8dec8cd739115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69e89de4ca990316ea34fe6f8b3481116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccafe5e3ee702cfe4417a316f4ca5f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc087872dccbd682cdc9e6d2437dd5f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78dfa1bf1a9f0ce1ed2a106662f089119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61277a080753c00d84b89b6eee199e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a2804e482c1d11c85b9ac7d9e7d66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa01fbd6f0611dd714116e783b1e90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae31beba5210fa975e82943cdec293123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290815b6b37721f3eecf506899d46ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9a9587b1a2c24dc84ba978c25a816125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d23b437e9f254708bfd8cb824edd1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4276779a4b7e3d91a53fdc2b4baf3ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c31a5103eb079479541107630dfa2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a013c38e4715921f5d2756ad881c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b9be7c7d08e984059ff9ed19926d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce6911453416ee5567a26bdd609d56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f17e0e93fd43902e8ba1ce7338d14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a862d93a583e02ef428db2a74d8e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50366e4e34e1b2fce1ec5c2d1a649f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a8c2c29ed3a04f26fd196b2537c3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7e0d0169d7d5604f27f02e8b7b1cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e1408e0bc135b10822eb07600ae13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030476f653163a2b2b0d7ddc1d5a75e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67045c0c7537af24bfc61cf1598e92b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413f2382326d4f9f1e309aee6fe2cfb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26faa4f2a2fe2210fb3d8b3aad8463d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9da1d66f37b3838ea5ef6e307298b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0330f8ba45f50a7d85f4c0a80f84db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d6293367f61187b795293a3ee7936144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6bd2486a6ea2f920d167541f3e5d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34adb8cdb5d2d9a5bba109cb69e0fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dc1cb4b6b404164b3ac181dc53e9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a55b866959ed033a51f7f73907d2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf33677197ec2a231bc0da31bd3e1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8205654db992629eb8d9df9eb66cd0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e596b5e90dc341fad5140dc1ea5b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f27f2b6defee60555f58c1ca7a92fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825e65bad26a3bfdf37e25cf4d32154153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99abc2eb1d01e7000e5fd6dd1949d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7f33df1439a6165357d1caf028f46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec895f5dddf99bf8a21a84c02b1fd6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecd155b87de329a4f0e65a81976e7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6be9951946db9ddc2bf8fd06a0c89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce072ea834410bae487624d6fccaf83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6111b4e9c7ce0bd2bd8b38aa165d17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789e3161c055275437858e978bb11d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb1d729f3fbed0303504046ae57ea5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45624b46999a91cc4f7e48c5512fcf04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92442d1c6df9c29408f2e2dae771720e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f03d585efb057edde77c50aeb4739a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbfbcc63c5632c7a40012198716e8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82661bbb0cc3a096401137cbac619d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d42588fb969c9dee0adfbce1115118168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789d3c7a0520bc0a625f3eaedad2cc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc411324b156fde4fd21ff0be8080f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad4da2c7d94ce60cbb41d4b4913e96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1d31270d1b9d681d40bac2f0f19b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e169e69f310d45d503d8566c817dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4ae84466cb3b2379ffe2499bf61f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ad1f064d9e3a3bea069227f81a593175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c864b189568cc21144e29ef3b892bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aec5a341a4979d302334cf5f54e44c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5a6199c1c4c7d4ea2dadc349ba302178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa39191f20477deddb58e3c75bef3e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2847955984e2bb82935955ce2925c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97747beff97b50a1e9cea41206d77b11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53436053d93e36810e1f2bf0cefbb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5030ad9b8f02d2a6bcec804633827f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf608c795040b6bdfadd560c5d67214c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b96a2b549cb7acca09f94410f289db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14e6d40999cf8392800ce0ce502702186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348a2cc22379308583bcabe85fcaaec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bb34cec74e0f818003761491c19e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498edb554c6211ee4770319a0b4755ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71cf0a34c2c4ce9de80d2d51c8b554190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb7b2f40a4824973b7e8e06d4aaccc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c754ccd269fc0b6f253e1b9d68a701b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60487d91ca9bc849e69fba1bda0534193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988bdae886ac11aae94ef2bfe75e013194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0912f7eea28cda04d2c1f9bf354fee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ed3957ee2d25f02c97d839dbcbc4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b481db7b799c482a9057f4e4f11b068197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613e98a046cef74f7673b43f782a20f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5e6ea724d656315d8c7b33e4a6438199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ff9ad2bd5cfe1e0e9f7161b83a8de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f990fc7e01a239f7787213a664ebbf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1c6cd34ded85ea46008353603ab26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaba90e2304981cd491b7c0f3a9b5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136b655867ab2fcaf0ce22a821172a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba7798d7461f2c80ffee07677bf74a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c555e1687da3275ca1ffdc0711c465206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda52dd1eeb544fff991415d948963e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e67e93562f8eb3c098702ac178efe1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad631bf8596d248fe376822614e3f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69811880fe385cd9bec888ff509a5902210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ce5a912f841a4643f90fc7eec7325211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60278eb95197415d962c7f851dd9096212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f65567c5714669d47dc2504c2b2a8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e0d0e10a394fd1d4594f03e325bc3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b0fc903e2f67c56ae46d756e2be99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652419b31172e4ad46100d3a3f6cac0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81abbcd44983dc3d99520e4d039f53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89218f25dad4e885dbe043b804a0c93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ca6acc6bce04720575dfdbda587f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516379f80b9ff57e6ab161a38ced792c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ee07ee07622fac037e18775a33b0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5add40f17da634e810cd5875c006e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8c6cb6bcf945edf3a2e0d549c5fd8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd44343c9ece702ff5e6628fbd7c5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36df5d0a93d4a99d4630fcb34ed830225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50bdc617a056eaf8b01bec85878afc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556fdf061d144e728cd5f65777164b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaab8dd213a3199b28fa91f9e7a1531228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c921f7f901f04a626ec12bffe2b52e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663f504153a20243cccbaa75dd4c36f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fba924edd308b94c6366265381f48b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ed860ddf61cd450cef6c3ab255d91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bf57a3fa95c2a3200dc7e6eeccea9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c597acba66dd2ba6136e1c5981286b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e17dc31bf7146dd60916ed45d80cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de525f8bfa9e8fb8a7defa2743ac599236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d156f096bcd3882e298c94bb655801237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853c0e33e5dc3bfd3b2981f60b7a9e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63acb5bff7e4f010f69483ecbc42cdd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978d4aa754bb87f69d0d7763c4dc538240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02aa3c4976f7ceb95c75e236c46bc48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc562c5842db511a2fcf2aa130d1011242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f0ea3e3a8406c63238707cf414a6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fc0f3223f91193efdbb1090589c21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd727f03d851249468abf9fa49651fb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccce2d7c4d1c994956393ad51b9570a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1afbcd84f020ae97b7510e3b77a93f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af648b307263f599224f8a9e44e42de9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef980fd37db760283f7c6d8f16ba07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d162a66b61f26a6d1ac7589481045250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e46ae2d691139be2bdd39b4d629ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00882e56190bc1598f2a38bcc0a6799252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6736d0ad0b1c1c4a86ebfd26c75ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf80cdf59edf5c06b11efc4b01c6ce7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee0b3fbbb4b0d71eab36f6c83556e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901743627ad2861b90bb031f2d0a7bab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f62a09ce7f6160bb82afffb45be1a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d8e94663651c76d0a38bdc90ebe60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c625ac58d38ff0d394cb985829ed684259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d418d1caa3a6ed4ea312cb93664fe7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b8fd6da3f174aefc13a1e4e1de726261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e18399ec0754e2d5562214d767218b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf88a35d6578403386d692993fbed2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1aace42a392393ebfa6b71c8a0269264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083fd0e48575e8a8cae76dd577b5274265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d617f033ba37354887986969a791c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bce3f13f3f7152c1ab4579ce72b54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff558a2c28ff55cecaf7e94d1715ec4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c0eac192315401653a28959d2a25f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35b00718dc3194cbc346c8e69103ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b021371601533bd207bb702a5d5ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418165021f1b20918a7502771961ba8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b531739e73a39666197429ce836a57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921068a9327b4dc0165907e70893a5eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bea401d27d81a52f4cf73fdf94a21d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79972f26fcfdbd82234f521e5deec34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b1e4a5cf4050d7cefdb7051d291f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25b1b844954bb87154167ceb6b115f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce8c396355034e4f38a72d9d6228ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44403902c9836f467ab7d1c28440c8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e7b22e6cf0a2bdff870da4e3b5bd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3270f9dd5b4049bd82e6847efb04d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc036f8cab57633f39f5e1872da9a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323c8754da1ea9bef1d20ba99e1f5b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cbc3f956fb564ef8b3fe6637c194f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452ae68ad59499be275eb2073ea42e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90207594bad642df4c98df945a077e14287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a446a103e3baaec84bfc589e1abe3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad49622aab183d6e9ff3c6d34bb87f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b8d4a5083f680004b445e78b94ea9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590dfc853bff6435da24d2f87514a51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062a8eb53d723314704389ea47d69d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b640790e4770eaec9cd864547cdf5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bd0ec4bf44c2b5d1d0b5819f59c6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd1e7ac89248edfe3b0bf7d203d5ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0990ef83b4564cb676ccfd163777cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9c176777e1392c444414b133ec0f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51343a1b93537fdc21a883c8df79df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8117a4377c3081d248310bf841e07b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dbdb034fc65d7128dda74e1806588300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9544eee956379d303c92ad97de93501301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04c9c8e73e4767b0d181c6c9dd7c0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391b0b5a12bc18434ead4ffe45b3a49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b155bdfe8916a045941d5cb142b6ba0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ff18fab4ca0ef5c2adc24a295ad18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c054e091e2565ba76dca240f3cf736306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f4fd0cd02431fb30fb8e964233133307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e11a0d31367054f7965e93aabd69b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ed4cc0e022c67a8d8ae2ce327f4fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58741accaa6c8c99f978fd352453b96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0deae38f628913b0c3043b36c49ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46753b319ac23ade15d34795baa12f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b8365a4408a10f89a3069501901f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa23fcac3328cfac92ba29d72c62b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c613fdf673a4ea05d5190c96a103f5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386658c9a26d138d3710fdb4df8555f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6a0470ab0c04b5edea3dbbc4c8ef9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df0aff52e369298b86d71f8f10b7aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113cc3c5a624447a16c8eb42b5aaf34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0923f707fdf708773dfe35d6466fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82499c0ecfb2802f7c66f9a7dd60eff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2d9d06aed4e52f757ea25e3990f49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d9f559dea35c95e1fbb7d0f37301d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958bf7075a1513bea7536300359f6be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d599f30819387f1eaa9abc38ad95462325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5d888246fbabb72629ada765f1a09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cf7234a4f9d7c99b3c4d0b2ff81b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34c39a341a5436201dda76b48ef91b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7a9289758a3271999bc89575000ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b5cbd07f1f43e4cfc4d37c1b9c837330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ecb6be2d4bb8df64f111bda2d4d0c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134bcc40a4b4265ec373ffb2a2b2ea0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba12c747f59ae11be94d8c595abf488333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582abaf5b8bd4b110ec3ab0d323f529334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62b9061ac050db89d3a3a47ed8d95a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6146047df1e5d416ad79f75f4d10f87336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed16d50a1da8d3a9efd9174b3e54d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8c73338465aaf5dca83aa600571ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7b737c01bca5b5435404c526c10ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf0a301f5ee8f51c8492ae26aa4f4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6802b78f057a221f19421b5b436660341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcaee769c7a06b7d56cfc6bf715209342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6829659ad6ec0f6660d823950df3184343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee159eafba3332d746705f6c828fb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3bb6a08c0590954fdd0840eb672f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea2aeae9334964ae07309b68604672346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435004de04a48e4fd8a0884a7c61f5c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53038919a8a4df1c517adc8775286487348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a67c59573a93273542c728dcfe88e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df380e3de1fb35f1a4b2529a6e5eca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd6206111583116c92a0117d995bad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a429c8bab451aaf68e5b462d353d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6849d7c33714a29a2bc1cb160090e87353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2092128c159747a92a799da12e23b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbde24a56dd91cbfd35498207f1e27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51f166282a3642bf26b1876a9b1f1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66001f10c859664863b8e1e1539b6b4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfce79ec0eaa1364950460156042ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07061062ff6fe780a2a4581c0b421197359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3349a0d900d7b28b87db1d6f6d7be8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c1d23e62092292cace7072baa24af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa089081d64916eba2e5d0a6eb0f5894362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a71d26104c0da33e8e344d4b4411d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500218a97ebc914669db9ba1c856b77364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5e2aa8b4add022497f6fb45cdfedc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5c24d77b19454f30280d2e15f6618366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217274afe8ede3217e3d9dcf121c9f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b321cc1d924c455b8ca1eedc018da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c372c9141a96047845bd505ac8b3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0388b02b62fdedabc8561baae6ff7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57c73362a6e9a56bd56b19d96ef3e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b6bccba34806b479500f02c3f98e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc34de251f2922574c3da88b5fa27a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaedcb88d99e643254341251fbe1f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d6904e9b652c5245bc035fa3140a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6944b1d43615115dcafacf1f50dc69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae16ab13c5eeff9f3dc43eaafece9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d23b034ec01982127452bbf8711389378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30641380e83b6ff3fb732d1eae7430379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff79435d2fd4de102200c464d6e681380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcd1dba7c397cb87fff59177ccb8c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1845d8d85a87f0da3133ed620308da4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23909d30c11f92c881eda32063c4580c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a3cc789113f04a693031d3936430e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ef8e072f78905aaef2092f1ea47d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395b56a53b8fc32b9d09015b6185081386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb08c7af98be55b54926b9a4d6d8664387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5254baffb5de153b9e78c7a9d4c47e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935ba7c653de8c8d6d11a24ae33ab84389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0d0fa390bc3742bbf007405abf414390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57c5dbd15e9536c079ec6d0a7d2e6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3305e42c63c649d87a3de1c0c09867392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e820149a5965cfcfb3b5fa8e360efdd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f05b2a4229f69b9034172dc3c58b8e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351320eecd5f06b6528bf4a066e5442d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b0e5f6ba133ea15779f7e3ca1f448396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cde48f5d7a5a2c58e8419a48f2cb6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882ae52f75e9460f1d0d0641b625c33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132fbf04f483a340595b1f43159a1bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4026b72c51b07369ebc760d30233376400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf987b073c7fb0932e95d60536ef740e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d09e7466fb58b76ecb955a48e8610402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b13320b901937c8f64a32ba0fe5332403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da72bc3e8f62a92a7c319a739a8ea5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2875bf0592a5a613840196acaa84b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca96b1191beeae66e6bd36dba168ea8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9853bc57ed50c3d97c878d20d8c6810407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdab6994b7d53edf08575618c1321d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307afce279eaf9e0e35734c9e2c1d52a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceb129fe8bbb003f1fe75b7307055a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e7a86a1d9086b88ac69d1c1b37c5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85ff826eb34a3d9070ca2be433399d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb1a130b0f1b806472910e1d2effca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83182c6851817fc7a709dd85e29fcb4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08ee5d6c1d48a24f9744d76cfd4010415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844db2b05efc435d3b366f7599fa34d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf84743780dfe530add92eaa575de8b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451a8095ef5989d327bc1d8dbecbc82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d84a9e006e512e10204471bef0b817419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb805d89e132891b0a64f043ba0aa4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9296190c30f36231d0cd304db3ef415421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84a4c90230ec800925d315cd5740d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1750f8e8a605fd9a194da204d7419c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8410bbe02fbcb0e9548cc0bf9a39c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62656bf54e689d49923beafa4ed53702425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89092a59b0dc3bb771d2275cc496faf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab32115c9d63b6695ad4777891e233427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba83b2088033cdbe558f9ad93e5c7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339266902a3a82157d5611d2bb94a9ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df886bf2e313bb33dd25d59ffb27db8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd715633434ad392494dde5b86039242431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0af82cc3d42b9ca92b33df01b53f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a996f0f84616b2d86bbba16475207433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4d23fb9aa6d21898a55388d518889434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e998bda31bf74e7449e57c163227ae7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e82f4e8971aef558ee5d010f02f31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25b90f6d3f51f53258ef6500cabfa0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5567e1a670f202a18ba8f92febf22ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ec75d9c38534212bd77b6de248a5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee6516cf91a4e8bfca87c65cc28487440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648f3f943e8c40fd260e5aa138876a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2064b4c2410af0e277ccca8c073e7ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed4299994744671da5fa55016a2ddf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf045807de54579e8acea0cb3635116444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f56d5febf4acad0d1864be3acb265445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daa65d2c92873f3b28ad9fcd482cdf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9514386971468b1fbabd758e726a16a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047d457b2847e2b16dfa2ec0f799e38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608924bd5cdd7b1d43165f8741e9e49b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6cbb2a84364288e55913c73064e72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e97a1a9cb271f0746c8ebf192906dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd73c2cce7dddb3854dd319e53542a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a947b66d28857b546b8566b6af65a95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bd03f1c979a74dd878929e80bee1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b3363ad9c064f4a754f4e5b04668d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b04be9f4570f8c2d8026fd88805b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc186a4ee153a721d7d626926bf111b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e153bf38f2197a773e7a383059d352458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6d6114743682d13a5d9e702488e25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515d2ce16c1312eb0f243192059711c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da386f53da521a8ee8dbffe1db869b7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e6a4f79ffdd0d79e4e44bcf9b3b4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d876ee6d17c83e27e4062649787802463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d3508e642736f3aee0184ca5ae916464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b6235819d1e707246fe1cc05b2aba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5d06252b71345ad0f2f427b68c7b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d588714d8792eb18fc701559c955b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0939c59822406b8f19123b3995f905468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcde6a8efa879386fc4ae6d15f73ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd59e917c85af76853c5ed6fc193e16470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aeb57b5bb10d132c5188bf8c7f6d60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ea079c501cf73bc5169b81da9328b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09155d902c76637bba26954841eff1d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154382df67151fc0d8bfe05610970f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b8275757d6b20d570ede29b31e323475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e573d3dfc6c956e0666efbd8b02c761476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f4f5930e028062fa922c324af85b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacdc66a0530640f55c611d5238aec5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d2a187a4949a97f043709553bf833479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c89e2320f4d930ac19ee6b58a31dfd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d4d8ab053ffe283134c11a28a94f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b5ec8216a1bd66f4914bf5cdb74ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475349e8c17f8ff759d2771fbe05f13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da911f151f3511df119e218afd142d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b469c40f26a1570d82ec9c5301ad08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe38e1e6a9159274bb7850c357fcb45486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c6e83348f7dc036d425261e4267c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d702bb5dbd02f99c2e7b221c6887c0a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca689b802feacbd284eb096b2aa3e14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e31a7f1a26cbe9dd0e9407399289b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bf2c3858af1c4e83effd075d0238c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25c4698a6227a6a14aa1e486855313492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a99a7a4026d85b9ab70ec9d833f9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eb2627eb0596abf66d066500a7fae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb1b0e04083516fd1452e738eb7106495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e7d1ab22dbdc2943c02f1b493dbd2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e876f4d76eb9ced93fa0573a9b9f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019797fbaf8ce9839787cb4e84885b08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c1bcb67f9beb959e1095c6929a292499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6761600ea6e0cd7112a3149718af249500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf91a7f63eb38e04ab4e758edac15e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7b60446ab232e60a645b8bb34214a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522ac0d75e40ff8f611d8fea0181b76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65796ea6c6cec4410f712b66d8cfaf3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0ca33c379a693f872b9043012fa16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e92e743d90618eed2ef5f72fdfe8f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efda842b7cacc34d492ab32ef3cb857507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d42804eb0af598e768d8ac6ea72f20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1662a7bde10e30d16a3d677de2fa7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d7253902362953cf1c8d71b7a030c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6854ee7f037ea8c60519edcbe821b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d5c112c398a4b0b24163f8f81cee0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98530bb4c711725eccb488d6caa6d1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb8cdda71c4864ac1d19d250eae1fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a721e83f94811b704c2c10344c5bfb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16177d5b7f1e8cee9bc9d8597a0e66a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980214434b3ddc6e96884a112c3c3fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cab311d5509dee1ec18c0858e19879518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdca69a77780003014e6d4d990784f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0adfe339f2fe702935ae838ad05c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189097e3027f087b529ef1659855e678521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a473509b89a427df4dbae76108ac1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ad49dcb6bbfd5109948955e7d3b2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404c542dd1be3eb73f263d008fd8591524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d3dff09915ecbbc29d455830f5b16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935220aa8418c47b64e86456b688cc08526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ece8b64157d7b67c2b317f70dbf266527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4a62a6fe583f474b892fcf8d8babc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df14c068d2da3de1cbaaab7f9672358529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ace0c496c3b15e84e212cfd202238530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88984d39ebafb6b4fff0336842b29d53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83dec5635902e061d5021a86c4804a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ceefb4287dc07199729ee3dbaa3e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c94dae68d47bd4cb110394ac955d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a54df34767f09abd3e3698e8861b0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36e225b7d33d8080f46de3b78e857c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b0d1871e8fa9206b7222ab247bd91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d763871765db56f6825bd53d1bb10538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9e0be188e4443177dfc25df53d60a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c26f7ceb0c8fe271e33bdf59d866e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722a57acb19700b7b16ed2c4db2fe7a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0a829df59fc85cb228ad5dd1ad992542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d66d30770c3b9cb5f57f7c6eb14479543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73a155c75ca30f8b0b06c306dd35e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c3004c770ac18363bb83c249d8f6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b4e669d949e36797dbd1d90d93fe2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4fb16d582f0e61cbad0812be2c352547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea60cee91021a0aec8350a74fa22206548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ea2d758644e227caec4fe1d1f5c7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb44811ce773cec3cdb51ada3fb7eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46718495ecd3596e7bbc2c46b03726551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c057cbd44388ea28651a03e54b841c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fa3bae76d1098e22f5f6aa3e9ea2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ca492ecb3aac24eba6b130fcfa35a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8d850f82a5a264a3139fd69429b83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95db11802e915205a849b721c9a2d42556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256130a2864ad4baa715dca1cc04946557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12beb743958c813d565bf16f61d28f3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08b0437b2ce6107ae8ac9981a71903559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2e72b073ee9f6ab21874fb76da5a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14465e9dd92a08fab3b4136bb9c5e9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84499911d699f0045685048c3453c2f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076771e73a01aefacfc2922402fdb8b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde6dc26d2417218cfbc5647532a81d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfde156922ec833a727f51be35bff91565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723f30059d7e4c958f7eddbab047a68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248c65757d0963c2c4aa45e30cb57a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b0ec0f04dd397220f3fb44b565f3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102c20389711303cc663fa46fcfe720569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f507ac27d95601c7df8769ea6a899570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513062069f3b74ca9cc9c2e7c2014e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f333af861337a615543043a0bc5532b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6d1f7ca3377e9cf0b6a82c602de71573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907294ee50b9b458826396174520fa9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42003ff7b3ec7551839ded724d8470e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bed54d757f545cd900324b50d62a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44367181e31d3156f38e4ce8c076fd26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8538d5ca6bfbd952751adf9b2ef4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b1c283f9bcea4337c2493c02bbe0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2bc69bfa676c01fb1474ae8e7fd9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f756c6bfe79278304716910a0ca63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb07a9af7a7886286740b6d8d9f7f5b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0038f43bd499081015f2a09605869a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4364cbd643aec9112a3ba9eff523b1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b09007421fbd32b7ec6a91cd4932a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a0f51c8f8fb9d34a68ae8ded766a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063823b770a7f0fad82f06a53a4b81c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64554d007f4992e6683494f8cac6048e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bb453d6b6566be4cb7b47d162a8e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7e2bdcba3145438afd4a4f7a531fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bc13a7641132d8d9e4ee96f41b544591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d75eafc0bea9d7865f7e4e8f5cdbe6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e337499287e275f96333b3a358a84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802a7c662b4d343164125071d0f796b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d90bd866ff0363026458c42e1bf8ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c191181c3641d8e34692ee12c0f7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f799b1e3980d47d9e041c86d33226597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b670f7f79c2eb160c488e51d2a027e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99088cce81f47695bdf7b3b46febf523599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb5f2555ac2c4b59e6897b55d92952600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1df70eadd5f9486499a26d8f7f74a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9830e8e967bb919989fbe08ab1bae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6f2c8923edf1694bf0f4a3c2da5ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792397c2608bc7910b1296396fc46b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023c96111c239cf5e0d7aae265abcc9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0c3404e2d4deffe0946024d56f9e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05470ef513215cc500dae162b22ff9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0de925c849387934cc4ddb8f46d4e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510a73b554a8ab1c677d0519445f908609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a972d0565f82c1e38e2546c4e3e6593610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc649cf5a409ecaa239119beace813c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f4ac5707dc77af9821b7d54f3fa00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859484a30cdbfeb8046bf576672a52a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9192d996f28cc56f33cf0bf1906e7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f1b9abb5e429f49c593cc1c1455eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b47f51b6e1a6e6214367ea266bc8e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918f5bbb1375d402727cc99fb7c5c27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bac56c49245058c20ca73129d43594618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391797a2f109e4f3e90773a5631594a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c71aa5397f6fd19bb837c644da501620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506dd0eb9176497321bce1744e6e9a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094b1f94332c4cefe583cec7004aa8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830438c1540aa71f791403927ccf098623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5138f5648f3f05b52a46d476d0a1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d60d578276a0124ad1a3761e22e14f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb36a7d6504db5220f0cb8bc24a059626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104262f4e210dd0b8ca855ab4209394627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df42685fcb834ea13f56cde24386e5f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cd8b6df89c17941038831e4a0e5be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1e6aee7f44d86c07c84bb88a54dfa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b5add02e238c27a6d1b784d52f4de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd3023c953a61924e9b8ff3ffac4a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47e4967a1e87f55094d487f82cc4c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6003bb1e17308dcfbdc811ff49a51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affae31023d5a10ac0807e4cc301c608635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350661b367d0d18cf73d8ad44396c00636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d9f15e06f3a6f7a2f6b372a431e7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679a0b511493a2bfc09333fc154dafc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa449db8fb67f8c2fc09e106e57c948639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9749eb3bddd545264c6e02d2335146640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984781c6b98af2cef5c1bce6fb54c97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e1a7905f9de1a19cf783a8836402f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed0ae966936462cfbf80c4105fded3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5eb6c2f12f249da99139b1fd060bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb6092a66177eb59eaacc2f9b47980645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e07eec71902dae7bac9daa2608327646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e3c3f087af5d30e96cf163a415252647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30867d768f528fa4bddd176a2ec72f8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2c4e3ca5c47ce6f6c79f9178a3e08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1ad675791092b62a0707f9af2e3b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4581fdf98690d82a2b71d7e45ea63f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9f787131cb3c5cadd533dc958c04f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086d7cf88a47a55b73bc9562cb32326653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ede919723a97eeeccf8c3ca150f34654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2aca2972a740af9356a4a7a856f006655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0374eb27d4446dfa6841fdee33e4db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0074c6ef8376ceeccb74a5b1e7348ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cbba6e775ab31fed045b2d9491106658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf65e9311a8afb0e63f81ed4bb715e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e25695c654f3b9e714725b2b62139660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415decac0d0d55f0431911bb95ccbb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaae10bc94b93c56f2d46b19496a63d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e8c79ac3009ee3366afd2a2a6e91c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1d3864604a245c7886c49eb3df1b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea148a00b93bfb9311902badcb04593b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baf5b94f3284ebde38b4c8581ff462666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be9395ac8eb25bdcf44ccb168738b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e65aeddfa6dda2f848c384b12a1135668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1c9198ca96a09c425bf6d1c7b4a63669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ea37298083772fa9db51d9e8d7b4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f252960f174019d36cf0a6f979dca06671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290a30460a5a24d23d20aebc23d7c2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1d56ef3d2a5b88c24e95d9ededa3f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de8eb2363de0e4b532829f911b5641674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee789eb32626fc875749c7678f94cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87884b71bafce7ea20d76604db2bcaf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0c47d9b3719a7c9699b0321760d9f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de665283b42680400caf73f92352875a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6b7afba3c988756ea4f4849d94629679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed6c1dcfa3a08db2ee665d0073c924680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6c96dd152b2a1a8f931ae540dfbf3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc001aeb1821c8cff2c842609a4cfa4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9813c229a757b56dd335ea39e50c1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae55e02c8e7bd4417ea0490746ba6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ef986345064f85df6d87015bf9e70685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00929d710dd5c4a6a529ac8d52622a76686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634e0c44d20a703d12766d40e6e29de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c501eb4299e2e94d6a40546a2c8f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a835d911872a7133d775d069c82fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d429549f968a5ff1acd3212ee6c4bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a985ac358d7850046b22b42dcdf9fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620f6aed7f7f1eca7766ef067758aae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577fc50a9ba1a5804ff93d340460ebf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f4f8a6997a16256d9fe297dac59a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fc70286e5255f92ee96a038e687e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8656cf217040232313f6d153ce2d66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155bca8397be133f7d8146c52f043cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15682c7fc24b539b33b4cf80facdc3b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c7410dcfc53faad0180282fa8e8bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d86a8a923b6451150a94db2a4ed64700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63539307da9403ac37721d676b7b52701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788e3a511d63997db527ede525e716e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f509b1e336ad18aee8c705ff820829b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6043d493ec5634f827230a604dbf9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849195a2e1c4ed488a1ded032df477b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e181e3f9d617a747fba67a9069c98706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140abe247f8e95374956145cc2435a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba27e4838b8f6be4c0a267a2ef527b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a9f4b76c5423d234e24ef18706242709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb763a55c185dc5a2265ee04d56dd7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c30e22b7d5ba39a03f98ac2f16342711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4f53741fd2b9f49e5200c817a82e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de386cf6fedcfe537162cad0108c6b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd346579af70c47be5b9e01f97113ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5af97cadc29621fba8a5dbc20c006715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f94423ae9b9c3ac094f10cda22633716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed4439add2888e044c21f2015520c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00051931b70ad8c1622c13ee7e37459e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726f83d0e134c5bb3e5b5a2fa02f57e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b583574ce03c8e051bc59cce14a884c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec351c5a9cac786db1b239fef716e8ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a18a4c983afe1dfe9338178831cff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f00b8fcd3b608e7c24faed13fc75da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5555f7742a1fd52a838037b10367a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cafc4883367ce43b72bb1ed80cec0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49683c8075d0d91dceca2ee1fc2ddf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6068ab3f4e4a36251507c02b8681a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c16f74faad0e0871c885939be6c62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da926c8898d69f25b7a40b30a3012f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77791e4fe3bdcb6cf603fdd839e0f09c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59a5c5e918924feaec5608d303f67b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e2dac0cc25c75459a86a366f50225732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8465b7464511a0994c7466a3dc1f420733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487079092a99b69bb6bcda36a0d41344734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b0a673c410b2641ce8956c0b514c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a20fcdcac145cb27fc15f97c2abacc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467dfccb68b66ce8c65977d1fce7287737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4220f9240dd150ede848b532bd5f9d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ea6d6985ad766c019cbc798173465739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17012434bb54508bfdcf3eabad2bffc0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444603cb69658cf993748a6d8497b0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41a995e4d29866487c99c321227c22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e00214fe3c51f5da10166269c6de99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970214d60a2809b91ecd85ba85742be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32948408528b3ba05444a0c01dcd5ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84100aac6f3c2da193bdefe1735a9c03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1e46bcd899d81ce1d4041e1fe7c61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea3aa7191cd218b10223ab732afe7f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe20db19edf0a8074577d91620afe6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc60c20fda3494a07d562c9d7642fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9760a3fa6b31b3db762c7bd1f785f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235e86d1c678096945ab312f965ea4c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa857837fafe8cac30d250bc31aa1a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25c370782c2f21aedd309c1e506441754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0941c03fe3e5b6a6f33edb75233d6d6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b355b5594c443a1316bc21c4c3a3db3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddf3f94d8bd1d84d426c64bd656455757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4430c1aaca477ba4a8379c6dd68c8c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6da4fc914f3180c262a17abef07f21759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114b10a41944f8978340ee98772c45c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce2c611799eac9fcac7e46549a9a362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb036fb1e7b15caf80878441cb6daada3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c19803dfa1ab235ee782aeb6343654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84171d0313952917be7765ab6de2d58b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32524c00bfdabbf75bc0524751c5656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a0fa4feba24b544aae7f0eaaa91ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a8821363cd154902d3d31c46939fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da981036db6542c726c4a9c308cd700e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40945c8758e2cc84eed87763f8ae5ed910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304923b7ee8c70465cf4e2c8240ebcd211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fbb48e86260c68da5c20d80428bd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bcee844eda1c32f42bcae8b5ae12813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c735bf053cb4c65fa74ea38400531f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0d3a7f08bb533d607852a5e2e1ea615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620dcbc83d3bc6927f36c3090e4f7ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48704f317cedda5057ed12fef9a2ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201f02990f8cc54ff74aa3cbcc5309218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113aa15b7aa6c6b0df83c5132edcda7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36690cd2176456d3757105f4431daec420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c539d4ba468e6853e324df8e9d979c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9e2a000776a67c0d237c2775ba21e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef31bf3c06dcf68e30338c37939bce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2a33dd3aff23d46acd878d93dfb8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde04dfc0109045bd6d03befa4763af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7124c3009cc059af5b39f8327df7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d80096e6e3aa08a7742e1c737441a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b4bbf24e79a662f9853b843d31bfd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a110c44e9c7b21d62e72d619291954c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a491094091d88dd5a3e9853a990f0f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbaa9bbc34ee9f8924497073a3ff5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c3197201f19cca214ebed93bce08132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15193ff664fb4a8084403f1a61b83133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4be4b3c9a6d82677440688ebe7ca434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105c68ee429100f5fe12dbfb0764d1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d605d46d0181c5f31b3e2317a806cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6d0363dfba96e6ecbd9bb4b87f42b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412d93f886a1e2e6e8826c627d80ead38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f830b5b4cf8cc12e08ad283ec57918c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f60ebc251d6a9164fac1ab1b5ec4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5d68a6fe779510dffb5c0d075cd3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a114da08d852f69a311dba3139cd242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc192ac9c6f085deff433d7e48e59843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c288cfc0d61433476fcf0a761a89c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e9ab2465d85cc7e3fd4e7294598af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189a4d8527dd06280aa85adb597ab1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f63eeba7eca8e430aa1f2d359801d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd8d34192d0ad503677bf077b8d01048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13778db39f6d5d6907fdfc0fd226a10949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48e8c556d2fc1c375d2c4ac4e6d1b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bee28bb151bb16fba768b76b0b45251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66e8f1a09dfa9407059cef1b1b191e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c406fb3728f7c5240400a6743210853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cd37d1fce7fd7f81b6eb7b8885de654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab261b07190f620eee0c15677e0f2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2325eda556e221379cc6c0fd3997c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b49e5792fd4c1516aa714787f697e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f1c3b3f4ae2d15f93b31a732804d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7657c56b62073e3219c221fbf008fdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aa758e73e5e7381041cc4552f476060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92620d511fcbe200ee331088d254cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b3f3e2563c16612a6606c3a3f445262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260f3915cccc2b558f6164c9b87a1de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730f819661ab8025b7d970f5a3c886d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbb5050bfc00c25489e53f4d57465d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f80fb21cb23095967b24cdaf6b36166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f20144188326284bcfec87d42a059e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab510c44b936b2ba3dd337121992d1d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb22d50e92f6d85f138efc7c04240569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28802fbdf51e67e6613cc476b408ca8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb5dff5cf4db79366f21262ee01deb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5135dbd2b40a8e290cdf1e32e12de172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848cfe1593843d638b617d46be1f4d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfd042ec5b6d1e244d7df7b4f63bad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e77a422b5433fa121c7b40faabe3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327cfbdc747af0cb0ffc122e6d035c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0515151c1b079e4d3f5b184c403d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a40a09b92ea7d9a0437eefcde0c5f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eb638f757df2ae3aab680087de67279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a7e789ecc12267bea05e86593acfe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e675e2494570e531b68f2757b5d366581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cd5ada887d9ec46c19c7735f507b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd7a255d9494fd925769f28e9a4d6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf04b64295b5839c6eead7c93a559584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc87609977c0ea39b7dd4aa9064eec485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30541c88cec67df1eaed349b6892447486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5da29092854fc3b8b75a56358c22a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d81388511bf688427733077766e4f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8da45413c4618b457ae7a31c9891389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb8c564dcda9191e535c2c303e095b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86446350e573114b367622c8adfa9c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958263631fb8a2914dcdbf0f7efcaf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d74419e882f4de524952905699874793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b3eafc70793f8a9ce3d2590c775cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab1f16361767c926901a060e0149f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a96653ecab3f68428046ef9928932c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd40a960d2c86b2cb6ddd4c5a03ced97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77dc5764d4ccf0425adca2f3bc436798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aa26ba11427cbac9e3b0304d132e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1bbd6f74dc8885755cd9d898904cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128b21fc1fc472f374edcc84fb96608101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36c53ed244abffe00eadf35b56e301102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ae2595321dcd75ace2c9731753ce1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b261d8dee88eab118df235a13c0a32e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6fee96bc102efd2597c53f305a713105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce986f20c301c28948f9036b3483ef2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a62799d804f0b756e9baa8a56b105a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c5bf32c6d47907d33d0f5db86c7db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5687c5403d4a3fae0e91803817352109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa34b32b4da88c4f51d8cabd2fbd55d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4f31fb674ced62e96cf099e0919e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09776b5e30ed00d9e97aa65299a1a60c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5941b0ca191464c8ed464b46f2a9b11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c747d606dca86404a45ccc654901a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f376ee86087d7ce95fce38447743358115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b11aa2b4f519faaa50ec6decc99cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8799c638d69b9a03c076e9bb635d4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf60f3f8128f91444c0d17151528dc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe781e3ce0e839490759ae92ca14de3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df423fbfc1e53ffdf6677cc2e9cddae7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761991d56ec9dcc65153f447e9465c03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78487c2d49a703bd473de8185785a52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9e78ff9a910161eadd566ce9c552e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e358b49dae6abd3c11a0fdfeb954c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397be15ef12b470e8af3cc6ba5ac52cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548effae0bc66ac703a7ee120ee0738126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eceea79696db689b11eaa0021db117127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5591e063a2cce286683f77b8aaba18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071409cfafc4fb9294895d66e8b9b65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4853181efb919c13e009854340a2bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7d6e1a1f69440ac2f6ca01505921b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9383af80add3a248f2388fcf645fe8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e60d6435f812967af504daa856a391133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0657fc677477f6377746020be6979134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16889675f7836dc92b039f3512c73677135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161865b9f29f25940d8d2ecf08ce00a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0813e1b2df9ce5408bd72f78389011a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee617fe6241a90f0d600f64e8a9b53a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc0116d9dafe2ec99cdd97376f6eee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1d792d552802b34190644fa89b01c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d159fb0e9c303ad23378b28731ac4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf56fed2e7db50c492da7c6d2b64bd9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc5a6e21541c0065285970592b6f80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadf4c5838f4d7ab37b42e500643981144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ece96f753eaaeb195c24640421467c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55831d0de2d9aee0c0156b4f1a5391146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355d4509ad2bcdf7504e537f83db6ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890ab2b245f42a36a0e64a4c78da90c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9f8b5467d67b2620933f48863e121149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1d95af27779422c3d29c0d4b470f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff71ab5ea4cc5538239280213649b45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2ca4fcfdcc817bac6374877051488152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca6faf1c8630881121a1fe52c0ddfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708defb28f799138c5ae8cbefaeaa86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6facf33bc5fff8f1309fa3faacaae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbd0ca7b5e0d76e7fb5a7e1f467403156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcee72c072bb87fb7368a2412827a8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a6c7254013b0d9a1f94775e9b9578158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492799426c5e39f04807b067f457a3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64935ab2d9e3559901d9dbf63a7b04b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecd58268f8ccec38350e5e5f167db2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb14c3cb7b7f6591a86959d1406a15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563a8fdb2f2823ae8a3dcdadce357bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bbdbcdccb5039bfe7fa1f8ba10366164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f6833a784837ae715067e40af056d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d739334757978d71a2d724d3ee78e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e650e7036291aa3835a5b1de3e568167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182802727d8456f8d97076bae445f562168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fed116eb1644e3fb2a88af30310902169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f65e6aeaf4b426d914d73dc168a3f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e51a64c577c17f1fba613ed6d68065171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272ca6129d1f6906593342e32bc8edf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8433a66c11265c137cf3d6b3907c562173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860fcc02490a3b2dea80a64e97c8bdc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913ce08acacd342031e09166c81a5d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110c658f4d67d1f59a0c306b0c4e85d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46699e4d91d52720ae022d436faf4dd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b75d752a38bb0ebb104caae644cc9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6487b3cef0992df025d61f8082743179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb527c667ac3d8699a8825632941c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440d82b5678f5ca1c7fa31fd65950f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a7699ae464f43f1ba03ac00ec2b0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b37a8f94d3b022ab72662bc8f8a42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad268f605561d01b3f2fad510a33698184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8b749f59524f9a186392400b41968185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9395aba947459d7f39451e770280e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8366034b099b016f5edf585dc032e52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f003cc389211fdfeaae535bff23761188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f267a739177de726b1609a9af3bb138189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d3d4db09fe7c50a815ebcab454666190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4db7b781c1c9efc5a82fe0872e6491191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5260c06ca6f02f3482cee99c060e869192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15483e9ccc207edb95e7acb1ec3fa63e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a15a45a16f5f7eda0cef1c8538817194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b8437cc1e8072225b7f2d31bcfd08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1814c69d13ab25e5923ae49f9b36e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10512925934b44952af121d187341b6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd01398470a08086e81f77e879adaf7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e143dd65d0442b4d217fc2af67fad26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e206d9e79769551ceb7a34d4ebb865200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d7755c87766030a6f662b470c5a0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb26055a26c0ed7c45293e49bd8476202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d84b6d954c48d2b26c2aecaae2166203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4e6d0459d612fc7052d5d8ad93db5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2305bfc1c6385aa7415d95f693f11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380bd2bc70b3a7958ff8fee46ba18b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a963ee50ed163bef1d894ffafadd272207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f123f8d2926c6aa6665c48b77758ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff52624de9a7ed5e25cb53b832f295e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2876c47efa8611fbdd74681fe47a6ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c36323540d9c6415e103fb2328a52a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd48db1cf861bcb0e58ef56fd6dca3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62703d7367ce5a0a4167d034df242852213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead62d08332d2371a6077cc4ee3a8191214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e835d12dc6afd2c33ab247961739fa1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada8529cbe9e00fa2bcb51cf40fe84f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f115baeee3dff990bcd790c33b98b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff669852486df900540cc88ca93ee78a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7333dd7823e5adb186dfa41304a3b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7d6c7514fb5421d889e238cb71d76220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ee3bf5c9874f1133f3b118ac33a8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d8c73adf44f503fec18cacfecd0e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128e41749740e606db45167739d9cfb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2e6953867d75653de45bc5d3804f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41523db0288e64dc4b922cdc93dd892225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd23241ba77d38c50cd37eb208a7e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa98311aff35c435e63f97b7a0a25e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c41432df0bada070a0be63d8df282228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962f4d7294b5ad385d53b45990a1fc3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cada6a9536940122665bfeb669d3ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34164492c7d9db3f6dcc47b1f9f94fe1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dab49b1d8b0c2b2f799cabc8a2267b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8debd4512fb9e53384c9c5bc0ce931b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9c9f2eea0ac79d46ac7b1a6405204234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c2c4d128b8834e12e0bba72ad391c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecee91e592e7d28422eb3e48f5a2856236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a74ab38ebe6f8e63451fda07ea11f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92488533921c71c392c0bd5bac3bc608238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48965ad6af0f03375a5d4e116abf7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32256229f6396941ffd440f6f8b2200c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59852d1c4d563fffaae06264d6085d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7574e91a8d9f98685cea4586cd37ddf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae19d7f7ed669ad4df007610e3c636243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a49a49cac5db956df8b96cac3780d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef04a400800da016e62213bcf984776245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c24d84f39f9d20d87be4f14c9c6eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3df2cf151d8274e18609f23e99991247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a638b4caa082e2080393bcb80562c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cd256e47d8ee24a03d5d405618ed6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6706bff9fa4f33ff59e93dba326523250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da402a202c84ecc551aa561d21de7346251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f394ad7a5040b7b4c47b5442916f040252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d94b0ccb5a05d01881fdbb4a65b04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2feaccb974f4a8fe9c55e8b2bd55f86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef6718ef28e5154f70324e11eadfee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e9684740969072098e86d56064684256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53340dd257c7e6f0bdea293cc92da0be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac94917e2b5a39317a0d4c361359aa3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1423963e8904f81350200f2b40ff8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30944042fc83e469c431482b9a54cd4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e44230861ed35db16737b88aff09c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8c710b79e425ef4fa30bf7602d1be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d40f70e6bdd8f2af3ed7e09cca260263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90758b0604c46517a9e6916b678d1e07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da910668bf3c91576e243b953d09e99a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29edf302249c16fc842636d236f019e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55fe335948fac24a650e1108c48dc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83d1c3186dc3c0c6544f5ac6de0e70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509791e867bfaa29fe5f32011c7bb38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a353b44f049fdf621eacf6799b27c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219309ef959523d4dbe368fac48d2367271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870df86be58f3f83551239979404368272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beec7a580a11c5d000353ca5f65335d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14579a340b5bbecbd647df41bdda66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c23125f9c3eb2a19970cd30d83385275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f5fe5b97907af6f2874efdb50e3f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15656bed7769b519760449465ef16881277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b85a1ee13a86618d7e527131dd662e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa33e1f018b4a7e6e6ef3e93a678464279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2241ce6c19862b55c65e73a4b00e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce0c8986accb8949de514e9414c28c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfcac8c5df0dc0ddfadfcf22c24326282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d374bf997c274613bba14299d621df9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5217d01fcf70abd79c2b99cd8b3a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9441265317204bd3e4a4822a8577531285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4305c66b5b8d552dd07d222375ecd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699d039dd5316c8ac95ac77ce0b6d06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718f4172d5147237c25aa3dfa7a85ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f20554a6d6303d327b9341cf8e048289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae74c29fe18727ff4d8bac82c959064290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5a049b13df1554b2f38330cbd9196291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56989c1e1211824634a64107c416ee61292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d3141a1103a59e187442775d23303293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8192f742b247eb91d1b1e742db9ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a51d2acfee5503c24e25d0bf474396295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845eecb8ad087f44dd8b4b5aa91eeb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32848292a648df80168d8b8264eb0dbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ef93fa464102ab2ed8ccff10b8c5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7e1f11f2acddb682a53fe4e414be2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758de8990b79b67be670cf7b70e35f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98008e816d4f6503547888610d806816301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92047d0be0e6c9d854280ec72ae341e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30680edd205a0a965138f54edd036666303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659cf563ed937726a53b5c6ac9c07da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761cb18edc21cb99a3ace96e9c160a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8efc8891d2578fea7367c792f722e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078893bcd1361f43fd79b712abe3bf9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1006ee5253dc79dcaecbf2bfad63b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472e3021eed49da69e75db5f7e877e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cba3dc5a1724e6eb8c517caedac6a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e24c14dba58449e055b515f93a0251311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadacca481000bc91adf74b69058671312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23601ccfd845667d5f57e7a6ca11f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7c43b34a186797f046b214ae5263d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b4ea4f568ffbd59d7d219e04c22c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a09177778971da82657a3aabf19c6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2e9fd0de2a350561f96d2b976bcf7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e46eeb17132648e9191f49a0247aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c02170a82bea8b23d7c00a3fcec32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5591feddff935c7dac8fab1fcc5fcaf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e00636e374bfe6f8061388fdfdde0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b81ec99748ef4a46d6988e494dd18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c93e197e706303962f430775cc976323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535a29ec7d66a5a81b594f7c858e0b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890a7de53222766b7fb25c031b59b5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345b0384306643e7aaca0c5ea627b0a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7f5540b127d40431eca3ee30c2b92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82494e3635e8a925c2a268b8423cac77328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db3f60c459fae5c18ae3016ae1304b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a92a965f97efbe629e5aa9c56644c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c34911900a35ac787ddcff25f7ad4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25361a8c9e8a34d1c3ec75e2f24dea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0faa2fa833000e20adac2c680c2c85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1530aab621fe9b090c0faf1d3ff0eb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d020f1091727086298488b0934f36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721db173b44cbd0d7862a3b95563163d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b92447dc0480ec64f896cad881b457337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bbf42047cd8d701f10049c75ffcd2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e7b76c3bf392e5f1690c925b8866e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c285af19a5cf1a708dba5646492ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a71d1a1278c233697f29edcbe1ddc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84e859636c583a8fdb5d57a4656ada342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad4343cbd56d4fbf51c3b1dda41c01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a344b125c100afe3ed945a310b58b27344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439933fcdbc914e680b7c2edfc11c6c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795612d189948a77938149bb9264a0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0d55b75c30f7bc9ec0d8f5012d514347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e739118a8ab720021d6dbcf340d300348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39681bd9f4eaac98fe46aeef31d8b277349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9e03433967ec0cff75341c7a0505b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952a6fe4723fbf42475b8e1bc84c1fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8c0d124e763c2b5403adc2a3ddb7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7e30f47003d6f5d0855016ae93d38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8d41993e5e901057164c95a03e766354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b0aaff25c75682511195f2456c4f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ce5e99d618583a7f78a5a7fc2d881356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc3be84074119b8447b623bc7ca7c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04a39af8687bcaa3f491cdfcd80b74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d57700d598956e29c743caeb317d25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be520658549f9367c55eae09edabe5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442040d72606307285d902978f23beba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb4a7a63051c08fd8c8606b34d6477362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe624436d2852ab1a7a2e749031fb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851dc66a18f22baaf44c39aaeef61a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc7464f5d00818ee0d1d717e274a9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cc8bc040b1a59c49914172c4d7c2a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40dd80fb98e6c6bf19817a96b2e4c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e25a0793e1732059af94d983fe43c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8a6f71bb274a73e724153af254823369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1768d706dc300c54b35663d3ad27a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b091d282b059aeb1386f93ba528d5b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d49fd060d7cf55499e3a4af8b0a4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8ce39a29f2d781e1065d103b9bf45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82536888116cd34bffe735b9220df353374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596977419e1bb4439711cb30da7d302f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d9afc747ee775126d348315489e65376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0009cef98dd081bba999fff83d54cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa842e00d6b5c2c87e21a38cf44f1320378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45661d74355000008c357bbe2c551e30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e806d8f9d46b8649c523a14266914380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c2d75a2578e8eac389cf16e94e836381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720bf8ed544d882f6eca27045c29628382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862b90cfb2e3118342ff5b4e2a25b36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a51b76faacee39bd107f334009b1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702103ed8dfe9b49392ead09c466318385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8be4b487f932078521a4b513567226386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201f898bf650ce408bf6db57d1466c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f75cab54aeab87d6eaa78fe3eecba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1558245abae7a077336db6842ce2926389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139028d7f61009b7ae594a1a11e0db2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b70f0ba8553b988e8cfb948f6a081391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e05a02f542e675dd67f02acd14eb0c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fbd2db7cac903333a1e2356bf0e99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb977b05ac997ce9e610e5f966355b8e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c98a3de98b18db551426ee7ff5f6c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23a46e2e60f2443d0771d8cb476d17396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd547f908d2c3507fc449e84a8ad40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044ab38cb3a4b4f38b8e6520af715cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cd6c5d7b8a54fd2b70accd2445486399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745ca722ebf96ca5dcd574d9c198c9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622f8f8101d1218d8693be6bd94b024401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51947d82c47a48611d4a3bcf3be9156402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13983b7fe09675029723f192a64485e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaafe67e566331c80c2f0587fb90d7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b926949b7d50c8b0ed22bae0dc3a022405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a032575d8281524fd1fb85d4f28a5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04420800dd495e147efbe33c226a0462407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecdc45a7ec2bcf44e9101095eabbfc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ff63865012155eea8c6bae259a29b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e9a54168a06297d70fc7d57697c71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f77d7a1d96a65e6a0b630a8c276882411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfc2aad700e1ce9fc2cf97ab22a38a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4574cd5c202767c9014cc0930cfa00c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102d2445d03a449121d4fae98d7f4be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2d111e80a8542957c8aada883f1ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788d9cb2ee7955bb0d378f5641f0fdd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d699bcdfcc644d1d73c38d880d8106a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151b260ed1a48170f16317e36ce7806418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90f872792892c9d42066906cb8cab1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363d61150b0fc432b09d08508b629ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e747b0d9fc7e9a69a2c2d99a72dd1e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87382693eebb5d9cf53417552d53d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0093da2275317a08024a7874e67bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b1606760aec5b70a6f999961a90b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a56ce2f67b5a504d677a513d2b5e45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46353340cb0a39c8f4189250509800426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babbb1159dcb06200d41ce1cac598d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049a73436ac6d1b70c98079755dbcef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c96bba55e6a1a62cb54ec4538602fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabe0a6c511adc74c102cfffb5c609d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c4c2d99f57601c8746cf878570146431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7894fe3e7a96db2a46b25a4b3f9605432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181098dec1ace3a1866b81473e23656433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e85cfa46cbeb0616791506f5a7f2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181a6fba43ecedee4bf796b3af79717435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14499763a1411da818488fd0c0110a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6601b35941f52d07840ea528698f5f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a45cce557869de71593447e2a5d7a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bad43f4f6e440771b8bfa370df7bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c8fcaf13c5cf60696d435bd5fb947440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f6877f8f3498641ed950c42c5f2bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1cd412136e0bee44f564f5fd3bcb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d73c56166e9a9068ee4f42ae7e9c62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7d664936de3b45bd2bc7d6aef99b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae82d9c07abd18e543505906456df8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27875f45873ca4622e8619abde3979446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d450b8fa3a1537f3fed4658efd9d60447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c3fbaac46563c96a81a4b98072cee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62d4a5a803700f0835ea1e5a50e274449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec07c245355092ec78e66a30360681c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d21be124e4d7396dbfbae2e2e25a82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb754bf524f84542ef65caa33fd4dc38452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac74999f158ad83db2f6b819d0b80f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fb3ddea463b7e98431d8183a73a74454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a25cdbf9a715d671c504c01e71290455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e5011ba3dd8632b463a4c2b8e44d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6ce9636b3dda5c22c9b34501d0581457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450d8b795ac2f703bda98df4bb639d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89859f33ddf94b229c2addc2388eac6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e23b33e042e2e2188531fabbde41f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79725c8710e9f0d7ef5a9ea074c99e95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7912d963365ce5a8354a9b2b81874462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731682d6b177c10478130edbb2540fc9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c4ba64973b03fb5981ac3a4bee7b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751f25f5d71d42d2b63b4495a4de39c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf23b281dae4b246546da5262b40a1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe53a7fb659268811a39c2e687ca1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6927798ae3099ad619efaa25105048468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee273cd60b5e8848b851de5164a84f8a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44de22ff1e778d1709eb4e4084e865470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc7e701907b3a256a99af622e1d7c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6744473b9e7fd68c9b7cd56528220472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7f5c9f8bdd11e7c0be0e503de10b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127c9ab6c1a02a731beea84d3da749c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360a0665934f125ee2264f01e718b1a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb025735324cc019226e666b0a93fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79222f64a8febd4ddd4f1e2b19c302e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a08b2612d99c5a590e126de59baa9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47ada05f5794ea0f57f9fb40c0d186479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f7b64b890a49beb3692c555bcb0d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516fc5dc13056476ab87c9f2c3d97dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722292f0f2f108cc1d396e0f1188fc3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16137f4d1e63dde22510f871e19f1486483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db896bf6acd77e36508654915874f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b77f380844d50f488625abc0f40118485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901be290038babcdbc15400105ab667c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e58cafc60cd7452823307cae48d21d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb780b5f466eab1757d4651bd30ecd74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ea9f4c8800c2c374f5c16c3070572489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ee5afbbfe735b80643de883626bc2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05548d12e3d86fc2812318dd47e39379491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c584a09326ab06aaee80197fcf3d43492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c7de515e4dae3986aab4125f0bb71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26252d227dee3520c67b736ab5a0ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeec3ea721ad4e045852bf5d55e4251495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31d862526386dc11b7e42e5d8f4690496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca50d3ad005ae246c6fe8c4e4e995a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea100a3c1651346802c97f88ebc8beac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e7f27b5823e7a7dc2b2824bd5dcac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6303806044c4b8405339e0139af11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5816ab42881137f0441d391dfe7526501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a564790f6cb10b7baf50b3033c878502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035310ad9bc390e6d75fd68c0b74e76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c97a9d8d5aa057a51a85445982533504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20dfb7e1cb5b6d0ac2c794069b12cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127c4b28ac2f96c7aadcfe364380b06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84444f5f6437242f44b38482a8116ee3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c73f195a28bd0e69aa1f26c21269b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8362a0bdc782546072b1f7cdaa4b71e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3b0d42bdce82a144c792ccb7a70f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60392aa558a2ad3e2a7bdde5584544511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf2de97482d47286340d72b71fdea2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7b381578efd3dc07ddf78b78a5d6b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fdf85a505ff99296ac806244304fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bf2b1675e44efd1c25e58d05d57f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b445293d607b5e257ee7c75ac40dc74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af7356d90230a80c5427f972032f80517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e846c08c1914398b1c066d134066b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399954231d48737314447f6e823ba5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9c22309337b5430428ae808d34370520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4477c10b85d8c5566f5e0ee29e34b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c24849a25307537ca80e832462e3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42f95435d699b55874ea770b1b2553523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0c2aad611fdce618ead59548146b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff68cece4f50c3c988b1934b12bc16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd01111defa6052ef640e39a948520526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da56f0279a28b730c9f2096fc18d46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8898d9dcae05bce98b7ae8a8cde26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfd55dad58af7e6bb908d3d5761878529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892162a18a3622ef4eb5031efc06ffc1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870eeb40d25376dc551aa3b718496cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbbf09ec31f5154ae32001ef82345a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236255f1a2ebb63336858b49c7cb43b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d189652b72ccbfe9539b4ee75077f4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8992f7bad3120095bf4e89a004b242a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bc0b1aad4915fc86e8d834835a0d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9030300df0662065605f280f056bcb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865b2a7fcd9ace7af385f5a1120b9a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48200b6c86d1289d70e797674f90a7de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0142bef65739457a80e79a337d1e1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8307050d1ea0fb6a4984dcd163d1bea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9f1cc717727e9bcd60a93d6daddbf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf56fde2dc9a7b0a3b3bb9c1221bdf9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13646925efe6de1111971ee800b9a7b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce124842a27484ece6c3348a237b8318545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6797f1cc40573b6c7bb886b504eb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c715c7a667edd0f17ad19974e9d724547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15501618e71e9a9ef11bb624ce9bc45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fca3f6a08d652d7c4ba7a906476d9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7b04874afb7cc3f5ceb14456fa573550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3e5303d9fe4d8c8746cfec8af836a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1e8bb3a9934449d6ab0fd4c8a63ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6d9c1aca23df80df7916cf306eeee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f554bbd30abca22f6568e9d8dea6f71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d7bc76bce64905836035e9a3b9aab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0159eb992cdeac81c05d027feedea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bd3481b436cc8eaa050cb68037c2e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c56a8882a3599b977a55552f9a266b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b47eb9bc46fa529c2cd2d5c3ad9970559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c53f0d8b9fc96707a054a25c8bdf69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea195452c28ff90cc16f743c975c595561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db8f3e77e5b2bea4e6217e7b00f842562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edab2b3db0279a4c625704993d41373563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0178a1f4458fb916ab8489adee8f8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e097fb4c36b6fb5f7ee3509ec4c7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c33d3d09790c8b6a85339fd4959ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ba8a64726fbaee1302189d93eaebe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b5ba38157177e5388688e6908a912568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee755cfbe962e3c01710239a1b063c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c10a266464a7fa538fb4f4e61cb94a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322caf82bb8c71187333a35e3ce0ce1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b2b9c8185d8f177a862a91108162b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777134fadc242c065c74ed7a8dbb4dfa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31975a33b9913f1c2d0e9b0510a4247c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fb0d2cc01527aa7cff1930d85e9b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8474d0aeb8370ec3a6904c8025d34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9aeecccf251f1577aadde8e1793f55577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18839ca326d95a8f02ea5ceb1592afb3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1010cff4a7199676b6bbb78e4046d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0011c32713396906edf6fc90c2656580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f0d5c22b04994bc56984aa45d8ef2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007c49b84e040e1efeeb94beb6671f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fa946a20cc273e50957fb1d13a5a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001e7a8808cf95a1c93170a6e99ebfb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d39b6a1e5e657a577ef331263b8157585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3deb76d90b656d63195943bd8a275b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63917d2fa9becc95e16390687632b24d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cdde4954af3cb2f8612ee73cc99aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c1705998a449309f92e570992a238589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730f2dc74ca018301436600487452ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ca46f5d6d298ff0ddabbaf35bf685591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8941256ace780c1149f9cb5a5c507592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7dfb1f34d758ec4e505f6c5a697ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7b89788d67ffac34a430e98a35ef9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dee7418ac46640348ea66422e1195595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e253a1e57aa850fdf0233568b78d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f31ad4dbe0bc938f1b131d62bf3e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2fd005fbdcfe7bedc17a2f256ff6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38550e2272bcd5c31045ca5bc288795599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee76978741d58d7bd907d670071f54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5faac4951a3bd13d4a26a3d47503a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c5d7078277405c941c1ce37d43a96602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c8c64846127220c995340ef4ac7d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53422d549856e6854558c6acf99149b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d583628026c346d78bf500e1be984605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614e746c0b7222918de4f6184bea681606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c9d459c83cde5e329eea7770a5240607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ebc5c6ad172e19914b8ef808bbd58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777aee66041147e7e532304eeb48ec9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a08e78d8702b463e5957797271c560610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cdec5590b4380894dea10a197dc46611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfe99b8e290b86a2e6e36993f0f9af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc58aaaeefa7fbbf1c025968c61c2ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95659b74faf3d1489dee7b4242c95156614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df6a5c202972ecca429786b600f6b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b36601ce1d75f57e2b302f387062d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916fa1b3f3e019d04f8b851bd9048d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf226a94b03bd35ad4cbaeee6272f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3e17cc32a09c9e70e6a52cab9041e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69d10d327df81a6263a44b11bb0045620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dff1c4183a25ff714bc9db78ee344c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88563f835485fda4d86c876152dd97c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acd1545ceca4284248c41a679d6da8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca49ca65c2e7004a26cb6d239df705a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b483effdb0c4f2823da973e81631c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465872e58881c8b62ea7096a318fe33f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85230c8dbb8a40ffcce73c993c1aa93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838c11f875ecf83a9be4e7a5f809ac9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1ea3aec99bcf065a8a3143a94f9fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4c7be6864cc413ca2fadefaa3ec2d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb682fdcad64c8b2e4e2ba161cec7d3f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab538de83d4434fc14e285f4ab12ce5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2713e783d6c1a33aa617297ce5670633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62960528da2890f4949318455d6dcc19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae20cd8f75929e4a88390b97aac89ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4320e779b27370367d0f476b66e8d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306eae98d5bf4fdd381e0637313a057637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16988f67f6d81c2ba0509e480714d81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1295b42cd6318a9320b687e1a62d89639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5d23071fbd243b434ecc78f1ed981640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c28285d7f961708e4c359e9368e30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17909a11875f209663239fa1f31c67a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930de7071dac7d61a9d9b878a0e6fdaa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48360dc3011d97689a7b918d705b2135644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c382675efd80e4f4626a8b9ebceb276645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fe9a888275475298ec4e584a95eba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7798b5758cea006e24f5cc8b916ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2b96457892e52388b03b805f0a656648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d7c8aea0a03b3b5ca4c6ce4e2a29e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f48cf3d2234797c41de034be55308a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d821062f73d399efe4bac3b6272a69651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f33fe2537bb0593fa27e05804bea7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f36fd824e1ffdc6355f599d2c2fa6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfdbd6ae48fe3930445a24e2c676f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522d3febd12e1e913a4bd8c985db7b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe68ebdbb35aed56f59af7d5aee8017656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee74a34e38b3555ca41e3ed3fda910a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cd753345571c6208d3a40eb081747658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255198d6287be25d77dff78f601669b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6788db62e8970277e98cbdc2c07f9a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dfd15bcd60f2fc8bdaf8af9b0fcd8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcaf01776976d171a692d5d901dd2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257b652e14dc397b6fafd904decb20b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15ca250d47e73d344b7b7931f8a5c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b88221f6750f9a2b2fb0a6d8c8bbc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67f2e459de3b024e2cdb68621be6a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b0d3bfdef538c270916cadc8a7d8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c15459ad412115b9354f167c6a2e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479b2422786f20be89748e91ad929d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75534ea2cac9cca12b6a7ccdc7dc182670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c631cc3f9ca64d28a12de4150db5158671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22003779576aae286fda50d963d432672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bbd35ba62d00da501d3d9d28a2e67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3241af04703ddfb5e3e17bf651247674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4849c029c0476f62a9c359d2cad58a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6fa71902f6b2d4ac9bb38327a1b35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fe51aa88d2104c855e9e7e48b07f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d5a0cd98e293794c6f95992682ae7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a899933cd7bf8857b18c1ae45bf7ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e47648d9f2913a18613640f40d4e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be788b7050a65d2bcad16427edf90979681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a3383b305295b4e11a238808596ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47223ad7716b1f0abf4292e5bbf81f2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff124e976fc903d6096896f28903a90f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f315a1a37aa34e3792d3c07822559685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c100774e2e76608697b1ac7fe00e434686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01329a823138e630ca70c36a1cb79924687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936d2cc8c64a93c11ccf0c2d8484ed0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596134c633a93656bba4f0dd096a1db7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183ddad8a7cad657586c8be98f0fd6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b3e3bc43eeb1da53ada309cf7cda6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001c25e5edeca7531e970ae40633f4b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4fac979c081bdf4ad4bf9a8fd5725693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462da05cdf29e3166b9c87a974855b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ffdcbe4ee2adec5bfa4deedf33067695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092319fc026287a46eb8865caf03fdec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ffdf22c85748479f2914d3534d3d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa624f4b3d5bbd5fcc80c2c46bd10e3c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dd008c8a7412e2f2846883ae18f7b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5cdf783a865f7f7d51df83924d447700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54598eaef27381220c97c525aacc3749701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9b2db8f890e78bbdcea0038216320702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245d7dc509db3ae910d43fce5043ee0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4719fb8e89c5db31a39d676e1ac2968704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa195868e99a66ab2a07bdab6a360897705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f356e5b25f949c9a32ff096b1e1dce1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8415241658412479f138f4c5afbe7f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e403a2f109b74586b87e05d10aa081708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25badf17464475db1edebcb8afc1c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565372d6ee0eae2fa102c77c99b1c0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901cf71fbef4128698f2a710a086253711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5425a0d9e73571fe38cd57931a6d8b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d2ae8c77dbb3a712cea13a88167be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6dcc7c3d497d9bd8c291b7343e32b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d871e1ad38696905f6a5451959bfe6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993c3893bd78a21cb9216c7067ffbf3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57411b5dd3cd336d6c910526c06c0f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebdd5d4226413c010ea1e4e86a1c81718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0966fc3c7bafe7f91fc8a6289ff00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a11942af0fdc4394229b6c57f66695720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6122b5d2c9636e0b9c5ae9967aea780721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1627f1216ae2e6b88df1b8fb883cb4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87ad1d37fbf900a8dfd94f7a25e92c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08f28e6035b3ce72418b6b2f957980724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e24bf1efd7d601b0c0b573f63a1469725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982d66c887ee827b8e7202563fba4c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a12a60f7bdc323a22501ee5807f6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f096ff6167cf20630837b48b3200d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87265affebef423b46a643a2393d2249729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ef1bde199a68d4974f669b53bd37e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb0134a3cefce1efdc1d4a993e9250731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cad93dbbd6de285536892f11490ed0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1103e6d6f1d4e38252d3f10a883e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e952015d403c8d92b6afac00dad73734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95fca79f9c0c03a699f5aa4d1240bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be412ddbcc702c7a58af90c5ff5b7ef0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83aff52a7c5ae47ada806cec74f115737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09079e90437f047a53eec112ffd538ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6a525f82fafd24e792bc907e33d75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92477f92344af89bfc3fff6062db847f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79eda8648f0aab8e46767c825b12521741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d811308c9069747294804f66978e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29ef53b53936c4d2e41fbcf57ac534743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3dfe2961434f1499049c5eca1cfe0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142beabb0101c652c300ad30ea87c870745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536e176f06b536e12954978f7555620746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242b378f71dd2bed1537821bb230055747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5309166c209b6971fd8ed8a917779a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaa84aaf7b2f20e295626232d65e68749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd33fe7ac3e9de28713e57ced52884750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71d97562ff6b2ad02914385b6b5080751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac993ec67e1b5f580440497a48a3a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac098fa5e0bb42b3ebc8eb885c1a4157753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e54d4d1e3f95bc66efc628b976ad8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc86a65bc292051cc8b491d32bbd51755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04c058b5f3f6777996b9b1580426ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ec0f3cc4ebfe739770f20be638d47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aa6e838516e9b8666f239ffb60d2f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55741aa30b3f1d07e69b384c463590759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>