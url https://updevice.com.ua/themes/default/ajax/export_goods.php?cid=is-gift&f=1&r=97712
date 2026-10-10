--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2285380191191e35ce9805c280e59641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76720590560d768fdd1ee76d2244ffb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a870b053dfcb969317059ed639494183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e610f833e1bec1da5fa4ced38b1b5f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c05f752c79f2bcdb7f5bd58743b2605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0e2922563b3dfb8b0124ea5ab8eb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae382c0b887328c1f75b57cd232ffe767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6a8f6de28c0d6a9c7dafc89f0b7658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93867376566e12388c4920096c1cfb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e8c44137b86a48916924a67215aeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c55f046f46dbeb0a63b3e6fcf04b3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f8d98f6ce97900519b74f65dbd90612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1783c6992449051c6896462a00cdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df1c4445d08f322774061ae430e8d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7029bbdd8fb657a5a8032dbc6e6f5dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7520c986320c71eed968d24dbb854ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf6b334ebd09f62065a5eeea08409117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f68c3a1ab8bd77de9739a45881825b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051257f346a483082269bffc7667220919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb64fa9d24910f3ff7b5594626979020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572d0b5e530003ecf150f5ddc99399b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465ae21e68cc275c745bd45c6ffad4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a126f178cae400bfeec7e065ffe1bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b13091abd58790e6536834d3764f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f966c2a825ac3bdeec2697503f1f58d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b369e54c3c1b020d248d3df987c7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680869a95577d878394d7e4b4003163827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a80fcf4c4cc32b7270b6a2def536c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc5053e5da347f886841fe8eee008829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8ba294eb7f3edf501b6405a53f00330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520d2678459c46857a8fa81b407433031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef1d69b44f265f63631e5fa9e1fdc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a58048058130ffce71a6ac02d97e2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03ef5eba30a2ae7d20c49e9f655a1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882dcbaeb65d546e8de9003a3a8fc2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e7c54ee6388d3149e2ca0fe77671f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c7e17aa1b1d984c77e8c180e6e8e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c2904fbe4f286fa5beda095867fe538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b084e8a358284d4df81370703541039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefb9533132900d37a2eaffe7cb1b2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaacc4fb4ef9c54c6eb0c207d8b7f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102cf310e7122a8aaf1cb2111ec0b5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee811b4b14360a6f1f8c961bb03c7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ddf126cc206cae38096a60770822744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c79fbb43f787f2680a4537be3e69945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35554482fab9e5745ac4d634d0496846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62470876ee3d5147c9bac665e22ae4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03239824fa69e155038c20838baaba548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e68d25abf0931b8609c104ab2705849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acded93c14139ce618fd63ed86f813f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119010440a383cdb6428955e48ada82251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7e15b37905a8ba689786aa0b48c0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc469949a0446119c2c523c1c31806e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c6d5d2e9e4af0a956252cd18a83054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e0e8454bf050b01cf7047de89298555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b36092d9140cc58bf718f800a5aab556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8f6623bd912af94e1427ebe8ac23157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550c67b654bd5b03cbf3f59e49b913d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84647bba5117870738aa15a4ebb87659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe45c2fdfdf140492acdd6e23f8ef9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c5eb62532e199b256d6723120932561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5aa62b75a2b819ba5c093fa3a954862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f61ede7f4bbda04e53b7e1e10a7e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2b0630ccac509cf4a93a246a3b4ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020334d37d6f49ac0e9fc08f514d31c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab459f06a9c384d1de218294e6e08d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab57f478b6a6ab71225da0a5e62d1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca36627785cb7842d82dc4eaf41bc2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efe54c5ea8f004f6790a49f43373a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0f19aa09619a6d1e07e7eaedcc44670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd12a145b71a7c384e9a118ddc2099271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef57819ff0274838201abb2538d0f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fe157b7916a963d05fa774363eb7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63186276d387e45de5010f20b1f7b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259802145185a9358bba788b063d90875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a049317f1d0429d19f8dfcb2eb7b4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f80988f592ff0427225b35c5661ae377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d8715f7f93a56c4163f5baddab72f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350420bfc2ba26c88c616542a87bba6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b011d8f1f60cd8c1ecd55b31cd6bbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac31f3faec1da4d0180da166e6d10081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693f2f5e63ff90a1b3e6c308b8de7df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4df2d504e2b5b020f7c4ee098250183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebe8fedd2d9af612ea9cf36b6ea06a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137db30af6426f0dd64f3ef6dccc80985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baf022087321e41e7b2b850a58c74886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205e32e2665f74a2d13d31d0b42035e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338cb923c1c11f551c384452c2a532088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acab25e8e086b187fed7b45cc65894489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a7ccb004272cd5b60ed348222a46790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab46cd5c705bdc382c676d0f9e683c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c016d62d89bff113a852b44a6a08192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2c34ae063c2ddefc2feb812e9f6f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06969a92ac865cbfa367179516ab16e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cc768bea4990d7ca54f38b535086c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f23415ea68669f57e88fae274eafb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41ee18839bafc89df68d1511a3b8ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b129bd967370a5763f624f25c4e673e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57563bf920d201b13fe243d9d2a7ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4833fbc1bb37fe87287872c2a497aaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e72dfc66a06a173e75f4606b850ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7cab47d9b8015d450a1450b23e55d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a0b7976215042ad5bc0eda749d7d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64181b75dd97b8ae065ca33eaa4d2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0ae44138376fe76d85248d09db3fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942f5553122a37730c882c205742484106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181f6164efea81c1646e73af122d53a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c803beb606f948c43aef9f5c344ab8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94759434defb075c305e5a5744367388109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55691380e4f7f0553170fa142c7d5850110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a87f2d2506206fc5777b9f45945e5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfd22fb51c95737483aef53dd48a86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cef36145c7b1db49c6364e1c49bbe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bca94310c91dfc940e1fd657b979a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56792f023e28c6633c038ec5414e57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bec8310025e1f2cbfaf934a77f530116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300ce2540686864def5de5dd871ae4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc12309553ae36cc6991dec4533d8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f748b8c3b807f35740f56f0cb65385119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85533c5278a409acebdcd9cd4bbf7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73229d0045d2d1e492eec80b50e43dbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938ab820613a67f965e0352c0941d1b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75727c5a675433a26eccb640ed88b1bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dd0bd3e90fb4f23b9830cc65bfd03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f1e3c75ec3114e4ad9f7eda761531125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dba6662d56f1ef08473fdba2d8c91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5844e9b9c6d8448bd01ed90f8c7d25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e8c6bcafcc5ef24c12eaf512c992a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c98722f784ca748069f54b7cfe3174129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ebaa9a2cabce7a5920f2dccdca66c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424222284d0296c09dd727df5bb67f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35954224a930da6367b70b108ae9f5ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd2b354b24386dc31369a733dbf82c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23216c1c83b43a3e43daa7bc3a42cff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2779afc4089daa9d97946087892ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e777ff14359d896b792331017f148136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2294ece753fab51bc22e7b6023335137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd954cc5e535da610f60bc8f51b7c664138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e83294ecc74f8bb0d4bfca54d0c9f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd5efa6230765948370eea3980277a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84f15cabb941917068ae81622362c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362473f661953b08c7a0a87bf64ddad8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae967c3185809650b95d42615d146d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fd265f6defb28ad51c0e5cc5899c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde7493dfde727e2d3fac006ac4de2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd79b187c49e091aafe9e6afc9b7f5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2947c14fad121e5a5ecf34f364534147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e662c9736590f9ed2afee83fc0f819148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c114676ba874932a75298c2055b5b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25633a33787596050e699cc2871a987b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eeae017eea708687c1690a3ee8a9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4b2003b39caadcc1bd4d7dc23f1f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241088193599d58d675448f7468fe225153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1af7b47e705b1cc6c58fd0caeb69a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61496de12e6c13a67a9609c7c9944290155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d11fe4c0a90780151305cfb435d36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d4f6e8e2927758a066fd4b69d4015157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d337472c2f0183ff4b87f572edacbac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea68ecd9f5fc52c211cf5b5514d73d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dc11d4efed236605be49607fc9071160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd93843e72300fb7109545b95d3efa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7db35b98a649dd54f461669404be55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20a82574c48553df164f84dfcbf614163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15827cd71f4dbdb91633adf2136b41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cadd5f250dab0ee224b0afe50af6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9133a8fa70a21711db896e2d3b04672166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85ea79e6c3fa8cd624664ef0f49c0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cad64fb35b692411a1f00cf0f6b7cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e458538da51504a0766d7234b72afde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63b3efa30840c5441c02dc4f1f5c46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006f42e7ca68119e990364abe4d4d7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8dfaf68f52406fcb59ad4d8536d23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec0d19fac457fc1be47924e7541a64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dfaf0ea7ce6759df759fd7eead65e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355d49378e40138d7748766f79b161e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617b17320784e5d7162956becc02bbd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975601f2a2c9a0686484a5b19a70955177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b9d0bc97eefc3d25b8968efaf4d1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a96f2726185c53e21efd01e508584179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb391ce72b63a5073e639285f24e3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc27bce759d523d2f8a1105427c86d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9fade6beba52125ab5f6df9c22e68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9aab95f4e4116a8ead2ce934154882183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a00e0720851f204db9eac019b98af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed7856a95d165cceb5ed3e65719051185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45385c6ff7ef180388d2900d670b026186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc6859ba41e6a05879ef794920e907187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2de830fccc0f6f59d755fce06432df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06654a4d6b54783c3ae00d5790ff75e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff4a43b3046859434ce02bc91bfdac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b76b14fcf36d91aac87cfda3744e0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd09e7b5bb812b39c349b61275f993b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25481576fa05a122d3f7a75a6594b31e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f34a6279322f131aa3ac608c41dfd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c0587fb3091572d4dbdf9a6d13567195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861729a610e1886d889b70f999132c07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c3cfb42ccfa06ac16241ce446507d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97392f807e8ec559e12b7fd7a7c26639198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f78b7502fe04702bcac9ad6579985199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb939160716e41e38a338ebe5499bfab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d3b852724803efac1acd7625de730201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20710b70c2cfb59d66425d157bd04aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3809cf30ddc507ec1705df603a4ee00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432493dc67921b2dbd3b987327e7d25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca673abe208573d3894fddbe862da10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058b530ce6f765aa49be61fc5f03709206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba11b8a09f620a9370afa5b925db6fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3ce23cae186ef1ec6d8c9732465a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b854a80ce49f731292d53e34785027209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88c05cd16528ebab4be9a994b9a77f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fbe86a014f6055441d43699ac6569211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb12ec61848ad791f3507f384c173f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b085a7c04f7c3e12918a76148920acc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd61bcb2715adbe2ccc74c2cf7462c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb1fd171cfc050abde2fd61daad8ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4b7d6e3def1b0bce45fd030db45e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2f4d47538c1b5584643d9dd61448d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe90bd8bd01bfd2a78f2068db6be42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dae1f25c2052cab113c4b8c2bceb18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dad294ab7fc1b7c5fd3f3615ffae2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887b10d801f6800b69e9f73a25aeffb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd7065708abac3c3513ca91a77e09b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82454235032a23e6a245fb02486a9a0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d60e7efb99d8ab6ce69cb6b7b842b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edbfc91747fe5b70140d80a393e44c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4376e3b3be844050bc1e756ddec221226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cc081edcb44893e0077caad1c6fd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a4616c68d69cb55a08d122a1b60ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eac60f5110213560724d4d3094f43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3eb9bc00b4d734de4aea599460274230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab049220b66381423d438467edc9a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d710b03c7183c9308c787f0c2ee4a5f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d70e2164ca5af531304e000ecb7db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca1607c10f6be02340bba921240037234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327841a46c2b6e6ff4c02a99bafac3ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18784be436bcd9a393ff4c8fba9e466236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0066bdc4b2a0d3d33ac802fd77564237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f271d30913b45753acdfc72cdd45a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630dc11204eccb2d0229868665e28e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8ab68d790e2533eaa937c205ad602240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036386531297caa64debe768a6517ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93de9c423fa5c883ad05e1bacf665f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a3fbe9379169b1c3b572cca872c43243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8db4efd0aa3eceac2ee7b1a2f4bef8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e58a29bae0a70d23a8c668f10596d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d904da3cb965fd9024d6d336f4d9c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38ce7cefb8f32a3fb4b47ec0c4379a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbea212ca2e4eecc9d3975049b8c3b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99955ff1ed49e5d4eb295bef84342b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793d7e52096e723c6c313a04f89e1d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19036dd9def286afa3b4f245929a11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460bf07ea0b6d9d4deb87df1dd6ef13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebd61a7e62abdebbc3b945955fd5f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554eb1e24473dfd5ce7204b7ce9adb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3720724961353a932068a718de01d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e70ea4db973c1b3146c15987ffbdbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60232a6b82a058273e99f437cc1ea3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b265599df9a64af7b66a9a7472ca7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9916ef25a1051355771a39f9240b15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03378731ce048ccdf7cf56b854e03b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb30a8caa6216d71bd01224ca04e243261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177855c30996e92dea99d0e37e1833a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef91678540739539300165eb5e0991263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8c73f635692c39765784a86acb7e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af630c97089d119e786b9798c69b7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0ff859d0d6d6ad9864a63a01772e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c4f25a71c8b92a6b90ad6bd9c410b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785113e1d1e6c884371b31ab12fc418268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3a526ad35252eae67d85d44ab35be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f25916ba5a394e2ab0e2feeb16bdd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09f493e4d8a3a29d9332a82cfe52e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71880f58ecf6f1db66ba9ceab6fe9dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f50ca12721c1c95c43ac868a7d734273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a3f30b37b8693e3188e4463702159274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2a33c47b3dfe9f52277e1c2df7fb7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e63f3031c4e53b9e9728c11e6eab03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16339ee3f6f13e66a8dca2cb16f2ddb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2b8af53b1565002d6396fc5dae565278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b872adb548f8acaef59ddc1d1330a77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee24cada90327b2017b9253fd5171b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d926605dad240c0052bc3646d30928281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec55486ae0364515647c9e11fd59d44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98900b4b36d2233fa7232031f917d773283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2697b6309397a7a3cf77139a40af9ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ad84ea03d2300985e39dc1172b0e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6c274c5ea0f81ba3e93be643dbff2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33f12e9eb5f0d36a636cc721ab6d91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb54d4f2af0c46284a722a26c82075b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ecd905bfd2b824110f21cc745458a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef0e864b672834305bd4084f26f997290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8098cf93f6a89fb3ec4cec305c24d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8676f668d85d4c56c28a049345db45d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728e4aa94ddc48c4f6e2dfbc35bb1b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25768be71d639a550424616a44999436294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca358c8bf0ece7cf888771b89a227f56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bcfdd69d131defad1662fe1c79c0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cb94218e3102768ff38cd06e0edd1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2317082c1c960279d8dd819b2635d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cdc37231023a23e98b3771dacbff1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8adeb1870361f84676460f8e4b52e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec891323c0eedae915ae0601017aa035301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604cfd24deb03bbae35d5211b9d96cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597136b55dd9dcf7922e292959a608d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cc2f30b9739f9b3e92d194e15c401304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9084305a1ef10d76cdbbbca7ef467ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5e5dab0def8f5f6082191b6c20b43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596056347747818bde87e81539804395307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8d885d5fa54ceb969d5100381977a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b7164a8526ceaa6312e2299634bb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9457d8aca48aa9defa0fe39890d345a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d7efdc32198b02331c76ab5a3b4e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d06dee87455e2841dc76acb8cf69b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564aac98195e5be74a093d76775ed960313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ba073be8b1c39981c75f1706778f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6de5c61102bebc50e578fcb2621df4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feb6c33ad577595502352e397d5441316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640577cd3a9bcebc5a25794788441d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fd3d82fa046b8109b1ce4a81b71a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841171910384cda75b6df806934674de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c5353f9c207346b5ce6dcfd2e80fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2130672d6117ccfb05ebac99edc1c6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0d3568584feeb9a0e333c83c2f32a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f061ec473b8f040023627b960aeaf20323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1e46b156837fcdfbeeee83facc9d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68e274f6ea92c23bbc5678e9e7c9be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189383e1f2286a32da2d9080afc9d625326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040266ead60f68e9ae2d824eb7b69923327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e379392f7412be14a2dc8ad14480602328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd523078813c152bdd670426faa66b6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574f153650857fdc05be94aa3c4a4ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440c0d0f98d292baab0b020dded6a32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40ab71224ee49f85aff45449fd6f4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849e6aebbf2e57896c76891fe066391333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f13d6baaee9f942d6418be62f8b33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa618d2880c640bdda8670a0ca9b331a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef98a323e3d5609b4a317ce97b7d38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55886adde16c9df8689a4aa9d689f6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e411b159097e34f2b0c4b6036f335338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be8757e956214ff4c99feaed60087e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f85d8343536008ffda66b59c890162340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e7610ccdc68451bc016da3d01e47d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a9270ae48506da88bdf432c459899342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da71a53049e492e71afecc0dd34485343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc746488343c48e7fd09f108f24ece04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf53325c6b30da757661efc3099a44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c28c3f1713c495c775677d432df7b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698275e7d442f90cabe492d31bd5b498347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2f60911cab698fe81637a0d23bb76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35f4cab447c27085c01b6d93e8a97f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b428cf7b4e91bdc8b2fad32a7fed814350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d278789c0d071f7cf4ec9d6c30b29a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598e7772ae2c58e39fe41767208f7c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1f1a61e1301433dbe6af85815e6e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b980b3e56617860c71a816423c679de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2b9fc8b65bbbb40b4f6611c8bd680355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa29732b88b2ab19a80fd4700b8d27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78288beea7ba3f2ebda55459e7e45d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bd5c8b1969dbe2d71acfc9d32a0b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f971abaffc08cc432278f9e39c09d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1d8ddc2214a8b87b0fb9ae1a170ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ba8ae333e5e4f17c76b4bed36da4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b782a0931a90b999949658c71093ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbea5b54be5ed450b39997be541ae2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af113416d9cdfd964a104712902783364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e284819e7f228645f3d49a5bef0dc3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7b514ea7c647202c05bb1e550dd4e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df34730de6db42fc8f5c9c5279e4ea2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9b46bde45c96bc4e2b448348d716e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbadeceb61b5bf5e9b1d0186e9b7424369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738c405d4e3d3dbb379ca71b06906d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e81c3b14a9ddad3330f694f68c3559371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a962be1bc4c90663cceaef9b584537372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a534d02485af678e6cf4bddc8abe6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213abbcf726d66c1ce19669d36646661374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868d4fe564ae596a49ccfa4a6181777375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b345cb624f594b3725b1ff425946e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd849e3edf340b8d6835211e8814408377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96799dea75aa45924b0f4c6e935c9efc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086da9c5bb7a3a8edbd41b61ee5daac2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09504cdf5b893d3e3b6e93878be2a6ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607229516e135db2d538499c9d89751381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf440ed2892280e53df061227bc2a3b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad90dd80f8821d37adbb1a9e807d659383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519a0c00f48bee2f63b847e1547c533384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d02d542c71ac883869bd23b27d8f38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11900739eb00f4203617b4dcbbef6882386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27264b02a28a03058f060fe9916a5f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d58a9505bb993a6d83772fb02134a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4393be172e29d5bba8e475ebb230d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6b5e24df218713e3eb815ede20e03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c398d2af9b62c7594ff9c75f583e271391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abee3eb20a2c59127a87862fd797e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e44c7fa108b1b4049fe2a3de5467ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659076d7392c70eb861d562bec7ff37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc532aae105df992919735f56e1093395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252d83c3bb9ec661f81d3c3744524ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffddc3aa82ae3a18502f112bc6a505397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80935d637be4b5dd90f1a16c496d4740398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb7a01de4225f0d44c68a0996d36e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82b478d89b5f89130561329a63b4a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be2382c39dffd4737b8e446db137b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053bb86517baaa66adbc57e3622e765402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522e14c56d544270152c9ac85ca7568403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de2efa967460f0c84ef3c167afed92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3db1f5f82f45666abec3d6ba732a42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947079e76f5ad264bdf08e18d34bca09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e8922bb8fbb07a03f9ba98117d1ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f82f7d5f2b4d42e0f8eadfa67ecd5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160d33b0cdf047be36527d05fc7c329409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b2336cb6fbd76f18e298f72f8e852410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871aaf14ad0f340ef0c63ab60392231411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a680a71ee2ca9c87524211ce01e6a32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbcf443da88c910f9d88c99a92fc60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac30e4ae757fc6304e3e38518ec2cdf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ac0558dbd22d82885ca2217de7196415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64639b97fbe329f4f90492eb2ea63c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce073e6c119ce666c2047931a9b4d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50694e2b598856b70c30539c45d8c3cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688a57720859af91466e5bcba06a45e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809ad6433626f70e40b7ad8438e1817420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773f6d83a5e8aedfb067a43d8c71b97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511c10ef43a241f44f96f6a50ca1ba1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9fddab405a2356db00c8fec148be5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad9b5da41119384490c589e1579267424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7a5b522b83b1233cda166e4c9cce5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cc23aa06db8ace15e2e19bb4d4a4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264cc76c3d7c3e163f53267030ed34e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f44c179a6595604b910579d153d641428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a249eaecedd257cb5ac39c5b4626f7a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ad4d5da3fc067647ea5f380c67024430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5fff9b0d22a22eb9e492fbd5c3648431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbc4868007bccfbb9726282902cd53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48012eaf0a8ed104de2e9139a8a7a2f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edc83fc29b489115d4789e62180f8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd228735224ef06f4bfbec40a0b5338435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e35df3a9bf527f63c36139117c1928436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e767593aa22b6fc6d18dd4d9ee3fd4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179bd9588deca3d81e12b50a55ee4a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4965e23e7629b6ee55c43cf43b98d71439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787f07f0371866e464e28547b1e9f4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05501e78352e3c90ef95d4878310f03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387b1030b63e7adb2d9753e506689fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03036c56b3e5dedbd34ad6c9d4931a77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c705a31b6a15fd5a890f916803fe49444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d07098282bf758b8f116c5e75f4220445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977434542bfe7d8476f3f5b945650ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7a7f68de777b86fdfed509482dfd3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5dd52115ce0292ca47f89bf75774c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469b37fa16a55713322b86c2f525fbf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb5caab056c1d7af5a92e04625b202450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae9dd9856d402c6b45f1b1db0bad39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6363310796cc80f7b9e0743c066c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf72cfb912631482a693b312649e695453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813e47b988b7f67bcf9e5be163ec009454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00ae97f4979beefb622352dbacb69f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d285f3f7cebf356aad0aa03903b00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b4c92bee8e3bbc561de0e1df3fec6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465317284c565a80505a096fec2d9b69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4533a0639a44a036cba54cffe86739459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198ce8a06c9ca3d75478f96b3d5f027460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600525d74f22da326f4f0bf418bca1cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ff8fded0793fa3fd06e014d43dccd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48887f3bef86ee0d3463be0d51966065463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cd75c8b88d32c412e2f887a1bc617464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec10a5b9683b64eedf40f6d50e532b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9690db453540ec8173bc342f5016742466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92be9bf0b66f5a708ca8015150199ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380a0f807dbc324d3df3d90e27556ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a82fce0c1bcf321228c9156c66add2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffcd8cac7fe34ce666758b966a078e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed511a8cab5c31f6502f6d25fc0f29a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5497e05435847e2f72930a460f2f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6bcbe7459f611531daf0a9e05e10b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67d5982c661194ecdac23ce5bab195474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dd24f4dd365db5131074ce5bf508b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f687189d6cd96edd1a1d30e94a328a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d84ee5c008a1a6792c6a377f20f106477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31ff3ffbc8cfd61dc02a1a2755df62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912c704cf6ea1006a091d4856d158c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42995bb402c479d49dcf85f4cd6cf966480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4600467708e609bfa69be83adad6b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1274c6f4e89324e1d5b175a93e4034482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f085917c95f48ee2d19a7666543a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae118cdb77d042455b0b75324f4b6ebc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cb03a7e497835263e931f82c068f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ecb3e4cf7033f98a34c0647410479486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934a849b907e024b911142f0a228468487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eccf17153aa8ce517711f97c93cfcc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90245703b67c2bafae4f4b2867a7d2b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd769bcad71cd1607c892168f16783490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73fa788a2f011eddce3fe5d4647d38491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e69deff4414c5e560ec1c65ad24e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99586a1a999da440c2196cad776b895493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2a8ef7e5f45152a1fd0f9e2bd16b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7c92030cb8f702ac9bd73827b1837495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279d41fe84df3e0cad0477cdc405fc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fcb5189e9610575d3376b2d23fe73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f948bd2980f2377ecb136edaedb2a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8514405825b5b91b3a251e75745311499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a02a9181eb3279be506fb8960b341d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c7a76e3b2271b118af9f09375da39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeb6c51cb0b2a5c71046adf5f08456502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd38ee537324f79714e7549b93c631503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53108765bfbe3dfdac24e9e492834d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fb487931c664307931abee99fafbe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a312ab8ace26259e45d041d90b2c6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d794f0c8a1d0c3cd654ed0cd185db0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a564775e48df11d016eb8bf83aecaba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a56e54d772d0be1f70895fdd9b7454509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de066de9845b32acdfb91d5720c16c8b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1d5cbd3283d279f5aa3c78ef49c52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724befe22e07e23fd1a13738c342b15f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40149fe8072f08c0584e638fe79f1359513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e70dc3f95a22c50b6e4b8536537a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd180b67625f3e0858dfb9d8a966f454515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70312b887610db6e2762a4a6b91efb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5670c5306427713c7a2d87afab167c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6af0000de2bfa296b92afa3184f6cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d75a74cbc535b8ef16f64a0cc21870519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66feabda7c2d1dc6924528abda230b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f4507ee08f4284d393cee3311e4c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278511aa943d2a9c692582f3d06d5bea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ce4792eca75cfcc8f58063c3122da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd0a55698c3674098ff8849282c46c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23caf0b7b5996d087b07b68eb92499525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a83c43c683eeb7ed45b9dd0f9528a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691309fb16667286aba6693c8e033a98527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9bec8595e6ecf4be787707cbb3a40528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b5a92d93c2693b6ee8873d47bc075529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459635e55b17fd526db12d1c5604a57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026eecf972ccd30d55a0192bc0a7b6b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d778a6d2fa508592bd8c400eda45c69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd9c291e450ead0e167c8cab71a7d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b429a3ef2c8b66640203551a5a7ac3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eddb70068248fbfe50de29c69dcc7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fff14c4e99cf2bcfdf4a158983ad7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19822755244cacee3e0f45f27500c6b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7362cf7cecad09b56483371eb75d06538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a63228da423d351862f781646e0659539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648b3d32443c6a4c84b7f1694c26c86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91a1180370440972d1ab4b1f5a2c06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4728deab2c3e314ea9d713c420d8fa0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459d36ab31bc03821fda6d7a563a51e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbc2846648c18d00b6e54ed28146d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a4b1ec9803b2d495e8480d55573b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9468c014b20e1b7675090ec4c2b5d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b00ac357fc0c921b9937a1fc197732547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56547e43348d6cac9182bbbb7a33158548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8c4e929ac1352c9d0752f2d139998549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e0577971c84ba7157ba6db80940c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c869efc4b8d65b56d1c9e2d910b9a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46351426f759d55b8c91e4b3e859cdb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a92a03cb96eaa3c26e37ad69a84c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ef684d7d713c96b3123b9efb83837554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49453b5b8d913493f8ed8f62ebeefa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314440458a4d273cee971b2a56e59010556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79480cb6b48361fae3495ebcd691262557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9311e88b480d1992d7b7d1d2171ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af1edde9ae568ee20f7b5c873af0f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188839d4ca2b772e8876892d1ed6ae4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0f40128520e6ffdf9c5531af303e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eca1d1b5ae6c41fc3e877133c6c78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cd8bc9a4f042f26cbff657d79f03d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a466b9039a647505b308a3c0fc8b31a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76e5c95a03ab65cb56c456d2a4867d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636b97756f7e4003a059e42306258c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c0097ceb1f9491480786113815f79567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42625291d035ba34de90b1aee0b08a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593956d938f069260c8ee6c3bcf4217e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071fb9e35fd8fb0767829937397ddb9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88268cfb1150e5602ef57305cd40a294571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943076d8d25e9228f9f684b00c6e816d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d629551549a3044f967583165a7e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56971b486270f1cfa0c919ea5cac9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ce1d043f6240426cb20bba8f47379575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ade2178095d0419c792b38fab1e0b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfd3dd6d47a2a9ed73e1a25392de83577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87bcc4b8e659e2d285cce01a770f8c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024b76640acd086e572d8647029e910579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f201aac6b03982e815552d8748c39580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82dc0503a5a526b92c36bd33fcc6ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77b84d50075eedfa03f1d3e4b57aab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c6082d698afdd280d6f864793121b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6316defe0c8f7b64e38de02953daa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10772be90e916cc4f0ea782b6fffbe8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257162de0462bfa29b684ba2e56d65e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2219cb0b52601dd5d817c9ac5665a18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663b56d1192273a54efbbd934c8e35b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663041ca322f64d5b6c2eec2e43338d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6238a1f4c830c6c2a32702d4c54c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8fe2beda45ba7122afac64626fa85591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb52b43fb3d2939bc9b13608b735abc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f97362463d89df1df261f096ddce7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c7bdd4d4e71ddb8f9b19e150eb371594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc5c37285fe41a7b6fc3c3b7b190eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6489362b2b345f8d63bff87043ee065596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b056d53305da9a4bdf5bf60cbbbd0ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a90e97c2f9c1ccd6396c0556cfcdc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bedf27c790d86caabe08d1e247e97599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9770f47052a308cf0e72af878eeae6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51293ea5a2b9bb8501fce214b4335b37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb249786b6f02b17e8fbb24a91feabf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0090aceec5b36bc8b7256c45a0f9efa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538ab5d4653b313b1615cb2f737bf04604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38171df59dd18f78161936a3dbee8abc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ee5b093258cf173072e99624baf1b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa0dcad3c2533f48b34fd8f54548a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11a47ee457b5fc9279aa1e1698d1df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11c09b61d632fa4fba51c2a609785a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419b1869fcd4dcc5bf600a763a02f7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312b61fb7f629ba25dd82670604cbb2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954156c5ea3d01c5a4f0843709688e3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e5f17b7dbb48428c2ff73eac1f2bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781aac55223a1a81cc4709a46b8d55d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b61f2b7acfd1f8aa1a8f6c04e52cd2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2ffd096ff418fed09f8c72e259627616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fc91a5289a9cf2add1c2192fc1d50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7e886b31973f3d284adc53afa72b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150204b95fb7bb23109821d859a544c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200f4705484cdcffb4fefa33f63cec6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c184dd6f5287bcddcf56bcb054e18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c1bd995777e400a6a161f1b5ce070622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e47a903bae0db02765abbb28a7358623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f4e9906cf5b443d025926b7cd9e96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37082141eea96fcefc2f18e515f0a97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629f4dc1bad50c5e7221d7fd9e21eb9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025d2d3277570ebf2ff2148136c88ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafb1ad25a30447ad534d1015b80afb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf067ddf090f6f186bd6dafb315af1c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b733be5e2872bc0a50610e8672f03a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f477c09e97a2934c86b772ebab4c3f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92178664269943ad06e10e6ce06cb606632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359e26f0381993563d0a3b4ab7c8d20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae03f5e04f7d7ad72088b692f63227e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62644cb625944aa602d7651883aede3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ff45f1980a04dba3798fa2ed7ef93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195acaa405bdcb3c28ba9a357cbfdc8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc46c651e4905d8e1796459803877c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27dcd23cac87f3093a34ae55987da4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfd96804c0855bfb53c1b3e65bad31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77480fb02aef37edec6e3990c161973e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43316225eee981c908cf78feea0f9f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daab2cf02291040f052f65c2dcaf2b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da12a1d0f69caa77fffd671bba5e12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60f1c51a39746a48af3d85a7ee4139645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae730796cc9c492e50824408c94ed905646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbc8058f636c722e23c6cb68282715647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11f161810da4516da78f3ac30cb1de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b073a4054e079bb952effc3253a65649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653a56c958eb576d0311075f619fcd5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277be2236fb9d9c9c2b3ab2b995dc11651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35ac8be20b54d06fde752c0752efcd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b717d48fd0fffcd93eeb97d83ae7348653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59141821e74fa4e6b2f972dd9fecebd5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697450aaedc7da7d9fda6a77beb10374655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc505f363b0bcbc02d526fbcf3522123656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bcd6a9046aa0b5aa96de78b867875657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabc5258a95e7e7bf8a3dcaa077bff9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708b2ff3f66119c800caf641cf30385659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb729e8a1c7098e9fce58650eb8ea41660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8518b8a34828f9a44e9a248bd21ed2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a160b099497d7c9a5fa52ee4de705a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad480471cf678d8c175d516ab0fdc56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955eb12b37de5d7689c52755224b696664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5ff70c2de0aed228d71393fbd1783665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2ccf6f6c1e43b614c89052a146e8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b44c7bdc89efe929ef3c39cb36ec1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f4fd693988f5ba5a8b7ba15d31286668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649ab575d130fb9459cc425b08e82ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecbffd0c62aedc9c637d213b5f1db3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5992be67d55d5722be9f60a390da2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a74991dfc9ba987955e4eb4a107b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0183d37c08a0ca3a811ffa814193cf8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2eff0196b754e6145faf3d6cd2d9d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2cac99f7fa871056bdcef7007611d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e1909e968e4592209aac6b54876ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a8a24587dbe6b738f0fa5f2c38b5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850cd98a532ed4dd0b28691d3c948fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812618ccb34bb7bd05d183d456f9a55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730ccb09fc958b6ee4ec8374a241280680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2389014989f7d36a3b669195d8f96a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7a64044003dbb3eb4d6cc4571863e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f68564e1c81f9a5567553fc4a080e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6944e0a268abaa55620ab3b45476c74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca593f564dfbdcb867ec62e951a4d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50c0b8aff7b59f65667d24e6f73506686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fafc50187d9d721140cfaf4e76272687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18d74bc62bd0cb16137b1d2bcc77f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00805cd90920e697847d5ea2b13011bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd1f984f0c221faf04fe57c9297115690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e64698a4697c253dbf488dc6448b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1c83df591d03350da85c37b911662692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce1ca0088f0149720fe573cf86e5bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c4d5a9e28655fbe1f5370add48c1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac822318e78ed1aa3ea4da655221a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5997edb7b7db5c6e00872e1d3f418ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81596f4d6973c392365f80aee7b60c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af9cc3f1767be201d0a43b5c57d662698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aef956052dda05acb8a4724b2e0cb6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8264027d3afed4275d942e96c51ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b469d8b0cf8e2aa1cea63f7afef22ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f46d6ded60f9f4acf73c8e752d964702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fd5cf90ef71e465681502620872cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343933c367725fad18be1e2fbdee1639704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5316f4b8bd17e40cbe28feec2312294705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849944cd449cecda57c69c43ce6ffd1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d393ee97f62b7b99b07ea67049318a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f27c4651c8bd3047a9728d995da44d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22365c5307a883aa73be03392890315709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e721f2b88a8c7516c428f36f72af15a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a955c103109b255a071855becc31bd5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e72af9eb75130d00ef6f4679aea624712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6808feecd2b6e35d5781a17f4580dac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e27ac7cfc96ded75e3cb50623fe8f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1925d09ced1fc341abc57cf5d68e10b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077235c816d155ce6770a4f7876b919e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd777f5634a52ddc29df3449289474717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0762edc6723ddbb7415e1a9dfc960718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcb8ad43f6ee688cda12b53ee3af17719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3f90f9c46f05f69cb6ac6b23c6980720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae2903680b7fe08fb8d4b563c43813721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80724e4c84e4426b043cb22d70b04ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ebd48b35e1c0e14cc9addf9782c56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edc10aa8618c03421c8573ab02e40f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81f2376ae938e8c9c7569a38165eb2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4508e9d3173f0296340853442fffbb2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085506579fc0f790445ed5bad5d1dcc6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8122eed67dadc922a868cce262b9f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869c3386c71cca55babb1e83b44ee58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f902ea86d0ce585cab35668a1caeed4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9e27242bf2f6a15d8f3f2c05877f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea914fb7dd00c783324eb598042dd0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c52aac9a5e01204e652383bea498ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a13f8ad16959f14ee683a236c8369a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86ed26273e512b8af789fe2257395d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab78dbca530de1287b07b73b7e8e979736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1014812c1ef41e085541fe5f0e664e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56452f2154ef93d42a715c71662d5c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875e681a759be85ee25585ebca71deb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c505ef1e927da1d903938f5d271b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc757cd0a10239e9141df20add462e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749b522bd8ea76a4ddc2d047bd4a70e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc328efe6de721cc49b39f15b8c1eb0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3268b6ae79983727933827a04901838744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f329eeedc4870102e4f4643ac6a3cd2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d922f5ab2e9436158fe300737ac25b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec34344129c52626acd161ce7246a12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14abc77e86ddb9dbc4e93a0b28b6e2e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5e6e383701e150eb6315013093e79749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62d00f8f27027a16967a8fa711da78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb90fd585784e04f9f25d5a0dd22eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2753f8bf0f63c90ee8f291447abb52752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a9897ad58d3f9f4942aeafcfd2303753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cef62994d29c901dd89fee155e9519754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5ab5f7211e49652911cd220653681755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f0864dead646e0becea0b6cf3b4cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eceb4112785bbd1153266d2fb68dd2e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223037494aff4f710ac574268107e6d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c082ac8f754aa4cc0340134a02c05759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed8961257cc03d9ba70559c549f11d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593246c462477016ae2942dd8778c822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4bcc36868e18a41107cfc88c535e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d45f02188a92c65c73c9c6c6e111a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f27a8ddf13b8b65d877fa1c80fbeb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b4a43fa0f63106b8080908bc00e3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9162a992c8992fd282cebac8873043d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b43b937ea18abcb48bafc90a6cf868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d794962f3693bf7b403f89df25a5ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bb745c605cbb126c62546d6bd361910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9039e8d8db852cecaf85c61b36066d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654bb6c6963803ce76d79392ff530a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25861b9c359807f2b2f3bbce744e90813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db47c0743c29a06cebf9567f08a62ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37389df7d2ed0301906b3418d3a21fa615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739dea1e03b31446d238384543258e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eb6ae1bd97c154c35b112a8f6d4d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40a304bea0e8f5bc3f0dbda054ec5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e547b8834505e311ed8f748a578b3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d973eeb0a69782606ece6e65ad1740f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406ec67756ee69f9bd43b2566d5d4fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5419524f964571192ab11d840a25022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61f876c6fe01895ea668cb4ef1fca923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785fa3d01d639ea53a8500333bbf49a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce146411c9a760ed9fa511bfc6ac6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b6072fdf4b8143d3e548a9e50c69926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225078b2380c74fa0cc836ac148bb2f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5138e15433462b9aefa41a885e67c1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635bf4abe7c7259a95a3374de59e38229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f60a40c54f4824dc66919fdd8140930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5f5c83ee02b14d43de4b7db079cc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111982e64dcb64a997598a7ae1c71fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec441e928ec860d49b2589eacc7295d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7304764ac3c509c18d302f3539f6dbf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd405e06e387509ff0a3230c445491ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e644d68927e9189c9d4c144d452b51b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb0558f905906e8c80f748133629a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4580531150783ef7c3936d2f4c0c15a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f36223bfec04a0e0ce6ade00ba90639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04858bc7b6675a4e93343e56f81c032840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea2afbef854ccf671b95c113e2f76941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8604a7dccca03b54f9835bf565c7c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43868824f3db5bdb8582b5f2f645ec7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13440f5f2dec41150b6223ff819291b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296b3c7863d078f3e11276ec9ccc0dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c72e47f2d26a715b1a03de4a4fe66046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d506eb66aa74a803a73776bf98216a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da8274087bfb2d3d84425eb395283c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fe3d60c364680e85a7480a557d7e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13360bf3caa0a7205b6edc3669077b0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b917549594db39dadb823f9e6bedb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07381f71b4201c195db192b173a93bd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfcaeb720d0669a1511bf825530d1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a95728eecf775f71123849031dbff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a4812a88044d21dff33492baa8ff755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ddea50296531a8ca9e357f12a3cbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03e4db6ccdabd300385c6544caf11f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5476f48af11334f93e98418c1d467358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df8b133ec3053c6bcd5a3ce3450d0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15c96860307b235ec5daf9d703160c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc825295cd3eb794653b85ff9b321061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4dba40c6a7d88fe9f055363f3e1ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50cd74ddfae0b0d398a66bf7e2c81d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bd81cc5c909ec86a36ef4dedb42e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f68c994d46034d8e6ec5f6538bba365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7c4398444adeff50e17a09623870c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278b6acb3443b501f383cc18b02c6fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc352a30211a0524bff7ce99784e9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c085ea1ffd303ff4846a3641c276769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e928d31df8dda2e037cb7e80b43ed4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce8cc869bcf73a5c112972aa10c09c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcaf3602fd757ee7cb0fad70ba843d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9db7ce5e2633b3e95c203a8ea7b1e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b147412dec061fb71ffced0530dc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903ddee0a3b988b116fbe5edb287aa975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173f53d920efedebd695be39d1c77fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86819be0a76675ff40c2562069c4fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a7930cc865d4e3db9bac772d3215878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f9b96497c5e820f3cc75e021d4a1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6afbe8dde7a2a6785cd34b6d3a23680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da326a1ed171d478ac5d947ba742a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bc77be6fb004798eaea2de7189db882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39bc18383c5ef287612759dde95ba683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7febcd47006602c4cbec13af33ef5a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160fb236b9b626cb08dff83b690586985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da0e97389bd94fd6fd89df6151885a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ea97553385a1a4fb65572823895b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00639eae002db6916fa0705bfc417d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79319b11a19196a1ecbdd200315d0e0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c967b3d64c03774693619d33eb848490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ba76287c04497aa906e919338e64091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9ae7d2d611d8bcc36eefff3d9e29e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4b4a248ba9918dbeedd18f9e3dac593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae72b92a7d0c3b471ab39f423dc05bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26a2394275b9dcd535e113e8deb8ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554f362662affbfbe246ba523fc9eae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c914d36bb0f5ebf378fa748a2d28b3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f139ed72dd55e3cf51a952f695ad55d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde3a1c4bac054392adc5fdcc4eaabc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac538dafc6c150a677c03bcac437611c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36141bf7124f47ae91bf76a62f2e5e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb76131a00b94ccf0a8c59f471e674a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7ed42e70e87cbe0e2f3c5bf7d1071103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec397c9f22373d4d234773bd940a73f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04050f53e21738cfb85ca5ab65e26609105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19577b13c0e6acedb47aeab9bc925052106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6228614fffcd41307e8a12e04d1b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f402a76cc2dc182b01b46d89e7554d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0d4da330453ff3a3faa7986d639ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94195b2ae84831676be19207b425e603110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec8cfa9779dadd01b229037dcc17e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d33b48bd261cc52bbc823653b1e5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272350715bdee5292b8a145a1f40eff1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76824a6a1078fd19ebce5059f714af3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259af9c4b231ea62e7e2e1e7f0787e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c41b011ca42aa1774e8361a9d936d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904682186c888557d782992f96cacfb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef025976acb12093ad45b11e732784b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c9f5e8e9dfb1db44a9f0c2aebe093119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bdb7daaa8f1ac28437b3f263d45f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4a931975873f378ad08c62fce5ec7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41ce3636644ba6e36bc901b9c9089d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642fb79c1ef8e94bfba59228c29bc1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd288e7e3a4272f9b980665b13fb324a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a70a24fb1032ad57a376244fa574b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411217757098554e3cfb4fcb8c57b34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3efa8002ba210fe0d94c9dcfcb96f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263368c0ff66c919b82ddbdc7afef62d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898748f611fa02bea450f5f30e5171f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c10175483af5c0a2ccb5a9f137481130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601d4b0f617f288cd420f266f046dae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f35bcae6373cb583a2019d2456877132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8021ecd6b09d34ad1f1c38397e76e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2704270c649fea73af99cd0a0a380134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d66653304cee97ad456573db465cf8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd47776610724d661223a37f22979c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853605457cd21df87e153fc0e3ead39137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da00cd92e924967fd1e6d6c42c709f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f639d5171aabafb5652e0960cefa7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbf02679d4f890ddeb677a2c1ba1cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd6836c9f7c2fd8ba06936e0cd999a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d374904eb0d6f361dee243ed2f68f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e2d8fba39d397602eeec24223d30a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89580684496faac3ddef381dcc49c3a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0641ded585a938d32f6715f1186e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980f68b153b250a8b08e93a500df8c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d462cbf6d2d2e95560bfb5e4f55e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba104f24992ae8e943eb51b45be3022b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ecf8444d503b78ae40e5b6b3a7245149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a51386587377999a21aa1b4909193a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9d3f1ed6bee5bea1874eb0c397d8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ca752da410e089267f75961ca6732152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afa7af06424c872a1b43fb13ca6d70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473d739a2440ba02bb5d9df1a17d053154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2f54e9af4aae42fda3f824f73c675155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c21517d674c6430a327183b125a52a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35449c87c1fae230e61ad61000bb9e9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c1032809b45d7a829f0014b514ec2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2ea880dfed1beae409d4a501c70a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799dabbd69f4f87dbaf5e33f5812a1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137694b0ff605008ee91fd7d7c10e3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e08c388044411a444ac3ce6d060e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce68a222d085bc0a8c1a79ab797d29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e39d7a8866e20312b6031abf1094bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034086d66c0d69246d56b70a3831fbc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9b8132b4b27a62c794b5d45bf3a5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa4bc15d2041ea54c8265bd88d7bde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e082cae600d5ad4f4f63ddd72951c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f88445fdda6b9d3227b285f4e993d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ef3a3379d0b24a2cfec50c4194310170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6229753f1bc55c1a73194017aff5eec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070274d757142bdbc96a92a833868df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a53c19f38def51a1e47e03af32a677173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71e31b91e83cc4806e1c73a3acff77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f5bf90d45ea4d1beffbff6962f7fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c53cc6b13adfd49a8a3918d57d6f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be92f6150a71632dba55eab29aaee28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870d7b44d898a97488936f6c8f4792e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d8f5ce514f9364fcbff8c4dfa83af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658409782e57f47ab13c879c4a859f95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25ee36d87171ef8557972fabe2ea79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f88149262ec7f01c4ccb764182e9d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4804d1d47fdf4a526c5a3dde96b8d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340acb7e89d976f59860dfc8a96ec71d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2c5639317a0a927687fff1b833c5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdc437c138a26082d189261fa51e20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de70ba2efc3afc3f6afc1c27dc14290187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5436ab72c8c382a825042f8ddbdba8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf62a6cc1170e636eb78cba22e23ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd96978c220da0df1d0c95d18f308f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbf87e562d1abaeaa8e3e89a1448c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b7a15289dd1638d0afbbd8764970a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed89261e9fe40e9554a1a2de071adb9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838115a9b439f6c257bbebece08fd075194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2a114d90702db17a2c3c1fd87f95a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f5754c917ece4b2a69fcb634e1d54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172f4d3167fa99bc81db0ed10ba5b9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c62d5b97353a4c4156477643ec2bb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73390604b36ba40a5dccd5845cbe1fa8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865ddc3a6e33c7cd6d35cec9f8a4d91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbab2b834ab5ee9a0acc83d4414676c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae42c52b5be4e40fee06645f2af33ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e025b58acfb6a105ed00439737c8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1952680f33916e9bb2b1c9e262a4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf3b115cd565509057b1ce467d0070205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7687963ec942432ac182ac08fd9965206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348ef0f9a551b6acecd36c3f90a0d80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fa092b9d5fb139086cf55494cebcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5141c45a27ab30c0f5e03c1e5ede0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44fdecaf09faaeb794d383b2758223210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b5a3fa201df7947bbeaaaf9f09434211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ef9bde500f28cfd15517fdf42858d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c4e8d83ca44fd91cd5255c6d72e68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f08cf7c935bce1e59894a73bbd0421214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ade3f3da9712b3ecfdfda410aa3c34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f460f89781e87d0a0a4fd0a201249216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcfe8dd7a1a69aaab960d86bab57ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f24af9ff9d6897feb1e505d25bc93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99fe53c8994bb20a4ce7cd4d3d27a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0518a8aef7e6088fe00cef8711eae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa423706e27ad6da59c62e3313baa2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ccba1816ce924eb9acf7b53da3a54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d676eef28253623940bb1bad9f3ead223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f886b07b3854883d47a5498969ccf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6c451b3e5949a4ca521be94afb0f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2eab88438e6ee39f63bf2ab2c48e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eee6f27a5f0d5e58bbd09f40c3e9ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba91190eb6a7801cd885e059d014f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e01588d005447bcd933e8a1bc35e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f89cc0e6e8b9293c77c059452dd8a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d368d69ec150806e64653f056e3d11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fe8e9423645fdfdfdc32686c70569232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2043a4fe65904f1c0d1150e0f3355c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd011db5b9f5548fe0651a65ce0e139234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a100feafbc7e38a09c7d927178318235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb3217f6112c64156ada189a7a07c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc4bf9d46d6c6fdfa399e1323b8a18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf008f6b95863650ac4696eb558963c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466d7279858e8c52bc6977f9edbb532239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771249db6d1394f7d93b846ba901934240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6ddcade648b31b6b5cf0465865dde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4301589c69716870b565a62e46d89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaef9710f84292dbc0c4a2606551e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ffeb1f9df86fa78b61b1af9d1e763244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc499802ed5ef5785abcc7c8ce72bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eacd47952407028f518e661a98eca0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a404a3bacfaa643c3e5525944171a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3581674700d44f15322ce42d2c679248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375354a956943d9be528176a0e3baf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12afbadd480d9c4d475c620dc0c3d0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90702aaa651b6839028452836b71e31251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0ab52671e6b2eeea8f957c326e013252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009569983a50c36a9ab89b76c772c20a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db5d7d57d9daf3a07b777b00aebe3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778924e45275b3bf0d3d1c9a0eb67ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad8bee8d212536834901c85c2c51e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8e8a47a4defe98a109a3e11e6f518257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d19000c7f42303f1cbfcc989f20e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47ca110ab2ddc1a1ff691c8297813d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70d3b088d1d5d4f8620340c6cd409e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc8bc8c84bcf31bfe8d6cddfed0e4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8151b1112090caa1cfe7f976db2fa7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bff2ba06965da6ef8cdb5042483d82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f82aa3d453e6eea8beb36b920fcf62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b96ac4aca46bbe958ac106d369e04c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2f4233a5c0781958321a3bd6fe861266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31a47b21dd5e5f366d8acb9907cb14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b832a45cd4c8451b44eb7624068fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d18aa0f8b32cbaced6c57676e8c007269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040447a799f0b08fc13344e85f9332dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f301524bfefaad61136b614899dea06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3723706bb3f4b5364a773ecbaa7f74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28a027405ac6e5938df5adce1cc2bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be7f289cdfb7ff9fb743f9429287ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83f7f70fe37fb9b5f7f003cd18c383275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a56b9eaab2673d594c34f15090394276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c4825d701684372670cec9f5868dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098683b440142a27194095b6dfb4b1a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658321351aea36154aaf4e9b5282c11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0d502995c0f84510a18cf4250e1db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca932699a57cd5d5e28f661f869da3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36026cf6f21450b78a370f24fd21db29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778835af5bce6ca8e15225c5cd835c45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd13b78ab48eafdacf3f844a116971284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe59257b387b1a7d1687c9ca956c37285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b389d621ea045731ffe0f680db5d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb09f635b35e6e73b7937856fe4aad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e26b4b51992abb7fd654f3bfa6ac2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243bf77578acfa2877ebe1723ce19d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc89f5beed8242c455298ecd847980f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a09830e4421cb728a5ae05acded23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6040ba4746804ba33467c9593572f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da06e27d1c0a78bde19f4aff5c21cb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4416e3c52f3d47b96525ee77fb1bf75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feae54e8b3d5f5d51e35f7b9409663295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86a4dbed51fdc9157e1fe5a5bcc204296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c4dabc85c1568e3342995af30a743297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98bb0a08bef6340b53c4b34b24a3d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d722719373d57b4828de106d4d9c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f703b0a838bf7f9b949f0e4489d713300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbecf75440009da6e1b6841faddd02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0adcac122fdc2c00847255d62f178d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd894c1f5f63533c9f0c769745ba099303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d818a377c2e7af8c8c6fdc0d8c580a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7f13234934663f7f82eae5e49dfd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d3a4c9bdcd467d603c937b8ac1db6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875e6a7a3a2bee4870e00350b5e6d14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ce5b2d976b1888a28556ca328f183308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf20326a3192a41a35387baacc782a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e671e4f95501ebd1c12b1e33e73e892310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce12fe1a3364b3c2c33849e0463694311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583aefdba38bce5c38c8c20678f9517c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9614b0f0438f345ab9e02d50458f345313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd352755c8a60c6dc3c5dbf4e712bfd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692f144efb552ee6cb2b753309d7795315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcafbc7752ebdffb38ca3267c25465316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac480394bac47282505604733411c702317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dff6e856b3aa2c0b0b42f4e8ba2e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb7f289bded154784e84630ac3e77e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8992b26fc0b78408aff55a1700036d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbd7d5c9e955d1079388fef953d31d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccab1177cbf6dc4568890f0db347e57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8021f7bd6fd4128b4f67dae3e2f7c96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5271b545a121305bdbc596993244e6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c1c737558594f31c6c28912526bdf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bee87ea28fbcebff83f7e5054b1aa7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812a39fc0d3bd0eb9afeb38ce26a24f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69757a76ba9549c8208dc6fbebd42e4c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cdc94a454bfcd0fc223902302aa0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507dd2c8cd5c4b930384006722dac95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d343f855e58a0bead5caa83df5ff082331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8ea30527233fbb895e8f3668e141c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da6daa5a68927b4f1df5398d8e1480333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520bbca2a4fe41eeda7b13935e22e12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae73b5fe469a0866d3418b627cf197f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eac2558be54b94813745a901850054336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8f75b568eb92fe8fca75558a92645337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec798fefde08a0b3acda1ffb5cfb24b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc840fde04a08325890fa94b1d745c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecf2420fb9f70e760fd9cc0059f758340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce73cf8e239d33f08b9d7602c67b13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa0f91436501205a9bd2ca01bcf3db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbce744a69d6ec95ffbb9153b157dab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ae4288c937f3a367f55fbcf34831c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9484b4a8ea2ca53d5f16e6afe58056345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e50c15f8a486f4dbfd65eea5800b15346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf26986c8dc507f064327c03e922a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4325bcec7a8e9e1eeeb6d1b7647af53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27876d81a43b02849daddcccd766c512349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f2d6e54308b6a1bcda264ec857ab5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673c437e583c21a62c8594ba6b6c247351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee9967595dcd47bb671486b2679f42352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53af05caab65fef077ce404e97f063353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c835a2d9e68d086cc55c71b588b2b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6df52e633d7a2f9ec31d750316b851355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828702f30748f9f25eddf1dbbad02120356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9a68702504695c454d353af9c96cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebee28d448c008ebe88d4c34aa2de20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb84eb9cca0c1bd09170098af4ed4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d547a3930c15bcfe28af13409a424a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f79232ece0de30b669984dbf723af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01a01d8f2c728c9dde0de8a5109f3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddc219eaee7db4b99ddedce95d0be5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096288b75b0a13f36563322814273da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7239e94b9a29e77dc88cb1c0d15fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f83d9c7e8c448893eb2a15618977da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94458e01f6157101922a6c2cce661f9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe78399f62a7328fbb74f8ac5e7ada368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378e1693d84f0243dc04a5aa3ffa85b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e535e04f4e3079fecb32cba1de1094370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157a2b31be26b1a9d5d8904f413d918371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef176abcecd111b3d6a3fb0c37d3c295372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1e56d171869f83789b1ced586441e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cfda768b41f62e17f26b0bc69683d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6023af94dcf98b889bdde43142c7f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4271ca4d16215ccebb6d1e0b41d6f90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54988342591910082b91cbc0b712ecc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf4b23e3095f8a8e8a937097a0e5ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531093cdff9cee204f878c63a483e2be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2c2b7608907aa1ee2428dcb79b3ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f203cbce07e0a2d5499b04df5e735c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992096176b4c3e8519afb6abff0ec4f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1ba74d9f0fa8a53e1f1e6dec7e172383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5005d46452c6ce17d29085d7de9b07384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0922a07e59f280535966f86df93a7a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3381f724a85cc65972869aee0513226386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb770ee4850175ffe9f4e5c33f13a17387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59dc1a9c5ca2de17ef343f740ae89b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd21c108bfdb5b23abd9f106f2b7b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10995ffd7d6b4efe2c304560d20f7cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fe611c7487ce7aa38fe2d7ffea1b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af46a515435189b242529efccc5731a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a14a43a27b033bcba4cf3b7e92b92a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8f86968468badc82750b38b934b26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9a69245e5f4691ee89d2515293988395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229ea351ee85c8debcf4a470234eade396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7008d8ad470866baef1e324503d62b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993d59144bd9a842e7924406c46ce88398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef5a5f592a81ae8d758219b0462773399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2e8fe83bf63572bb1658fa4179961400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7113fb1630b1d6964418a9cb5b070f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea2f0bff963201f48b78c3e6fca41a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522782e1978aaedb04f8d588fa97c51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968f28f511b7682b0594f0042252f17404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf301923b7f2e90191e617ceb062643c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becfd9ac0c79e840064efdabf743994406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767661339fb6dfa61bafb7e8a489337407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0c80ee30a4ab04b76ab7c0817be10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282521e89cea64afb69332f0840ecb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c453b0181dc01f48ca4f08973cf135410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab842e40e659764370105f682050a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e49f4bdc5983d2b55b0f2fa5bb63a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d39cb63db5a4c960c5e3db80188737413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d9986600e54bcf2e614a6f83a2004414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68fda5fde36bdc78871d9393953485415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a23d81e8dbb258d68ec80bde70880416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2b226abccf8feacf97566a559ef87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01367d8924cdeec6680214e4627196c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0795d3b30767bc0dca6f5edbab190419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fab72c5a3c22fc5cb2db4e6c8c8b0d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05381bd8d5d3e8d0fcdfd7a34a42fb95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46836be41629ad4fb2ffc10c1f7ba6f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55b9a0f2997a49b331ea96a1473694423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedf78f46a7f74c7b5af30b667e56a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17a3f772a4dcf653e78d436bc15ebf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e017dca05ccac476fc36e2f3b1be07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbddd3f53bda8c7285ace186239ae5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdea11fac4f4eb18c3f1eca0621eac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e043e77e7203f4de73e258be9384d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81856602ac7382def2e13ebe56969fae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85cd8bebaccc847cdf80f95eb14aa3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938b1ccb8f09e2fa8e443c9d3452f9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61600af10d19108904333c015b7e308433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddb72ac8c6cfdb212e8f33b2e0aa9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc395c383ee107b654835951ab40e089435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473777761bbd8451e18110e7423e1095436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e66e0b8c504d01ea269146b6895594437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d85697ff6ea64d2cd31447af7e01bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141470d59e846bbdf6f3977651adadd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9c0f8a56f21419fba41c47d130013440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac03396dcf31dc39923b10b6353bb5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2589a82f397c057b01f17d887a8782442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c258ad3c4fcada9e11342990dd605443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db64eb9c20f6db32418605baab802ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41725385b943af6aa169d09deecbb3c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86df8b2dfc0df4be44cc89f361a9545446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3970e0102fc45df2fe051b518c37e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2b65f07dab32f376c106655dfe64a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64da514f68e5c83acb13fb665bea50e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77318cdbbe15ad19104e8d6bb912bc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865ce2b81d2df5f4894dc7305bcd9a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4d97168e1710dffeafec02f661c2b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cac2f52635403f3a96d7e634dee231453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d3d53d348ea81122048662cbb612d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef27ace2409e85d1ef5f52edeae72b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6092120c7b291c55a2cfaf41d1855456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83be28377e517c4ed194ef403686227457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d810c8e25a6084fd2bd071fad81731458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed22adabed9a0f7bf81689e25069f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29bc32bad0902a863111be759cc0e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b469e4ae68b85746308bab7ad5923d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9ff0c9a17ac8544c0aa58894bb356462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adede0774ab4f68e456888ddf436bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e71ca93f345455a63d5aa325f45789464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec6d3a25e25d6b0734d4d476fd3111465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d8aa89be25f7b076749d97a57735b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af9bb4a650b50eea795052b207d3d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e5dfc80a84542082099c01e04944f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0869ab33bededb69fe64b56cec2b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac3c74f84358f6faca239a512407b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2336d1d2e572e72f4671a41fe309e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6c733b31afbe54fa6852456090ead472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f0e0e70bf68c972b8c0c7638adacc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4687319199e53cff3e223026496a6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab8422ea0f57e071c504581518b3ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01afda328797fffff3dc17a7f60950476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17905fb974419193846588e92af1bd9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e3640f06e46dfb0f6cdb71cf8d036478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0935d07c528339b9d7827894fde440479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12123a5131607ced821b4b0707a1670480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c8cc8019d851b7bb205fe16bba539481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dbcf6e868a1e52e398716276ca48c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ced38adc4e05b3b7ea733f328f5e9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f92a507b049a2e6c37e488c85d10d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e9a08b075c0472f4ebeb14afd3f57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c51cd7fc4067624c3e471cec180501486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc121e5379fa39056b2ba861a14ead8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbcbaffef3913a16bb5c84bbb1ec87488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440450637e8c80addffe7679080f45b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694bfb73d80e67b96fd8dfa6cf2d36f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcd222c3514aa0260931e00c232313491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008af4a0e5ea77996be5b42a991de68d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25486366d87633043ab4aaa7988147ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4a398aac1bca62952df4b075f5809494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25eedc150ef963296773c2850969e32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddf32f1c356efd06172697d45d685e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236137c37626bf8856497bd4c897616497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e1ccca90d1502d0e6d1f08a7375fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f96a91954f5535ada753dcddb03cc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e3ef904a7cd33faec6ee883c2f11c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a162582f88df998a14586c5022bda7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7e799a09f98d95c85341b3c92546c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475fab74a7a8137a3d2a60b3646fae8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8100b98470b8be5a7f244d3e40b94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cf090cecf490a6ac5250dd989d8f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bfe67576e701411fc77f140f575a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1074f38229501ae5301f477040bdcfb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc871033707cf42e80591fab97f296508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01615901e2a07ef9fa699ed548ff2a3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f250ca94df56febb3bc0088492f825c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89dbd61845f723635781fc55e5a07a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb70ae04d8ac79f79e58096fb954e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2c770d590f2fb36b662c1e7a20925513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641b9d41ca58982f552fc6939417b99514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80736f38fbe1898ab3a1f805b86dcbd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717515742fbf60e1eb04ce04c7b1e6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad1ea47b7d39be2a69c78069bca5db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3de2876c88b60a5ab5b359fc5ea3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be15f7853af488f6baca04d239cd328519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2baa67fe91df43ed28e720f95df3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c391751b5cef5aaf6cd5b9306912f2a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a863579b784370b158d440a787d690b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240efb464f4d1c751ba13ffdb8d1b36523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475ae07a04ffa11b0145f00d42345e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b6c9ccd15566e09b0bdd1e9b291cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fe67c93a88366a401f9b8b147f1bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942720096929134d6b6b858ea4a128f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9076a6c8252e2a0e46a68c073a4ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3acae0fbb4dad675fa4f99761afab3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ec0d0807df06168e2d0b0069b1767530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ed5956cb685b3110773e09dbe64fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045aaaac097c58cd230dd2a8864ad57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc76d2c1f71171a5fdf18d8e6988a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616b6973c544f98bc6588f9425937c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb068fb54cc72060d6c3ab4997c4012535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab110176c82bacded5565e004551fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af138a5bd5111a2232321ac74a7fa2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36625f90a34dd11e67548c7bfc6f720538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4b2fc3a38443ee8f83de045a08819539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271c23ed6a51b4e7767198e95e08df5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b950672a92086ef68645ebe43e26e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b178ee9852adb9314a15297a10f4c86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d275f982e78ab24aaca2ba8acca3d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7ecfbfc7c17685fc2935962e0e85f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65805343c26fc1719254c27033ec522545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b57d6cf33e8cb2d23adf303f876a72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe446d141b378cb39491b86beb4c9aec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55775b08bb8d76b4cab28e73778d1de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19d2020f21d7d04757f9ce99d03847549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bc53ca48c19e61ddcad09e29cbc17550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1794839daa12367448f1f045335857c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de988ddd43f85b6ae376a4bcca0dfa07552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af70a375c6c1894708b2eb3273eef7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03cf6d146c3cef9c8ec15292eafb2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaefa489840e6e9a93ea04148759bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17acda4f8c274306edb70f87879be0b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb225f50e7346b9b62cdd1d82e8cd7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78a94e1145b070ad7086f60ea3964f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e98e9f65d588f7a8e8392c3511b50c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebc83bc2ba30c2f639ac7603096d40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf72f0dd793c59bad1b37cf4c3712d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5bc6ef9b024c29ffb1a8ddb2bc25a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e84de96bd5187ccf948a538129cee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9acaf709a07c434769e9c3bccaee6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c5c9c3d4a085dbb9bcc25c25bccd1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56a5337c2797b5fc08bda2617c803f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656c5917e2aa50a044291d633b56cbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bcff85e2d8acc5b49d0e3ff44fb7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a0825414b90ca729010f9863c74a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427379fba35ee11cb4ae4bd98c07b07570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01a2b1442ef9b218df7dbc08b15a83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18cc114710ba9b367a5de375a74ee3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77ea375a3ef2f69ed66eba608d60ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2e3af3760700c23249abe030ceee4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa6e1499cb7b706339206d2d3fdee5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195e7ccf8eb3b6bc9fda5a7795809da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd89deef97949d844ba65b4c2cbdf2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcde688b6d8d33829c6e7bddfb9dc9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0e3e8dad6a1b6c0b8da24545e094b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5bb0e53057d9f51ab9c98319dda26580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b41d50efc895b38a99c3e76a55d17d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b1e4e0c826971c904af6eb0cbf660582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72256cbfcb95de9612767cd2d80ced6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4afc84707282d81f36e88ca4db7a53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab57b10bb4a8a612f332c46977e265585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980c89299c088277ced2406e8e34a67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3a80c8bc110148aa291f0d39b89e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be851892dd5d6219b8d8d19c4c8b0388588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dab2d6572f7a1a01516b253d17de16589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7995f86f66f22d495005b34d9e2a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f39eb4c17dba54b2598e02086bb50a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d23c635c2218231ffedacb745a374592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b03529b51e3b48cf41f37f6fbb0b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa10be9337539934181f6ead352edb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243eec428bb6dec5114ebd6151ac3ed1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ddea66b244ba28c4be73a9d19e3d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8813e422b414136a56150f97c6302d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ee64236867f2e2c33e5a201faf4a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ff1bc9083f529ce050d01cec984d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734adb059f292a4b1b3da1be6561b53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b272632b8294a2a7df8a739e7fecf4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf66929976f6cad9e3d9775825ceafe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81951f076d956c9003bbbf6622162b8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06f24d5fb0b3bbaca512aa44b18591604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa5fd22a4bbe8bee1e5f3bd69f9edf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91e7092b8e5fe68b7ce9583eaba8d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42722e7ee8de5c9997f33a35c027737607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4fd24420422d423697f1af8e79667608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1019f4ac170731c15b67c625ac0b72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef51c28147fbcdf7e61f9623a0ea86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbed529892381dc629dc996c3c4727611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae95cf2bf338b99505c6e24058398e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8194b4ee7ab05a6c3a5cb25f86d4cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e6fe49249ae798317f13ea7c9e8a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66049afd398eab1997420a5168fd6e3d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43483a6ac2f8e12f33c723c67f7c1c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b94a88912178dc45fa153e9c54bc40617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7106af7e3b102b082a527e0a220a4b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec10486c8006b9bd35e926bed3dffd0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d57c930278d77accf7292d973cb84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130e80e9b4f4daf235b423223db969b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b510c2122c7ea46d2ff69ad09fed5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a76f9e65d3fd6bf687beefb855fbc8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4324b25ae3ed48880dacc4b0bc2ccc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56dbabed615b5a5c0fda9df30e6143625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a80a067c56e2fa7ecd3863e895759c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57984d307dbbfe3448455c5cf553160b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6d2295e9a53d5227d5770002f07fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cfd6752e676cf392796fcd592b800629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aa7c88af6a5c4a8a380cd4d6a87a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020ae366707c5c7a631f8200fc4b43f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3bbafff1885c822c04b738b36d5e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5431a6fe1504e924a3aa07abbe4230633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3b5d422d3b9a70f9351deb0b6edfd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc25ddfc159c8fe5d2625f681f6297635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f59edd1c3491aea3b8b0e1d5d84eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc0ca7ca94f7394e316128b7a98cfb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f59839e692f997c093662006cf24aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe983b0d89aeaf9773b370d8589bb6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94959b2ac44e55e0bf84ad17a96dc418640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642707ab087e918acae10c376130b6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc30bf19cfd659117407c920d99c32a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a65d53d3789fd23530dcbadf95771643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e68510d89e17eed6b269874a2c7f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ded3f39bd359193c27fee77eaa9f4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d89b5f8080c393e93fb37ba6fe676f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfda47a27d82ce43a14bd512ea82fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e720259df687b8196802b59b187702e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a81645fe0e3586039342af838d7aba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6db45f6fdbfac94b0110aa5670055650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed774fe0bdeeb02aba77752d3b35ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421088f536d4a008b42405f51d88020a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7708dd5e702c7de0f2d5a10125355653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09c1cee6aa1541e278e30979907f2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b51ceea5d10332bab712780da7593655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d54b322af331e67764677adc80ecfb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c52eb6cf3d6da11323e627acafd0ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b4e41dc872ff266b43116973ecb5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b25ebbde0bc8e24824e0d0134895bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680f3254965664435f91da17f8d726c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2031d34a61dcf9c206eda0726f808661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e08eb1ad4b04baf963a72e22e78a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03a5260d66dc89216c6d9ec6abcc52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41c988d122279b7ed2d289c1ba9546664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836cb5ae73d833dbb36c773648fe6b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae95a7e9f529e08e5f5142d1b051d75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cda0122f23cca79208257209cf0bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe07152613e8833972bdac5827b3bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ea48fc9f8a69b97b34adaceddc705669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799c588549c6191cd7d93683eea07e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1319d30c59b98d5c41e974557b80b74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea1d9917a9d34976eade5a6bb54687672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fa14cb9c92590933f38cce57a7f03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6620109d4a16477ce63c3d0466e83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8cf9f932e215e7e464b36be4faa34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d2f7532b1470c6bd1502ffb385dc4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c0f0f3d3b28fbfc550bfde6dd465c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd275155e2051fbef7dcf0c4803b1d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6315bb38f92e20e830e7484a7daa3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba43c73257e76d65520e74251c1c69d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5805fbc63eb8662e4e97d0b6f7f363681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bd4cf0ceb5e6b78ad9fd4498dbd2d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3d2bfb80de4b0e88f15610e51591d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0b54b7f538fae7bd4be5ab0ee8a4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d99f4910c4bea058c8882386330c98685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52f03d8edde68b6c09c2f65a1c0c5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380f68aecda3aa004d0be45589a3c4b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6266a7907181f4e4566dc4be7c96d2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8564dd1f7b673fe34bd1386ad96518689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ca4d9c71a26639cde0863e3918c26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5c519dbe6f3fc262c763cd1cf790f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01433f1ecadf7fd4c01b6d41e11b1b42692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b314895a7cddb7a91c9123e7b5f68693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4a23cadcbfa5ed9bd8ff7baca28b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3addfade465e6dbd911e6f84353c17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70d345d1e4c1b2306b9b27ef4eb6f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc92b80464f97d1b9f61239a3eb655e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95adfbd6a955d7154369d1b0a54c47e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a3541e47aa0fca490fa7c16391903699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51ae0acfe2d269f97dec55d9badbf4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88e5432bdd140ba38506a4d9908f1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8ec3d9ca40f586ab9486d40acd547702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178262057d3d3e61d33dd0cff1ff4cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda26353ec9532b44037fed0cf117de1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd98854072ae53989a8533160c7ba00705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adef71082382a796793c19df51ffe56706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400126df3e2be69280f2251a476403fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a5ddd870d9048ad4854b1289671a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c1f394c79c50c5fa75e41e48335fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acffe364c4744c4deb016f6e47588c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7af6b61603455cd9f3b4dbcf24eff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76df8a72845b79e3865d1ead81df8ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ca7fee42976dd8adfda17db7b3c7d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ad5cb47f5d1e5a2864512760898da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca35466782405dc97f8fa81f36ccb4e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d614f4e0c42ea7ace065455595b9e80716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe10933f8264a2b1081f65e0268350717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef270cf16aaae012b717e40e225895718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69bdf714de0648e2ea61d81d8299ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63b3d86037b03d64abef9bd9ffb177720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e09fc71d7b627164a3e69eb31db6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd491a4684fc20eb4151a3066888e21c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847ac3a596308a03e121ef9b2c8d753723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99291dc6537d7847a27daedd76de7326724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d944ada4db53c297df0ef2ae310cb93725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9619b6316ad597546ef9b36851cc51b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896972671d3dbe1595d8e38bb49f0607727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df424e2b386019dfc4265924e5f9b2df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9d8c02faf73a4661c4a9dc02b309b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f8bbebd1038973ec26e078ca488d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbedc913145cf2588ab0334eede55a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3284a195b502336953f8c3feed3f60732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed05c6b8376fc42a55c419dc49fe634733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71904cc468c05307adf208716c0506c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43c7e868039f97810c32bf5fda1128735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f89453eb9c2f50e4249ded5504f88c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab76582b1bfe34c5ab1768f446df78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cf02a53732262c7839930903478d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb000ddc8438f1871a1825f0e07b596739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f195a3647b819129b6d4dc059f815740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bffc3f20d9a02aa5c7eeabd45e499741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e65cf1d7413f44a39563cdf6a2a932742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77099e0af9736e7f3e55826f7c8e34743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30f2422b78a3316b56ed7dfa23e6fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609acb430d1505611ba99c1767da2c2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37491bf99fc14cf7155167df8702de96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005c71569d8ec914c618e5347e7728e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86693bc9a96da695a6742cdace9d549748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7881c81908fc52772014d3f1a2769749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313d3d786f62c80abeb8f37d3665a5c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ec767eda9f177b7c7e065b857d1cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348b3e9d19b942289714fc275313c96752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575a61df02b9d976e210d84cf6906d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99a93e56d5ed697617f7e8c729a728754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7bc9581e76de3445690381aec2292755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016e0b681060973fb511913e8e9598d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717c242e9b5c2ecb91a06808242bc3c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc26ffcfa74a2d8d2754f7683f3eb8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c2bf79df108ef7c7b8f7b0379ab65759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>