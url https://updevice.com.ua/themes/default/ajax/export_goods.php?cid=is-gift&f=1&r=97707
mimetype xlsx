--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a40ad6d5eb467adea642ff33588f451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03206ae6a3b18950248a46c4f0e61c4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd04dfd28c8e48860706533a4115f573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd17ad25c0fd96a1c5d15fa52794ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d4cfb67a7180747594699d8c4b0e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba594bfa341015c2b0b4beba11296ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c58a6d361b0ff350aa7fd5a36c9677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b830a2ea2423f6a092930447664ba18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecb82937feff8113a091963abf3c6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68d1be8fc07700e1d085a0207a046610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b0fd4a07077c96f2247ace305051711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f08504253313763dc3f9b70954fec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412033657200dce5d6e9ddcf8048d7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75745f5e9c601da08b3b72cb4de5034714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccea3cda2a784c4fc81fb6a49e494c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154eddb7fa6607435a66f90455951c3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1609f9855b179d46e866de0d830c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b8c043bbfd39548807e03a971366f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc561eb82b05277d5718de500dee593c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbcb9ac8dab7b62cc64ec13c0506a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b03bc13c9d33df81b429ba089fc0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1ac2f7a95789214529cd19c9516f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cd589374e781081bfcf949044a42123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad539ba4250c5801f146fd2c2513ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f2a7d928d96b4235fa9d910209c8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93735dd9f84391a78f85b1fe646ef4c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9db335f8c7988dcad1980c9a4615af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc6212279bbac221b89931ff3b55d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ef6537f9bac223d79f82a1a3f155f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faa871f87c77b18269df5fc743a37c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c48ac51b9ee051e3c91226449f16f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938f9753894934e2b802307177cfe4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb338a39b215d993308d67cecb539c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81e62fd1c32ffb4c61ace0a8f5e72834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18a9956690df7e67702b7d38333bd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccf21bf213ebab29fa54a28a89e15936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb64c053b1393754ae18e17c5512fad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86312de3751ce4189e50bd424128915b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617bab8af2f2540e7ed623b0507bdf839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058147aa6b65e1186b1bcfe3418725b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aabd87e65718f713458d62802e38a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f795e5ffa0ff98f39f64ba1caaa7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7c9fdc33092e7e9b5ca289c39096e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac124e54386cbaa03d7aad6d42f7ed1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad519e453cb57d81366a48c7492723845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1a3dc18bd92533c839ea9e5a39f5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab5d344e4355e7064a8cebfa1a3ce747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd78029a0429f4e0030b7513591537b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab5ca2ad0cd44969220cb05f8114c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46470b5ae1d552cf4ba6192a544ed2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dd43c726e15e188f2f4327e17a85d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f728fc421043f1ebcd163f829dd5d3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d6e313f4870b17b4d1fdb25e4184153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391558de923bc5ef6f55488a9c40eaf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635c6919bd3a2a12181a854d4bf4a9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ef0d6cbdb10a0107944574f9d537856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39fb8297710683feb748cea66bad9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63335511b35a00ff56a32f8d8e12e42358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401ea820f4b9c379e508744483d61dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b146cbbcac8ea6021e936579dfa83360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35b1528bddbdce233a0d9a3fd34fb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c240b63b2bb8f01fbf888381b5aea1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d42fbdc5bfc54abf779d92d2f152c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d5b18deec404ef46ca0fa2fd8287464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3ff1fc8562e5cd22c30b7452af8b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbcd4d69440d539354a3f9a4a434cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cd3db5cd8e7fc39176ab9161f370367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10505109260138146d0100381d01fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a2d654d8fa5c11329b60ad3bf41df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914b28acff9b775c67dc510826a537170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c3fa89dd6f70990c1b7ec025c3ceb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d110da78c439277377ffa06c92afba372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f510fa7a6e2c54fb2c79d29e6c92473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf72d0d488601a571ba4158df958b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0df9abaae8da07762079f48bb42ebf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead34a131d545aeff4c537db31b07fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80c3449510f6fee0847ebb64bf5f8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4a577ffb1fa5c154ad753aaba7a0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302bbae2503f53f68c4fd97ed65bfcf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222636c2ce4064cf4bbd4b94b45234480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf4d21cff38ce6346f0772037441b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b11f263df3c48414583572f2f188482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9dc65bb641be9259b6ac7f76a5a2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464d3d92964ba9adc0ab7b4af9577d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818456320efff94e8359789a8808d0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e2666a41ff8ebcd4d2f33aedee1a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09922337b279f0e348f89cc40f50488687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c328d7977dfc96d474807d0c79a07788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09319692a3067e4b8bdb5c20560403da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689f374115c8b7cffecbd3029c408a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d063fcbfc7c9641d17ec57d306c6ae891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf103724ff15258ebddaa6671cc4c3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afb5e99da4e3c4ed066c082a69775b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf01ef7ef0f5e10cee5abfa157356f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86222f7c8ba348f71843e77a8eec6b1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b2863a3a60228cc237f00802ce26196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01016aec8cbbe35cda4529be91012497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb485fc5ed2db0f8f95e4236bc7cef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8c50f9ff8159faa8f4e4dded0ed0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a27abfb54bea807dc9391197313b49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528af4c09fede6a2af1f987e09417bd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a105fce4d8cdd451e02112dd0f09b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2103a6837d178d9db32590e71e5c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a99601df58c02c109ab8e1225bc793104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe7ac38503297480a41f7262f2473b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd349f25197713d0183832ed420e93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef2e3037e4c9ec7bc18e493adccfcc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426558b4f515b06e1e006f7f97efee97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acc56f91838621c8b0b90f9e2b2b23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482e70810a25cea1f9a9a93830dc991110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f5bff7cd8c914c750352f1daa80ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83f3259833940b92e9d3824cc65026112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287105aa14fe37d417dca1c9f0d1bcc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e34ea4fcb3231346325563f4cd3df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38573d6792b05ac1e4a8e86f86c18cad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2e451afa0a641763b5cb4147ab6e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d169c5e18a141e027f427586e2f221117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34ff6afacf02f641f93c64ea7f7fba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f6b8a3fab3b5f3d0b548da227aacd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a841369acfc1752908be6f873e962b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e090d02ad03b6b71b9748cd3a32d16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef62d9ebbc8628faab5b9e4c524241f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba435394f31cb011d7e504d4a5925b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b71e1a655ce8b20cdd17f8c368e28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58adc76ff1b15960cdf2dbc68ce3b59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df77db99a1fb6d06fb1ac68d7d68c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af91fda4ba7b36ccd6f316cf71b12e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fa6d28cfbac4142be69c92dd41aca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945ae28a27d5a05db78ff910960d31b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea824506bc5445974125defebe15d9b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b328d85339d5d9f963e4f08dc684870131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb3e5376325fc9b255ba9b8c9045cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1644e2e826c8a3ad0f2159543c90a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3ea387021210362e76b199a1704a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f68cb88dd8fbb30d9fbb392bdefc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775f2d6bd6db03f306605a40a40b29b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f460cdf316742aca899f4d115e4ed3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a753d488fb5a5c512f0fad1e228b34e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814a44c6499dd173b91fb96251d83cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8620eb736ec8ce754367cb968ebb6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1051b6f6738e3c07fc7b2d359d44f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301bf99067b05b8be11324a4478f021142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947af390d7332020dbb8c5f6fd29a621143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe91fd0fded9ef34c895293c295cb34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94479ca093faaa0c2289fe62ee4880b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4db5d59a4460d46e9db5a4367c569c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f257a16f08c13f0d3d0a62f69d11d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff391ccf3b359b905ddb14319755a1af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85d7ae18fd88b54d3b09463bc3f63e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f3aedcb233e4a7a65cef0e60b1594150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147e611c6fb2cfce74d807e6958aa29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe39709558dca86dc3e30c6659a7fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1ffa4021b3292331fd9bbcbbcd5cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371bab48d340cfde5c0eca7cf4d8efd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125197675d7bdbef0a62457b28fca0c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f57000608ea862fb3f2c594576cff6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a852cb10413c0fd451af7b3cb6ca77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b74d2c2b57590962948ffb0cb448f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5201035ae3f389f4a0762ce96218a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9b005a3b6aa3be59964d423629d17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ac1edd387261fda5ef394ff82c848161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a148ff3ce9d9ff70cd973182607263162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09267826284b8c476fe529507d983b4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6bb0211df90430c6abcfba1614c1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e50d64db8a4bb43ffd4caa4d430d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100b951b9a59584a6b62407ea781eea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898073f313ad5f5e8c34834456c283da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d16835cb440aa2c4955f0909eb5bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf4d9bf46915d1573dc9d99f6b54e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bd371cf0acf01e0a8bd0c9d06e5da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e2f25cd26adf7df78d70a4c5af790171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c162d5a07d9f22f4211cd1e6fa4cdb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e32a24b3d72030b1efb11e1d3a486173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d5ece812615b9ed80d9256f041a89174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe522a14119a36ca01c84d24e4bbcf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa66cb22ac07649b8c832f7b9042bec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e7de8025f452297af67ec32ee6675177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f2751a21948c05a995c75da977eff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e70bd88f8b8257d54de3128bbdca0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747e3045771627bd97c944e3bacdfa7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727da5d8fd3c5eee669a6d5a0c42028d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0784a50fc0bf8cd0b4e26d599d8497182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac60fd1e6d4f7cb7d8e4762afa5841183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16868482723b7a66a45c645903366c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbe4ad512e4f4301f89969ddb4f9e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabba835bcf42d5174b99d33f3e8449186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc23b586fc5b9cfba7fa17b033206c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75039ae131e83d183f6ad8af7faa1562188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88467914ce9bcd81ce9b1ced4ef13a67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb2b8b29a1fe18322835d9faa1303a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1354bdcc0508c8d8145b3892d6867191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a64497f47727b5889fb7b4a362761192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d601a97fca13e3a86792d75a9e3d23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a62a682d919aa46c3f992285fbdae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a9f8b72ffd7e6900b90902724da4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7393aa9145ccc80c8fc7758bb0e16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6df6769e0ffa18264140ed11175dff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155192b55515541fb0be2d311653cba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cf184f8a4542b27ece99c5655cd99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb65727727d26a1f7f085d43676e2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad277dc3abf265c28d35dca35a51477201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf5d42703e81a7e2e795017ff490a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d705aa15a8135c2d4d651257feec0c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58a6068e1dabcb82efad2e1d1ee088204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffe403e00f6caa53f76eb7f8829456205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe6c228b80b39331f63bc99fe2d58c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588933d3176b163a7b5da9f14e1599b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3de60bb610fbd7766ea8420f197f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ec11e885545855add29c61e78260f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6d9eb444bb6db1cf4bde135f828cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420e04bdeeeccf62b6a522645b9e516211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963763f41d092e2241d463c7eda2a7c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fb03aa7b0258799b40fe9c0075a04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcdd785e8af75c4820a49a68f5b672214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673c5b741e9270a5a78759defc085b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77395d131d573b827dbc226e2fd163c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250f14f38748851b28a8b784a26ef18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca9ee4edc8dfb15ea1c7723deeffcb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d7b311ef3cd0e5b07d61566a7d719219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9aec9f37f0450e16c3e56019edbfab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd97f257e61031f616eb1d49d376219221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7346615f27e1668d02988fb67c8e350222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae68ea548c6c96e4d4413c45a072ff6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86071b9847ae6e649400d3a331dee69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b689f8d26f671d7eec8e2ac7a0e5c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626efed304cf3166193472aafe46141d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd500134de39da644a7f677993b664227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271e7be8bdd891693b36cc637fb4244228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382029a89f968c8f7257ce52c8067fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff944ebc38c956b5eacc31a8b404ce1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0601d9e86bd6fc369f41dfeb1869cd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d69bb3d832688bc44aae6f7154ed6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f88316a56fcf39f88c432125372f81233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a47cdd8f940f9520a1a812ecf782e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416c430fbaaa5a8264d028418e63018235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541888da6496612d5a766f9ea5b75ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a8057e72630c181f83f733460c782237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22589f23c597d4a1a460a0916cd50ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118c0c22f6ac9362b815a3f4b7c1235239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5ff1f6c9a7a9bfcb2a13d565f7812240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8ead6b09931b85731e24739eb8156241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4a7fbaad8a7ff42351d42f0126e55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93e2b512a35d2024f50e1b86897d18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033457c3cb5b747986579c03f9becde3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdbfec67c5f5bc3240ef54d626dac7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81704c288467c904ba0615b91d8d430a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1a9217f5f6d6ded585d064a6e6102247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78624c1f94e6e0c0b02d65a6a5526214248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9176777a93e6df6b3f14638305b260249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60084a91d61689a490791087695b4a0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc64f4de165ed73796a3a18fbf6d3e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a02ff56d5fd0b285b4e0ea0c2b6c4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397b0a59d7ea4806625d50504e1a747253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b2f03e10e335375c126d17227a637254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703dd5ea3900e52ff45b3cf3ae5c1d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a3372fb087ecdf53aacc13480b488256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9827f5c6723cc2251847fe95f4d6e1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ad85c2e18ff812d848be16696a002258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990728792eeb7652f8130612b5c41fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249be139f71dea727fbf3a7fe07ac70b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178780453c28d5116e8d5623d9d9dd1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1304c3b2eeb6db3a02c0991630c65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78912777e3dc0820b30eca2fbb0f36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99736efb1204289123602e3298af152c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730151fa11a62c4ff414026928663742265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5036276643783f474f9e134eb6ad7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4b17c991dc5cd6a095d8c90b44dfd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1b1f29be7a0837b8abae3d0b83a17268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10692348fd042626125bb5ff8bb3ed8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11547b7f8d4323bc9c88daf118be768f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202fd0a05bcab290c4a6f28c5ef4427271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf17d5f69bfc03db08f4de2cfbd0038272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04fd359a8f009f108165984835690d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517faa3ffc1dd66a73291a53cb8ca23c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3053ee543081cc769c375f41103ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df9b1ef12599e44640dd94b15997f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5167ccbf84d230c88499201678fad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f23ac639d4fadf62261e8a483de12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51b1e32a2fa64bb086b97d7abb6cb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882014164787b6ee904f4beea97570a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e89499a26fe978b955ec5bac1a4ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fa750ce2408974d63c4d7f2c022a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea288847e56254fb99eaa44f772c86b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403403d5153715a504cb97aafa35ace284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c680a7ae2eec0c04c13266e65ea96a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979efcf5cb66a1668ee26dbccd772999286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd46de7af0e54bdbd6923747dd1123287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b460d92cae85d33a59c26115b5026a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb0c0bf72c795685094d1bd1a78d3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2984d518a11b69a127683008cce28290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fbcfade7937664f0d476f84cf68bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea9254803ef500941cb40b7a3bccc5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa021d12614afffadc3960a31b3f60f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a672e11dc234f7102622fc325977f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e12fad6544311b768c27ad290bffc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534a09a57309c9a4b326f94268def86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f0cd8db3e1b3ddf94369d699bbb20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996c2fbd5ab1cda98a6956591af99ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd84690cb9393f74f00c71445c8b3b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4a9cbb64e83806fd8e248189d6bb6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff51195d69945874a4592ef11e15de5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c733992e2c565bb92796ae9154e00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a5b6ac3be79ef529971ed7c2e48dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8b1d61685c11c1248d6f9aea943ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77839f3089e1c09992a298821add3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642418b83a90152825f67e59c267e568306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7912e7d5d6971472cfe6b4027e0901d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241af24887fdcf9a12cd0d47d9c7445308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fc1e35218c8e59f699ce25df40bbc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9d54f196d49e169d7a214d4cc8c8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fae90a6178ad48b6ccf515720d41bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f94ea3698bb0a4b550980246f33e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddb93f8ea0aba8eadddce9ca6f2a84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118cb882774c4ad785bc69a2bb7c047314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e84afc2278d3700d5b1d2eb15fa30f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded4d114141d2c2ae249dd4ecfe2c0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75ba86c8240aeb8a705c34cd957350317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a25bf322281cc5621ba0065605244318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27837dbac1e9ac1be3f0c72cb3f4996d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749fd1ab52f0f3ebdb9656faad28cf9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ac51fba41546698d53b5ba1c58d90321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a807c11c1f3e3a28641caf3f03c9428322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb8abf12da035cc631ce1f5f45f980323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27067c4c733fcc3a4e33af1ec642f20e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babce4415328edecdc220ef86fd7324325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7f435b46b654ca0dab40be8aa7a2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ced5f832974e1fa76fd2af9ffb0b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee94fda9843da7ea7e4815913c3c0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce358527eef213df7a9282b1ba91ff9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae3792374b155c18f31e17bd14e83e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9e78f32e4bd7fdc45ac08d9d2bda9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deaffd7908bd2e39bf987373d1341f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61672516bdc5123189122dffcaff8e0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fbcf9835565dc8c9f81a3bc84d057334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85470a0fb891c9e853c6132013911ee2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3761f75a2955cfc999319b2138a46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc632ffa4c8613cf5b500fe5ce6f2d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e49caec7bc4837320cd6c62b9df1fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db84a7cda9a5fa5199d94ed527ba969339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745483e7dffe927b2c00cfc813c1e59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12f839d2fd240383c458f22f8d3e0a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3aeaf25ecc1d6df61971dde711df3b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c7dc71e516d9078e49230775bfd49343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc1dd90f3871e68d3d112c3f5ce30a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb62e90e435996525e9f58575d860d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65f4e589d4603e617ab8d9d0a58990346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb6477f1c9ca4c48a2472bb9683808347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6522ddb0eb99a0dafbc715f49d5de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6b40bc6b6e5ca883228f46c6e80d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f117ddd5f9d1dc822b6fcc6cbab62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcf55adc19b686a0a152ba1d50c299351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe1b3633a208afd846f3a2784834c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040f6b846de69c1078349b3a3b24748353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde1559a4cf4cc8113b3f0402df7192354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996e1707fbfb6d1242d1f4ee1f37ac3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325548c45d4c49c324fb1020a578a37e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee5e6fcef1ebe420f8b819fb5320c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56c35fc63812a8f0042178bfbb3e00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fb45c6fff25867377caa31b732480359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d173fca85d1d8feb7baeed7a2f5345360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a166fafc25ad071ca3077b8f89effc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf860386e407568548894974569889ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae2f2733cbbfb8445576b2543884be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446d327f23e5dc34ec6c02d94c5dfe0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e94a92324ea83f473f23642cc19200365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5797aec0163ac1babde4060f5e6cb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea72beccc4035328c7dac64f64fa9eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dbd1e2543cff92ee5a6a41dc52fcb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba40ba21ded3d4979d5062e91e63c15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6d0426df94f28eaaa78471357a5cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff401e8d6b49f9a2399b5ce5aa5dea0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8bb4af4fb882b368327b565bc21de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4411d1dfea2d15f73ed3e5e687555373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbce8c7f061224a69da421bcc48c06d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eac13438b2b478c0c2ae4cf0d52b0b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e739885b7e828d1392bde1bdfccb09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd7fc0648292fb3afef2121e7f146f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b506f35926be75557d0e04b647d36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cf570f05604b6b8c9bc515ee29f7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b0c4aa6009a8dce17c373f961d19f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42622b6e03f583c7d4b3359cb637846f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6368f361b65863564526a47524b6a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb981c300b9aab31dbc74e014cef3e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7640300e7fdebd563857142a7e1ac8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34620b83dcc0a0bd6b868c6a3eee01c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166a5310ab640c0b0cd3d6d1a529829386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560262c819ffd3a8faf79a6e9e9fe52387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de958e0d17bbd08dc9324c357cd152cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1447d0a9b33cb6f2a3a507ecb089245389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3825b9d467da42d61db2e6f20fdd9b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bea90b24cef09a813abe688d0e084391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5754f525af5c6785ed7b614b184561392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f69cfe818c647ee26143f245a0fab9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f90b3ec2480c57e7ba5c4359e6edc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b749f45ec9b5f63112913ae635159395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c183a9f4fa6748e6874c4e1d4548fcd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262ff6e6918ef7e04a3e10f4738832c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaafe82afefdb208b79ea9956cbebad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcfdbbc016e74dea19aaca00e688a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bded75bb454b90500a5b865c818dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21975a1fc73641a9e5d0f887c82d559401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35745a8247917fa81890d75c083a09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bda82a44b188d1ea5031ff927125fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d95058cd17ae8abcfc456829e6f70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f66c8361daf867d7f77ef2a6d9cafe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f7f09bd1e7e8b8a787d44ddbd981a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead106704dbb083a1e41e4ceea8df72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed3f8d903f2d03d7f261ca0f122c36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76762b672bdc9778885254563d142942409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4b93e9ee4cee57b750a884a0cb775410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec832d6704ba7cffffd5d958afa7cc0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070d7369a86ebda4a8bd97c7a78ffd2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3410e145f43c512fb57489f1ee6b080413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2daeeeda7be73a7ae43ef0d7c7c5e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376f7f5af8511e54623ad826fb17c03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04b8f5b0b64565ec57e54646fc75e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa270cb99322de7821c15f4d17593b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ad1f9f3655a7653408232e6a4c660418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65236e82bb99e0c62722f5414b066b9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee021fe6f9f8b1801b61a2af6946bd04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebf18ec0b6bca059f308c28a030114421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b860cef253f3861fbc90c5742ac5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbaca7f996770ca3172ec985dd268e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dca9e6becff4c33be65007de4b73c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ca05f484f57868e581820b7b92c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251245bcaee728bebf22036cdcaf9ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bc3eed760b66af65a6186b880a186427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a8ab1dcc6322700239efbea97e813428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182b568e87fea70f23addffbde05d20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d899f41e19b0a1793d86ecedee907430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d32787d9259d238857c15182f7a8c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240119214cd95947157f953e4ad430ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fb94b573bcdc68b7cc5a82e279d42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca112f8e0dc3d59edbe65a1353e50d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599148aadd9be113a755a17167157685435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46773438a4595b5d7e103b6602ad4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f34f0e6ca0feddfe09e0ddfe23319437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14231c2ea0d81922f3efae341e7fa291438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66909bdb6403ceb8c104ae124b880070439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078da31e481d05c68be7adafd9554e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402b64f157815b2d6e29bcb5928c071441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fadef96e355c6996efe1875e3f9ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e4d1bc2a4df146aa1363cd6143a4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb86f697a44894edfa739050c612990444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96695d4470188a45b5b8376496e5fd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daec23634dfd1a9a3fe673ef8d354a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419e4b76fc79f754eafbc02d97228e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8ec853377512301571ebaae943405448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74b91c8ea4bf430e48db803710a5b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b745da525f7c396b2ce30bbabc50476450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88461ecd35244f8a6b215eafa4e4c4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655547defe0c5959d12b70cf9b86dd0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3d26bb4e3eb9f8fca5a150f200cb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5af069172b0626b68ff47b7364d805454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d99e391c1ad1f0394a5aaca7eb4fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2528cd9d6fd4f9c48c02647adff99c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326f15b29d889c90e4cd8c0177bfd5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581813e4513f101ead0acd6976c314ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55ec532c169064e4c6f5e9aebaa3e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124563a47cd79287ef0d3bfb2a15f55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d6971f5d4b7e258dc3aa0fea0cdf7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffe4d10a6f2735aaca68d31de0018d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b2c29d2d6816653c76da5b9fa3a15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e33af4e32abb1d0046985690b30add464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7993cbcfb5530f9acc727c8c761bf00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a518cd7cc4b91157bca5f5c482ce1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53848f87ae81c5029bb52b1802a41b1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc4e264b44ce44577675af3c9adcd6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10852bdc5ce4ceb129dfa290d5c339469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd480270cea3147dee75ab6e5adf38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f114b69f3b5d4f39f8f92e9e1fb88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacd6f184b7b1c67b17933e659b6428472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c57b870fabb0503734fdce41aa81e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ff4866301a87b7fd32be0126d8f6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e74721c2e1fda3a24410e6b3a6be7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c23ade8d11f861faaae3bae088d2be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb984cdcf6b0cb0a4a87c579a37bb658477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de640ed1e7d5fd0539c37a609d705a07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a13d5cee1e02798028f739ae512916479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d1c5a43841f1a1db3eb134698b36b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708ecb4dcb7225426b3d74f43fd4948481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89a78151c335643673c7e79dc48b6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199332fdad0a02e076f640dd50c478e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ef9283e97a48a4daf6b2df264abb0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e6cbc8cfb7095bf02ece7e2f8d882485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc42eeab2b461ee73c2d566bcbad14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacb3664b50f706b1def5f5fe228058487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2158a72a7db04e7435bf671619193488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b6c4ebbc74fe45ebfa0ac0ceea830489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18123b4d4b8b94e6f57557a24827ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4001d96a8a69d40860b5573009c14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3420c8be7d362a5b7665682ca159d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab6cd84762a8e402ae935ae8a8b7c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf800f5da81c21e4db620d16e1975110494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e4ac4d8656a92077890767164069b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fd92457239b9d07f489bdb78191b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e20290120ce72b5c473039b90a989497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8b679d94eaabcff3cebfb99ee370d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd9e3f8557728530b3a63f2e1773ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674ef98f8f896e270e473cb2f6e36e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f550235c6812bff55076afc439c1d38501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d044e637f9279e0d9681f608663e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161650e6ef11d29358438825c1106ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687d32affd3ff5b2d285883e83c53e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29aea0931bac353d3ac7725c089f7e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db29f0d03688f8d4f24fccd158d597506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11860461e6b6bbc4b982d9f0bca02b25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4752763f81e094e729bc9f82ef4849508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963ee2857d49151b18928e1378ff4e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407ea7921390724d22ea968c54a09f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac004d9af7504a387099b909e6fa84511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51269325a6f370e963b0a621ae4a195a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca96e88c3de31a6a4559ec94c7d74d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ecdf076762eef271bb04752d898ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80533c279b86de971e8d4ce3c751c3db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b15b5e69e6e70b9853dfb0c8985d3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e306ef8a8e640716593512d4f0f321e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff140df5b4197347131747c2d80f7d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46fb1b90867b64c3adff4f1d2d4e89519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e102d90fa35ffc0a9a8e54b8f05b1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22f3c5c38bd052e1fbb705a0b4767c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d2277b522412e1357cc38f1d5387f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c762e623e51e204a9bb98ab7ac67c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffcb809a252acdfb48b0cd61010e55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec22d39a42b43fdcaca1d7edbf2f24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622ab9597fd627f19314e5f3fd495d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2bfcdf9506e11c7e54a41f2f71d0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508df1828040a5af25d3b78723940e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cba767565e92edc3dd293cffeaa56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425f796d0395f316b036392967d9705530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb860f10b45cd62a04ee0bdecf7d264e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39290bade7360eeeece2431db65f8829532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a6ca8c851721c963ca09097418641533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e50100568b983fba4ed480f518ba28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904b7c3310052f33eedbfee96cef8ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73ab50db71ebc25b5494f24dffb67b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb6d189b2d2f98ab99f712a86828b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2dc070b515ad7e25d16e426a7e0c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b4272d0b6415db917b6d4d72b0d2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6b136ea85676dcaa9a91b4577d85a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154338a9f29cf5aa8f34a664990b96d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dfa23779ebd3d0eb841de0c918c4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d440de96502c667ab629aa11c421b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43cebd8d58e11f59a185c8e95599a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63030f1d7b955a061e415a6638cb37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be12bea70810163917218ddbc3ae080546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599be63a8aee3911de08d7c2563ce01f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278396ad82b801ee86aa43cccc7f28f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d3a514abff7c9828c1ebc1520ea7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f132bef6e0900e5ac50845ba51faed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb95d79b340b997ce312f72fdf8293d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369a71c0380ed3a257cefadb2920ff3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40648ccd33c805aed2a6cd0d837d4017553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96825a54f5bc66ed74f3e82165c9fab7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd9df54b46e7067cc919e5350fc946555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a49e2deb55824597db7c7c43ce1f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76d03a727bd8c95806e374119b335e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40db7b59f0b20a6fef3757fbb052c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8d5d543f5253bc443d07f03e9e9aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fa385d1ce60edb3205a8232c47e57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7effb51dd7c842ecb51e7ddebb32e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09566481960306bd5c14c435e918d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ffbb02b7b1b8fd6cb165ceae75e4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919587edecd50f58de480bb67c60b93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743937f4ba9552783b5438619711e021565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ddcff40aec18c4fdddbbad9bd4956566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024056c600a10226a679ab0486fed29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28f7173201b667a5821c066ab6f736568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a7e62bd8f856ab198550450b8e32a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da627224eb2d2967aef2d5e935db8a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72990afa9c477fd56418f4c6541b04cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc13973a62ff7a50b8ec0026e3b4c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95589b0478618b62221afbd35d7c8d74573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2e6efa2cecb4ce8d2de5904b00fd5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d328f9dd92c03ff0ce5f72246a5f5dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a982d684beced1742c37c1c2a761f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a572fe49c68fee830487d69de14a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e21bd2fc4a9a397e096272803e2bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5094f5f09d4201b86f1fa87fadb334f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e307b0cf5ecf51a0ef1af17fd690921580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733c39fc76ed253434b2596f9964abd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d416dd3887c6b6200c28ba3ab81bb8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8145357ba85c38e5a5dfb21a59fb5c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d6ea906863cd54419439659407dea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa08038d847fb20bc4d7a2d1322106b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45bcb34ae0a7de92552a5e38e198c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28974ae74fe32b8466c406313b5a5f4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8ce6f7aec0f5e4472bcf8724fecf8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd2059dbeaa9398d7a5a57cc902805589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213a5eb849b0f2007536928362ac850590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e442ebba84cbb4c8b299d2a7c1824591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dddce3ba31aca7c8ebc1b2787d600592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd7ff161c97686c3780a13c866b8a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b898d8fd0b2d1ad8e98d89e967109d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781825d462d8ac4f666beee5e2761c43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ea68aff2b51cc2cc0ae47a92f427d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ada64d9f461f57d135f8bd5c372fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661834641ae89c54461b9746683e67c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c69b914104f55084149a51d173eac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc740fefe501e15be80f014e7fa8c2a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f21a12ec8ab73cb7af5cb2a0f6620601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7618178438f5f147102d7da177d5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48734ab40afe3f96a9f2d9e3ffdf1d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bee2e1edb219bb353540444c9ea53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41fe6efb00935864a913db3fef03fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f5f8c429a2041e9232e5731dd7974606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbe8243b4f60296776dff438e84cc7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a133e550f609ae3fb0c0055b29d4a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0083f1911276f2ccf10de93cc7d358609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72b52b2d1177df83496eaa0fe7cf28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270898aa93b7b5f8b57f6fce5aeac97611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dcce853ac19e6d02c43cd9d345aee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72dee6cb3be32f28e3a9d751753a21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc4e8f92c7f91c6143dc63c5b7c5c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d90ed34754dc393735b544fed45e4a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b54720a5ea028da4fc468c6a7cc1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a85c07f13ecdcca99a26c6d96bb33617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8f4cce7afbc266df68942b5c1de79618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc9327893b253be9df9113bbaa6aa0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8206f7872b917f877ab3fcb6f1ee3de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eac54d285f6afec7df55376bad282621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e714f073e641a31cc43f892fc1b9585622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd1848da6d918aaeb3f38a41ded11a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba36e3c7dd93580da22adc026b51db8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a31d1dd57c868358dcb5b5e38cfc3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f347353a21c2b67c2e36025a152aea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86575dc92b8166b1b132191747544d62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a5b4814599d6a0af937f5602b5197628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76d3faf1a1960938e09e7c6e2e1e66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11e71243c79798a4a0c97c577adb10630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb5baebac09301bfb9ada4ad936823631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31a3a7eac32ab06bdc968843a36de6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d63fd1c8ceccd0e14ab4fbdfc79a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b7c72d0514f8919b43457d4efe486634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1925dd817abf5bbf279adf3a565cbca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c57bb68e1d400e30ba013b5d1349e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b775b62cb81f77aef04874e0a2c39637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f016e668d10482ef2ba1241423a829638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc124971eaea49875e1cc3120fd6fa09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5758556a8a29eb9f6fa274486675382640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09596b9f6c3add62668ed0f1b6beeea7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513cbe3f8144117b80f802d08ef58ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988f1f16f1f812b2eed26767bcfd8a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b07b935abe17bf8bc690673747106644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d733b88dd6fa0f0165429d0f6be82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0d0d67461655c31f6737aa6012a43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccf29cb9611a63263fbb1db0e99c73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e52c972861db091d53ad672f4cdc7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60755c103f18882fce852b199af2cda6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d76333c81abc87b5bedad9a91a880650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25007138b2c7606ceb4f4092f09d1d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cb0df0e36db26cafd55f04994ac8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec09e832f9e2dd0779819fa07b5c4a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d679b353229defef9ba086777c54a33654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd464c976a1d3af7501806f9e74878e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7775ac1c34e480ff79fd6fe34cfc74d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3620e093001438a248875b3202f0f28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f03a84b961348e6b689b402f8bc0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadff1fad738e821a3d0801271a9017659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ad4bcae72e473073a41652e48d8de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14528b2474f90e98b62c4ef3e3c0921c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c60b1e3c4b82081c5fbb19307a035662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979701754ca1f0123322f6d1ea533bd0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a45829f6b41e8d786e00d28330568b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611e4716cc7fde3e33e5f62f9d2de53665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbe757c3eff2fd51ee78a05c479f91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd729a12760d8da431b9b7a9f95003667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add24b7329d2318b378119665514b9b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee5b99d79f1fae711732d3a77bbd6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a2dec3c976cf1354ef023bb15754c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdb2d8620ff55898326f9baf691bae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb518b9fc2efe8234beaf50c78d99b5f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824f8be920ed5996d67c3a348166807673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017578d276e851a101e675ac43c4809674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1458ec1ce28c068ea576b473729b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b72c6f973ebd7afd1b474bf108d80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5023d658278792738c0d20c2ab9700d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631259accd07c60dac52aa782e09840678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88cfd070970e66a3a134b649e06f5b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272e5c27bd06525e1296bf74418e19e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26adb77c7403caba8e4e6c76d854b33681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82166d2b01df1824d8890d42247907682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82114d17444fea1decf20e1969a82928683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7e79c7385205a459d1162e83ce333684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2df7e62052d8411013a6a5b9676eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36476718d11b4ca06385f7bcf952c750686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3496e32c231e0e8ea588b8fd481ead687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d3ca3ec915abda3544c492583441f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbef66edc39dc7c31766f12df24fa1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2571b46df3cdebf754adf27ae4d4e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94eec376b3469ff4a753b3c92b2f65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67ba5ccedc2c5d8dcfa51be60ae4f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962a81cc8cabff5a293982ff4702b8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54a5fe219cdf73a5e15d451a7c5ad4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26de2167a21a030cb788b8a44b6feb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a40f1c00249de0b8f1e50a803137c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d3dca0c9ce406dc830638b1d47bb4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e437334c7cadbd2227f7ea26fb4e4b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df0c2d7dbd09678ce38483b15a0c5e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2353e46f8387ed805f3e40ea02c4c82700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791daeed064ec36b900cd7363df3b34701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fe464b55cc541742eb9642b56b7f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153a5d1127ba268b0f24c336538a7b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f9724159e5cb98d64d84d8687dd1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214837dd23f004c702e7bd0dff6633d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98fb844a691ac1f04b7b4cb279b5af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41b094ab935d43d6b5dd1fb90925ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c7bf03279f1f8626632fe6818fe08708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945353926d5b74ed353205a174e25b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d66224d6049e338c1b633a033477fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186f461b65d754d818ff93dc33d9d45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344361720a2bb6acad646df430b00aa9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84802bf24a6146ca631db8f27508e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62df8d64a078a2921c4910e3d86bd7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b388438d2857e514841297c034a4b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdbc7a4db00e1a14910e47541dfa47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938bf5b9dfd8da438ce048ee4385f0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20513b04b2e8c37b728ae1dca7ac3bf4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aa76315547e296c086077d73f24fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4974c807e7e9a658d586d839bb9a943720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238150fe7ff418d6aa250033c81ac2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418734c28805fba664d5bc8cf6bccf25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd84952f5962a6bd63313fed670bdc3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c71b57c2d2a25d876b002b61d250b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a56cc207b8357a7fc86e6c0634f754725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e6147d954248b663c9ff8e9623ff2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0366500c5d76f317d12b07c65ef6291727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a867a970543d1b785a054926a9d8b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5791edccbc55f5b98423aed3e0879d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafbbe1997091130bb017ffede3efcf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60067d5eb69d8315ad59d80db6d92412731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e0b038bc013e2059ad43ab84ec7b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b82a9a1279580e704b20b343309576733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd75d82b829bd80fe3c839f63ab5b79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f10ddc66a279745043c128177b125735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f46bee079e4df0b71805580750b16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82f5dc37ef56ae0360b6f96fe26846737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3e728e7495de23cf43553bfab3ce0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714eaddc65863910cf757c05640cdfa9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e86af296f579fae9b0181cee289dbd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e38c3b5e9026570828a1a1ff6b065741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40616f288c3e1e69e9e33d7b7992f51f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcb4d3d73095b1d7a430898be616bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf887f2c29c77909fba16d21a4806d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda9c9c1768f73a08f10d37c9c6e235745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf18598b2dbb6609644a1461105423746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726572cacd5b1be4df3b8589cbddbe3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9403b49e1f5646e22257acbce26620748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265596d83e9238db4e64dde5fab75f7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352f2f4c5ebc66161ee7002436ecab7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d2d754ba1203b19d0a69a65628671751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4f8bd50014e041954b2d168bda622752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90453e22d2a3da39d4600e309e9fe087753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9d1b2740ef3d76e4fcea1c24f0b88754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b610eddefa1449db5464bdad4c049d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cecd357010b5037d9ca9d0914b93e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfe15b7792e7f84da1b303bc514a03757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29fa0dab92d44394436c7ee8355b1d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f5226f9e5b3589c826380d4d65d36759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f1b03c02b30c7cca161661bee345f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496a33f8a7de203e56b047b961d2abe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55455e3e05ef2e96b74d67ee6cd0d7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac831fef97acb86603ddcd940589174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf97aeedd1e6c21ded83e7197229a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f77e9f7884e617b97391c904e6d9736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b89d2e8c8b0463cb6c4043121eadda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de9b78725812df5693779ca53c32238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94d38ac7e53d46575e5fef7f757b0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc947396fa391e54c2f8a6fe485e430710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba740c272f02908367d3a7fed838319b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb341ce3c9c34d45d22e78b92ebe1fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9808536cabd2b1e6809147aa8f27bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537200c2fc54ed5fbaaae544b123b2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af60cccdb22b0ca5e81dd5823a28e9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b59ad594e4e311df9750b97b905e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e96fb0977159ae894bcea13e72c05217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d3ff73bc0c4b63907f717d7e9f98818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92ba4a33301c3987e824402420696b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a03b4e9212ac2ab3767d722dfe74e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfdd246ff176d3237d1e3951d3aaf521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19792ec00aa2dab2b0b5c700209a9bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90653f07615fb706a8eb43f7f41ac4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d9275c9f4d7b591fc6cb20346cf5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782ca5bf9287b1b84a35261007807a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8320a53e85a08a1850b673d8bc74926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e766b7e7a4aff058cacfa491d44f31a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895df26aa1f81d3f1c1e3f9f518682028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df89f4d2736cd5bed548533aa6044b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39500f8425610033e16ee5cba581d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa79d948c4dc81a361874fe72a5f7d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c9cde54518810c2ee1cef48f3a3df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fba831914768f81511ad08ac29acd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3a55a5b37436af5c4454bde9dbd8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a89db14bccd0a5f35e4d75e5706e1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bf1ffad0d49b3f6c36ecd44a06c1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779481b1951b2db4d0ee98daf22c8b9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2e8b2f26c15fbbb340fb126ceb0fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a8be2907c419f2f88b0d37014152839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5a521a7f258a560a02e18cc81159440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faeaeff292d1a8d062f82159dd963e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838136e64bafa1d5906db5c2bbf775a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68abfe83fb58384d47e2d8ae24fe6d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58759619b9f35b19c893a43bcc2ab9d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36378a6fbf0795706d3c749f87652a4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a99933439d06072103a260d9efc2e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2aef3afe4ade07c028f0e8ee1cbebd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b342862fa244dfc4cf443d2e804dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaca5d31030564a6073d6c81c0bdd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3740bc128a8a4c9290df100589c0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4552743f7325afaa33a1819e1eeb86851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273d7fdedd4b57fdb1826f477abce5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d88dcd705970276757b9fbbc1905453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82a29493164da1cf5c7fbb8fad735e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297f7728a47296eb4be93e55b7b34b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a2e4962ef15350c5ffd5c49189eee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bf0694b06c8d4a363c832ca8a8a0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1e72adf27d2aa755659e21b95448758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252366b72b985fe95092f5d3ed76fb259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17805cfe6ece2a830efeeee4c357731160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d18540aed5a03db7f6337776fa2a5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577209cfcacb5ac8ec1a592a343502d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad275cfa144433cf42c032d15b986863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5678f39d79cf9774611cc3ae5a95a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22699aa4f50e07d28f1e8f3695f99e1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e609980f8b5f0338464f088a067d1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b86f0bfa78123a59cee1f7ad36ed267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f721c12b0f26bce9f9b252e163a783368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a141d0f218fdd954ee50d003dc6184b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018dd020f82d1d03a95182693f278b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27044a053f418618ca2fd22ad972bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9bf4bc58faaf0db393a832695b6f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c5288c508d84661ae5f6dd16e8c8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec47e41d69b20594bb4ad208f7313974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93fccbc8d432abd5e3688bba20b49975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8264266cf83efe8f9b0fbc36e57d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd82fb2a26750d03e1b18173ce1cee777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c46d8f3f35604be1a4ddb84833ba778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6c6d9d1968ecb053bbd8ed8ab91cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78ddf677a4dac3dc74b9455b2a17c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903e73a0bc868c465cab7ff2e2dbb1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300cf94b4303a5a4684a5377de8e41282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3238b5e2c30ece59541ad94733b9b9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe650009ebeaf494359480dd8850ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59ddd67f0014bb6d53a7ea1deb59cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db55f9f00e53a15167b9876e2ba39986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9c57080069403b6e3f540e57be84f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c11f830f4fcce77560d92d82d99e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000f8c629c901f34b2ded982363877389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e55c4e307c84012e9f889a9f49805290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349f5e612651906f49a1eb8dc2b68c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2b3727586b414b1c6ddca8022e0c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ec715daf96d0f29df2720a325ae5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de40f5508aff1e1d14b196116193fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8065841eec328fa9b3c7feee19afc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3541a40d3c82d368e630f3c3abcbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9784dfae9a415f9eb703c70804c1d1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad09afc5c2775e15ca858a6a3a9f4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bacd44bf796b1bd1f9b95017ce8ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48e87990a543ba678ba082e9546315100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afeda1d6064dc41d5faa35204fa2872101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bed50e965944166203cdadb3e1e5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e2c7fbdcddd7252afddd37c6e2463103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ca32c1ab4cefbabd3c283dae04a10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d38585b7727d6fd2c0a941bdae56a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8466633da2f8c3084a43e54fbb752106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc6bff9d39f093d8b249313de1ba56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae412b91477c412496fde56b6d040933108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d313cbdfa0712d95b63f277519bbcd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143e166537bb456c35bc1b6b253a216110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c59dd94e1fc92c84f568da584211ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcf861a31c1e993e0f7658c9276075112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b4c97367c35596e5d1677a86889e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0044c5012d95e521a3895ca91a5d868114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a170f4971e7c98423995467c144c6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05865c550b602d1235efe665631815ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65166b79dda48287a39d62b5996eb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea32e9ade1638d763ad69c82f4e4b8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059050265e54f8ad006e794b3f605b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba03c338441a3d30f016d7c57de460120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c120f40984138fc576dd9d441de51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33690b05c7a56226b2ebc037505ff614122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28110a70baef79434ef1390be73b626123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef74b2b13f910ef5e370f418793121124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158b8646a66d9f9fe693c6d294a3c4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60064d8c18d830f8662f77dc5f00cc9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74771dbfa038b7160f3fff1dc398e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def5ef2898a58a89cfecc26d27087d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11110da3ce4777a0f0bfd3de8f7510a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8450b13240e409ad8e48f35363931ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e186739eeb13a56db2932df5ec3f79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db622b064352cf4255f28f000a0096b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8f853b34064176245e0d90d943110133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22023e6992700a5a24ace33881b3a6fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba4de3c46b0bcc07ca2eec1b15d425135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09909e45903eb5173a000ef5104392f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bc895cf811ac8c416fcc5b1a32d3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc9f40e5f78f9404d3f511fd3ffca2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00297b9d6cf2a8428a67e4e4fba530139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf75346a54c473ed8dbe4fa093a735140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa858fd3785895a4ec4e90fc8db7e9ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a876686ca26c33259ebbcfb0168161142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48f35b72c9dc7a381d0c2f98bb8c56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419921b5c58fc1bfffa98b2ad7faaf6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9c84ef3611d130500ace0dc8ac664145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0033a338e47eb1e9168abced702a12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e3b6871ca623d35eaaa2d6428db08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b16415924e769dc9982234d46ea7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33981a6dc5793965363e39d52d5280d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac0f050448cac3857392a3f4460dff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842f1a73db388874d8072b5f2def740151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a560e598181b50e7fb8aa19047cd13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c3512eac0deec018eb28d768ee90b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b3ccddb5d587e4683fe4459ce5c81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2255493cafa69bb92a9c201e510b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b572a121e17450022dc6e10e1c2b517156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919b7fd64134103ec1db6523e255e17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d200b21545c08cea5bfefc39ad061158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c9ae5946bf676e3a111673d47b649159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e80e8ef61f6fa0bc8d9bb0e6d95bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681e49bbf76b983e94015998c21bafd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d05c20afe758aa26dfd59a96fc470162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28076a1071bc88cce6f68555a7123eaf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804f40f94f2c41363b5eb50e458c75c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebe72f8570706e40ab283c4696e5ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab26c7c089c5cef80950d1f1df10f1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672f48c44c508ff944d8598440d3c6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11eabc2b6925e2f341dc9c937a6ad0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9125e421f6993491e84bdfeb2801b27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb986a04ce233a9655397a61da202b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0b6aec720ed7cfa170c173cad1b10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9f9f49dae48999132bb7dc357878a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6ba0eb52f129fc8fe3b87250650d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18809a6fcaa61f609f2945389d40125e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917df6bd7c9fadb4e333b181109d527175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9026deaa8406ee178c3c1ffe12d9a67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67518b841e66be7f6c5adf02caa6faf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093eac188a8c603a0ef9970d15254c9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2f6a2d0b94cfbdb65f4f595a9385e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880d4fdea35228ca7821c11a7478e86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c020f3f0423e1fe4e8085b4ac007337181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbe1b3f1a21e6615220e0570e932b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07dca870437a28cb3f2528c36bb62a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ea10deef05abea58141afffef6f69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a6c042baeb37cdf3a56db71632da3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d60fc93bc66480137c859a900eed1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2f1af7628ae320e4af747fe11940c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d8e957f185842af689789cc092278188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6818879b472935ddf6312ac80d118189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77050ad67d156090014832795daeb297190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b36f26beae7695b3111a1ac415f9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a97ba0cd694b83457bce9bd2b8a4f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38dd6a8d8b06fc6fc1d831fd3dc692193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071ee080932afcbcd87b39d9ba5e4b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db98a2de60405d314479956d16b5306195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b8e2e1efdfad2e7c3b7315e7c03a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719559954044bbbf8ec8bc25d43eb237197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb3b20d18b268591a015db13f04cef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3913224b3e3eddd225c44ea07a5d7e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab02969314089cdc9c1353ab43d2580200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5791f6cd83e223436e87ecac7a0d3f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030baae7ca96393cfa0bb4bb5faeb28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c1430c380df369567c475c4cc84f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255913ea1ef8d2dbbf3de19b9552ec98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508caef3b74e9d5f229c606f2f70cff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaa35ea4672621213fd70767c31b08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347af8af28d460135345613df3660f78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578b875d2de58690b081de0a72c7553208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbc3160f6a2df3874fc6ff4d759614209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada8dc1189bba89c8916ca7be838641210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c7f68899c384d323e233cb0ff0035211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21057f2641746c2968d6af50165b9477212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acc1411ed5cf5a37bcf880c54a8435213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ea6912ae43b7e44d15cb12410760f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11d2a3d483d07986a4784bf2f51008215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471828bc4a2657eda9eb3a930bebaed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83954dd043cb5d731078f73d931e511f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe3c0b0733a56228ad595a0f609988218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b778221c722d6c2584a8602c8c3f86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79568ebdb42d2365df26ad2f0486f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57234bfab3eaca2a3aff8e09b347e8e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca9b0bc2ba0eeac7ef2059a2101d89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0ea2d33a4da51fda9465fa88a7e5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc033cea689b424ca87bf0f63a16a397224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a69a70fd7649722a13c413024fdd6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ca0e6a36e941f70b43ae079d92286226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abfd7cec5f54c36ee4dc612d7efd31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a6fb3d9218f26e47a3f5be8e77bee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f942557a731d706322cbfb56e0b48d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa9735a02aaba8be518673e4afc001230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89106020fe1e5cd670d4bc1dcc6aeb27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6f5fb231e9fd32ff811fcf890350f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d8bf410192da6cd0be472e7416722233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3da17b586fd7ee404fbedcca521185234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b96434273757984a0811c386c6f9ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b77f85ad820959fb52db2e65846105236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cab50625a594f822e0cc713be52b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0266681aaa268590ec0090da202545c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578bd331acd618d0da3d6613b724e0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f662f78b6b95f6ec0a8b58a36d52e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eb3a27031e3b5e634f387aed6065d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e3c34719de49b0f171d41c6d0f678242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c044c916fb85d280bc7f87f1e8130eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a283acaa872ebcd8d5da978e345f86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c57261aea9bbd29876ef1af14a934245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecadce9002a950bdd9885f8a9cf5ef5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137383a721ca9dfaff2cf0b6fffa1af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ec3367596ced543d19d00cd9833e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbe4242d01dc4fb7b007882cf07922249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ff643ac22680ad626072e6747de44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbca067211311f4e84feaec81ebb97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbbef61b06a7e43114e3ba43a64438252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f43dfd224819a0a17fabb2c15ad7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db2ed0bca9bb8a593607f531273c55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b193bcc3bcf8ae469a5888c2a99b304255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277cc777d491dfe04dd2d2840db9292256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd050235d393e29a9f312177f95a116257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f5346bf70abc0981e1254045d5a56258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533347de00b0d4fb567c4f42e4ac0655259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e82805ac8f373c1bfeb6e64c09318a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366f768d30f45e708ca0851a60b8356261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77ded84a966da520c3cd9e7a8265ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9196d1d34af9c5e10c22572b2bb660263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c18cfb2ef607fa8917b7250f35ad41264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb22e09a416a479b02a6ccbf16a611265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538545580bf0d0a6580aa7ee05dc72f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e54b9d13fcc4412d2ba0f1f1ce8f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e500b16c304be88823c73407495b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae77fd16dff97cbbbb9e2066d42127c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd1aabbb7ad78574b8ce03f4dbfb0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f58037494b0f74fd67f2cfaf54c988271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d798c1ffeb4a64f27ddb8bc8987d36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ea40731317e4f263f50b3b52e026e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8b999eb9b0a805cd5fe08410c92b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3830cb2f79c89a0191d8a9884fcaeaf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d690fd9db274353ba369b3f110b2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158ef7c8531789a631be6b4c8c8eff1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1ed622f3366d8164e52b0ddbeea86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f685424a8afda1a3c305798a4cee8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84946be70ae4cd3c1243b574286f47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23a243fca445b35e002eb1256a8a05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211790f5b5461fc65ea45790d58a1127282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec41dda24266f5e5c6322b49bb25d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe855dd5051214d77181815d553082c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36540f8d4d0354db839df266a2707b51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3f79d299927341e09d1ab5c1a3164286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc115f3fdc4f5f8c2f8507fe7c6e80b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd9b6e34f78389f37abdc94c132d6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bafb86c189f7d18ff52a71dca3796289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15da0dcfb9040717e037f1dcd26f428290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55413c2fbc79b242e725b4570308e32291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7faf18007596d311d5cd64c151fb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82855b3f6716830282205815dc72f286293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce5152fc455dfca9e4ac85381496f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d496e761a32891b0bf6f70dcff95d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5eac010582b957db89b0e25d322a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf7aaff1a38bc8fb5f84d2b91f2bb4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397411d3432ce0292ba2adb42011983298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098d04da8fb6c9811fccdb43dd85d66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3649f60d84c87427b69311435d0d8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81809d6681344524a03808e6a3f0d9f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6409cae50d68419667efe4f15432b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dee7782c42b968b917ad3e187a3a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5e9cfb001deaf085a8ea193785976304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c71f04a39b507b8012bf481b6f12c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7191699a3d9af9e1d376b0abf3ceca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ca08c32159b30aa91d6c8e3d5027f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3c4197a9524c1f7019c07c9903447308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6546268ade03e6337011694ea90bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98c40b52f24bd405efcb2c171c89f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a45bbec67d8f29b41ef22b8c9d2ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fa4a666a577497b16584f65edbeac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a5aabb53a8bef607a229d55521666313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72be6d6a78a803b1f19b8942376eb5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b77ab9b40d6d14394c36f257672db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7bffaeca4dcf00808a806fc59246d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9567e0ac679f118508c8fca79847514317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa8c0afd774f39257244ba88ae5216318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79375549939c2d093e8c96c9fc434cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f42e90f6534c37969b77c0931b4db6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f86cbdf59ff0891411c12304fc16f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86019ecada1575ecd16fa252e2d446322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d9566c1e8d6ba48170b359bc80033323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1843bd38c7904ef1a17a6aa39f34ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fdc74aa46447ab6bbc29202a76824325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c95c386340aa69fefdb7cc4ec0140b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac557fc96b6a2729cba9f5e5de4446a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cada0c27724cdb87e568e6ee03497bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d272e7c58150db6083b2090ce2d5af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf57bd5cce342d9fee241095c9e77b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a83784e0e54f5d8dad254cfec50dbd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b408d1faf7087644f0ad42a7bf636e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acf47385b3dcbed552dbb06461b634333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b5150164dadd1fb355304f8e29b7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4d3010b9ca8a36a45e177e0d7adf1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e377cf52cfe385fb6ab90bfffa009f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aea7c95713892e8560f2e34d882543337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302c7bfaade38fca5af3b20aa39ea66338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0813431902df4859a5458e791b31c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255350b335d9b5d4d43ae9f4eb41e27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5a32ac04f8d59af3c704cf86c5a30341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd69e3035ac4022a99b347e1f0990f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e7d8a13bdd27068b20694fe9acd1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a026cd54111bff3379a78a4c6f72e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6a162171ad647116e74eedfe03274345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff92141dbe07c735373d488ae54859a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d782cc16a5a62c422fa0d9385662a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19dbfda9fe05fdb39deec6716fd285348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016248e636942fb1373d4b66a847f53d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed697cf784bc87b3a75109a1b99c8562350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aececc833c83c3552b993cd6f436f83a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53056aa9f6c5e02698adcaa2f77825352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b148040fe376b85bd033a195206e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b64ee145067b96ea7eb7ead7cc44b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae90f274cc30fc4881d2d0221a6bfb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c5b46b5de59361ef627ec98a785c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edc341caf4fae82a0a359377833f4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faca77e323beebcee0e6e2a2ae745f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414a7cab5d9eeead7d1256a2325fb71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3811adedfb955a9b95d15e53fdaf1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54c5737a425a100b2edf0deae636c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c091d4817f63ce1959e174998929997362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ffca1a873c070ff7c2b23a0e6b0e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcc961da147d4c188e4c493f1b88a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66d442f0293cde656772a9f644e544365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b51f4a16709a83716c2ed3fe6fde4b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c68bd41f268b2b30a44cf124e8a130367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bf514e13029390d4b124fe0055977368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f6d5a126835d93d31fa78deb03501369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11c6261091edbb14fe2a2237d01e81370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf9d961c7a3d0247314719a61890bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a440822d97023f5a61d87f10b5c8f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91137e57b428a9858b24a8281e0511b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74453b24f4b8b30c7e3cc70d5c994d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b285dfa8b205cfc414d1e5d051995d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceec1c50a988b08301d0b546d3cb3f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec100bd6b8cc1b44ab654b40ab7d390377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76453047f4355737c2c34dc2146da4b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea9868715efacfff23356b773ea204379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b52d00679d18a87a87659f0c6a3eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c76e8559f5f98ff7f6227eff0b286d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697b9b94ffe6dbd8c7516b15e3e7c35382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fee63f4e52c8811c8b529ea930e1d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92aa69a327a7f83229975a9fa11967384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cf6a9baeeb6d4ed5d98941a3d2bac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411d4a63c7a14511e4e1348b849d35e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba398cb6979680f591c90e05d6c4562b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bb8fd6250a55591c33a328473f359388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f897af4c4b511d16bd42e525a4675389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29b9c2c97a689d9e5b33d458286eef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e677ffd518b79058fe14c0a77bbea6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c434fab49b3d76d415a144bbecd30392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fba8a972dde3ecd3ca7cc39485419393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9fb47f900e846a122ae4929e10928394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bd1596069b88333611e1a649eb68f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1e31ca189787f6dcbd839fc1552e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e1bd93caa0aa347ac879dbb8776ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8dfca9876fcc540134e6cd751af67398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba847be2e0cb62f6f8cce1466204efb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3841260eb76f745f7c690c9325831400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8572105cbe2c2c857631771e7f4b31b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340e254a0b6a0a2578a15888c72cc43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6edf5c90f24cc3eac0b16a90c9bc46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fe62e01ff11d77d7a086948ddc780404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10125c2f938d59e134b2000fc1ed8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5c39eb99a9b233a279c139f983985406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c6a3e33a2982b47fbaffccc0f58c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82761b1b7187a0ebade6a7631c96f40408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20010219508b1490bd1458a8a666f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de570c392b1d4223c6ba0cba777614410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58da78d9bb6b66f0ccf9f7838e2fc7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae970cca41cdecb9cefae062771e028412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d937312226b77ef3d5b8452b1cba67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9f8c350f7ac2b2971755758fd6b72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027cff554c058642e235068f7721c61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7249e2b267b9263d27e82105a96f87a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031983b562bb35ae419a3cc19190f9a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236448d54e42a8db939ddcba41e1a6e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0d3aaa414587c60b5d8e4d5cd855c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea8e9fc04d0f4c5fa3c58acc5c25a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017d21e3dfafbeb43e45013a30bfb49421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70fee7665e086e99af6d3dfe174cba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb06069b8fa74b72e8613182c60457423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccec379a72b4f584bdc277bac740891424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4fb7d890411db2bc72b5a2c9c8183425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06c6da3e202bcbb101cd9974e7e010426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59c2e810688b56b08ea9c5e8e9253e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16b900ec5564b29140f7746b0f07b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0bc64e1d01b331269a71211477a6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c3e824fba1f2daeb95a926ee9f987430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96272003e57081949121c7132536629a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf2afd57c8517cbf5848c1a76bf854432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d676e665860bd4e2a3bb9e440a9653433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0e4448089f4f395f261565882cf69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474f22690d55297f668fda59a7dd4f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512b903daa554b71367ce6f9709dacb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503736aa8b83b56b920aadabd99809b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8250f35cd668c240d1cc757462e63438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecd9e3ba213f6608c03bc67550ace8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20fa7b2082241609021fdc3b9ffe97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3ec9f367c489d8b6949d17c415890441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dd363b2629802d980a9451638a70e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a705cdf9190852bc64c12eb3251cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49132513c16df97b68c20f183cd80dfc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a604bd8961acc17c81c6d850bb7920f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c65b3971f4bed937aa673b8b2fcb0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0ae1fc6dfa183d58169fe409cd309447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c92b59f6be5513d1959965f1bc3c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34679e636ef02891cbaa3a29dd10b3a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e263d30637435e356f79684ce5c862e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b3dc79d2f373a5767c9ff538232c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfd7058acd544c151548657840b264452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b110a3ed7f269b851775bd0edf587e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b74722ff1358649b95937d29870eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070c9566962d65eddde2a4d07a81c5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f011d3ef298730c762a2aba5ba36969456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d9a56aef791a2f838d4fd348c9978457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25569b76af1328602ff940bbc33e030c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeff91fd83018f304f447213d0c24d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297115c0eb4367c2e7a75f9c2a2f73a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e437f8f473fa478b4390ea95cbb2d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5877a6419876ab367842107ab8f9b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25521e2c25ff96c0159d430f9672c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837a74a23901c21e52d8437b44f3df3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870e8c30eea43f523f11027e2ef095e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a10bac1b645669e228cd1e1095bc0f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf895d8cf66a75c555ed91bb17a11b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c73a5ee8bbfc026260d118f39f5e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd3f3179d09d36ce417bb007451062469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e132cd9d5624bb16027b8eec59d773470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46b6baaecdc829f3ad766e1e10c2c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbd94647d7b78ad8b30463257430a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c03ee66689f84a6a8dbc72b5f4140473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c3d66ebd560db7ca5843b5248ab8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286c3a3852f3bcfb98ef9cf5e094509475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a62283f8d8206485dde638ec91f49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6444cdb5f817199e47d22ef4148e460477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e898931919437a216acadc1f8b1c6af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42838998f5d7e957ecff60eb1a52e2b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc828b21c3b7bf80b2fe6f17c98a18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3310594ae53436ba23dc01a74a5843c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4445ec48bb784f1596403c33e992d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e91124e717b491d71198b8ac01c38483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0f200e8a6fd7df88ad9fe7b31c223484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412c95f7471a7fa4bb62bdfad858f13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81287a46d4a9c7c845e8807de5173b1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dd6449b6a4dc2b0320bdbbbcd298a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1661d845eb1a83bdbaad73fca765226488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f03bb8db5d80e1087b46765abcf29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db31307354a1abc706f0e1fc5df866490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ddc9e25c6871b8d8929de51506dad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf624a739eec0b9b1b10ecefb7ab5d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48ce2857c47c28ae9023a42f21359a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e38873fece679bf0d31d8a4dd8cbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c934afb980ecbba3b1fef0d091a36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b7ae29e13f72d27fbdbeeef73a5ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf1ee0398c4517eedc947415ada8e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec62049e090813862d400c9589b8e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c9c39e9dfc035cba5919c09c3b60e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4309224f780c16eb78fe38c1b963c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bea9bd490326e2a45cbc9627c0700a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c93f612f8a7e8d8bfeb288de86cdb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8e6c9261d9cb72df277f106fc2a40503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86826b89aea7ddf9e2cc36bb31ce17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc9515d2bf0ec272ec4a3e27bc0ead505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16ccdee53dfe3c4627c4f52fad9fc0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e959664ce9887c4b8b20285c330bf8a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc2140583ccc4385051ed34b794ec8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c0ca4705415e0538fec34068b9fb2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711084bdedc68ec979e41ec7c2c3a3fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694193d9cb516454fbaac20ef3070ca3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cc65d5252805ffc9547e4d827efdc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb84f951e3634e122887ba4b3dc6c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d2666ca1f9c37ba7adc7c2979570d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581d7eb760832f7e251e72a43ff1bb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4d235f42f9b59b4c2c48b781e049d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87caa2a609f855c33029818a43e8d91517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997d731731e8e8ecf0c0a7694c3e388518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d112b8c0145f68e40bcb5d371ad9bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b972af56d8b1ab7956c42d1f4d46804520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66969944b0c9c937c7d97d3787474f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305fcb29b10bdf36e39a193158d5c3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca707d3aa7da59defa7d2deb6e13f18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa486229df65868c66ab60b27516ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1323435efaac59d7e91355573087223525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c838f6f596a99c5a5af1dc2c696fb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfec1a4ba52ca1c6e12c4b7e24a793527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac287f0083449ecc007ea930d5fceb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d774fa6aaff01af295f3668f239a95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407452e9c5634ec0505f15669562ba3d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b570203824d68d8455302241975734d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d83db639e2260fe1a927326223b9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aadb586b83fa30c8ce9acea4b4ef9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cfaf2d0b53de58891ae51beea865e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4614e00e07b3767547fed86af3e37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49170780c8bc8afea223653429129308536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca4836ab39c228911b86dbbc8e55db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd82c7e617ebfdf7ad6773354fa3bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a520433e183bf6f3866de73739eeed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6d7b28372f8bc781613d13f661fb1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1e17ca223d797d3e3b92a787e6551541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90b2facd99382cab073c03e0a11071542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378517b8a6a7ebe26d587c9d9b4257c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5b75e34d3202162189a5df0d5fef2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b1d6de5fe81253a31a3bc3e717cf8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cc9433abb6847ec286eb579aaf7bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813589f27ef33413fda8a6bd5762d01b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c047fa2ce22b3afb0f99986ddfa4a73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc005047593d778c5a77ecfe8cf7724549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0e93c630ee2960fbf223262cb6075550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434ff75503b2c77ef23b9bee5ec8dbc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a1b1763c06276715419a79222ad87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a99d39fa0c714f7c634f7e71555a0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e84f036b238d7352f39270ddcb7fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b40bc95fce60e048f4e67a3f69b84f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2f435465567371715206f3f8499ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cec8e941e2953aa0c24cc694e83f13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a6d5dcff12c274fddf9d098f2d5a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34537f389808c1b765f0ee7abbd5bd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbc250a19cceb4e0fcdcc294562137560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af65c7514502a9ca0cb4744c5f9d795561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0716b3bd68098f2e9b89274fb4cbf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a83ce405a1cf54d04b2fa4c9a4992563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fce77e4ef0c187608664ff2a0609c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fac81a8356a2b34e0cac0717dd0000565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278498e2386bbda42c8bf6730f1c5ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fe3685e6cdd3e138ae11f5ca2038f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21abd0ad53358c0f7dce357e222a19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20132792a5ca0e67ff93349c0111ec57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456b167e8a77489ddc0c4da038acb13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb10773f029a7071711fdbd9775ebca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e7acc2842d8d0e0caefd4ffaf68a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79b566679d69cd47ee6d5d94c25772573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5fb44ada0e0e63b35e5067cf1969e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474800a8dd3b0fee500aabb16fbf456a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01e6beac28fed94e69d44c7fc553e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700a623feef5c0c8924d693e275558b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4150af78dbae38ee8ca982c8e2a087578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b14fc29b9024d685479aaecbe4abe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724c2fb8d710f2cc887825173b65bfe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c1b8c3c7a7e0cff0aa93f83b390b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e66bd1c054332f6d034a521c1eb37c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dce17bac7533b312b2194ea6283d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1acd22e8b998c5dded26c40bcef3b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeb71ad0ab01ca01fe55fdecc590e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e899d9e634f2691fa0134bd1f558193586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef3750003603af306909250bdd0605587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0487deab40f2b6e869f84b9bfec88b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fb6d8b371d701972c3b8dca34ec04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0457e01e27d301308a74f35ec082e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adc75f4729df345e96b315c3204823591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862afe3b42b8f850cac49429e688293592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1936d38c5bf5e5f2f26e2168e65a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043091ac70a36d0d236a204921cfec91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d689458f790186a378ac8e172761fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb4edbdb0b41dfdb5e7870f0ac262b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e79c8dc29d0113f10a2a8e97069d07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fa59c54750167b577df2909211406598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db475f1b582ae8372b0b07df78a7e59d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3afa889aa01273de61426da1c2551600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53542170dca7310fd5feb6a71bfeb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab835297a9307300e34ae056977827bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d379cd70a470106fae2461d110fa3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a73fa0519fd6ee052091bf64af5a0b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778893ad3b19d3cd74641401e96aa7f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2372bbdb515ff29a7fc63efe7adc8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e290fb118951ddd8f76196e371176607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73347855ee29cf726f47a3a11de4f32a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fed224dfc381288b68dc2b82c1d09e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09fb89107e09f5910316f76cdacf98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b371cc31415a782e9876689a7963e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8f50c43ea1a5d2fdc246d0aed7327612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf831ea190b8388beec677759f9d002613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c026e4b17734ad9b4727a45cf04a5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85bad214a6465d697d18373583662e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a4225e5260d7484dd4038e41abe0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aada0409020657cf63401074fb6fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134809923152487f8d3c358363b976e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f9062b511fc73f168aca0840bbcc9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08cb1e8bc3ff493402e551e83b1a21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d162292bd56dae8d99b4ca4e738f89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d4b0a5afd1edc0ec73602ae923ea9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3345a663702caa5f5d80d8134a810623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930f749f294ba4e6674ff9295cf4906624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6968ce5d104b55226e133d715010b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903dcdd63eb4e26d0068ca8829406a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8809d61c1334cc6172511c13e0e1b24627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af275eff9f9d10aaf6264e10833b21628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4ec6c99fa6d4aead62169fceb4ace629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3044a149e13374a51ef51e9cf171aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7e2a8592e4f51383a2954edcf9581631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479a82caceed1eea586d301113839c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0e83f8c4c19b594eb3d0b986f7533633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dbc1293d97217de0e5d4f06f9e738634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300121093ac7b4378b515fdfdbed9c33635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9ced7202a6e580d7db8999596a5e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2041a427aaf37926a43af2427ded6f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194da4ebe03cc647981fce147d82b497638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e758bd3acaa1a2a5ab6935cce6e760e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430d2d5547860b1806ffdf087cb3d64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35aed8e3a97f455338b006048ac10b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5f783806de8866bc7d52c591b0951642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ae141a41f90e2c75edcb6950c779d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a429ab14c1cb43c58f8d0398b332b24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7bcdf83200f9add7348f08f88b2e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461407e23333a49b4c5b5fd40360c77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05188fe587d72566412540aea621dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae137a0067ecbb9bb03a7cd8f6d6c2b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011ccfb02806bdc1718c6b94b69bfc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1318f436ff0422fe61cb8542215550650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138274f3b6edd9bad81eca7e2e1e691651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28172af5edfea83c350e9c1b48e0b00b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482df5a15e4af6601a873172af4b07f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476c5b7a5197553860c8accd4fe82f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2285c73ddc32cafb577151659c63a42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5565af6745a0a31dd9ff524559f4831656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a01b52d687cf9625c582c18d575111657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c80582dea4f95dcf29429b1a63210658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabf887646268b6a41f1041907b5641659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8904c7e8589c2dc2d3aeeeb856298660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b922ed8c596261af97e2214e5b192661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68fbaa9827024e5f75e71c3768f0d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac85fa8b1665ade5dc448f043a4310663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022afec010cb32ee400e20096c34dc5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d01021108aff4b62dc94b407fe77a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b629de6640f579db94005b60ab6d9c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cc5f4101b2db127bff3d71b4c954b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde783f4f90fedf35c47920e02886faf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815832e3e2a876eff67205551c19af4e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9f1560fe1696e002f73c41837c27d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2792760ca56c49d3c0d0ef0bf33e528671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f319e183a11972fcf4b83848761c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd35a7b22fa08b2ebe2fb5fcc48985673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9952153e956d0473e975b874ebf7b84674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc587ea68a0a1d06fe16e5581ef3b52f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dbd0495ef0cb687d231d14c12f943676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b943949a353691e12b7de300d3632677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba06f34248c103c19b5f3ff1b669d6d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c92eba2c42cf7aa78da0869c66fc1c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c36cd5cc5b90f088f518058207d376680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d96628de09c07b567ac9ef71b7eef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c94a0b7eb791cca60e75783a284861682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07510bd3e98e1816f3a2df08fa012e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48965b9e6192e9f7c6245618e29372684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba779ac4b8bf233416e6f96d5fc399685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c22da68eeed6875bde7b3bdc2867a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6f810615a438b8e58b2e638f9c80a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6d04bd77fa7b52c49cd5d2df8b126688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9ae801647e2fd5d481d8d100ef6bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598df9fbcd074907773f19abced6f960690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ebe4abe0912e1fdc4fe9db9c1868b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e487c613209f5d148d30dd4129fb5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177286707571fc06e0418ff1ec77328693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fecc47a3fe291e4ef7f868761869a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8c2597efb77eb75e43a389610e8c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b484882ae1cf1269c05590d9f4a0368696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d993c8a266097faaff54222a5e853697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22e4903f9565edfe684a3e31605f43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec61771426e43f3a8d8c16fc70fd01e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fccb9b88825fc3e741adec1bbd845700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65737631feba31765620a479bfdb1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfdf1fe32a37f67eaaa0bb13b48b81702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89734d34c3cc94e40c7361ea949e15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da096e6cfec5f25220c112132ce6cfb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684af93bd0072999c0497248d0dc5909705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bf15144ad0d7b0badc1e9e828b88a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a784c349599ea4d67380d29b2952f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aef62d9c3e261a01ff63cf5ab7015b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac8a4a622b50d2167b3921a6e00845709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caecbfdbf995b42a46a19ae8f72d6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddc5eb863a309c2bb25df247460952711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085122daf5feed1036740a85b24c74c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87feb4e1af81b30a23aac5dc2eb7b09a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee6006e0f79e96c1ddd53f3742969c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bfa46cc7a5d57b965f8e3bddb5544715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312522bc4fdfb227f7114534f0dd9848716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1e4519354f5ffb3fa271cf8cc2642717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9d55fa1f2d2a6cf89fb86e60cc809718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fbcb60c051e03ebd9f04ec52bb64d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86333bb88b5534e6855774c0d024226e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227d6d32acb841ba626e029b73af778721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ea533019f1f24ca73e7bb34ae1b5b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b57c080a5c1deec97d9285256c3dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442498b96e7262bb040ef11e5c9dc6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6e56905fb1180a971e7f359693945725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bd3839a7f944c6ede15c8ac02b87f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093d2f0f463f9ec8c4598a847808576727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820524d427af9dd464d9ae1e92de2830728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81801699b9e7d1d44f7f5d6c573bea1b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783b4bbaed4503abee4e588c5dd5eba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d8277b0c201dc440ebf991b8119ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e2837fc1238aa20e649a755519124732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d50b9cf2f1b5b95e347744c0d6f5b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490075c53286fbe69cbe36a6cc6986e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf9c09c38104ba0c2ad1c8cb4c030c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1369cccc4e5864d42fb1d2fbe3762736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1e598ae6c8175e06759acce5e9c75737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfd9d8ffd199bb46025b28c76c8cdd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f76faf304153efad9cf27afad8cc84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ac064d3d3b131541a1f781a315130740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd836df0b1afeae4d780c500d6f9a15d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632a308cb6ef415f51b27c6b30688a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cd3858513169032b3f6fed9d5cb15743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11347b29f4993bf63f66944348ab7a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d3f590b45dfa037ce827523cba34e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481264bd1b5ee66efd5e2a129641989746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd4bacc28a0e81b15de52ab1313ebe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1f5ed1600731de3b3844f6a7e09db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95a0cfa02c8d6423f2230ea79c1910749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4e51506597cf78100d69dae9ec4ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9f5eda08c155666b155e5b5aef283751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9e3f305fc1d35c1e94729542355ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeef7d63e1d3dc0baf7147be01b6a94753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6dbd305a5e51b2542cb0278be1fd3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2ad4458039ba9c958be77fb1a97f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b27e9128e1436f00d09c715f6ca07a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96c5bb14504ffac10475d0bc4bc058757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17e0293432e7f15bc9921004d55d67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbc8999fcaaff7a2080f0f85d04367759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>