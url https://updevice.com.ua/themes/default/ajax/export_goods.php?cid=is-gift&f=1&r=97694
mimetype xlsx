--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27755f6c8d775fec8939128d05e5b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f80445a355d97837c67b7c881419e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60870c76b565e540415f3cf5a71b9c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab755563540e878b231fdd6c4b366b6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0fafac4a83a1ae5f1e3c917908a985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80e0058f814a07004a3b313d5a4c3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c3af2f662a8a39275bdf49e943fc27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcdade84d895095d0ce01eb21611b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29dfede6bd444919c084e364ef6ecf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa08cfb204d9a81ec59f988915b79f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24adf3259044426e7819e41327149611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f79a69b758bb1f6307844ed772b7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c12be622eb19688ea3115d8e10cd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91980e507bdef453200ecb008d0277714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af0252916b5bcb849edd1de03c844915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5deed49d443ef4a238748ae73f238016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1be6bcb25c8a31c4c5b12fd22a8fbc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618c8b4909cb3567852f1f57793036318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcecfff48dc7e4faaccacacc4c123519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339682f7f2be8a92c7465ab010270dce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6096d1bb22e889a3fb9f1e14dc0bea221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd70ec069c48ac27b60f80175ca9b6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73da92e461f5246d234f615109e85f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1765544f1575b4907aca12a4dd675824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da59c8348b42e7b65313dfb8b96410d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788ad87896b8207b57a70252835130426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98604d03f8300a813d784501c68a72bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e03da74f26d2511bffb06dd6dc38b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d5123d6f1ca79bea26937d6d1fb7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52614e142879d24d8141cf122ad09b5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bc352358e7a0603b8a8b4acffaf6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28debf0974256994dc09565a0389f6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4803373a5cc888d65a68e091472a85d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f93315a3d8bead4acf3640e9650f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d30561cd2ccf366e1d088dec907cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10b701e803ad056180be9646bf62d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740c54ff575aafbd0d7656da635ccd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f96ec3538827ed85532f67ad9f62cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3845dc15cba7aee8f416721d51b6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ce5ccc5d4138ef1e02deaff36b18340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341781f30e806e20bcf4e3a022fd3b0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f28f2fb5f7f569cb55ac8f31cd439042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da18aa4c3437f7105e36d412608ee8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a901e6002751841138987bf51e5f26044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6f9eb24e173e1f653c12a0727cbb645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f979f4094c18011c1ad716a4c4dba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dc4d055d395bf957e2614b29722ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339959730ae576e2483547ba8aac33f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77283e385d01bc9e404e98cb7542b9c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dff881216de2a33b4785e1717ea0a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3618098af1cfd30ba6fdd46a401307551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849de4318ab630f643da4e4a870e1c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf098986f4061f55fe137b503add6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71df78e526e9ea77dc612376e2a0b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c06fb3f9b9608cb5118ec0c530a5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0974fb44b313bc76a10ba9f602a6e4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098d1acc8a8a9526fea7d6c634a098057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a491d08adfe019f3c2e6d3b1a7d0c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc42f11c2579f5cc214ab52dda030959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56c12f6ef1e4b23afbb5d43eeb910660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11611afa63e258bbbd261c1b2c58dbc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60502f857b10ac1b7e8103f96b89b6dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be0155fb5fb7a5de7e16da8296976d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c7b1c31be5f006294bc3cc5ea5c2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf56ebc2e4f822994208175b93304165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed0cbc4688bd22759c51c3019840ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcffd3fb765c122cdea4439a66315b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3e9119883583033b98126ea7606be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca21cd896a39c5b459c6731f36f30f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a30f57249fb2aacdb8eff09c5076b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5a294856f9a015550e549b2f1234671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8d7ddcdca5399edd1025e041c709872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd412c2e60d41c3ac07c506314420a1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ae04642a40e2055e564f2449c2b3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee713177d0eaf56e5214a8bcb3a2536675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f10e2919429282efc379dbb87855176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a92a20217c9a29be67192c91a7703877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7eeb586b8c668a84d7b3e0d9ca7ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3afee8feb6cc4922714e642f9cba579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75698853113f032c872bb4d7ecf8d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c8ace32178594b941ece2d587ccdd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb245579d0ab5a4a423440adf37f6c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c69aa6b9e77a8364cae09efd11eb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c957b8e080eedbe7ba7b4a9bd64741484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f170df066b175ef9e6bf1992b4361985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1710916a7fe97c80c2b8d47591254286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f70a5802f7490e6ac36f8628a85ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eb66bc4b6b42e7f67f22dddb4010988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e0fc073083d9898e7e51809ad52d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da124ed8e7db2d5125cff0891ff559ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67d8e42b898df1f67e29ea1f21984691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe481e0228671615a1db0e998a829092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7778cb80d2561f41e5bc0504eb2ef4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff12f0d5a4e006301deb15136ac5a4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b82a5abdd45bc7520fa33f1ecd313495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c92fe6d8ce9274210001e657b69baa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245d16ed831ec9cc89be587a94e6f6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddef76bf659631632ded1c7ccb9f5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb93fbcef9c7276a0636c8026ce93c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fd0c01c50781b9ce00b76a5c32eee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04591d790c7472b29b470a554d4501101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7fa869d0bfd26b70addcac807e5e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473fb55327e6486556f6c39a1a35eca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3935dec14893cfabbe719c13567cd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e00a6968f25c9228ecf777f4fcfda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b875c5e094c287e75e12f0e367119a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e77adf5eaa854467b72e924b0d6500107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5944f5125640b1db5279b61bf19fb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995847952368aed5c67b0f8ae65a2874109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036e68572407c6cd81fe7e46259047c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404777dcd71accec37610850b1fbdff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd7108335cdc1b97f0475ecb91d939112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc122a4ce46f8b95c8e8b38d73db5a60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518617417e7779aa04f2dfcb5a7eddb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1e786cd8c26c8d039dc4be2848688115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8772c1f1ef78a9cd5610624d75a061116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836d166ce4faa426bad9cf91f0dd478117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afabf43daf356ed09cf1a28ca4e56fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bf7807ab16f298244ba6157e0296d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e744605850f7e8290e29d84edc4bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c182a010ab20efc49b63f8ad96513e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c521a786d863daf414212cad68d4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6205359414fd0c06d880f4690369f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c4f2349623bfc2b6df16b318cdb0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c8ae4a7963398cb31c8bb0b47da39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6aa20572a7fd4924fbe506d31b27b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bc95cc2c0eb09c83b7a6eb8599f43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6f95ae393ad3575fb50615dbe1752128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa20c80d8567d09aedbb464ba479eb0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5ad1d62248535a5007a9fb139d094130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffbe92fce7df9bcd9f81ccc7e5ba76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fad6ebb45c4706a7b4592facc2ff83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383c68df9262b755212ec393d5353b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18b10ce20ce7c5671d0d1b1d470cba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3371ebd3fbcff6d506095674fd8f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b058208e7328011e49d03b6813b27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc09923b4be0a909d8e0571c8c6946b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32782cc70e3e551c07f540d130e910e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73898e9c305acd130f93d0df9bb03002139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235343e821e459f04d082729997fa870140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cd7619e0dd5a799794b490bf5ade7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f0f990debee2e8426199e555a5744142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114642517218f6e6dda375921785d22e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3a88257c0ea44f7c527198cf66a95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9e97e5c17080d750041acc671c227145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6abd6e2474f67f2dc1df2c3089038146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673583d301fd4fa7bc791d86f30e54d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6601395454c59ae3e17202c4b41c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c2e8eb6e6dff89a27e06d5530bcec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3985f54535058349c23a593fc31da0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9c94952e6e30fad91f3a537b82a08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528e7507d20f8e53ce739ade3b07564152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4f9d86533c777d6a6eebd0635f37d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bd271d1b3162563912f43d5cf9370154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb78b416b8482cd477d4c3735395b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95048b511777918c630870ab1cddcc60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2e4d22faa468bf6cc745060f291cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf6ae0c58aea697e7f0e845a214b40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1f488113186ec5e2d594bfd542309159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95e2cbfb5ea6935191a4747bfcdb5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e578ba9df60cb9276623f2a9b112eff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7979a1a23b3407d200db0e09ed007b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731e1520c35553250a063e326397ee8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947053d103f87a342c3fdf75f27f8d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb9f8e178183e1de0380f5e67ffb2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416e3a4aa5e390f21658b3a03624a97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abff92117a1fe914baed0f91b840aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44a0adb2313fd1c174d0ff6e8c7348168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9bf04848923c91a3082ffa5e20b8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122337500940c290fb378d525c5ab71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee42c0ced74a9ff0bab7337b7dd4ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a45c262721cced8b401c356ae1d990172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779d74ec0f401bb0348ed49ef6dce1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e276b8532a65e34374c5a0d9c70ff8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b9a5ec867b4a137eed319ecb6263c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6af4bf95ed54fbf4cc28ae81b4ff9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea0969c4c57d60acac39694bcb16b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24e6f34031942946631c7acef3c581178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c508e49d9e1899bc5486c11d11155179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afc2a752c7000aed24218cac2fc664180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d276a454f7ebb76f10d13856019ad4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba42649bd2325593b9e476b99ae1574182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6f2aafdf7cfb34a9d27899bc3a706183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4fd6383e0a1d8378272e035df5b7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18f82e0768bafdc1ab3abcf5a9cb23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe00f1c333210e7b7e063142570a53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553b6d550fd50d67535fef0995a1423187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f606d9eaad4f28e6fca49fc8d726f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8e276dfc9134cc352171a46f840b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e049f6301e483f58034d4691904eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c04dabe17a71daefdeacadf8bd9bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15194a28ec0715f11ec3504afd8b2be7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4ba9800c034c5180e019a92ccefad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948d6b2aa44b8e354e7ec99ee10f837194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5a7118bc3708a9032698579ddfec2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba77e8b9be1c9f645131306190ab409196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb4eb8809be2ab7af185c8a488700c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a7b0ea5efb991c47d33436d34e7a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6fd199377c13c280c8a62d9c209f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf51ef495a91f6456495a70008f1ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15ea955ca3f2d787b5f21c1f93c7e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c038d394532c805ab5101cd91edd00e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3e6d86ce07654559c71b44746a0b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aceb0c3d2a75af9c5acdb16824328204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1aa8daf17e9256a702cad9035d4424205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b558d8b29260ec0a132c344676f33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43386fee0c0a80c3df8146983b8e6bc1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f62e02d78c66051e31a3bdc5caa53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268ec9d5243d924013783fca1d85228209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87735f363ec89809beeef9644ab57eb6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f46a8eae67dc333c56d6ca4ebe03be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca7354c00322daf71cae73bbeb5670212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b237c1c72243c96fed1212d0f45b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979813bba07fe2a10fda05eeb03e47c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7184a6c8bcaa7328cbde11fbd82c86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d9dd3dcdf54ebcc0bf52ad7ffc845216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33755e48b7a8dee061eb8d70f97b47c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f057c6b4dfc8e55f9f067fba0eece218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddde751c42afcb02cae4b0d9d8c52f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35d040908137368052d751fb0e84f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc81a62e5ef7ae5815efdad30cc60c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff2869adbe7f4cd35d8a2645f886c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eb977dd00ce97e9dc963c4ce8d8fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4d275bc3a5ac8b0772649a6961a7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b18f408d61fa8fb01868731e0d4a82225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d453c94fa2749ddff3af72f880f9f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bf68cec24caef728734c1f1f28fc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a36ca072415cd652b7dbb2a0d68bba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffecd259f7f00b54ba04e5d4a850cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c696ccbcbb00ef8edada60eb94ca92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5299c3cb607c64d97fab68c2b0090a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbdf1f2a5f538afc48443e5189f62d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b0c979426eaada5b75213ff04a024233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb03c03ca8d146a60851f4f9892c35d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6780893b34fc45b0772eac00a87be3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad4d1a557f76cb8eb24d8d7847f673236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d885335e0d9572c03de13055bc8e965237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28937008a269fbbb2238850e5a389791238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355325693ea50f48f58b20db2ece6ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828b8a1a85e520781820ec1a37a3d17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b80f074340310131ea8a1b44117bc8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e143cf57a2b65b5a656d9f9bcc89047242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba394359a0daeef91bd2386af34bb990243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4168d6e1e5ac11ae60bef50a328e6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738f6c67d805327e75623384e1690f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff82eb7dde799cb4cb585e23417702246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17539e9a4d795bf6749fb366cac4ffec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2273726d425b113b08ca4fa74656ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0c16977c27345f04709fbe61e08be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69259b01215a6e3459bc1380bf13b628250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635811ddd1c1aab3bcc093dd95d31cc9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cabc5a9833e2badf952516c99c7e8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2787ff8df626053a6988650fa3867253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabb60537a725fc6b4bcf029a4be184254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ba6983b5b0ded5677bfa6162a5e26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397d9e23921a3bd7d0dd5647a9f00ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4c333bb8ae0173bf665413d425be4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e6b25b7cd005f69711c5434d1802f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493aa7407cb1ac5f5e05b1b3dd3a310259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f51d60e0ef0fb5089a55f78fbe219260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68707947c1c1ff6e0d585a761b8051b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8923ff83b69abd22e63109484a87d96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f165ca4f2911bfd3c38e9311e64a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59088103f1738bbbd6426b1720a559c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824afbf1da5cae1c5e4ddcb921ab7685265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeed1d6a771a8a2d900e136c34c724266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0c7529f942d4606536344c34f78e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395e3fcb447ad38105f9b6be3135ee0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a323e0b8a949c0eaaaf7450451a01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bf3c0ae16b9951eee0ef6be96b8e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5f54f348392f3ac6c1f368233d8fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eac4adf5bcd9f3d936ff1d160937c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9567c9a0d6c05bdfeed05435bd76fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27f73483a719158ac7ce7ba2dcf25b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3db375efa0d05eb70496202eb301a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0812924f6223871b868477fc6e65b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014c3be2c320947a2d56989f21b2a18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01598066d3f446aa94a998e98c9cc1ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282b9890fd9b813820b0ce8bf0f15ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942287e41e8499e66a8d6abd49154b75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f40808f5a353d5afa6fa5b505b1968281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecc5eecbaaabe5ac592649ebb5050d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d9e95ad2f61445c4531169fb79fc4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4676b1c9fee3aa65e68f73c61725ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e514abc2bef2595d05485715c4b9ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1c55676c4fcb9e210d87f4ef28020286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b658a51a89f8ffa03f0ab2758017ca3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b4a1bc592fc8e9489e09c8e1ff640288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be323bbdfecc614c5db69211428911d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b33303c19d3aebf16f42eb2e7667a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bd8006bfbb779a1e839dc67df09ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78634fd43e61cd14dccf1295443cb89d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32760cad2f10df310ad20c812df19200293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d92eaf8d55b74b5c94e7ccdbf574f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef5636f00c238aaec3dd807a692ee9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab39739f6c734988e5e1ea01a2e1fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857be354f63ad332849c35dac5164f72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dd00d9a7e2c9f9e1f696e4c9245ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72be40b1e5aeeceb1254e5e5462c70299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9132c0924b87bf6417a412aab4dc6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffc47c0e3f3abee2df6c23aa679bc9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886f8b44c5b8b41697e6f42555b80a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbae4d5d6259f7f417f9d82b4b8bb64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1c32ed1d6a78402177e7d129cef64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42474a77e72c5ac63fcf12db86b1456305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61575ed089c5b645bb7f2b9c7f70377c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0815ddbcb520840472f51a520768679307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e87422875e63a87a09deed6121995a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b56218305c1d40e99e4e4f64455b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32878294ed337f30069b10e715649848310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f34bd3cbd28416b6a7fc8f505619c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2cbcd7ca0d3f9e46abb201630e132312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dbab8960d3d8fcc8136a9a34fc1d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5a45325d57f24169f5e0b7353e62c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce4deec825fbb47d3e09a84eab5fd0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a0d0bb2ee0597dee0398d0653808b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62467dbdf5f15c23376606f4cc504b72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410651907e775d3087691eae3f826769318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd5a739e41f4b374a3cccc88b8380f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a88c0b4ecc33bb7e45c339510ec11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d859a273fbe93ed9ed8dafea9a0be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cdbafdc61a17a7189627dfa99f25e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838b4b2206b42be03ffca70082503e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa50dd62757b76369f86f7008a42a21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0fb4026203857554cf6ac1d912db3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e36e2349a0fad357aaa514d7d0eb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a574ec5d5aad8995d3319057fe3f99c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e160fed63cb5502e248c137829e74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145bc06adde571655fc567b9dda06dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c6935e27f5e6b3584c424e3b5bed0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91360acf42bbc4a06b4d3d05cac22cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fbc90c978fd474f953f22e2c65090332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d87d72ba1bc4a5e28d8c6901c4f2d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b084c14151ac1c872e1fdb21f607b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978ff064eeba03a8807760f3eb375ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57587f09a42937b8c7348b70d258e1d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d532a034bcdb6cb2abb1cb619b0e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13d39e9fd84a8da2a77702f5ee2815338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc11a5c39895bab5b1105a6bbd5f94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d59454ba6e7d2064442a1bca21a8fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b28859a491ac5a95285f74e7679a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d04f3237f28454034fb332ee77b64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abeeaf46e8a0fef5b6005019dcb5b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523906a79575090dfdf1e0879ef848c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e9ad560d1a7ecd1537ef7ce0fe352345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ad6517ab596f874bb0079fe8864eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6ad5bb1080e39929c0c9125744d67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee00013cd70d6b061fa3a808b90cda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14ef6ee4f1fdb58395048823c5fc17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eaf3f7d355ac59a3f27c8717d0ce0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dd9d25206c771a794c92b60a5d431351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194230e1c5e39d5d585c0f3f9c4120b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ea09e359ad54ca81c10339e3c7066353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb9098fe8fece07ce45dfca864be0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49460ed62450608715cb7aa808faa84d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0d7777a14c0071c67c41f075b4c23356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bdca0b072ed1283d54393bfbb4843357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0b4c3fb14fc8e4e6dc5e0cb31d925358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5334e4b59eb57f0efbe8c6c07b78a6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298e583c8a99744ada189e8e7064fce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3e7c8952584a4bcd9313f40702f45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888a2c4d9c15f063d22b0d0ac530c2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce14b081dec0bac2ed1ce1b2d57fb6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f45fb064e3a3ce285ed8fbe79bbdf7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784bc42bed1a00f563d6fe786b9dc84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b0202e3d176805b7183be102cfe1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5368a349e62befc64e383739ad8cfe5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40449e492794bfe027feb17166ccc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd423ed8c8e2de3bd79472188d6db5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9be9af4de80d0750e7b338eee52e1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a273785fb785c792d61f8bde95053371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ca0c65abf40d77f1bd5160e58a5f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f6f7aa81bc793c86ecfcd3735023c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0c28020285e3ca8ef2a54376eeeff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb68fd0e016e023400430c265913b8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72d5daa88dc814399daed8ae40b942376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8be1b347a04d53ee4bd4bd150b08b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbea7cc36f90a09f4d0610b2e819320378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f96cb2dd92401c156fea804abba98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d623681e692816e7a81b7ba9969a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2952f3da68e18a7e8b7e793e241dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8b2397a9ad4b3f5d0a2db40a64bb2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65c4e6210b4ca202ae2d6d186f6446383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ede2653e436a8fac83d86c0337e7d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac32725e8af0ae77f00a6402e046af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8a9183ca32e79f1e9ea4be1334bcb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e60e663582ad806bf9942edc6d39ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1474fc595207556c9e002d96f2ef26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bf6490dc7a707a36d79a2ca014a4c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c27421a82b590ad1df00c61ee46bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46abcb347b9270d71e5efbd1d118773391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0a6c2600059d634e2b61492929f5b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadeaf4cb1e152802360424aa1b8c5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f66f41662092e844b07faa3cfce529394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dab18e875c7574c7c33a6c2f22fd7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a70984c148183fa7b087e9904c369396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0a3ca34827efaa7a30377a65de81f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68663d4828693d4d0bd5b6f8481a5d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790c68551b489ebc1bbba51d576d436399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc304d4200f3b2f76f6fdadca7ea1ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198e4cc545f44de1d8cb02dcf351d2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f4cf1ed1588f9ae918bdb5d655b7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c1e02df5961a91f7e7f866eb2ccdd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123baee60ca78232faeabed797c6651a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1158dc520e3f72b2f2154ea6b11bc0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddb3e7e97ca34ef8675657f21fbaa1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642d07728c6ae3bb55927d2ea990ef9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849ed4b7d2fe64e53cbd5a1b405fab6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb783d6e549700c1887aeb38c0aeb06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acb69ec4d0a766759195b7fae90726410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852b82bdb045a3cd5ba938993b956ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd865b543ce280883b0aaa45aa8373412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a3bfe0aa169c3ed06ff2a3527668a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2230d309469214ddc5dfe5288b280b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615ba7c1a54bd179845ce2c32e9e362415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5c0a8b28735061f8ce2b1152bfeed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9dd41bd51b5c6a0220cfb18ceecf9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c88b60d0b3b34eb48efc9945ebb902418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b8ccee84744614023494db57ec0b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede78ce4dd32ba9cbbfd44c9954c635420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b62ace84485dfa46f6161aeea3c65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7354fecc90763bbb38454bcd2810643422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bcdb621b6619b16d4ac6523bfb039423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fad50de5c0837b0a675159ed3abf7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ba05c3f17f970dc7d7f1d0e3aa513425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991354ce6184ef90586eab316d07e1fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a645ea462932db689f5cd38ef9272db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae9a01acc69f23947d49a0714c3657428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ef8a8361df9db0f5f5c58537d75b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a48fc97ae822c79837404cd134849430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92eb4b708ddedad160c3ee2a32423a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07720e847a10b5b671a3531e7e7dc0e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7cd7ce15864d2709e4a83206dfac1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c411bf8b4959e0f09fe8d7cf18bdb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2025afe9ac7b87e6db7553cee91a225435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38747a8fba8fa9dac93b0a79a4b4ee1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de0a5f3e88dfef919962235a3d0187437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e55a533d5e2da372d304b80a3e41d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23a5d5d708c50ca68267f2f6310ed2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a41a19b8979c172855c05f9ff9c5f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330ebb64113942b25b74a859d21f240441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79254b8fbd6ab39f89f56def66175be6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63d3d2dff3e64dc786ade9bc2d4e03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c70b8c9fa30a06598a67e3ec9eb746444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41de1a1ab8e11f448f9a8d7e16c3d65445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55eadf87bcc61fd7f420a7f68335cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecc631ae503fab49434cc59ee0f0cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f590cd8acd00d07ed6803f36ed926a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a6609035b20164b9398657abdd75e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbdc2f3df0d616a701a424933d2adf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bef70f843e1e9393598cbfbe61bdf0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d61e97726287e9579f711c46299600452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce1a73c6f54740d0a1244db45ac8ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dd4e56b2a4916452943c4b001bc53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daf0fc01310767b2582ac3c25467c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1ba4ef0eea8a443433f6d76aabeb0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02681f8817485becb66030328890fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb3494569719e4f3b988690b4970fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0cd2bce1d714d0577d8b1aa025120459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db80975a1137a22d5fd9adb640e349460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479196ddb1f579a18376d4458f12786461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f2496a1ded19575266f4fc804b6da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768f64501413ab1ccf28ed38774442a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ed270db47e67070489c1b7a42722a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab14e5484ef451d71d2397e225f8d72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83232af070d3223d71c8cf17f28a2a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638e94b0cf55763a43ffa3258282623467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e1f879d32ee780c29d23334f06ecf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f07a8c366d67d519051b5c4b3ae0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9637c61dead4fcd045b574f6b8e4e89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8a12dde798c8dcd01ec925c170df5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2cd0bfc0cd3c5a5b9e2e4a6a736d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63260516e42719680c0e4e4b2651e22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fb992741e4df440381dd8d17aeb59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7b1f105643ca46a66ebb87b32359b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8eb28ee1db1ff4b3de8e4f880b8f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c853725f8e18281631b1d311cc2e911477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bbf160eaf8bf0fc497ceabe70eab6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830cd81a980a30766f978f0afe38521479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095c5145db6e4ab4a84bf83d3445202480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed6b5dcb39417c4e1ef0a82885653d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1c3a7cf93b4688ebb266bcc4883a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e16be6db3525a46b6cab4bb39d0c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb7f7cf7c139c6999468b9403cc9df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06710f0e70e97c127a72a2d0384db017485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d668e2eb592c9f20bf2c7332dd679486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92094e2e3d327f208132a3310a7e5cf3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860575f534e3c11e490ab3b3a7ffe630488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39391a3adac5e32160e37a1196e59e64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553b1d02105f03526fd2301686ab722490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467595e2d3167bd577a19c3c390fb85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c4e7892c57e6584cb39c3a01951bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25991950447faa78b79f260a0245b965493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20432a69555f4efad16448c115257cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd06d8cdb042d00724c23d439a5290c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab4b23f44ed816e37c7780047a7f75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba97cd5cce59cd9a5e89084ee3053ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013750db52c31002251f7d4da2d4cd3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54effe2c574845486c81aa8f934051b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242324a70d9cb3d7142eb8063203fa05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4d94fe14d6f7aa93c04b3a5c276d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e20da81e7d94b0c93af5d933b8da9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f12e554206c565ba57083fe61e9e9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865e8930878d5248752926faf916969504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078856175e03d0cd57021ca3da40879505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42889b59d75dbd59e3556d776f6387e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064488c8c4619ff36424d0eec7a6dd0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802549f5a1e10d343afbfd9f2d80809508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec39364d97440e4c0c006f9061ac9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99c4d80a4789ddd5fb2bd296031bbc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6d935af6f9153e6408207a6fd2024511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0617f816fb39158c22a3bb0c12df9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d40607c297c5c03bba3c5641887e6e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f397c40eee86387fdcba372b74c46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cfe9cefd1302d48a92d2c866588ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bfb869aaf73fb5037e635f58a36a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ba02375125a42c5a103c1fe99abb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74cde179d0d8cd972771311c6624f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308a8384b996fbca2d5cb6e61f9008b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37d517915a87ee200bd63ee4e17cd8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe9d88fcd30dd60c983727b748ddeb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f2710c0362d25002206ea0fbee96e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b152e057501eb332eb8bd2a8b27c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b7a45da739d3f9a77ea26ff2c39c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c20f6132800d1e92b104b8a4157c58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04960ec88b4b458c3f5aa627053a3590526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42acfb5926572c449f7cd3a48120355527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9b978e7ba9dbf5fffef5acc8df03b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1515545777aadbfdf9fe4ee486a33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898c58561fc1473bc5ef43d97bf7521530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17c6abd360c8d25f80497ae9c971f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb04051bef10fde3d6e07890d76bcc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63926345427b537e30717a05726488533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea54ebc6df05fc1e1e530f4e67b4bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bb84ef0aa8729e1ec543a300d17f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8a5b902ab800608296cfd865d39c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622a9a71dba5b49cc2d8595413c776f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532fba636c53bb64b0478e655ce7dab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334d8b79bd7bb8dedf71b3b1a8cddf1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c21b46eb3158f2abb66da5815984ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc03d5accdbe5249f7204c79fdd2b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49d3ed81a46e35dc86abda920d87d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a743d323b096eee3d50f78ff3d4da1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fab3779098981982643600c113964e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb80ba5d300da25a53e248fda2aa753545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeb35dcc2929d06f0f2fa497d14526546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bb8b175010b52fd681c5289bbd55b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a85796f039909753113b83fd3878cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3b4f5aee4a1afd1003925570c0a61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4bb236d6615d0ce48f9443db78b42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b57611bfe74f0b70dcaec7468dada8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdce612099595edded04b7ef53467c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ae4d7eb9ff504b43110843345a6e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5974162752f6e19e88be1903e3790554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ce90517607784ce7f38d13fe77121555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc194ce353dde00d228f67fa903d9cb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3cf2396d40b55e969e75387dc2132557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2394a837ca518931bda38734cdaaf0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14607554fbab3af0dc765855d74793559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107797160e8e068e8e7c5a3fd5a533c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dd8c24f445fb3de14c02ed76fd4af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cfe8fb21c804c0438f70d6b8bd998562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f27ff58bf0cfffb9fedb733668f30a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd3910cd4641ac0c13b7403ae821b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e2d9759f607aff4c5020c4e4cd0f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5f5551905899c5ede7f7f4b4629c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072a613c136d7c62c40ed1987b7b714567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62157a081f85e0456024136214fa9bee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de58a4ff54169448f5d30d0d713779d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ad59e9547d330c638b13247f1947f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bdd1cab0a2bb0f962704dbd94618a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881609c4e89beb53bdd89fe7b3804901572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d748684ef9335eaff62104d0d7380d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519d4790346c4c40bb627e58e006386574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23f78327dfe7002c314cd5e9464a81575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f03317ee5a434ced5373cc7e573951576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5ccf4abb4cfa3741222fbd764cbb1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bae5f4ccacd74675dfa78d953129a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e18a548816c50bc609f50bac130c2b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ce6625025906bf226c728ba8596bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecc3573e0b1dd3324a459a006ef62a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31cedb9ccf31ddbb3222e279c60eb6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99f0a7d87ea7854d99b2699b4322a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942e1e45d178c82af1c32eea6876a87584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada78b514c11e1deb4f4403c9cb6d554585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fe79c6ecb6ed9184a49c6f41974ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d2c6f5e9da1a37e04fb0a60914493587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a4917ab96acaf7af097f341b20557588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a23d4e23762f7fc080c6e9cab47e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e7d1a0256ffc0fa9a999399765cec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954b3ff2fb69163d74eb2254cf3e4f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3232e93fbcbfa176cd77b77abf9126592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a871a6a658d12a7a0a3e481f925262593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac094810eb3cdd610bc42f08562aeb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0629813cb03e37ad80ea7c8093740595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de808e9310e587b9b50f2b8dc2a069f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f54cc1611a2d91376f844006946679597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab773cb57cdf148ae697a942a14ef68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dda1bf6d66477a41467eb9c0fdbd8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807aebe11af15bc6ed7d35efea5314e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df938dfdcdef07680f882546b0a9d4e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682d40237b94ee26358af61d6c451bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242bf6d2fda35cad656f19d80c36775603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577451c8fcdb4255e45a18c1569ab29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a18a0fb7d62f1570b2f6bf33fa9582605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fad937212f82ebbba14ae9542845a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe549c2675667a86473a40aca7421d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c1450d24f88ac080a9860fdc090c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cdf6b0f0923d01ea662d49c722a64609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d272d9757d4d8944732abe8487d08c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93741a9b17b86549f193984493d2df6e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c350ac24043625e52917e64e75c7a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87042236ebe24d607fbe824343facbda613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201ce77ded9b539e63ba1839d08d8b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7dccd8a53a222e55e25e68a2b8e77615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d098e29732b7b1aea0cfa5b68ad961616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72616177618adedd71ef3614034abd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cea02146645a0e540ede49d455314d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31f924dff373252b346e319c470182619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d49dc9fa9ab53b4037dcc99568d7b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37f636d34574195590328cfcbef96e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010b29f41317ea0769ff561524a2c43622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146de1a7032442670b2df5668118007a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c0ac613ccf07f61bbbab5fe85f5d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717b56edc4111313eb10d53da333f79625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc5b04ac12adc9a03df5765b10b324626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03d33526b7faf8f73a385e44851fca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94732d6d3e3c37b8117720f4187a287628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e0f0b8706f37e3418435d6a59271d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0e1e6ec8ff906f9534bfd65f0e947630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa686659bad067528f80c79cc216269631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17313e0909cf5d9db80e78e7899f2a4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796040e74bb690499533922129dbce3c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedeca8a861a1d77a86ef78cd30cc46b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdfd41e671829e9fcc5ed4d1aa06ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241fd8cd5082426817daf0a42c124df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8780e2f07997baac771a296bc51aba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048096105d2d30b664c251df77d1732e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26291f26d4fea24324f09dc3633eeb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df8dce27cf42e3f72fe45a05d5d1e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c3ed23f0b6dfd4f32c5438b12b72f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b4624e702e5964d4e0ba2e5c2370a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fabff52d84f6dd7bff13539f936ff4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760accdf51aada39f9ea58a4c8b64038644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed345ec0d0acb8cb3da4d58b79c2e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c58d5d9fc72910a7428bb9115b4e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177f377ac39bca650d97bebf0a05251647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae992d04d9a56f7ecfc6f876f1838869648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832400967935db7404a7c714f632c85c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6ed6b3af9bd11477fa06e5f6122a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156b32c7015ffb2f69b876d932c513a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4b437ea143f7dc28393f8be730f9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a23857d4d8ff0f7ec589fe78bc381653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61bc05470ed0fd4fa900ddd6ccf596654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e6c0d4c4116c61386dbccd0889b6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017fe1f229a5cf0ceac201a318d1324656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305cdb9090829c8d09c87a5370b451e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731969ab70b245da09ddb5999ceacb6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0d75ed8287f52af1e336df1b1ebd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27bdc0f3f8b0accb5344e0a8ad9e74660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af698be4c61739d9737b0bb99665e98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc110eaff38ed40ba95939f062b2280662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425157a4ba79b53bcd59f3165ce0a0e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb59d45ac22d30851fea243abaee80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835a2fab87c32049c1cfea5029979d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397dbb939f74ec12c59bbdcf2242ea5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5ffeded57eb11c28b0dacb5d4f58c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71f28ceff19b32d603373b975c8500668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000548b5eb3fc8364488b53e485bba5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ced2001fb1dd9e8acf1535cbdeeb1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01d8d8377107bcfba06297549357e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb9c4f65db173b24ab32dd398aeec0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13455af48838cd140d9d60fff603a05e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031748df5199dadb691c508b52a949a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883ad2b477a901b2fc0db897adcfceb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7de3cd6fd6e382dbf6f0e7fd3dfe3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb03fb0b7c0922e84aac402671aa2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073b12114852992f47a7ae97d6023b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9139f0f8dd47c845d78efbf2482d53679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b0a74073516e93a8f24d63f00f982680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802d5fb0f87a20ccb0c145e2ffa06ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fa7ac65b9f64b477ce1bcd8534f99682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdcd83a0c5f53b58da83ae90c3bdc9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78806f5a19a1a943e3f6f375c3bdbc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10727915a2d529e26107a154343117bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9834044832381d81734fb09272d64b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecad4ee47b2c1d1eb7e9f8ca4ebef0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495ee4be6470f42648351b4b81b5f1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624540ea1814f430c3dbc73099124655689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30e03365420e7a7e23d5854e002cff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f24436c278d10dcbb755dd0a9466e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f7069033ab91bbd0ddb72b302fcd9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5157c7864c5b5428dd09655676703693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e36ce38e156313b810c0e8b6a43a97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e01272c61c7429f1ab73a8b947594695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f26e95c5d444847d1ac8233cac8303696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb548945e792e16cbe1abbedb71291697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fa00fad6b1af4d4111da3f039faf0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8574786347f1c50d361500ffeb88ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318112db02bfa2bd3a4c7c7175fbf42700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7983d7a8d57d335a0e3233e1cb1320701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88720533151f588702a2eed5bd71fe44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd2a129ba48e32be58b4c87960ba17703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a83a869f356801581aafb7f367b304704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb03e775cce79fb17ed3813d846e43705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203655aa40d84d559ae68f84597bda5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5efa72cac68a734665a3804f7c3546707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be883902487083558b23a198b8897336708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66633bf0c8453ae287ed1a5d733cf66b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c27bc79caa15446bfdc6e3f84ee16b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e02bcf0df51b96ab13f050eeb973f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdd5cabbbdf352bba84d5a9f98c932712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc94af83a4c3976b4143e853a4526a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473059788a942a12a2c84c5724fc99f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ff3464325480ee1065c457633ee55715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afbe53b7f61ce1db6eb792d52018cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5f50f4641f4aa447d11e42276b53f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739562fb3fc5440e260d6e6a18b381e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e4306ddec66b33931fbfde86723b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced66866677cef9bf06935397b4e64f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ab661b879cf5ac1a11aac8e52eb5e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fdec55e739317ce7fc0d908d1a74d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3eb1650a7cc140d7e3e68bef0f7f54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2b63b044a29f8afa5ae49f6338638724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55d650e5bfda2df239134f552736e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cc594b4425a9e940d787d12024634726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73493bb075caeb34d68c35639fe1e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d46d55710f194a9e2b69a827339da4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f12b4e3c16111dfd0078d52c60470729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29a85d1671e01220c461f4543c208d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede0f334d254149bff95bd4efe64501731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb85a31f8bdae5132e0bb463b0e207d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10486279bd1eab70a97984b157d42ff2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402a98464128ebcda29bf61d9afdc97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bee65f516cb636c9a5ebcb4661e604735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31775199d5639a06a920e469d9f932f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bac887b11466e506226cf6d59096c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a758d2b309b9ec44c5629377b17e78c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7e4a676e5d61e1a7076b2858e920a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b95cab25ff335441ccca0043dfa46740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46824c024f3f92ff65a07d5a428f26741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60626c8d25bde93a90680afb101faa3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807d3efbae6fbfc741fec0f7f06f53d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11289777b335cdf839c0d224617b9e20744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11653ecdfe41f0111443c231d95ba3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea489b4a522d1805540629332b6c804b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2683d346f9d2a1a6c9d3f46df8bf5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e96f8626e5764566e52e34bebcac11748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776a152e31dc47e44be0495539bc990749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23052835768d4bffa2bba8c56f5d8694750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae522a4545ff9f170793b2a637820d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad92517504706cf920e0c5d9a33cd4b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1a5dedf1c92f35f40437da955044f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6def6cd23777d35fe9f782c2ec29a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9096966c382b07e207326bfd0cb564755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6712ecf5716b730ddd9962ba9413f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e30616adb916ca2d40c4a842007a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d45b6f4874435b485087157e9e143a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477932fdde23dcf5a1249ce62d4f306759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2e18db7e961c7ce43c0b01dc78b151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00307b66a52438cf5d5a945c7b6c4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f1d64cc95c097c5a67ec8c48af08a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231817adf6d309dcb0f0e54fb35913f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf32ea6f706648c1708afe0c8713a8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262bb8b4b13ac870759dc190b5358b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be85877c982604cfc03e3f9a1aa969c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e83bcf1a2b0dd59db3deb763e94b698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb0148da21c50ccf9545bc596c30349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554267a4abe44bfb76fb3b8713b4fb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3fb6e9e1f8365408850548220ccd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891402fcbce712fc54e3e7ae43e79ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15fde692c178f501c7c1c5f9ad2a0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7181d638ec696d85049d631b1a54a2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c3c7498d1e9b3c00df49cd28a9db115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf645fad5011e58694bed2aa3bf9e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1341f9c4b375fc126cec4d1906608c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01a54b8fdb7c94dbb60b5634cf164718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c485409c7d78ea63910764b57a59d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fca2dca420a7a6bb3083183f01c7af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93f8758d58f448fc1954cd800a65a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9ec10612c568cfbceaeed2ae0454a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd525ee48120c199ec3b7bda712634023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab94aa19b3fcf5059274da49d317c9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3032a26cd5fba172305784054b97e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92a2ac99c514954abe01be51849b1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd924caec014f49a47d97df06d193ca027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b37d19ac9e6d74b3247ca4ae2bbcba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcb75a35115de7c9fd8b1e6bd6ff0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8ef30301b1bd6caa5c0daa99c4ec230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5832c42d0a9e6727bd1cb401e7cfe831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbc217b0e39ece5a9e380c8159853d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0c2a5d13f7ef7916bf6a1c444021633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b26de2f7bd6347f8cf9db22c8569834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c020645c16c43358913566c9de23935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0f84c73bbdd225843f1e5c0881e3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22db1c299b64a01af27124dc4d875837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36fb65b1b589521c819d7975d03b1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46056a91de043109200f13d87819e7b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdf931d71662acc5e494a99decb54f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f34aac0cde4f93cfae3b8b02ac11f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc290416815fe6e9a6d27cf8470151b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fba9e8b9504108c80add39bdd7b8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909dbadd5f3f7dd373470c446d4d73244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8f856b4fd732914f97e45224bad7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcc961dcf9e1166de7359e8361897346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690297a2b92d837a2a67f915dc05f01347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f649a8dd8a97588f858d39e8c98c13048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d553dad8c8963781350247ba082b3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194a4cd4058e6a70d89002ebfd9c92450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332a6b11c108da8f0c47cfeb2973fc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717d52ba79c5fd029c242f606ce07dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61db8638f3a1ed5efbf58dfb57cc34653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f951dc0493a027fe08db2411eb1a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3c40e4428f3c73fe0923fc169415655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fe4e0a1a20c65f84f0acf3a2f555556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf1745c79e146cbc0a201336b43f5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae91d49bf86cddc634743193af938058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b420f3ddda2893895a742109bac2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147d3c07111ac2837e31d1f741362ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa08a6f38214760f160bd3a831297161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9150f68084316055bb5ea3251944062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb941779ff0d5be9ba1f7998e8f56a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7ea80ed8f9dbc3954ce203541c6a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02596753c1b5b3abe88794b5b995f03665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b496d396972a9f625acfba54059b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd544e4c70615dc037ae911eab000f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d843b2611e5880037963e2831e12468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164d6bcb4723ab57b832eba7b2a5d9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd29455f6a5893717dfb2ba49e5d62470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89bcc0151d4afaf06f5ac7bdbc601f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c7d1b00e5b4b472e4ce6e897c942372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c13cdc42bd8df397fe497e385637973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9be41355f2b4b75fe8f6c934797da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf43365f2c57a5ab606ec6fa3749fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa00f7ea60859ea2ee20d24d82dfd0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96448dd730cc2bd7fe2b8367678dd14c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b3ab05db2228b84a7b935aba1411578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5d5dff51f0d447527dcf107e71cb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ba0440b304b144e2b90aeb704fcbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1ac9989f38bc264427e1599440c8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea63342c004206863d0999c0f31388a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfab70f203498c103e84128d8dfa81883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06742c41bc069ffe66c8d681047731e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c496d184c8f9b95065f2170404f5bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558d24317775ff6d41785209b7e8a5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b0baf93d0e7bc44a1c615edcf277b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3491e9ca3f81e8a6f476ef91fdfee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f820201d2f82587013ef2c38583b6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d622b78fa7014db6558714fcca70a2290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2a9e17085488fe63ba9a462518c9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c8ca8984fd3ff2c0d87f71478c31e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3c979dc92289a299113752516d88793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd14c6df06df354bced0fed9cf4999094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f279eb493d005728a59d27234ba47595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d8d76b642f1979b165f8c6618c08b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc216072aaf8303b07098b50992164297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ced0cc0edcbe145f7ad1cf3b8902e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfced20bcbecad3294cc0ff1c5a6cf0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878716a9f7f2925ce0c2ea4e63087a99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e006375d0bc190fca094f94c16d08e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763708929ba85f23ff7b6d84dc5eef46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e33cc627156a29643389996d252c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005205909aaaff77b325eb6bcc417391104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3aa455eee9b5fdd777b63082818ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff74619828d1455950843cde536af93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb951f76e697ef134f3110b0d6908e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455d9740c142344539f4e910c95d0bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec55d7259f8cfb4584f57532288d57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c10569ac546116fefa38953d1bf0e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc8161938f4c40767a5bd7eb298630111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7429602411db9d432c0719325b3bda112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1232aafd40bd3b18cf65fa1967d0ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d1c7a0ab2ecb2391aa3672fd158c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf599c7c7f12b6fe4591e5fb81a795e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df504dcf8fa5d5ee1764acaa999c944c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af8c2107fb61674f3d7da9f6f541df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5e0e7f8c632546b0b193158c64193118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39999279d252d96127af6052a9c1fb73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506f9ea784ff8fd58b1bbdc7302af9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dc2042292366b784f5183760a902e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b1067dc32d00f269e103119e095a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872795fd1e94c35a0cb62b9903922ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068d6fb566ccaff0c76dd89082f85e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b3723f5628849d22b6bc2c47620ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f458c64550362431586e1b8b16ef096126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362ec2fcf10e852a0d03671c17a04f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee0753be7954dc0b6826fdb7e11862128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c941ea59bc257fa6c7473ae2e3febd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aefe3dff6c29b2f4cc26bd258cab0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713f8900c925fa9e890072cb9c01d03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b748a11cc33d9f40be82d50f58fd87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57538ac7158bd600431e446c26ec444133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29f6a1ce89f8b8dbba373d8995703a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6bc62314b98cf077d69262b6bbb0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be41c31b1705d73835f01c1e525f5b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de84aef25cdb0451189a5c5d7becf75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b19caef768beafccd1276dd098b39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09b7008482d12dac510f3b416d206c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56a9ff132d4514007a32678be5164c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e549ece47c9fd65cdc6e607993b1c50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480b619b1516250d55dd3703e797361142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c98cf738c4ca2aa19474dcb9e3426b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf28a92caf86d9174d153a20caff58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5a6564a0c0cf8f541ef17aaf1c548145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af53d41a933101a0c8b5a3db8b64555146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81261e1c350a6fc400bc72c2a8929284147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a5d18206b48f8f899685676c6a217148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd7d7742c8bca8f4a47b0d546e4612149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819fae242da3a460ccc5a27db294f46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00023ecd909fc24ddb1c85a10f61852151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f98fcd737c27442697e0a3b2bfb16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c4762b387a8caa93fa9964977a21d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06c425e911ae997de7eb3825afefa2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75723bf89138b8792dc8651ddb11283155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11ea0152b47899d257fef70d0ca416156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bb3d3685f184fd9c515a28d2f0ba4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbb106d3d9baf209bd3e776b1d17d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffa2957a71aa1d378a103052e3b141159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92e8c8c978d53b2e47ce1a8dabc435160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949278ebd77c797cc827118fa18328e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eb88749f69652441b364449480521162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141860f19bbf758db5b5d36d37960ecd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7bb6d9457ec569082b1c0f657e991164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642fd06b0fe5f1c0ca85d9d6746cf29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4764dcab0ed8300bdc5a6dcf7faa8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828303b7b7f908a5e8369b2dcc922df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce580d931f31f3b4c75aa5d02f5bdf6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a848c643092d8b21405e2e2001fb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41247d9fd357e4b4bb7fdca749ca3309170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fc9115d046408b9b59b9d32a1f209171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99c8ddae8946e372265ffa3a0a2cab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db64d8a5e085c1bd391033a07f5764d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c92c39a24f326a834af5d7bddd5651174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187c6e54c991d232a4b2fff42ffaf1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fe447470e914230c31326a3d9f1c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb024d28c6de077ddd52dfceba030b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c97ccb1aae975c596cb95c14f3f04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d4f01623bcf5c005f679df5829a73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ba6f78e6531fbc869766dc6b7f583180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079e1f81747bfd0cbc714b773586ca4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ba3542943c1a2a28da1cdeae7eab1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ae5aca8b6abf6bb7edc20c8d77e6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd1d27f76169c85a9f7d3645a39cef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465635d3ba42bc9c71977f7ba17d1415185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a3baf661a2167ab210dd78ea24fa0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b2d3993442b140af401498874946d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93027134a9064ec99cedd2751877dd9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d5172b4d30a961a4f5d5ea21d5797189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5a1054947fae90bf508b3ba8b6506190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc37007ef4a3ec1e5bc5fba5de73cc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ae97046ffbf915584918e3bd2d671192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ada90df13567cffba850ebea65f16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbbadbaa0d3bdcf17d35f4f32c7eed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372555e3dbf0647587782b5f4d145f13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35687d9b7eec5316e19b55798f31a668196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeba8d8ffbcaba04c9056535b09f55e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1786ebaab0359a676ae0b4e15c34a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbebdf83f2a4c4f4998e034212a844199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7333d5ac550ff6965880b18ca250f04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f7f52f11e4ac13147275b8928329c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89f4600f033135a613c4213778ed36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef63bb89f3f86559b480bdca629b6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53c751f0d88474b6431b88958b2446204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12336a35db302883a6387f1fa0981ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e65606c3fef232d1b986c1a86c62a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee7cf7c6234e4dda128d17033b17cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c3e5e548a7ef89f0de8cbaea1d3c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f5195bf0db8c0cf866270db4d94a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d475d4378253293259955f8b9997b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a04d303933ec9627e4a5cfa776fdb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5359378bc1c215a68b8dcd532d7b461212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbade89286007e6ca23e645c530bd4be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac651b61ccb76527789517f95a0a45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23eba058620ccd3b48d2316422d57a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9720487c1701db7560713f10df86a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aafec33678a6e2053c9e5b8ada52af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd27ebb33f96e6d6dbd914ba07f84d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83a04c7ba5cc83ed592a93ea63ec84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3801ef3abe95baf79cf38dbcf67e659220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7b8b7610bf5a25717cc5ea7a54227221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146674d63083e7c4eeb7b88e9639596222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594ad6259c2b35ce5d70276279a2639223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9c0d42e2195e6c71e3910c1024519224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba36161403bf00d2dd1238953cf9a9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b096a6c705253f999087c38fbbb34226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf47b618c90e36b2a051584287ac1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fd9c2cca6339a23053b61f33079e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102171141dc947589af89d12145a3b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc59b2abce1c81210b5424ddea87bbc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adad22100abbec4d033449a4698cb66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a8d06f2bb6e450477cdcb87224d39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184aa2c0bc879e889dee6c299a24816233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cd398ead6eb44ad7f4d95d670c4fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8f45661868bc0b81c114b0eeceae1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ade2a5c67a622d13371b61885fac4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c20f35c39ba7b61772085479165948237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d0b931973e95b67c85a7924f97c6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd21b4e24f42bb0ec99ed77867e35c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e669f1f6cad983731bea966ba795291240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3275f6ba88ad398f8d2601db100d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab0d4d5274ce34f19d8fbb2724e7b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9377d432116641da37202c973f5b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d4dbad004ebe1ae5c33300844a80c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece164e1590a8ed26d656ebf0abe492245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03503c2fcc7d00bcb64a46f2b58f50e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b61cbd44e0addc68dfc2ab338b59b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ba661d39271f52e1c5573003f6b67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3db7e0786f6372897475c4047bb901249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494910fe80a1b78e52f287a920adc529250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cfce4dabee65ff9aff5f17d7aab45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9af8f19766ed7f0afa22984ac4e29252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a70a0e16cbf2b536414f6174001b09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4ff1db713cbc1f3405c95262203d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28676605f259152edefbdcdc792e3a0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c14163e5c04054b1ed8277aeebb6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f3f719ec64d9373ee33b6aa9ebf87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8658ca58e29e6320e24cca799493693258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8737585d875a2fd10fa30664b7083259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afec1f60a6676f6900aaad86eb639c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8219c570f9efc92be077401bb3aaec3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae56c7689fd56db13d8e31bc1c9e34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1798d983ca18d9bfcaa9d62202df58d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f128db3cd1b95bb61faffab68b034264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6d58cebaa5c3222438dc8e14ea9b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d8715a8f3883e3c9e909ed5523a7c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22fe46bf08813f8f1e75ae277b9f11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26e6cdad5524de2301588823d70147268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d7c9ce2ff563f96a4a1e269871967269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1533731f0b5336cd2fef3741511a8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e91035956ce7f2cafe620cb79984a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb5d2c15f9ccecb14f1268119dc584272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c98df78fbe7ad4dbc19a302d3649c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826a9607cc5a58e6f7e761b6bdc4da5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a507554e6c9443723f9b83878ce0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b989ead43c23f91fbb180dbd338d4b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6466b66a22cbe0b8e297a10126795bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc1099140bceb713ca9a0cbd2514d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3264534895010844a063d3bd422be52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17e7f2a414cae25545a7152e91d8bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f08378f34093a0ebe05e6b6cc07a22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aad68bfbb2e7d9fdd53778369d2e8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af979f3776aaf48cfca408b2fcf0a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f98e2cf7dabc28ecf26c08c5dc6e5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61d4ff0f5fa13eced64898e21c18aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dc6744f2b822bedb25456143ac588286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b819257aa29da099d77d1959618872287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aae0102a526779981c630e09ea2fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68a4fa991c6ca2575bc6bab7006816289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30580e9614e9c4b8ca7fe51c680eb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5c08381bb3912518f9812cfec87e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e01e19e97a65435112eb6d99f9944292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d25b7d5d06239ea3dd914bc4dd1d7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef6672887678e05f4659b93bbfa0d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441c826582e3acb7a7d2c2ee307ccc9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c00caeff4a79283bd6f45beaa96a86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808c823438d8f5d6a521873ab6220da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584e3fe6de2a28f5add1487b99f29ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b82109589bca6adad4d483ac0a08a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f4537930beaf4015ebb8b7325197e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ecba04ba6f70714c950c49f95f5b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308edd05e398e5d5ce9e3444bce791fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd079a04ba77cebb2d03e0f2d2ebc24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da6592b9f775a95bbf32d412c54e78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344b921ac8594c18a673b4b95fc9150305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3db53e6d48f901d9ce3a34827d834a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565d3876d3bac2356a833e642631982307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a604e3ce0bcd3098a6b3c2cc73d045308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169f03373e4134f60fb6a615088684c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c08ac1d9ebebb6afd65fd7f8dcdab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9727c05353607680207443922a680d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e0583144665968659db0605655039312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e54e83fd59b06130303fc99487ecc0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a8232b59b04b8b37823dfb22bcf39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec1992feb895a57759ae3c6e0e4197315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8d8feb4974125f2375a8c5226377b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ef72848708c146061d0ecca823fcc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88535957e54c66c089c8e0ec3c629cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96e19c0a6732c3d497dbd166064360319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d63cbe7e51fc666f7d0d48948a1f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b68e049950c1b214a8cc5917346c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98480ae96e8dfaf275380b9c8f03653322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6484b227ee189cb969df3cabb4cba9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d3e4ca3b0b7385ea99e84436e5cbe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb0b16502f522b8db5f4659b513ea7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eca78ff9bd4dce370ffdb5a126c7b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeb178fd9e03c846ac2e115c39d485327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ef6ba7d43d6d161871d4e25691ff9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29916403869730b0737f71907c85f2ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984bb83fbb543995fc45d42ae44bd6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55905a2a1166999940e773bd97607617331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df4335d1278363c381c774f1524f2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70380db0375648013265ccb81f40671e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301623a6c61918576d59ef848af45fea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cff831f68db9d8d4633193bbdce09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d502c0e7575560d8a3b371cd448b835336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474566dfa1c2f1c493c80d5ce9c8574337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f51a84edc5b51e2cfd3eb83cb970f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea14a45e6814e0d83e12797dfcab588339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945876bd37a75878e28b9f30e5de26c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caca31f792be4322fb17cded2b1d46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f3b8f6ec8a8c10036351a8cb8c0e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18861ea3f3346ba6c4b784f4f1263916343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433343b2b8ea84006b74e2f86810740344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51057427d98238ce7e66a42fa3b91bf6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc25f2835fc41f05d33d2cdf0b60748346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde9509293edaba6ef696d3f9930a4c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae10814891c6e9cafd8e2eaf2ee519348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cfdf168f4dcfaf3de4353307bd6c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35198b1371bbe03bbffc0c0e5b1ffd18350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaead3fde2f1e9eb1cf877dcf259467351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464b32ee4d26f7bbaf0c8d2740a5edc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82a9576bb53814d54dbc92a68dc109353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ad96f7bc6727a07b69ea74b190185354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5737b62ab2ce9f4c10242b69089cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe7136630af98b6c574edb89ed7102356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52a156a52ebab8355baae0853b8696357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22057294cd281a3f71d0eecd8acfd0b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ca631cfc0b82a2e35e7cf956581a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176ff579208118f5adfd45d20669e7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738c8c84656fac292c08faf4cae107d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6c0fa81f31434e531c3b6408f3399362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2af7514c9499cf5a364f1e4024d69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a27e66990a2422f69123b1b65dd86364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94564e0d4243ae76491d5321e695b42a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbb636548c8374ab8819f12bd50ac1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fb6b2944c6cebf5cdae7b2904935f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f3a337a1120ca032615479867e12a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd09eb4f1af7ad7b33157e92e042670369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223420578a0ad1a07f859ba96c9b7793370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea9e030988346df840f8d139910f5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcb90e47e84bc66cc82402c712ee77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562e8e800af698f94b99a54d8a5126b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0ece91ac6f2d2d2049fc69b2eca9f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909290ec9b66d3fcccd0143428a338a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bdd92a6881ee8d3483f653d96d40b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a39bea69d45670dfa86646acb2310377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66f6a312718a72bff0ea1d29c56b38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe48b8200c8f601640c5703884b86d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16a4c61d7b740ebc5cdc70ba734bff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648991c73a6abbca188ded5cbe933784381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03938777a317eff593b54f4bd98d0653382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aea741bc9cdaaceedf73a02a5d247383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879389280baeec57e1017410fe848dcb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f121530a48064f790f2450d0b51437385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d39e1f3e4220d00aefe579537442ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ca3b5fe80b4378e3956c15a31b694387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950c55eae3cba90dfc277ddcea38b6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9d9662dcd02340557034fd764cf75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dd3788a4ff89a6a8955ad018df77d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ebb7b0b4ece4af16be074f48d5e14391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59bb4bdf02b08e33681c4ea9ef9dc9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45a84f74f9e063a4b2e87d183f20bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13049d36f18fcfabaf6b8e9e3f288b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cbee0f4deca3baf24109c33408fef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e8474882901a20edae21d71038dfd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e9ba8b215be0607d0436d9c04ecf8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e607132307627d6549b81d97719a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511f3d8610a13904ede6113cf3e11e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1c3c24178172637a6ea9febdc0800400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee3d382eebaba1e38104cfcf212102401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393f66e9a32b5b5e2c07d16e8cb87da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495069c79884642f8caedd1c5aa1bff1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128d0ce410911cabbdf5c424ade5fba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71276f1cd07608e2b222d68e66010be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9758855207d091dacbbdf7379c2cb1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b1b8a3ca37ca3284fdb879effcb64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f346e15b43bda0a5f8fb306418ab9f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae068f032f48a5b1414e3d902cce837a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f928b56d8982742a13be7f85ec850410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d319c4f2e8144a295bbdb3dbbe67d24411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dd77475284a9d422b4662baeaf813412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9413b5c72629af2b59814e63d49ee41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c804fcba92ba69477aded1d7b6b3bee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1e96e33605f33b7812e35ef53be22415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49c3183f4e7ca810433351847298ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7f29c1ace318830f757f9843cf9b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911e1231de5ff4dba90940eb55e9789418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345abe2e0bbd69fc4176cc7c3390650419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00533e6032b3fee9e31e8f750ee6e597420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855016da70c46e5073f432a5f14882ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914b2b9f7665dc7f68bb401f52f51dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb676bdaa2bfa35fcbd27343ca73372423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55695034aab3ef703c357867f186fd67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5976a154768ad4e4533c4a700e092b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e447c0a09c1cadf19c8e17cf26303426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2cc5a01d5d1634feb6dec352a04e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a056ced276538559b08dda8a122e67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b865072b2d27b308bb1c29cc857f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88946a8cd638cf4ee46227b72ed07f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11109b10c1bdfcf5001f8194bd5c0450431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f5bd621923bb7034683c4e5246c69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0fbc635dca5d8584fe226b0c1cf78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dd66cc48439e86ba7e2c3e2f5d950434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2562fa841dd085f27dcba86c46692435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5d858e5e1d338682ea00506eef95b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e89b1fd18b9eea73c445f3b81ad982437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e04f4fd2fb8ad3b8c8efa7dd0997f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dc97556941599a6de52431e7b7119439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306237a5ee6792a7242b775fb2a95dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe47649f621e74624836fee8f8e7fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33193bd495150a48fbbbe1f7d9a223d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff29a835ce0b69db61777d0659a082b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c592349ce697901d99122b6614ce5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e731b21cc5310cef738d9ec026e2f75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c7abb1d316fb86e8cfbfa5a1da980446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7149f546c44134a42bc7e7b20a7de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d6cf2842dc1972e0f168d435923f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb661a52e7fb1c2e3055620e986e9b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e074dd82faa87e8b09cef966e8ea47b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61b24d62e99bd69b315ba2655cab70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e32ec9310db55bb480a0afe748bc06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143d5f932986c788a084674c89ee537453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46a218eb041d9b1b4cc9af28027c4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedf4f223868438b1bbfacd5900d01a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76246e8050518e3ed663b72457168f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c157940e4489131d3f6c9b5c8bc9ee2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c9fe2be0fb6fdde2a94ba5d990c15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a5720524a473f6474332745ac1976459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecd094967dda42c54e9051d4fe3c55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ec68366fb316cd3ce954ef406991d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbd39e3af7d526bc668c59de7d5971462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d0c49f41dda25827a2d88ed4b4d09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c27e051b898d117d674dd2c6dbadb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baeaa9f4307b099fadfb9013bae31c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089b6f20e13649f8456c7f132a7c4be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcee050da4614bba92384e88f350b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020ae67b5636f07615080d56debd48f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d726276a21298ac895dccab5f311be9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b910efa8255c242e091dc888b05d92d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932736f8c2e8afbbfd801a6e9a395f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594dc08c94bfbd5d4acf8099e7a7ff2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdce031b5248c1407ae3bd9c48fa4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653caf2f18b5bfd1c1d96541aee9dd81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672caa10186c9694c2942bb33ba9224f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c025075e9934c4686fc8789312d2d77476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d826ba70ede09c7616601d2bd122951477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247494ae290511e844e689c2efcc46d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136482224b70518c8f64a58bfc8d2279479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289f095650a3aa035ca4e8a2ca64e05480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eab89894bf4db6b83f7283d0adbe7b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06a62cae4e8ae9bcda669fc99403ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56371f2afbadfaa2c25af97fa7e96aa0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9259dde3322eabfcd71449f302a9083484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f906c88afca8b09007fe602d40379485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996034542e172c79e021645c84790539486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8dfc1074dc689030960a4d722c7ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01aaac1d28cb68b7ea73668f8410e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39bb9cd3fa441ed73ab36e32487d99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae769227000acacd46f63a7a10773feb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810498c7e17acbbf14dc02df2c5956b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22253a9dab0db8e3d15cffff4dbf8018492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667521934efea8d47130058782d6b7a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feb34cd0ce5d89b11e3ff7f5b0f6a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ee416edbb16fad67a962db57e71d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e076b3057154478f74a9324fc4c0e55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6281f2ece9615c3545988e629f6ceff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de29a93dfb3991136af9804150924a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2af8f25d07ccd8ba5661386d02e32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef4842cd4598520545c6e6f88e7966500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab256574cd5bb9d731a08c17ee84cdd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b483f5f3cb70d553008cfe16823bd1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219220f0f599d5158e2aff092332ce3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb722b73f0a03ac85886788666a7b55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb977422e2dd24f6daed1c2e3e43c9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936e1c2c9af0b07991166c47e6ca744506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecdab03d2113be3a3b1db48c487425507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851f64369f1c4646f690132d9411b06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070dc6721514f535740c70f2138a5b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e9e9be9769fa1f723c38725214497510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71018fb4467c95d01da91a3793729a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7af7e7c948c5a9c591110d41d8f0b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c607dd00cf18dc598e8857dd666fbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97015942bcfa92d3f8ed2001f49fc831514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d390c690985cbc55802d249d01156515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dff7585dd4e4f28988810df1995b84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f0b5409cc0a91d432477eaf3a2f97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b8a0887a89b2879d4d25e6076be8b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d7a172704be818b161d5445a9b9d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4618b4f0c4032f69285615df1221f85520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80887af6abc14cabc828036507681c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08d89f9c824603d3d05991c3ec383c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959101bf484adbb29e6b2f88da4eeb69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208b78c30cbe6fb5494eac597d7c86e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790a97f991736af281e963be85aeb9c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b06a247f1ca31e4d30024fa0448fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01abe8d89f2a153034484828d93e6c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ecda2a33cdc213c3203ed406556f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcd6d3b69c025bbb6737ee4ff4436a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805bb7e48ceb78f96115c4340d53fdf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902c9df196814862aa064a655f50b0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff1204a11d471a4595d96e371f9242532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1a6d8781ddad99692d4e6256870e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b272cac6ead2c97245d934f1f80e1f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6cec8b3363c0e7cf35d3f3c35995d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd42e35348e524bdbf1d967e549bc79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a2de4b59d3f18601499ccab6ba189537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292f560d1a5591bd5de341d734a866e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735078c14e0fa88b0ad1fc160be688d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14ebc3c275da6f4f3b94ea59e42045540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ab6ea224957962a2c2bd3cdcfd2a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897c95f7234c33a2bc59b5db7c4513a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4927bb6a32c3cb55bb6ab1dddb5b39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39b48c4d742bacba4e885be50c6643544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01911fa2c87e8a7c323e106e0d89f09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5949458a9967251b0a5f010521d00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40809854765bcbbf2fb09ee3695e8d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd5b886b37c1dbaa3d4ebc598dfe9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69b46543b843be68db28a3fc118599549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9900022abd7eb08ba4e78411b509d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fccad55e8b8dc939a43c9452da5aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0759c3275b786f83e69df39415b1b32552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d28f4d679b55b72c33815cfb1f73c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaf951d8fcebcd46f06f6deff6cf6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30ac29b54ec1e341bfe8ab43e1f89e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398951fb95440e5c913820c035e35329556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c578d090b7faf51062f4b7d1576fba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39835345b37d2f85c6618b5b7678484558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9d72679996ded4e06f6c0cd157ea8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bdef207d0b9b3f888460e131389dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d435942113918500b7fd84deb3f5de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f0e45062bfd89ac9866f2c755b5b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b297914ec333e630505306b74512d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e5080be593a98d891a2ea95b4ab52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdfc0463a4a417e8a86b47cbd8bb10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b2e882f13612126d205cf221e653f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b159bdfe2f8c34ccea521d45603ed0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32649aa8084e3211721c7abe144432568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125998339b61334dd30894342694c32b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a78bd887c49490c61ee2229e9074e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde6b0145787a1fb326a3e6c0b8ac77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ed8514f4f21ba41cef7eb4394519e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3a384f9a1b56c6dbc16ab1d4261dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3fa6654e4294d6cb78fd197b55f9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377336051750de34bd7d6cc990c581c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bd18166dd85f11ba20ed86a052322576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece5bff07cf06eab71a2c4497d6b3e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c1fc1d8ea2dce3d3c2a4eb4fdda4a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52857181dd405bd556cce73a55de5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b136f901e671e2281096eda230066580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef7237d57d1d71b0210f694830dae8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c129c5535fc1864f70af0788084f755582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4fcbfda42b46452320c663afa527c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eeec8b2c8f86e45d0f8c3956ff92f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bbbb77dfe6aa5294853170e0060ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a96c3b9845f4d32e07a8a5e1d312c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416205a15fdd57ab94b2738d0cedf6d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721f325e45490d0fb328985efa6c5bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218e05e8260ac884bbceac9b779b3e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc4683ed70d7bdcaae53fbae5bae5c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224902111b208a05ae3d4660d41c3a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafe7e055ba9918998164045b0faec0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18891ada60d242f3f753f563c867228c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924d071d1fca9e98c69ccc08f15879e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00a63f817a95d61d238b8b754aa5d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5955a621aac2a60f123cc72ba3aeed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f09645853972528bb2d43028c97f5f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd04f4742fda291fee41e4be35c1e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c9ba8ee54e886cc468bb9c45e577d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56a0edc0f6750396dd684957fdd9ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67021307c7c59243c257c92c9fefe0a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d7cc1e46491fb202d78b086146653602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5407f1a2cedfbcdf0200b14edf91a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9538226ff59a6b744fece16857e16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bae12feb46daa66d3dc1367a5d986605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b859c30c1b370059de79277b018a294606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423ee51044bd1cd26726807c71a899f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aefe9c0e0fb957673b791c0b9501b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368d4b64babbaca8b6cb81d16830c30609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ccfbbf7314aa68a03f2ce19052b91610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c017011ef62afe24c4599f8cfe6749f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87e5d1b6ccc3fef9e9b4290814fa46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdc8c350cb9e84195db3c50b7e823c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79be66bd95ad48c6111ddcd00bea32614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b11109266f4fb8588aade1186b412615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdd3320b26d1a2edfe3f040e0897e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0707a059a4adeefd149431537dafc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cde27a25a802282f48b4a8fcfce47618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e825671153bda6f06573c55ce777e26619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e49f134a7e972fb2fa986dd204066620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47987b7870f6ae847577d84313494c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f41e1c944f74a40345dbb209d2ab5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e8632c35ae411dd141e3d8e763b07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7592acd77a8709c22d7b84ab6367c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75371423e6dd1206248ef7f87a72a329625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d2970eb53018f77163cc968cc0c87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e80efc798d4a7b3808b033269c5da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b78c0716ed0ff94d74356ef1074f02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083591d1216ff223693b9ab3810f886629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f27ebeefd415608c4b697451f627f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a0fb09ec14c4d9712de658b1876a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7d149a8375b3b0b19f13574d330ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d5879c1f4355896b3f0136b98f418633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ffc35f243c170ffc2b11f460bb2bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3c6782b44d9dd895c33f332bf2654635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e78bda00e625b76172afd93804d685636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8641b66f1520cb79d93a15461e11d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a9ab9541480cbe5dbf1498fa1c7f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524241fece33e12fb19f2c9ce8dfc5ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76c1ec584f886728e5c163a3da1b73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8247fdee5d505a736786aaa0a676a3c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851201d876efad6bd3146f2c5b1c418c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c5e5bd71a21626338c93ccf9c1619643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240b2ba67e84e9657d67de0fbab5890644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e88a5f46fff31fdf5310fbf5906104645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e7adf3881bd93c2d2d6abe5c36f58646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2095be948aaffb4796c3ded5a8b6f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b47c770246380fd7ddcaee88b0262648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6465c3317336e9c6b4b4100ad7838649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3e1b5d6cb1d3c5bf3bb4d7d4db98a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5648f71a845224203b9ff7548951a43651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fdcd215aa19f0123c6ac5f54c2ea8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3d678f105f5d6bafbaa7dc68f0198653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d565dafd26a6b69006e4ff329c4e8a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179725f8a4feae2d61123c95762f006655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfbaf07be5366fada5ac75e74ab60b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef51d80acccb35fcdcd2c54a120dfaf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a30db5cd33456449676acbf7a7d7e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a692ad90b0f2bf92675ad21264a7852659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6f65216b9a9fc78a28b7b0ed08439660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1de0d8479f9f887ecf5734048606d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d69452f6a902988cfef26e32d01f1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b133f2270a9ed5c1a9bb78ad0785f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5201c2e050e81c420923a0eb6237dbc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc640f9114b7743750af4184fc4240665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a4f79c6f4d81c80a4299c5f4c477e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beab7cb0e0dd79da966abd8b331c1e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dda610bd89b177bc37a27718bbf4ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdee5b5e0744b68ff2622ef619f1a4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea18074fb82a5d9e0d59aec2bd1181670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d432adf3b51ae4ec6776c614f740c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4232d0dee6370e5f7a3795be660876672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49167705f22cc62ead02263b3d003c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6c4eb2a0c8851083bada6035eb2e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42424219a85b2af4bc8ec8ab5cbe86fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759530f032448b0421a1270c177a39e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304e7a1a498c5b9239f9602faba9b3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a8c95dc721f8e63671359ef8ab9e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0309d69325bc291da27302e2cc0d939679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e81a0699bbd2e99e101e1ed5f175cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04537039847125aface3ccbdc79f5c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459b7f38ff92b42426e0174f1a1cb09682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715801ead99778aa87795b930267aa6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7b46dec5d84cb78766915a797b163684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd7008eac1ecaf92de237f36892920685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff0ddb969ca36077db9dc2d5254ccf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d3899f14827a1959bc686ad0c90ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae201e208b8313e786ef62b87e7472a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094adaa61a90688425992ebba373b66689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9111bd7f56c5d2cf9e8447cba87193f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e115e83ab870b18f1d6557924b5303b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c589bd34b225b477aebfbe38abbf78692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e97e4d9c9c8e7fe10151a35f3e6df3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951dc481dd806e6728b67a9f81df5b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db021a88192c2419fcaa54652ebbda6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fe0dd1c64e8cd5ab0856b75ff9177696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85421563b129b42f2211cc30a662b5fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c4425cb0fd7e4b6ec73c129256fd7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7537cca3303fb2ed69de75b308563d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba77771c03c9e1003079e1e512fbe22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec73c064734013aec55910348c97ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06998245a27f12246fe34446dfa66b8e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb894d0380ba1c909dcea1133ec48ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81b9f68cb552c9e0928a0a29c91c88704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487413536f51d71e15cbbadcba132c8d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511f84d719d6b53efd290dfd50db433706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f958f547e9f965da1efc04934c75f59707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c1b9d4d4a50a6e87065b9f71cb5d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656265df1c59d4d71614660af947113709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bf3e0da8318587ae86f55f258dc7d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c2e9d182104ee96c90c3f75bde898711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04f33a4da4a0915a681e95b0358144712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9188855634fabed49ecba09692db398713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8481be0d0340badb802c5ca6bb2d608714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedee115a3998eae671d15ca4cfcddf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f6796c4b5eabd1ebc4fde0316266d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad721d1abc966c0644f9bb8b9b2b55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18580721c82142fcdaf6440ec529660c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43b07a91b8a829d617f914b82fa72b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400873b407217ead39ff3cbaa897cc4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328540002f459a2702be7e0c6d3842e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f7085fc514d664cac3fa9636a12da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f7cba99fe231d4017655c716ca3c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f237d630480f5eaf6105584a50e2d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe712fd666a827bbb977cb6a5a1e18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b2a47dc57411813fbf480d786ef27726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4e7f455f329ee39bad06ce6e3a2aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f871a3671ab7d4ff8c176ce9c3bdf39728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364b927a877a653a6bfc95c46a625c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec85cadf9dfce1750a27153ae179f3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c51935b787ea6e5614daa3e82cd58731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5805c148be46b25967353c2bf1d88732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8eec6fe780841773445e15311c323a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3db5b1aa30fe67df6a76ce88cacb1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7cc2175fdd8223b3cded126b14cea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615356778a0fa6fe4e420f17273c7fa8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ba39d9f92e8505d5fcc73fd88404e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465cd5316ce3572ed3f73290b240e39738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445018bdfda3dd19c1507a112678d6f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433308de83ee87a539cd596adc11c41740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845032a8bd3892ca088e32b55bb2c694741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f521b614a25cd011089aaf01a9b90742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c26100fc25d049c487721f54645fe0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979d141a3cbb00b19712996d40331fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b71a70c4bbac1acb59e3918684c8d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb37102fa778be9107b044f20bbc12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dc237d0c365f3589b4cd68ae7ee45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8839cc728c40bff479eb6ceb23986748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5068099609a669c8f36bc2c945b67ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1149ca4868cd9b311582d1cc68258750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a340666f8c1c59278e90cb88a92057d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453f5503c20ab7d7745b053c0ccad05752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0d2d4c01beda30d86e059e806f94d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b333429365f8352fcae2cb9a81613754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e7e137e0fb5463932f0b6533efd74755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc023c9c94d61116db072d27fd83434b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d9bd0717ccaa2c069c9afccb1f0cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56232a8b859b753fbd820b435adde29a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fff38b69709da0a85b5980095b666759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>