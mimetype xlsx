--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b48781d0918645ffa7343f3e21c5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59d34584300c62f7098d46d43623ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca69a8244b9dcecd38d73bd7d713fcb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d97678eedfbe2a344cdc7ad819c7fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bc383b719d74cc388a5ca0cd427e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013529b83de68a7c3336e4751f9d960e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8affc811be7073ceea24e2cf828227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c65db39c2fedfa8922c4f12ef53d878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87655ba85f7015ae85c3cf226ab30b0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439717813f137b34d2922cb4716a3e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b050f7c42339de97254533431acd3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a2f4a69d47695d9f945c59655ca8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849ea505e2d76eb4a1b405860d8e0f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c29252406bad359160b5bb9255453614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800637bc5b908fd53c030c5d3866827015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a745021a28bd61edd49497f3e46f84716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfb1a5c7376f518fa01991207f2ebd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb0b77a3937b2c9776ac3cddd5eaae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947081282f4ebe41884aa591c1d3c1df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1bea59ec2f6351e88b1d00c208e7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec357fecbda4fa0da2d1e7c7fccaf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040093cadeece42e099d18a35d8d41e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80066c3cd48eed81ed68e50fbd56aafd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa207c1c7ae570128b148fa47c3d5bca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49448c5751ac1ea28899bb80ea58e7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e5b280953c5117564d7341f335ca826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6bddb28147d7f92505cd48f19ce9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74797a3738c347a1e20f5cbde44f55fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b20c2a526e4b2347d3212d03a423f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f89ca604b3e1ef96aea6b82e31b6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb74a466f4583d4a89d33abdaa0eda731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143431c12ed6646728c22bc1af3b781f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17d40c58f8522065ff97e80ef4eac633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b81dec270e6928747be6f442436d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f8e2b732e6a9ec368abc083cb5aa135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95e8c24dccb59ec0f57cca560e7a7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95f7f8573be2ca7c209dc242dee7f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a188dae70b4d3de5e82ded40588e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969e896b2a15e05a33ade56b923003939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e861982464f41298a7557a343fa1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e930149a79ac548a60f18ccba96c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e6e872bed1ba3117c26f2cb61001142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefcb567bff3e245b291910401f94a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ee0bbd4c4cb685b37841554d166c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb9a4f50658ad0cb7842091abab03e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77954e1a381e48cf9a95d1871e5ec03046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac5b8ba7bcb63e1bb75ce20140ab2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8418d375a7dfbd9b9fb7637e80c8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a61cef9b35f1197be137f9b163a06849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36908657ffa88d2de274360cf13cd8c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5727b2e0f461b3308e4c881526fe52e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9518053662fc00397c45131325940eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d63e76e82806482593a6fe2516e4dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cb35e99c0568a9e21f562ef1e838354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90cd0c47c827680b443b7c773b964a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77e56c4479050299e2abe810a6107456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65bee1a350ead679630e35e13c1cc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34780b3c156881169af413d2c5e7db4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583b9dfe22d23db67fa3f62648ec70559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84342dc944a200180f7cdf01f208b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6799bcf39516dbac87b35d6dab7c40c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf9fcc40ad941ff8e4f958b894dc6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459454815a00e1e7078ac3f8d12840cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d858435d9f60066f0a435f464068364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c42e88c9f50325a902c4f0fde7974865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990562a580e3e3b355100b7d0c825f8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ea5fe1f3b929c4141e6f89b34518767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f97483b19440f6f65920570d449a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f942795cb41c3a7b81ecc60d859e48369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e99603985aa70b393d9b8adaa387370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9993978cffb345faad25de9b7c3c9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42789c5b7eff93e2dffa5cb5f9b011c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3802a977986544f9f725d3322342d6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec85be95df4aa95c7cba3a32bd8ef874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b340265806a9c2f69cdd518863b36a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afc81653a29192c810b8ca74e7182576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23245f1f96d8c4525394397606d19d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0e2dd0634c41e86573785d16e397d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091d475dbf120a667fade61e23bb5d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a143088a494118e310ae4de9cdbec880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2233650a370c6cca8d303051299587081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448b555c577d5c155c3dcb394e3187582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93e0487249e06d1bad99a53191683a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511493e966402b9660eece383aa8865f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bcbf0c16eb603d6364b5e03830c5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9944a74d0dc46ccee39d0fcc140f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0b87d5a47aeac040ab03a173577aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fe31eeb0bd51ebd5527f1ce28af9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97285c9274f34a45b47e940b9f4378be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afc53784e2f1d543a1184b0a65ee5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a01f00022d252313280e6264d3340291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb850e00a7660414e15838c514e03f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934c85ac2e6480356bcd473850634d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cd0375e043afbc00971218e063dc494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f053eb10c5e2b9082b8de133ecf2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7567a7664df236265deaa1855172b0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48362dd3cd9a9d641143d3ca81c8b2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd58fc6d20580500fa56500d56f51698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb305f3ea074043d0f5f736f34cd258499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229227349f8ed0989b62c5e1f3ccd0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277330a642520a1b2e28364028d28df3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12925f946a3d4002b6546cc89722ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c28a375f2afbda425a3ca6ae30ad5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718bd25273e0033766063dce15a3945104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb3c49dbe924dd5cffd1d25d732ef3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffa0e4745cb25287f4cdd24b5eca9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd95bb2e10d1e90131f07b6f2e63d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb6c1557bd502ddf5649c53b7aab35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df30d60701adab21a8adc8bb4d35bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f2d76b5beb1e4338f2dec4832fd8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b10e5268eacadcbdc71d4d0278eb38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418b50756c677d9111a07be8affa026112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971ba60b3ff48e774f9e8635559c374113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db712119081b210590ff8d10bc07c67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873e1bdc3ba29454e791304bb9b0800115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1435c30136461f8cd4a9bfc002db42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ab8985f70524adc0bf4c23a86abe1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d343b63460d500d94b3e670edd7903118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066536b63162060c3e8092bbf1097e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae61fd821a8dd0513533b6d3564932120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a52ca0940da9d0788e7cb5501aaeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27feeeb547117e1893919e2fbb9567122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a390055693f68c197b6624563cf7fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7737d53ca54b48f4dd7ea51cd1061124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88018a2f7bcd023bd5216ef963db5f51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010da880334db5c21b0523e0f3dc01a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9737fc2d0906cf3de89bb05847fc1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f2827b8db08d330dbc3b24acba897128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a43324710c883a2790d9120bc0be2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa456e8139055878556e5b8299e60f06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531d6076def0fb222b9a4363e7e66d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00d8668f88657ea13c1e12293a0052132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4f5b5c61869fb546ae435bc920633133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f46558dac5378479b6b211853a0c96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998543c02df7f8b17f5bd7c0e7113e62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf076186a9924235637e37a2138146136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2e6e674de7eb0d9ebdf8ee20dcfe4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20c439a69124fd3b345d86b364a973138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174c6e5070cde4f941c9b86a12b8301139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aed7f2324f1e724d4ee75171de5c87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf257c4225b7754ea1f1b336ccbb2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909400836eec456d946981fb6b6de66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbb28aa21dd70a94671ecbe2e6b432143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d78abee3ce3fd70ff2c18de22719bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e906d195bb3685c3570dc64c7e072145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8c18ef9e2267888f1aaa0702fc6ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f35c04c06376f87292afdab25795ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaac05012f4407be3facaf90cdc5303148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63d7924de7ee5b2d9d30b02061128c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1db48b57e8a9c4e92ad187ff9aed48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9171ada7ba523a57f0388aa0e73ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d9ca11a661445dcd1547f9a39563b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d211bebea038019af59ee750b4c578b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425461b2abd3256657cadd14c2b1a00f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f40144753f71e5fa9c931ffd0c9af3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735e61173a114dcf31d823d074a3b58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997048fac74f67ec8c38c918ab1f2e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5434a64e822c89d74e8f93eee8a9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90b7f5b2c362d30b74789c6b3cf927159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39975c047515c22cc6a1b7cbae222e13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e1038b0dcea77dcef672561fb34d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9106924917e11525ab30d06516bc4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e70fc3ce196a2a27056abc6c6ebd93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca54e76dd6519f145c91178f5085cb9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5847653394988616a250b95af8f71e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe22a0fcb30efc4ba2a30ed47788f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cd79125ac491db4c6711d5cd99982167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847dd9f9ec5d80b18ee9b24ea64873c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b975dd136f046b2c9eb26b0dafe3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16618b605157263800dea11e81d59f27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817d772ffb2dc84c0b362d4f8170220171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086be2cbc4d4f0e3728294c79bb61f2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea03ad3c32864c3c387c0a29c4fdb8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf6797b4d868bc5f8560f80bedfe7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef77f849bf2f0cafed8c5fb22b4d89f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b35f70401e3851d3c61937528912f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691bfa102fa5ed095b00a866f9d260e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88abdaaf07ce798f679522cb55835e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bed759621ef1d992d530abb6441016179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2ec5341c7b02038fd2645a34ab0d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89257df677cb7ced143318ed0749f3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5639cbf6a8abca9338854fcdc2caad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff53aff6fa0a73b84d893f9c7ee2cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebb13a03a7c5cedc568184f6213c5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e649842e74c24a95ab26456540982185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e83c92478087a7c2d2f3cc10d41dcf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f96f21fced3a21c2882af14bd2af7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9381b68f908503e36a8aeba44d9dce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ec07b13a302713eaf20c916e6c921189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981c1951b97f8fedc1a4b7eca886a71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d732a5d7b464fdc0aa12ee233d945f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebcf89c3aa6610653f952664316b37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880b8e3e50e54007c86550f6fb22eb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d6ae5c9332c4aee50c45b2255c5e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335200f51ddec2fe876e31a2650288f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233943015c9d92c2c9fc9cf3ddbfd2ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54185b094c5bacda49e1d9d9cfc3c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce9cb1a1a1355d4a65965ff84ec7a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd224987b81f3447941ad17e00306d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581f37cfd4911f51d17987a836653f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0dde60bfc2f92885a42e778a725c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb181f412312c7d0bb55e7c58a9f151202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e94cca45cb01d01b3bbbb7b2b3237203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3e65db8d2f7716e4b6abd2d047e22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8240d24429cf4eea16a78fe912ce0a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dede47dd6f0506093b4c5a2b56c577206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d6e6104683a760b4166431f81d20c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478417faeb1702aca9ea3ee94448ce7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beae01e947ec5ab64f7c5972f205cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9340197954b7c961c3b643e430321210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec2ce4dec90e6c4df2ba41604d544d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222108e99f0f7f322d551f286b98f4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0653977cfb81bde18d1e0907c21aa2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bac362203a6cc63bc06709fdd91a3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81d9bee7d1b78410aa36cd583f547e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e064572f9e18375d4275c23f50dd921216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cc9cd67f1c62c5182bbffc93a8875217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d32e3c6dcb63df38f12a9a500dbd20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cc39b16cedf61b0937b2d41b6c85c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88b79f9816f1b01da43a328408b8b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa614c2ce9576aab96ecd3853be45a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd1858f6f1c1d3b5059a8a7fc52a84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81020dbe00f673bac8aea62cca2e06a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4df10a4764bdeb004da19f1090836224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b379beba47704e6c6b9cfe3486e45d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd62aa675d5e658b90cbbfb48291f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553cfefa647967ead85f0d2beca5d60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f159b518ef2339ce5c382c473f87078228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25072e556f27c625d6ba8e1f01673977229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed206906ed8853f9f5240996da60fb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926496a78668574135475770e794238a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94da7e58b3c2e2de1f54492567e4b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7997cbec582895e88091904e30b4955233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ba2eec2f8cdd653021cf9bfaa994b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749b648f574cc7386eaea690b1dc8a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44128a1df00bf8297f54a7346e65f6ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee986be2615fcf2376e4a630660eecb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd979145882e7a0cd8d98745a0ac970a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8d98a9608f3215270ac4657153e3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcfe74a61c58aafaca8d708c72608b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4ac806bedbd345378460215b3049d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f84309f1a330eb41a2457f1c0f65b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64297f053dc7126381f2f98775e0c15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65d2901e81ce75ff7c401e83ff0175244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92ae5b98c697327e48f7f9101adbdb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f42db5fdb991ef22dbd893826117e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0b0abc942a0aaa6cf37ecf03071f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c2135fca388aca95da69e7e4e0419248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa141b16e8f876cc5ef023089e141a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c9cfa498ef04dcf6d1c0ef5c64635250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569ab91907321f2aecd0fe03e6c5b2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638d22cee14b7bbf37d62f2bccb0aa6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef9642eb272f1799ef9d502a0e5f9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801c1932d2572cbfa0ce3d35cae6c91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25018a0daa89f09dd0f0aaa10e49aedd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85606b995def3bbae3731cceb4925d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a283dad3d883fa9cb8909e559b3e26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0f400c25d1f8a87d7a4f170d11638258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20860f85d6485a0fcf1f9da88855be75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59735e2e8ed5b47e5eff59ac1a4222e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df9822b68ce27e972d2e767685a9a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56d0c80bc5d535b2bd6cd41adbd5ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc9f3f101d1700931fc27ba22564d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673c2a3404929cf7605d99cf23a1c0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042f53bc979bb974c9fe3480edc7fe8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab937f09f4d138995c9e94ab5aa28d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd29e9a5cd5424dfce424abac24836267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db759058fe5be7cdd2120f00e9a3f5fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ad79a25da1df5b98039fa897ee794269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec5f91a5154ba4554098343320214b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55e2fccf2ce712ac3b8e47844ed89a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e106f373a7a0d34a65e57411ba64f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b2826500fe0ff8ac2830c0a8a0eaf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01a38d43a0e917646f4ff55982cdfe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9200c287f6582f088c6c87ace4ad7eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70ccfb7f915d2a83d38f014d94396c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28f222f3ebb541cdf8e27f0881d790277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28d5eff30701485ec27c58007024c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb664417bbe96013e29f5735eafb812279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da45f6be63eab945378a2872590aad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a0553e7840eae7efe876887a67feb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bccdaeaaa159381ac45807c6680e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04382c29496cccfcfacb79ffb3d90f0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403a923a64380cb25e37ef6c6326a05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f86ba827033f5f4094bfe22788a8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e25996de98aeeae0fd64f1fddf9cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e336a7e607deab5ebb0443082a728287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d6299987185210f6dbf7031938d79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc16f65f5524d88a497746c186faba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cb5871fb327afe36fc7ca5a737c56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e84bfbf2a22c8893e7b4ceec940dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f9561beb6bc0bd757ae2744227916292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65464121c6cede5404fe3b49bdf1f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9fb7f99fdf4e3c45ec69cc83a6609294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec04cdcf0e70c41be8ef4ace01f3936295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249d6f55e9a76053b80afb87fcd1f38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0850cec0fc8c11aadd13574c8ffc578297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982358d945c651222ea215d7ccefe694298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca3a31f941c44db3aa73ae49a652bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e280eca4503cecdf3eb6f0b9cc541d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c95356a25eb10d657ebb78350a631301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e348045395097291fc44d3a3b26d7c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bea9c5f246ca8e790376320444408a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ce8d070b0cafa48aa58b8dff33bb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2de9c22d135ee6a1da0ab4ad9dbb0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc655f59781f534eb7a3285c3535ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d24a357582e7ed70f9eae9c124baff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc82eedb7187f07a3854b987476ab7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a5c1a478429508b497146c901dcfa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ac27a42eb4b3a76c9b2c669ef5c7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572663ccc5bfd85631203eae8283550311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb8dbe88f0159142143e878583ecd9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184d2d221e167bacb26db6faaf81ff4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa895d5d3d470ac9e5411bef3caa8a1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad756aafe6d22405180f5cfb2d31b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7761c2484eda95503c1ffecd0a06f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ad4b8a91063d5681bc5f7056cbb7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e085e92a3e1ee4d2486c54eda4a7d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8ed067be18113c2013e73da488595319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9f68e5dda36479e1ed1741921cb0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c0dacc0a923a358cb66b809c8cff1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71f96080ceaf5d15958634f9d0cf2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cc9048456b361fdb9073cde6cf3db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00e9f2f2636c7421c3553702a8dea0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530a21f1384dc7f69c5a877eccdc7d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387121b10860304391be8f3bab4f6c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85410870994494e0ddef9357840066df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8516daca94a6826b15d3501abd4de1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d9a44142b6661ade9cde063943263329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc68c5220cb7a80a1f51cd262086c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b355d5854e9f0b4d58b067a558821331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7b2385a705c3171477f8666b7ac8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79a0d35058808d5c16c13743c8ac82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56584485065c2a98f4ae0593540994a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43485d0c1fb6226b65e9acdb2861e525335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dc8bb5cb691e154f8e173942d69a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d05ae3970b1266619e2c1702648606337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b039f931317e32db842973c0037e42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242b34aefd7635d5ee5264c43fa3cd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679307a006c9fcc2d789799cd6fc19a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae254b5264935218c92d3000607235a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72de6de0f2e05b91aaccd86af3b66f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cda8fa76cb73b5dd1b5b0528452b0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5f326244e035076883f105ebd0a8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df248af0a7f55678a412e738c797dd86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9c5e3d2b17777f8e8b88b3865a817346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee3e8648cc47e79bf3f220e4d41757347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75c99fc51e3ffe59513068e16e392f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d9ac7dab6d122905d13451119baf0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2ef78f38fa5d7bbd378f4ba58e662350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ccc1a66ccd073bfbeb1c2485ad727351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a63508d4c5c135368e07db066b736352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b59de570f68c04b5336152f6c3b55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c20a47219339e3390fbf7848b03148354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88881d592c032847c7789328fea633355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a1bd8ceddeebed2060275201b5a1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a282b426ef9226ff63ced6ab163d8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41681227962feabb59858bf5c3c7b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509c11a61264ce6491ac88a8eb08e91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bec4f08acb937be3dec4be9063c00b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b9567e1625232756f8cd2dd9bf79b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8805988d92631dd1830cf257265b43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b138b7333a65b2662586cd5f6a10338363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5986cd0a6a1eae92e93d390a4484df6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6595767ebfcd4b792cc8e1b896c29b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14487c7ba3376dd233fb64f5c3616b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57c0514423a9ab27599a109374f8d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20753a3903e6ba7df3108b2f0f08f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f566bcb30b08eb7f364a23d980a33e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc3dd2571bddcabf127559d0ff840e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1b8ad29243e2c1d35044b3604d467371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaeda91d1632e809e768e6996520f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096318325036d149944021822ddb427373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bab37a0042b5d1b1af24bf9142424374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0745f0e36672f6a8f57d5fdd2cdf2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f808fdbd2cf489bf873fe23de563cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2390677b74773e17e2b90739f4fa6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cab1df5609a360b2c65b66621ce21378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d390c3d4a71ada3cf88413fa239fa8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6c1888a4d3785b54d639fac0d56e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633880d6a6fe9d804e5b4dfdcd20489381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c20c1a2b7ac3043aba736fde535fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e4fbef9a2eda8de6eefeaf5f5cea4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6efddd5ba69f6047ea3f479f9a5cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524112e04f89ae84c1d50cc9b52b986c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca5de12f1a251e6bebdbcaae78e2ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2dfb7f0b80b94b855401fc4cf74a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e536771b0eb382f245b4c482b57611388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb14e76ac2911fa9e45761fe48c06d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69ed734ae72e74865519e7f62e7241390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77a71bb98bef4acd7baca94b54481b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8046f7d78f53a9448c3c34bbfc3c14392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25534aca25f4fb653caad43a95f6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecc7a7d203c1006330aab728b8bfc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7495dfaa5c9d4a098971f64ae3ecda395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b8f3e7a5c2b7ba8c747194f53a0bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba3420fccbfb3263f3acaf39537bcf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73633bc6a9eb87c661dd14eb7ac0615398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c67a2960e92bcaa877385ca8e4a990399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81e994e7001b598da03fc7c1cb914b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046525b0b40bfa7a557f0bf76939f0bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774c585383dbfe9b9b0cd5278623c07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0105a931b3535d7989d043b17946870403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752e9f480f9bd1fc80818d6a3923533404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79d2a5379ef7bc60b9ad29e6c47159405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cfa3fa6cfe1c9a5e5fd3cece1ac69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f5781d2244cd3cc55b587adbe10dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23ce40de77830042c39f90ab4da7e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38159823dffce047ee92697e466eba6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efda4197d9b209f11ec584ef5237b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d2f89fb8ed18fc9af7f4bdd8fda33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844bf6a92b4d794eb83eb1a65d39c3e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca37bcc9825d4f22889272e88f45988413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c5a7757ff0805ff09c7dbca5eba01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13528ae92d09e5fe4eea201a7a80a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf43fe1157e16cb62bb72719965919416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425d61603b5ff640a0ec8b5b12bc5d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af16d58dee0bda691d45bbf363ee47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a04da77d3ecb8fa0323453da2ebf82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6eea2ed04f99559dec9b8b211dca31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137aa721dc82adf3ec3d6275314e96b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7963138887e2410caec74dfa96e12e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16177b301168bd5d88d893eb37be354423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d152e00ad4194536e996f816a4179c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d284d778f67ae5376eb562f81baf1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae146f667aff90397f5785f19309991426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5254726ccdb19bd9327a85f7492552427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcc6373b7e39def5edf752eba5b317428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd391cabddc27d3502cffbeee9863f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e8c0c9623c4b1b1bded8caa67c334430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920ac7f7de8d836fb2d5e2c1992a91e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26182e06082bc9e32857c74f5d5a40432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca42898aebc3e1f75620a4c2333042a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4594896fadb314d5979e4d7577734d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bb73c6c21cc898b0ea7a35d77c6c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26dc8d6a26465f4507d65c6168c28e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cce3416efc7036d5543610296eae27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e053dc08dccf36a9160db09e9c528438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0d8b4023550e899e30e880a1e625f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ef5497d258d6e3728df58d9a7a276440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198cf4836a276d02a5f309c6fa1863c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3437ea5fd70ed7f0987e93551c6dcb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424d81d2db2b718803e3b178a053506443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7d933de6bf8593c55dd197e37559d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f412742bdca1e1c33cf5e880506048445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad9c82557cc84f0fbe05181d68359c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13f5c1724d724fc6141ccd4852cec1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ab2e9a2727cafec654f07a025fecc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd140d7f7b351449c494ebb60f13c0aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6255a08f134ade88c942afcc998fe8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211b7ed10d668b8b795e8232a0e3071451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c6dfc2c957b232ecd8dbe38c48fc7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd77f93b7251edb92f03ff971be061453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d72b1bfdac5581ebf3be1788b6b7f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3540aba61942624c518e48871e3909b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706317ff2a04613f452979e763a034ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c452e1b10c2725d8e326866c97430b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab882e41458c4c224e95b44464e743458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84dba5fedf547960c3a6db80a79751459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03918aba9cf5e0d68116d3e9fddf37a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa70cf8f0caddcd395847f61339403461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8aff8ed621032ee5bb6f876da125a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe1e5c3bd5c7126709fb3780111ef2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0dda1b9d3198bba1f458aecfc0f82464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c953245efc1416391d400d98b868fbf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54f2d1f3418efbb262a1889fa76603466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc718681f1fbb9bd305a2fe74a4c6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290502bce9db4169d2644c2a450ca0b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca808c849ef4bac6ef10d256fcf47c6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be024bb07e1de7643a033aa5315fe3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1049d65fa3e6e6ae448edff24179db4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e91b655095738d2c0f5b73224cd693472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd03a368cd637b3a44567b2451e46d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ebb092179bf0520fe55fb107f7a0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f1b3b29675b836797172f636c5479475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91e78208029625d6ebb4b2ec92eafb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560506f20791c9a5749f22822d8e001477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016d1c1b5cbb56d767b14eb08c6a821478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecdbe63d0344f4e80418044d17d9a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09613cedd248c52660231763033223b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3315608052a0a9e4ffeca9674d0488d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4103f8700a7c470f29f720d5068120482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94920eac6e17c45f942b524b1ff36e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ed213fceb5910208045a8c2a0a014484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03254145c225ab4420c6eb04f80442e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4d343e4de62b53a8841901e8acc0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ab49b5554ee5f03808def6729d028487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838c44fb60f1de96a877f38b7d4376d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46693e77615ae810142a054d941def489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03b24588ebd70412115f5f88fc5704490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0da51366971cef969e12c449d88fcf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb295e73fda5e71fd5db0d083ccd8ce8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645779dc040450ea99f1c9a89baff0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367853c53579de63459c853f04f3567494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553b013245febe4065cb2542c6bea5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb77f09f0aa5f2c73b2eb4c8289ded5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698f91539db498048659668b9ee4c9b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35aba2decf85153f0da64e7d7a99e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed238432b342699c916fece137e2e1bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee6a35d6f349a7ca77656f786f09c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085bce6459760a65225a89e82c7bfdb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08261343a88b06b5f5ad7d8c16a65dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfaed2e8f38184231946a6a294ee1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a79ade886bd5a54595855ccec69b61504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf031834c870557680d771acc2c9135505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a7520026c70252084576e36d05097506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b6a681594393bdd018bac6b05a522507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8126269f5a1ecd5a456441769b8c5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ad4e087e7fdc33a5b41218eae149d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76ec8b9264551639157594015df646510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26315449ca50cbea519dba2da91b6b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fc96e2160c72807cac12871ad245e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa652588aee447747b921112a21a5a18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a7a305c3040dd38e05f98d91717db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677d82ff4b863b131a58981c86c177f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aef142a4ceaef35778aee0bdf4a75a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a834e3e8b9f61fa9e70faaaefc6ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb242a8dac2e54d59c8b1928b043b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5c2f3fb60cf59e6dfdebaa0ebe3db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe5f1f5ba7014d6e5c7f3f49673145520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c60df2b471674c1ce3a0be4f3565d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09870bf57b614b31c8e5e143a56b44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5e16d9b1119f166cfe7fbc2bbc9a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb53d62aea6935644b4a8efdfcf6fe1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089669422e4a18e27c97dcd5301e8143525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cdf3e823bb66f5cafb94fd7a93da8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997a4b8635ccf511decdea964b1c515527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cb6a4c4d048d62005dd41ec64e059528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e93986ec2b6bae361adb034024468529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568565a77303b321e92d3df64139573530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca453a2120451bf42c9403d631187a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20eac593f1a2db52a5cc84fd089ff3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09133a8e242b99d5a725c36190c704533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0d6b4acd357bc107d5efe64729463534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537705371e77185ba20cbf16ea4c00d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89da7e2c2ea926ac7925d977cbfc85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e0d1a46601c216a67c20096df6684537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d389359746390dd22e61fc916f595c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c76b8ca5e517f7323eaacec01bedb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca65086b930a1964cb67a839644d16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ee058b242698375563ce3d3860e19541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023984e04f8e91d74afc518b75c99559542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be21a25a3a3f0c97916bb02ead39868543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ba6303decee8531a577388f397165544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb84a76bfedbf0ec6a8b203af73ebb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbce04eea77248021458856ce9fcac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48348017369403320c9bd841c1acc9de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d790af6e1a00ab80adbac8da937c83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb860b2d0e4c823d9d53ca3c04dbf5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436af0f97306db9b6e4973ae586623c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bfaf794bcdcdb069f6b5e68821a07551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306b62aa2537644d30beb83cf1dce8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde1ad4704280018336453dc3a510ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cfff92ee24dcb5f5ee1a44678e3d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05904f137a4830f8c5af421684a44213555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5fd511069dafb8ef1f73c770d5b75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34148b0bc9d96afbde04d25200774b92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47930d6bb17df9550a70b734116a04d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194107fce81d825c3729c9793626cb1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a20b960aa4482885a75f7c9e760fd8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1a0116baf255c0955b42f4e931a16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44ca4bc37b7dd93b321eb7406dbe03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b6be450e9698181392463e7c1dcc3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4831837e338021380e7e14ec935589d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f13642c30c4e75f365f3b93529f87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf24d2ce5b329e749666447063269d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9bb3b059f0347eafc73516c8a4475567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5139f8afe547c31b693543157c0f35a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05205a5d272937592b0a206942241ae1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b36c38e5886187754666769ca2c462570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8ab4af2f715060590f5b5c8adfb52571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de54eef31a1d84f95d06ba5ac29bc3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eabc178b7db6ead2fa86c427d8ddc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec175de3822c037765999011a810e79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e6adc07c5a0f146647d4ae301070f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91452c2db5a955863bae5808492800b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b702f941e169822feca108715dc0d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650b08704ce6504f829345a8b7e3756578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892e7479089202c839d4696d3c94169579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48d96c9a3b39b961ddb9cccda064d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a137f0f55f3bed5dbb9fcf97985e90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4380afbeec8503a155f41fb2d5d4592582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f808e6c8a32934f95769321fc0bfa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08838e9785b5814daf9f0130147971584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21798aee96df9034697be0752a134b1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c241d62091858858e136c1240ec96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6aa8d8a0398e1f963f7df6847fe34c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c4e39b361fe389c3a666907b31667588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45c495598ccb535ef4993c22f45a2f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55fae25567c95876b3e3bf4633d9d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a042f2dced518eb85bc866e9e254f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10b8949ab11cb6050a07adbb667e5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d770268f2486d9403c40396927a4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbdf55a8401e86d4249f25ba3b032c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b237635b1f291360e337b779b1ebf8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecba822572d56d201b54f289036427596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1366bf60af557ab9d052e810d5867597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81561ce7e47bb6669380b58b1260f29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b931a4edd56af2eb5dbfcd41b7e6f1b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f69773454ec6663dcd37d8a7006cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5759dd9dc604b82a26169ee3e072ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21efe8c302677a0ec1934746575e5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1a41bd32dde20765f7400b58afd55603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95768af3862c1d4a4958fdceed31607a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04670e515da92d3ed2c8dc299b5585b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95847fb06b5bb1a710426e4d8ab3440d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0d312e498e44dbde1caedbef4a2e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5b1072f66dcc9134ae9340cc18d3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28ab1265507231052a2f31427dbc03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49abc4d74afd7e3e2bfc830af99db33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8875e14ea639d26a5fc92d5dd0a6d14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2d31afc47c7d1e079c70fd8c55dbc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2a565203d12ff62b368c498e669c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae989b07258124280716b1eed09427f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2d6ce966a37e0866c929b4ed9cf96615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9060eabce2f7fb326b7302ae098cfc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8326df3997293d45fdf3bcb99f8f8a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443f24c98748e1b8015d7da23d9c30f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd755102289ced19669ea00c86075bd9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd26fa46ed66de0d21c4f5602bc5c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a0e815351a6ff2ebfd6423bf58025621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43379c4c9849049021133ce2dad3d79622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24194f7b86a3f4e23ec6fba93a534444623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e21cfbc8f1005c752687f2f5edd64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5992ef879ad2d5e15848b6c91104e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac504e3b44d4c2a1cb33f324ba5dbc6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311b286d86d82a367ca74bfa1161437627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8966a6196856c2e0f87a926cfdf8d8a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341c6cf9635530901b78907338ccb70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536a9df185cb363363bf76dec407a20630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02470232ff47e3ed0f84b07b53cf25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24aca575874993e0c53aa0684804766632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e772018d878aa280ee91a841ce8a669633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277cb6f89706327dca54305283f22fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74716fa4823e317c07033339a182dcb1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459c8ff6bd3d821c9c61db0533d11eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c500079f5e48dc2c9983df7b3a5d99f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b402b271418a0693d1ed1fa777416a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3502573267092e80c776951d4a4ded639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a35276055743a3603ea4350b5abb19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fb6743416117d16906b01f83ad4bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec75299cb5e1bdc85c42e44b879445642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27117a0f24cc16a7b341c4e59fcfa3e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b794a380163e16a9847c4aca1b9b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e286e98020113a59afa44304738cd35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252623cc35b4516a7f3bd15cee0ec3ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a371e032ec0b4e566bdf665d65d9152647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea038791f5bc0bad11a165de2f6e077d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b776da52217afaf4ed43f20e34ca2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395769b4eed941674ce9373958808d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cafb6180cffd6b346519566411fec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30588d678e85ad1223ba84656f7c2551652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842f3b106fafc18a12432ead5111f75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ea0c50b1bbffd96cae2e071dfdd3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5788b65ca92c4d05617af716fa948ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dde517e4d91e54556d5396a77a642656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2026f7a51814d74b308cf753943de6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e74dd18065bad3136455476fcdd0b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bd464e9365c6cba6139a5fa1d3120659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcd1c2f1a347347bd52c18137eb736660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c93bb458a911064bb028f143a573f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4f24b6997d2dc9e5436218ee3c10c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f48389e46bd80d51261505065e96b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e0c778436a9e3416fe9afe5134f40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f823ff1b5d132129fc5a403a9537e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114659a4eef61b29142d75ae112fbe0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6faf5b8ac6ccdf62c2b46e6f0be945667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea9c6622c6085a723b4414637bb923668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2f08354df999c298b74a37ff5b794669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4456ff4b15be59b2fbdbbeebe271e85670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40e7f0474cbd4825115ac87ca2d47b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e753280208235961772549aed31f35f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669c25d65bda4c80db19d1b8f14080e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f1a06b8bcdba9d83ccb9cb81cc78b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325ceb563ce482d1d311f7090adb509675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9904276416aeb19ae2cddcfd5b86f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bad1418356a027a02b1bdf6473226677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc750ea77e838af504bc41e83adaee9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd80ddff1612fdb567224112a75f06679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c7c4d626d5fb463f2b4eab80ff702680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d8bfe84a20b7a8a06b0ede1469ac9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e9b35894d283243c34c46ba308964682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f994524331db89c3cfc5a4798e4b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0a6e90e25fd9ed840f378b14b16b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4b39c1fa19e371ee240a57534e872685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3ab62ddb7340efd11343f63cbacdd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d7d4fa9532b717ba393b83363fde1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0b604bbff3dfe8078685c39f5c2fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb778e7b503df8b3f0fc6c450726eea1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d017f9882f0b4c99c8f7836b18d61e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ac7a580cd43519740c87e5e3cf761691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5718e5163d6779c441ba137baa2bb7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e27df5d43d6da9372ee592b81320fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba204d513ba85befccf2ee2648f72a52694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5652f01ad25ab2edff7199526cd25695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47cd7f8b5329c776495009892aec93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a771be355010ad4cca270bd546f8446697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2711fff782bd8857ea612c7b2bb63698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34060c1ef7e35ec9dbb9fecd96e84627699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01b0e5114763c3d900da58c5870cd1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e864768860ca19bfe4046edac44f3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2547e53dc245223086f0b6def19b7c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd150d7621c49626e271c58b59e5424703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453628eed1ba361027227d0c54be0c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77856527b5062df6d2c223112e2dbb6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ced962c9e8efd3f2c1993c57c3774706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5022cf0c23c64b65d0bb055067077c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7e25e468aa4ad4bc27e89f9c2baf3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cae46e55f0617fd70cc4bc7ef95bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc699a750e28b88a62e76575ada5e31a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c47fe002be23bfaf0c3227910a75d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6020f296876d79d1f4aaaf163e4cfc4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a18ff22f944893c85c52806987126713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8bc57fbb115026e38119be24fde7e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca2b2140f94b0207b8b57daf541bf8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501672ecc66d0e68868250d118f27ddb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba02d66b273d8f4904ec3c52874cc71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69666f65baaeced50a8f9d234bc1e41b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e44b11f0b7afa55a1d952c6bd930f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11094963c4ce8c42f478e4f9bd912677720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588633356318108c41785d6102c29a93721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd15e15d0a4e58e20f5b2e0d6013256722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980bf2c70bea6997aea9851aa21e3a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acca6521236ad47e41fefa8284d7677724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c575ea5016226ff8c70b8e8655d7e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a51d25d18d22e7a7f97dc21592472726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30bd3d54ef45faffa31b538c8587bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c070d69001d7737dfafd43b696f95728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6213e1b8916fa88479b8fa74ccdf38729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e301d5324ce0228da77f3b29d83ae1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0efd4f404d6744e1086d21ad57b80731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfc260194057065dbc1f13eacd7709732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ef622d9111326146b44eab687ab4c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4165bf45176c3de71cfe09caa63573a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f33efc698b3fdaf9d0c74b670a338735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91450df06dd402e357a462050294c007736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b78baf07aa4821388e31795dd4dea1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d2163ad31f47954d929d3238f1ff6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14c3dbce9c221786557ad0e3016432739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f439e9aadd916b337642139e89dd5db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884444393cb4e310142ff3618c25329f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0321337fa0ad75cdcb6d923111b6fb9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5e8aa082aa61ab75cc5f05f2d8ae5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717d32b3a0e05abf7662884d2736b2f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47be42fd6f222f1da994fb335172c36745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69428f6b10a82138a5fbd4ca1d1893a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f910ffbc3e586cb93754383311f2676747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fc0171c8c38f71332b61a60ec783a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac7f62621a94f2e7be058718c3a063749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c55a7f4f426a043c80ab61c4e75ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032313a7ce5e38d3fd182815abc5ce5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d670550b32849d90b12a184a381336752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbb129a685c72017ce3a22fa9afab9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab51711e746152bd97dd3b60984e3c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abf82d7b88347722deb16719c7ae1a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d103958a79912b4a456ef1697c069d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507ec3110b9d31f69049d5c76f7dfa4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb244002d6c8127fbca25e1876c74e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5aad3b5bc2628c8500a61eea0cbd4b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383b35e351e4ddf9d864c7848d02d101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bb3fdc182cf06b45d72def529fe822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fffbaf099d328f87f2f9a44c1ce36b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6560e08fc7e370ebd92e90ae68ecdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ce12a780b77474fe11b8fbe58bee75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336bafc56bced979289687b2920206b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afa79d3c219cc497952aed08b4121f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8790b173ba0b5a3247c307653d94008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e2da0697f5095d578a69f872669c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1bae5e8b06e3b83f96c782c89592110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a924118c0907d4612de3781238a79c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c558282bc96dab84afcefa4da4751eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be3226e95eba66679bf22723a6599313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845d431b301e6277eb83a63460b6d8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da231b07cad2e83133d1242f87680a4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e935d394f634b2b0a2bd32b65261aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9810f7785add6d7a30c37159f5dde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177ceb10bc5f5eb3e06a9997ee8e36018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edb325fca7f32cbf5261482e2dfc8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010d65b8c44546eea1b58ae5ea1091820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b19d36391613530cdab34cee27fab821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239047e5b05aac6db825455ad05017e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85929791110f13fe759df73b2017bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35af5dd8d38499187e2f3cc69951b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d977823ea4c9177d1793710693f9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc53f71a98fdf0ca97a16538617b9c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcbfe36b435ac2c7de722e15322b1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eec198cc8f4b26b054e0f092c0f68128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a463c0c9315eb73a48bf7a50079e9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbdff418ef701b09d4202ccf1ed83730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369be0b7b66691037796cc912a65fb4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce953e6882e26150f47e138dafbfeb8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8c93dc8f0f3efa917a7b2ec64b88a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9337de3ad6a7b90ce028207abcb64f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9749957df26b6db0d241deb3078b6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b4ec032bd2bb71de995f02256910736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151a717f62dfa7f24dab78225f9df9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdcdf1f694a18034ec2ef1823fb14a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e309b6364fcefcf2f963bd4d8643c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa25497c682054d704b463d02ba958c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e14b19babd9f73bc7de13dbc70402441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601faf454fa30e7208fe6445ee0ff6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aca31d16966e24186ae78e739d9ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d785176771093552dbda7e38fac81ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078e7efb43639c8b20af9f201c55b1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afeddb47ab203b8898b54f864e07e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32ea8c502bce59106a5bc001d8912447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b22558723810ec70f35de882a138f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df27ebb32c04fed8c3f762003c4fbe149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27297f20246be3a55ec3775f5279f0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea94136947044bbddee42fedc62fd6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fd8d538f87b9c24583141e2e7ff3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2c6dd576e316594360f18e24b7a7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574d64b91f939a56390a548df22d2dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31412b40969b1b813c8165fe8474570e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df2f2fc94342d40749eb3f4765306856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8049c8098f9dfe268bb17c891c5e00857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdb174b50c844d9630c117bf91c7f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9ec9c1bd80ad6ee5fdfd96789cfe859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa51f22e54145876cd180b5f703071560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffd177c80a1f81562fb9eaba39e0ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fdce78010663bdf06baa06204b35b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efd34ba5366dec144e2c1eb0c7ca7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d72a7dbd8a51aee70674bc8d7737364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5f2ea3facee5f99305f3bfe91892565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daf4bc34f07f4b0e18e2e3978f77a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aedb25a6027c2bc8d30c19f5b6a99667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fb62efd26b50ac159de87634495de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18423b896c7a998dc1154e984c005f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7179f97e1cdf591915a20c18b0c3b4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5eedefa3f6454d939c05d28068e8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a0755e2086dac1e6fcb814ef338cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aa163eb6fe83150273642db91b4e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7969eeaa33b8521987f47a2f6f450d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36423f3847ee8c9cda2c7de537c9c1a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908669f1cb659df735eb5ed62d4a0f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53308620e4973417dc58d0e32d5ee27677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29e338d12c14b7b08395cafed141aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc06ee3a9e646729cb4daf6cd99e1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25b9ebbe5964a995efa34aa8ff22eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46a9a3ee59756ee6235b3219fa01ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc94871ed2f3e71d0a73070028f0e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73c00f56d0520b55b43319844bd0dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63dfe2c0eaa3175cc98bc475b1f0d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836c2c0591ba967a9f052168cff689285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56807f3d1195026b0cadeaea30f71cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78d051ae6c2c24cd5c8916c2116fd587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e13ab1cd7ab4363c236271c1918e8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ad164b4e2df9ad6df27a640c5e98a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e013111cb01632bd6cda62a9f867490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74702f09101b14b5267829cb22a95891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c60cc7373b921aecb006b674d5540392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3d5a79f5b5af84f85162c1f11aec393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489751e4dcf87deca3539078f76ef7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697810150f7e6f19b58bf7e0673ec63095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f0dfa5990851f94ccfc34a815e90696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dc182fe1a6e08044f0cb755a800fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708de27ad375e397986ea17f0502a5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dec5d38c88bb7643690317275c709599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd2ec449f0cf9178437b1e928dc0f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0717a147dc4500c468bfd6bda5afb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4e311ce521a013b7a9decaede0210102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a191c64a03ea61ca801140a8df17db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895834d115ac8b0c3753ac35ee31523104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfbacbd8f304421ea7502e4262eb2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009ecdd08ab95831267309a6ac25b60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40a898c7718b503fa1305c9acd6ca8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7528a0cad95f4b3b9e361ec3ba320108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b145c0dd6a2a24e14ddb207ed35e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adfc6461359116353c067d3180a00d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a055643169b5bf4398249cce47cfc83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ee3c68335cf7087ee06b0e88fe629112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a627eca7f38cfbe48998c72fdf7cde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca2bde5df8d01a396662218b0c5c34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb123e5db99b86ed3487932b16f1929115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f7e6c63b52ae82ae748eb5b359d55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85070c0b0f1408ae6dda102a1b6b339117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbd6c5e7f10120baf61555450f5076118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e426890c1d4f782a5a7811d7484f3e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60608b1e4ee19a801c1bd0b237e10492120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ae633c14f25342578aa99aac1bc50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82708243b5bf8262dd543e610079c608122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c06d08bfbce3992d410cd327de9d8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807438efcf943d064efc098d67aceab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedeb7a2a07ab4ec3b3996018b8f88c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d6a65b59cdc2171f1b8d02cec13fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7567fff9576455edaa53b5f9a9c9df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdd9a218897bdf79a936abee2fce5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931b861f667e2c88fb4c8792924b3db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2d696b2ed478d7d4b962dae8e2e1d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe291f9d2f2bb6046405c661c00d095131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e43792a22520a936b3dc4a7633d194132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d466bc180b7e190b538a863a5d0b02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b0ff972bde6d22294ac48e6d8bcd2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88526a4dab2e40fd8915f2f33db9a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21045d115477a4d8ebbab82dc6d4553c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0fb818caf625fac9b3003f34f5ab6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97107d58187358ecab299051e6acd1bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d033975d71d84d6b7a19b504017329139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0664bb171f7b21d217ae229b6820f30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed14693b05b900961e77b24734946df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c84668469579bf9db47bcc9f9310e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57603414f268c7466dd0cc4d2d1aa318143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086482815fb009d1f8830fa206d3037144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eb115cf7349424e4f7f7a1e23a949145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef161dbff820e2dd6861563c61252c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6fa24555a9f0db6ff1b194897fa91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dca849e5cc27dd6689bd9145574c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1681a00b643e9a757f734318aaa85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939238654985bcc9db6af8e8be60bcad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1cfc9940bcad5abe36c02bf1dab3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32af4e949090e6aefb46bfeb822111152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebedd9f9e3871912b2ae757095b268e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977debc0b982846b554cabed473d57f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76e2d0c27edb598bf3e83fbbebfb72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578706d961116929e9b718c4dcf1b536156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ae8000f7ade2b980a2ca8a8774964157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26e9be9ecdd574629b0f124bd8ad08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b40336bfa87e4ddeac7cb387c62308159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda756bd3ba05720dcbf1c6040dbee27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b64ff5428cef0b6060d6fdb7f17be2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42aee17a339b94301d8ebbb28fd753162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cc71581443a8ca691c18b50f4e107163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a68ddbb91df02597052811c64e046a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d061cde1742fa55858da717c2827bba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c278934f8943795e9ede2e75e72b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0fb3acef09fd2af2262095b8acd0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59681d2115d4909b9f660dd1221534168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437ce83316aab9bf4183bad1120d882169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557688cf3271a9d04871e2cd8ce0e1eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3b0ff66865675e51ceed22cc05f89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35bab156778633a48647678876ba2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd6249e601272746f98583a7ded4cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2ffeb582c66cacee70498196f12c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dcdf479f8dcafecef80ea1a27a32a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282efd31cffb9c75e564bf9eb0340da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e535e720d8b3ba060f8c72e065995177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf048d96a87990f48717d2d34df2ea9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bc5b628923b8fb0b1d8afe37a42fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b6f4b76fc8562c0bb75c209fc5d8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a017e85bbf984294808e9aaaccebc11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af067cc292cedb6ac1f24ba42dc23e60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b69220c5323d737decae7691e2dc48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271febfb7dbb83cc656050be362fafce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56095f990aaf8d58152ad4ab4076dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e01e41c622739866d4957525a390c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238351379ee7f7f5d76b3acf0824069b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0efab344121b4e90525e3cc1e71a20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f36de662f029cc91aa6ac599bc1d92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dbed5dc550096181fe317a6f505d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb991b186640dbaf49dc11eafeaf18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d36884b98d2780dfbb31f5d6922090192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736a438769aab4510b1e75020f60266193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c995191a52cb6208e8adf29b7d0c85b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bd050b3fe5da722509b27cd8fcc31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ba07fa00a328f4a0fde1bc8c00e00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6d921c7e993a808292cd1db5022f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3e2f33e6342c91444fb4e8bf41d66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd16d8907b573748ed25dab3bdf768199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30f04ae324ea2f07abd88e636bee35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213858f2cd49c5571e0d1aea3e90bd85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225d5c669b058f665e14dfed6c401b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486aa15d15b2978f7c822c6c6b086e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7687714262f604f1f9e7ede16500c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673fd4f88a26e9a06a3654c08977f61205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21600113a26806c9264cc9ee8df98abb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cbaaad3b633b5c58873a61c9c19a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3fc0831918c36153d8cf930e0b864208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8338196ab9a70a1afc54de2dc93157209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0008acbd6a00b223b933baaef4b9bf1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529643645866e6e3f971b1c41d626194211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833104d2b2979572e7786ca1169306bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a0591650bf4ea472fea0ff4d837f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02034f2fd2b1762c71b73bc2c206ae4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a48bd0409decf8e8ebfc2b54cb0091215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e0a11a43f2726fc5274d00b9729a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a38f23f3c2b3b278b65720a852891217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd77b6b4eef29e22e8ab5205919b3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c15fb56d5375e55e6d0ecaa4be9e3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59079106094c901149ef96c094ea7649220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1176a71b1fdf1a3bc5e324da63c89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf584a0ee256141e35ddf500c0036f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c071186bddc05c97f184cdfdcaad1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc343e27153fb7f0e41946688d6f66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddc6631f61d01daa36cf6e6fe1c3e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda55c747ea6f703d857dc47c5fa2a52226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b696c6a599cb586b4afc0e7f7c08db6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c636bb0a0056278a866800afcd71f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537001405413e9610cc8b552f38d1728229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ddf4f82305fa62df4b9ab3e3982ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37a5bb7955e284f539dee99358b068231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5b0dc8d901a661c9ab394226f4ae0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed12c03d1e31a054e06498cc70793b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e7acabad95d5c83b37e731f1caa71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413edfa9ce323cbd3afca05da8f4a27235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971bb0bee223ed4f0202073cc0768ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54d699e5feb2fc17039caa9caad5e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d2e5331a232ba6c651ce304405167238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca812e49b6311b38e45aed53f51244239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af839cc37a0bfc7beca9d447e26c8bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf0a6475ba5ce4979a6f4743600708241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba09d52109a2419191377ff59c1a94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acf471de1ed2e35673e85205adba94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac013398e1040c3d74bd7808ac1c930244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb78c78a0bf5427358dfa8330ed7f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068396c920895dde312ff4d188a6eb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b446ceeb55ce4993c55b033678b27dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d53f9e0fd36846e500f4534666ce28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631da221f4c3bec054fbf7ab2b354274249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571575835d6d367915001c350fb0ac5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836339106b6c61047102f2dae1b5274a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2cd53d65f90faebe48eb640469214252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8ce20965a3b6b7bb0c91568e54e51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4888139368065eef6a33d1b956661d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3e008b4946dadb0323c1de1f16dd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7342d33ff76b30b8d2659c2d17fcd1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d6cf424c7e72dfa4bc107e4327cf0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5c1ac7ff9eb9c2a251d66c25641ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07825ffc45dce4d06eec092a48ac72dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e0349cd2f8b340fdf4e96aee562bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bf6b6e7cfdc688f7a0e55fd762424261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a2f07a283c27eba1017765900b7f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b31283aac219dc1ce43101140274e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df780cb44a31bddcfaadfbf04f73d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cceef1b7b96e9cb0833d9eba61b3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2752f1e8d4f23f2711b977ba0db02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a97b5cb16037f3ed93c190e32b7d7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded7a0476272e1492932d19d80d4ffe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35d0dc1c79e9c9619a1212a483a7e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c31903997515ded5ad164e50db5a57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7b568efca58fdfca57684bf9c4c2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740787279eeacb5c5ee79923a716d86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f3616e5620f79630757b8155f7fb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653442e8f1cf54d30de0ca0037fc114274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae35724d70a9f8aeb9c33dc65fa9500275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a410b921d92e2f0182e69516d77058276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5c988db21ca76147baf4608240cb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f42f4217f40e6e683480fabac6c4d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f68cc8c51c69f30b7aed17f49153e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bde864b933be38854538bfc689ccb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a6607cbb8b9424d002cf6f441596a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983978774f41cebdd158fe22920eaab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f2d2cb39692b2a5ce349b8a52c129283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba9aa0f03893def2af8c1185a18322284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dad5bbc3748f42430dc00b29c6d6bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee77f9adf5b75a1587b4e2b3c5ec28e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a819be75229d9ce00dbb2a09a74411b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cfd869539a60a71701618d7ff5ac8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c3bc694c5c1598c124991671eda8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dd154f3d1559233f0943c9a5b7f91290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc54bcca7e41055c4d0d230b19e038291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7750f61bf1d95635458893ddc0fff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71277632e92a716482d389b7803c978293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362296a77fe18e9a73a6dd60daceea93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb721232cd438e81dea04fc6433a84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dd6a2da1f2b05aecaa3a56d06ab48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87e83670d96083c6d15deadee4c7b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0fd2a3d84b504db016a14901601c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e275acf00502ab7fd4625db1aaefa14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408f69c07afe66c3777a4b8798c4f6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f6a7119843c76f77e619a94776406301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ca1e0144df47ab067af4f72e09622302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb70a03963d6097cddae1cca6facb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e937ae5ae4a17df1e631ca30b4ac08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152c274201654634b3ca6648f19d5d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af466fc2896a549b43607419891177b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a65f7061fd78e19ff2f0029d901e7a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e174d54bb952ba78890c8e048afac19308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9b192edf96047c13ecaaf52aef390309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bb253718f8d3ac752061ae434d5ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8a0b51b31fe5855a953c6de426369311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9188d259f2782a1f213e816f2aebb1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cfda22b738e0b75a67c0dc32f06d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47812cd74bc48aa2ef35cfa76d76c6e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced53b8e911ff7d77dd595be40b337e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cb8e6ffc8e1b7050eeeeb661e23b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d86741f192ae3a26339fc64d7e65e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f637c5c22e497ae32f9dbbaec00fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcafdfffc9e2d8a19c9eef846b72d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48868e6a27a825de4fb174274fbc128320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ef1cf5fc5cbc8a4b78bf72dd0724e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a87994bdb4bef46b11877f5e65b0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445588f6d37763d44a013ad07287faae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fa82709a568f3ad2ac8fcf042ea89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c9771f1f48ee8fd7ba22c3d287b76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017ef3f615a2f930da19c0ee304e604326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb71b96b09569ec9a6b5cd4de3dd67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb71b2d5115ccc47d954ab45ca4a438328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255634cf36104bc110f28a0d6e87d7ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898247d52433e4396b1cf9dae381159330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3750cc6e251783ebf7a0e6e4b260f6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e490c40218ed7fd16c62ca358f340ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a60160770e7004f3aad069ff50765333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b899f53f649001e7d05ae2b523d57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2060a7af561f4fe906aff205858449335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455d24b4ff194697d6656d7072a4f76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf649906daeca153973432be86b0e7e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a06e88e2bb06d2345b9a966423bb7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b83090358d3553cba1cb2824180ddf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7f5f5e60cf5309137ec70ae248338340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16d984ca11923229aa9c7b975b7a7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97812faba812be13ee0dd684a5f8218342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a24ebec787717a79112b16390a09a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220e11457be53b10c9656c88a773d0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3201e6b02190e170ac0b37b4589b2f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394bd44d3828fe74116f41a99a26f31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbf6b581e2322f86553b03660eb4fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0690b5f36764e822430f85063b0e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b4031520dce65c0be78fa297f65eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd73b6dd429ae8ddf834d01a6e2a77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b8afd4685641976259e81d51f34f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be868b385b827a4077b90cc9d20896352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd3c395be3ea102ed49d024ca48f6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01919c59764d1592e75e863d4497590a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355dd90fa5d8a8f33c9081edb0c5695355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbc0d66ffd2618c15b6c51efeb7a91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2552846453fb072ececd17da32c94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9905dceaa3e31c5e8fb620147b7d13d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1176ae95e5168da30a2f682ec4287359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0c4c35900f238537bfc682c78360d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be90cb5ad979a2553ca7f4a487a142a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b30fdade2d8a3f187c39f9084c819362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec951961aa0a45774308d442b78b60363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db7a8ffa4870cc349ce5cf9c42506e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e00e4499d1547d5345144d93254596365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b260754093f7d96a8715de5a654ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570ddf4fe7aa02703c489666a05c8f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31899ce5cba8bee487ce81dabe1396e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98eb04f2ec28610a9d319c072ad5f19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e0a609a31caad2662dcea5c9ce95e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a24f14b8613757523e12f081b06f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3becb2faa8be08e6d02f9d04e4dad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0813fcacc3dded7a7b11274ba7fd74b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaedd6d48f5c2f413b594c1d1ce1239374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66624b924d037c52d354f35ebe628122375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f681fc38f4fd6111aab6501f1ce078376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ead77d61477d4cc3d24a8cf4a02a87377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc04bf32f0a1223429168f7075fdaec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19678b1cab336cfa80a6bca3ace8ab98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7597fe468d8311cb3a41851d7fa40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818d887ab0e23a691988854450d147c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352e5a2656920e6a3681d3f04bf13e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df967a855faaf6f39a420b3669b1f48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29e64ba502f0fc77e60be2b8c1e0a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ef7e6fc789192ddfbd02a7468c05f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa4ede233f67d6afa559f1d8e821af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdf28bee338526aef5ce7159aa01c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07387e0dc9f257248488e48479c7412c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30814b57edb383330aa8a5f2caeac6df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4db957ba767c2b93631eb8bb40a00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dd31570885f6e076393b4e2e5d43b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010583a00a007476771b1f952786e97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ebb01d1b134fee8003273a45bbc82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8defead70d837ecb46cdcd7144fc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffadca444fa11908d26e85917b23054395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a3bd5f0e31ade3bea14fbfdb517d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a683ba610225182af422a93530b966a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2bc4866426d9b8d512e1b64c2609a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a6402a9c543b0852a7cc8148b5c9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b065f24563ad3f4136c2a39b1e052ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2aca746f3c88254d626598ed8ac564401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f53df29e8e79b24d84e1cad5310410402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f42b9f2f10ee8c3357abade4a40837403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b87b462158d77a16ba5b799c0dd53b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491eab628394345022c06875c2cf0cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e7e86c690c15348b374ce0e6f818f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624114a77f1feafc86c7ba5e3bdc38c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d5901a8a85ddf16e26eac145f21f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07f5220e9920e2d718d759bd0ef474409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae77d175f416716dfb176a9337cc74d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ae75a5d0aaa8713e83e5e44948f59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc99d683b654280694b3b38e00348e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d2527a34a71d15172bfa24d9f6a96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b873a8d7d55c4b7e9c0359fbc6afee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3a7bbf5d0e6c705247d6d146042be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a95e415c61727f5f5c47735016b4b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79052add83963a7ef63ce17880d39e6c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b631bf4545991578d3e5db326c841b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c3d32166c75c47bbff9326135ce16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc926163fb0edc21316ad453a2d8f7cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6fd9a4f1451170818dad375bff71a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04953c249dd93896eab03a8e039c6efd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc933d33695d292ba31f97efa4b802f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ed851a6d72374c7b014b0818af672424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54260d497aa39670f74068cd41d040a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc73849aeb57a5f5f23208ec73a822d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4730c03172cba00bcbee289e5b6d3d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924e22e91eb7e774fe66265661330b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5227ffeb00cbf5e2e5e78351cdb385429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e59746ca30b44652aae469758a273430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d52a1dfd1d83a62ea75e8f99820966431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c273f65fbcf8c7c08605d9c6417925a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cffd9cff5c464a1759b8af4d7c4ba6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2ceede38f699f38ab3b4e0378579d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195757a187189e8684f764d33561c40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f9af839d517b0a78492f56f779de2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215816ccdde6e97e5e8a06204ac15fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc16129f623887b59410f1856e3baf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ada9e2a1f98e897c83c393c098fc04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385737bf7faa5a9a0d45f2bd83850cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b338c3b03f8cfed8de091c0ef291a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60d13d56741694dece52e3e7bcd635442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921a39b1dec591a55e1f69a59e443a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f49479e61cc26934b9323e1e6a564444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9d368c345724da8a3e66d1e0b5b03445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5af705d874d42353a99f7ed69a864446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f15574595f9f10dd77e4e085cdd584447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14586a58709c3a1e69c9043cf1e360b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6083c274fa63b1631b42b434773509449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438592076b345b35e9d12ecc39efa904450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef2f90728fad427780999e39bcc240451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9698a8cf3d1834246aa8bd1fdf9aff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5563682fd460bb0bc155ca5de1a9cfe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323f1ea2b1b85a4beaf6bbcad7e1a63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217bb74dd7a8f47e980b3ac2bd22bf5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e784ede1d1417f92d45208adb81228e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1564cbc48a6ccc3ed95971324e7890457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832550bf31ebb19387ce203da2dbbfa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84917495d6d437dba84e659d926617d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561e53af538ca22fd0e161a4ffd90a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d80097bc465a9e37219867a97713ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307a4be2c954346d0a1c7f2eb1a5cf9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a194214872e09da51115df0bd6ec81463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4bfd75845c506ceed1895fa009037464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0568505a7276587ec10dcf632594a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678f72b4c7a14be17cd81e346d6e85d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9217a9a3a83bca15279bf9adc0e77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73594fd10f4d9acf9a79338c2d469042468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6568cce5b6f0d2b22190a48ff4ef5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4bd6a7310d86f11d806ade848e259470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48135c4b55b4bca54e45b2c561d46c69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe7c37a9ee42af496f58a9225ca4df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af42919460f994534c59fbdd495018473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd37134403b131c093373a1e7a137fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73789c70725b643fc22b856f21f5d4fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72887303083b026bfcab8413e06887c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc717906cfec5a4314779a101896288477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7893431a84a764ea7a4a3c94ca69aa2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e6d38f92b5898cfbaaef1fc935f36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe9be9d254d4ebde0e0eb22fa75554480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695cf16f2cfd493a4af1dbbea53ce88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026113578bc3dd0dee4912430437dce8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ce6aa5547aebfd02c5a117f02a511483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793801ba02852949f5ceb30e52fa61d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5eb908a03137196c887a625a54d86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2672ce9168b75bc06141490d8ab3837486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbda5a58b2c77c841dff65a5aeba7e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f572e0a383c935088670f0a638067f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59e4cc8039cacdb9db68b8847c9b09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05f7b863ada9d7b5f681c61c5c3b0e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7163fb24baa9fa8efb1411969502de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fc62f4b795193635a30859a01ea62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464db2dd2badf532ba8688289877847493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394817dece3ee37544a1a210f7ec7039494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfadcaa7fc73d7e7e8d8ea8b041b17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fc058fba2cc615d0224fca2242a18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e0bd4b086687bdeda26e6355d0729497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bb245d023566c3c4fbbb9dc85ff60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3cbe903aeffae80c47627b5e48870499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bf37c8174176f7b110ba6cae2958c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704d20d63f545af21049dd01cf59e7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d326ffd4ffd4239f28946459912df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c64de6aad175189647e5438a52a00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab757c69a7a096f2bb399c168016ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c4a571d7ebcafc0c23113a057248b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a411ecda0544bc3d9a05f3a6f395d08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eb9a0b5fe8f4fc492d54756cd7ade507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea202c065eafc7f781ba739b45406cac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae4110a8bff9a2b5abcaf1ec98ac5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c004900b075c92b74505648d697abc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a462f565934da606e7cb93f02729a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca17ad5d3f63a40cbb2ef608f6b8480512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384d55e9936ef59adfac68c2bb2408e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873c131a414a78895d019f5ac8063c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31661d9e27b6f7175846c5ee7f3f0937515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a880bca7aa6552cf7434e4a033b14516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc05995f4ff2769257883db0cb50ba4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415e1e3e0262ed3d4aba589de527d39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dbe821d43ae7469cbff186271d648519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c755d26ab302c29b69e3a78d7e8ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989a603a7b0e4688b48820c4e92ee57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ad1321ea52ff55d04402aca40c77a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f133f2fc2f533a05335c147075e09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255376ff735c958507c0d423bb62850524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c33dbd989aa345a5119de5ab70f2d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d327452c6aab76b0a64d04628e05b51526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad9b381b000bd3f69b75e6c9570971527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798af09ce0558ef633bf96335a2e480528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d6df32dc6aad1986520dd56f3d2fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f077aa2df057c9407bc009d98305b9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ad68ef66c1c7804a8fc1970933ddb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495bbfc282c43757e306e0a3613038e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdbe657a91288b50316dca2a1e470c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823de2eb64c2babd9ea92b461edee8b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063314ddb3bee9c62e5d1521adf77e7c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0400fa0cc52639f334c3501526c1d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843b125e7e5bb9fddcc5cdbd280e7a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f25a00913a8aab8738738fe72f6e28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a22aa774b7c3c1ce327df37551c0f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa57e958598204cb2616814c2ca4d8a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78b11c090a675354bceac7b95c9488541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bf45d6719fdff57d7b8b024fc5609542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7d6d3c77e4986de7627277d97243a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a59d329606050a72f79fd1f2398ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e39f53ca4ef29e8cca462139d8c9ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4545db39ee5b4c2d6b350b7e688268546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91095d1d05d2c55416c186f72c4cd91b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feacccefc4ae907f49742e67005a2fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c0b4de240f6ce2c2e379fb5616db9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50080f7cf489afee0dbcbc76127dc4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e50f93abcec319a243d8f5dd333fdf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495ec72a0ea16c23830a0881f754fc9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01ab9f8c8968b6e1243bdf558dc338553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97441164ec57d6cf6245e181b0a0dd8f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebe23a37c99cb822951af241f4bb09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9661140a934276d5fb9a952fc71705556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470fcf1ae83be5eee8380610244c9c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7052bb195401b6fe9680bb60e17c66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe1428a30f7b4f200e46204d0fe73b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b11e2d469dc6327e74974cc64a520560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed4069d0cba028447c0969fb96d191561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaec3c475c62b0d1e0fda4fcf533915562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3017bb130d9509443b12724ae0821563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa789fc99212e3810b865e7f238ee75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa48b5d79f8a0e465e2c5757467eae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d75d5472aa11df7ce2cbfa3e63df4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3b98db61ad1d55260fb9c82e602e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6f887a5136e392a4f446408804116568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f41b4bbe0adc4151d20ae1a2bcb48569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef04d814d94c47d7d94eef4cd87aea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0db815653d986672c3e2ee0ec5c9d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc17edbaa4cddd364b5d85c96a30b92572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16753612fa953042d927ce680111494d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3ca23668068ebf43cbb1a02677cf7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032ec1fbc79ec90393eea115eb4a4e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bb92dfb9687ff768d73a40eab5bbd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931cc59a06a020105db76d4fe81a211577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cfab35589d6cb390c08ec5806c5d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047042d29b65489d27653b76b361e87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384f88bb104f08be4adc0ef38e58d5c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c04cbadff560cde6bd45a45a0bd37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50b7ebf5566ad119fe3ae4cdbf0708582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a0f0a45ae69b8bb56e58c5fe7b196583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808c321f12408eb1f89c754a5bcc7b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8501b99c26a5a3a84ad05c6322668585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27ce81fd47cbcc98781f1b5e838c6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb22beed7af860623aaa281b6304937587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188e3efe6d6e9cd3bca34b9880af4c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99dd3bc23e99d373bc9ca577b97696589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9bffd9a47a13a837d5c82636306e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e4544808a7c757e54100c0a661aac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7bddf02f610bcf339d7638fc5541a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604447e60c47bcc8e2c4f0a70141f9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433e25156f05770e0145bd3447bf8bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9243cb9562a348cf65bdbcff86dfb8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4394aef3138641c3697ef2c98666d02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee0c42b5de416acb960ed8b4f6dc44597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49df7ef278ee1d3ddb73e9ac532e011598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c98227cb26f5d37693370599d4d57599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5eace8490a7e0fdba15689845a3dda600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803bf176e87be16c5e1c12df1fde802601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48faac7a67efb2beee19ff9d36c956602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03d14ebf88612b20679eaa76c92d04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb773e65de91134dbb40dfa4a5ab8e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82dc3219c27eb4b3551dc332e63377605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2f6eee9b2a3a17cfed33bad88d316606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825a83e4b821dce811325fa25f59db6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fd29a37f72ba25d3d2257fb76941c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b1a2fb1f4b5666a0893b4cd5555cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5c8c5c98dba5b556f0f4120406504610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96feecfe7c344dd35bcbcebec0737e10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dba9f64bfee5c1405e31f6b9d96637612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64715e12c490fd2ee35ceb98f3e15b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dba20d5592a5794896307121b9849614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93995a2d56ba0c893336a3fcb9c7c137615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fff58d1dd887d21bdb657006186edb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf41704804d570ce228e84716fdc9af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a724ebf10dc227a58994b78a8914a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785e5f61ecd14aaca1053a17f72a597619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506391cc222311f88d3d42013136f180620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df3664445c7827487c8348b82db6e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3b4881f1dc2aa615aa3c7495ae513622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bbcea654bd8a3b7fe68a1a923de52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38113a548bbc0666080299873a520a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866f8bb39f059483c7bd7bf09a759e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ef53e88d984261c36ac3eec63cbd4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b7cff959a7bddd478a937e06b4865627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32455f1a2bceeec097432c1c7767d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a4541f35117b615098c4f1dffddac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91e2d2e8d33d73152e46b64f81f53a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1980fb3ef61a5b3f9ddfba59c9d977631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159c560b90337351dd1f250d36a540632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa984be65117060aa317849ac09eed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cccecdd6cfc62bd674cd0b86c124b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10ec7887c2de82ffcf4aae594fac6c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef106c78500fe5ff65005171d33c31f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3f2473bdd689a129fc9e26b6b4ea3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95faa7dea40cfa750cb008094a4e48f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406f49912fbf7025d65cfb65884279c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8ad4987ce8f01fd747acd0b3b1271640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bdb0890a9c5efef37e4a8ec3bfe1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edc9032990555add5d828ef8e3a994642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a10d82398a495aed20af7a14b440b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735ad5555e9261038c488e37c80c377644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db15368df3610f7849a35030af8fe5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00589b70cbd93d78710ceb7b4ca430c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9d47750f2727ae6c5fd7474f7f09d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014429828f12564fae2d4eb18347546648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f74566d9bd460a54fe9c58e1cd542649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb0af90c1ca3a3c3abdb3a8de13247650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06caf17410775fd1600c78545bd3d8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4299e49158e13f6fb402fdb46f223652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f248cfccfbdf34c1feae1783fed749b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7212879d42838cad336a8bf60ad38e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a92399a9ae3dd922b5dc7dc6b05ad5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08935f57420ad35a8820f3391a860000656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6b078991b0e60c8518093f164ae9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94910205365f63c6d1a2645950e5fbda658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dce338bf5765c91e7109971bc7a859659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbc4e39c58bf15361478b932548578660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188ecad725715e57fefbf8e9a454447661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cce1ca9403e5eb37355edd8cb726d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a234c43f4196e0c72983ba4db5677be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0d695f34befb2c25da7f167f69d62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71eb46664a88e5ca5b9963781845fc3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabc4e3210f203ea6fcee4c5e7a4cb2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593052ff6aabd0e748d5a10bdb165fa0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39823c426bb9e81223e29cb15f035258668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a7c947cf2029d3c07127a3acc2352669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c48ae7ba10560952d8d20d217d40e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e22a8aabfd80c3ce9bbd510dfabbd9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9927ccaafaec0c9ff54fcc640726af1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cf428b0b6149f9717e589ba239df8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76398d534ec87e74e1fa23f14e934548674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb9d301233e46deee579a6353dda51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac5200d72bd03ab21bbf43d301245d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181949b128b79cfa55108f3edee46aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee79baa3d463014e8d151c1d1df8b74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fb905df38af80d7e1167b940dfe70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22be0f9c0663968d7cad52190add331680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf11d8d25028c7ed773313ffce1da5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab7553a3940dd06c1943766b54709a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e279511af75b9fee93ded3c2a9cfa4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd47cf72addfd724aa3aa920f9a5b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c48b7bcf38eed4842c62a6283c5bf6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d54f08e619731210b289e65aeb6589686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebb213896120a37ad6b47837d5ed29687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7a924660a4a4902eb22dfd147a388688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31ff6a9edcf5d7763bfcaecccde397689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82721c36634dded6422f36ee3ee2262690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc04371fcaa8f69b63b9301d8f4ee3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beeab933af22f2526bc65d73d365087692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e04e2e8fe0c212f16c8aa02edcef1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b348628e31f9ada86db17ddd26c07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0046bb726e21297b2fe455698d6fe72695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7bd8a718c01d887465a4742138d22696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa429ebd2d5f4f6589e3c3f75914f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c347eae35f1df4d7ab133b1096a72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbc491afab9b66220bf17282920bb1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808b8f7e4798bdbda3353703ea18869700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabc644f0c269e4c95cca301773bff1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6fcdc190d45052303c98d0afb527a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3309da863c9f14f120d9427646f6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99765b3c77bcb1399958a41ad7830c54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af075aac76283187f6273284b3d1545705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539a256a6e1f05466be7e4b5fc6dd2c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e35fd05ac4d411a5b9e8bcc556cbe9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619e340458b44c5bdc1eea97523d147708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3d3aab49a6baa60247274f7f42023709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1689057b010f1d27592b426bcd220ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadb0460c4bbe517be603e075fb008a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4f90f3e00bc2353b9f9dca1abbd94712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250846342e7b766a81a97179741370a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93326edbfa7bcbf9e49559832cdf5ba3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be291fb2f30fae4e268764049de11e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca79c6a2a7555824d9fa37c98093b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d2b92b1ec41d6e11c3d06df4cf216717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c397fde092618779dc92e1cfed293ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2c2419a1479af3e863360d2dd15b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847bbedf4bde9473465071cb7bfba9b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736e200a0b23413926573bd70d1b3cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1442c4c1742c505e4cc8b055e7bcb22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49f5c1184110a96115ea6eae406946723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f2be3b2e67b0a4e773ed1082be6c3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2a98de2d2f3643c09ae108fafd21a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0037fc16625302d77bb18c661cbeb26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df884c9aedc2aad7180710608be31dc8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f4fa7770192e22a7840b04ed13260728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a6dbb387a4f56b370cdf32619ad23729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402e1e5bf3fb7b16c778e64446b8be8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c51bdbc3f337e8017a19e94baa631731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0ff0f080bed4084acf2e1bddab5fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dc65ec94dd5947295e14457674741733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600cb7c092ec4a4bb5c8f2d539fa319734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75408fe0b39c643a7d915dc9df0716a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc60a2e94f0eb0c9f54387d3c4b225f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80576fadca3c8eea8622b1355ee1b58737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f1618087a6c5e35f1c296486a280f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55645e1b4c0c8bada931885f5a3c94739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0134f3d46b52b0d16c76a13a1d997f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b359f6ca944ac563f31d6b166383373741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f293187a7e7baad9cf39e55965c1deb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903059bf5cf97fdf5d001aa0aca2f38743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128eec60eb0020fbb39be50c59dc81ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e881ab6c7b0de2c12bec423c2cecb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0fc0d87ab047c6ba0ce6002a31915746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11fcf2cc0e83edf22c60b9b0ab2a60747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ac480df17b82357c9322ee1b0e530748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477ddf8993bea8d76b9fb3cad5b4bb6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5def108c9367d951aaa7e0d02aa914750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea47e323ce761c7820592598712be2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95636b136678aa53c3b4dfdc725ba1e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28086f32a439cb416c58a7c1050db58a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad03c7270075a941f7613709a5a673b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c785bed42d12d481c384203532d849c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e64adc926c9f091e713afe3c09920a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2edf7acff365580c52bb368d09f18757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edac5da1c86404b15e57e3e3df8060f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef0ee836455a8e808d0706d4467ec1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>