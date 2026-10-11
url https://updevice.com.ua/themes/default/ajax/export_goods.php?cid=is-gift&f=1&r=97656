--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34319ad1b6e4caa126a7d9211f58571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd214e98f57460ccf732a00ae10bace62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54528b5870e3aab539fdd5a11f489ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da4cb4f7d54447c4386a7b6e64a87e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da28fef43de9e4d58194e80107247d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfe5bfe1c3fd4b6d564f75c73847046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00ef06450c06419aaab9c9db6f4c877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9a685e925e3e85202cee58641d10e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa27fe2aeaf453ee72238bde5437579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cf246abfd5a52b6be00054a42677210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533ad4a8fcac51737b3bbad22b5929011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44717a853b9b38cf3422067e19f0b16a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9ddc80f4febc05892da706a8ca33313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6511c089cd59df96d9aa73416d7100214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de49c95ee39aef88f50e1e4a55155f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011e821d24f060224880ff49791f5cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169f3d455b4fa91e695b6cdf3e1b04917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd31fb2e4774672cce85fd1db3e177218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886f06fe192600cbe17eb9ab27e6f4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99462147ebc675112cc9a65b94334120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45114dfd7067c5a0bb8d07864dca5c0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7487a015f3d36a2290caa120b04dbfb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0ee11ead470d0fffa1862611db79f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd82f706fe156af987b447fa25309d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877c339e5dfd650434b80e938ede49225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e1086a3426987edc2cb8ec1d5cd1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b2144ea55a934b17204ff69c2f94e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa508a0425c8f74d3a43ff37f4168ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e1b3fcba8e8a2b7bfb96559aeb38029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445bf47f3ff0a59c371da39bd31181330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385676f5ac7307a75f04eceb9af8128c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00ecf32ed273cd148c7790072f69f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83823d6d1c78ab1b89b331c9090a5d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c5a917f2cb41144dd6819013b20b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3bdb4a7382fd91f0c712778b43a3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37f23ec64c3fee487d11509024229c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf5385c0b9a6661cb46af07bf9283437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01e8619d13b5756ec4b6b872e9061538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266d7920ea268eb32ada6d245e982cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f8d1e6bb427f7eed45fa087af0d2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000660347eef85cc68cdf1cc06d37cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205327c34098566b2e73579b5b998b7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9dd9ed6813877938d7d8dad9aca5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3179883d0a7a8dca6fecbd660f20a0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be795de19c2bd3569086d03fc179ed545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256972f61f2f32a30ba68132eefce1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65829f783a6bf31cbc4e0c6629d8fcf147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d3ff71f145e85e4a57af61042b39a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a7c7f603c7ba89172366325fa3e9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c0a104ce0cfe3a25f26b5cc95467f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e92bf7eb99e2a82d9fabd60008aaae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978892cd95ea8c83a1ce5e538d30fd5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e7ebadc011c28f6c9ef0cff03104353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f1124ba94605900b7eda210f87cf654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781af98c1e406c6e8d226ecd382a487e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cfb8a86356c0da9cd244667f42de356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd60569c678d085a5621bb8f0badfa557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d78f435798471109e46e52a021c13058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee2544e4e82d166d72d9c7c17c178c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafd570813a36ffb2d61321260c0a9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2a5e5945b243692e9ad0b92ea7a2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a497da24dc4b25b02cce80c73e9247462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde8ea637fbf88a1997f86d6275316e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de4a2a22819de35452b85c8412149d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70531f1a322f6b01911047f52abd5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc03bfb956bbe4a20254d8b887d733b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d62141badb900890737916fb3693467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ea0f471e101be076896d5d6da307168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57978a44349eb4fd8011a35fea4bd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eba602a093208ca3bf2fbe7dac165c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc137da93731f529dcfc3e6488f6f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc18de8b0e6b81dedbfcdf474fa3a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da30e11f3e7e05de6d6c56db7e51a9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d51741d43fa55edcbb39e718fd3e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dcf4ee537eb17ec7714dd37e1fc9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d7f1b7b36cd9b562ae59c6503996076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866fd4ed2158050364e755d9c86828577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bddf23eec64a1dd92fc02acd60357978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d333ba8fe15e88de866d46eef273379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f35d1d1d6c5599ac07af9e885a9a7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafa6dbc8f9ab144ae37aa23d6ca6d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5214c2a39787f3564ce2802b1115982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e0a3e458df5fa31c93fb3dc04871983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dd72dbbbe641bf4230002e94ae51384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c09b833138344971cd39437ff034f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558df095dfbec83d833d13730fb0f39686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dd80a14908f5ca1f0b8eb2dabd29287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cb8442823c45c5749ecbef9bdfe8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99cb17527626cb4f6837595ba432ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eae8262082ba0921b1873377054e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b33128e57208f170057aa7328de6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f9c47fa6d1722697bd7b96d725ffa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3575d9bca129f21e3c09c92cda9dd1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4f02420c4c07a49dc3c2e55ed002f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643b4d73e57485735ba1ebc24030bce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742022008871de1712bfb59b94d0a9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630c634f2c5c99068317ce352aae99397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927d0489dd8d415955f59a09a4c285798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b62f87a47d2c000617abb337fc4e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce885d99e484c3c796e9b18504295d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76973f5ce41b7b93f8a6ebd7d4552ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdb1dca2a261d334c65636600e0a8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35652d3f3e1748495d8b42abb9da79b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb60ff575aa5e4f07d875f3bf406f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7e7573a34f8ae59f3d25d456470fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa398ae911f06c49c3d9cc96e2eae09c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf8dc288e55267b21ed4c0cc427a4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f84d66e37a4fa31283556a7d6849bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2790177f17e0912a4dbfb8b880686109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5460d04623c3bf114280ecc9d3df7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3f1740f240daa1cb4fdd56435489b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96b014ef3b461bc48c119ca619b9df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fddf39fcb5c38b49f6877424ed52fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81da7598142fb582d7fae3b2a4bb0e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56277800f37032434711b440e953422115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff72514a10a85b0f1ab7a83e389efa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfaa933ec9e89355ff1f3ed4f60ab6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3524135506ec973c900174e60d7de4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51576c1738c3806766cf0578b75f68b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8f2d0c76527ea3bf197937469fb3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5e48d7eca0358d5ac5dde685b3d61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd055ba6c5ae76848b6e35ff446dee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0fd035a5cba0c37f3cd7d1fca9cd6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68398e6619a0299beb5f2f315f7ece7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b405cfefea6917f3f7780d913bcdffe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57421b23c2992186c1694d6e5f780c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cd7d54254c0b06ca6a7f095b236b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50549732b369998a00169b73f9c688128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d1b584e59e0baaa575ccc71c5e0eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110653e1bca42a1ea3ac7759f3fe9c5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03ef13386a240c937c60efd7cb793c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9868a7528ad4f6912200066e0f302b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4085cfc4756812816ab3e16cb81a3ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043c8151114197cdd363f19cfd795b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003d958fa400eb87d625ee325ea86ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1766e0482a31e4b3111d0c29af915d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be859871fe65ddc1d46f0f5d454b83d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7739c15df9e256d23d0a530d12cd0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728f713ce8a07a2a9e7a7232979cf9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe063aa5fc5c2c38915dcb95e556cea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373ce400527b201e5df5538dcd79d05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e6974d165ed1a8a46951c7efe7ad2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fe496de0e3a52b6508d59651af496143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ec01d8cfd375adb3e14f11ff1f8b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62441c9b3d1489f8d451268a52c556145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a86ff16ad9b2dd118a3d31236a947146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b59933984953dd1f265d1346e93dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97aed63c5fed1d801f85feeda60f65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477ace0ff6dcf07caf2f42b76897423149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb21347db7d2a52c7c2734bfe2d91f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf3066ac4b4c66a8434a34f37ca17d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce979a46cb767011e26e8cacb13a04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eb1572b11509de80a5e0fef1e164c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb3615694591d51389becc9d5230cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03542d7dd3a56d4b2c7845b368d204155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99e7203091e717322a27ccb3617208156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002015e094af458fe9fd329c40bb0331157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315865a99daaed6e7e95eda0c983931158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1686a98c16859132fb10da3c11917c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030d8e1d84946e28f7df34bcfac5aaf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347e66457ec07f9ef7536ccff5052e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a73649c1c4e93f29b1c7e4088a2e1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bab1aa7e19e2dafba982108d0caa4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6987096c632f09b07af6d87a0d79d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883454ccb570f6c78c0d3e42ba9e2239165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935059c5234d9f79d5db31aef53d02d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3969de2bd24d84c44b5305fafc1da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f0757768890d80add57a7b691a6cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9a1d514fa63bb6e468ad0afbc2c06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3e948bfb70ea28b9d099addf61260170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0942d081d18da76672d88ce73a52e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c712067e20511cfca991f3864efd364172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de67891e8f2490de2d43f4fa69caa4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e919646043ec2602bedc1179060aa4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e556a6111e8fe27a27161504ef327175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699b5523ed61deff9fabda77715e528176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fc19afb89b05a03c706470924de3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc64c81e70ae0a48edcdee6490437ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99782ed263ebdc94a2734aef3dfd27af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68c961c3faddddd8598958e66f4680180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0ac421741b5a74306af3a244ce4e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0b6a90a2da637b223604c0cf8923d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8da38618c902d47619f63eaac6f379183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c267debcc8bfd825698e9b7863ef666184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68675d93b9c086d3cee9bbc29c6e60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9457785f53ae72301d19d6b807695bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537f319fc490f05a2d355539efa90b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eb02fd2debdb5a26154916be5e80c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb67dc9fbd19f635f194dd770f7f157189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12afb460fc357a7e319a676ebfa814190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9ba9561aad14a7cacab34c6dd9ea1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4295e1f70e4ce47811eeb04672bc8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d360b254a3bd2000eec5a1000fa62193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48134985a78be6f598a31e3d927fc67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f28d0b27fcb8a7899208d4c624c3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df0cdb17c683d8eb4fc4ce8fc9ab8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a416a23c4e2286366fe6493d1d92d6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbc860a0cc3d2e400bdcd2c0c7582b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119347964db53f4a3ca5e50162ee511199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55c8e8d1906423fa92493a6b6484ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ae2654a265c185de60ae2cef6f207201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81530120c487f8f00698f84ecb93ebe0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856574540980e101cd3d222923eb4853203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f26a7331997e196ea1c1fff416453204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cdef0bf31f79677001e9f650f62b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eec505e87ea8925540fa4ebf2111f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4591e74e40dae4c402054ed2fab7f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a559cf8c045cdf7510be272114071c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948b62757d7a104bcd589e43850d8b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8878a3db5755c8712246de6b13e1d69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20ca6f4ddca81724a271d886dfaf46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b74bd77e860719ac2ab88b4e2e831212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ad8c733fd933c1f355d426ad87750213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482a011376afd111e3ecbfcd7f4a7b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b157bb10d4fd3ec0e1826c58e42e75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e810e14b8349b7bcb788da469bfda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c14f456c6f250f439052946eee811217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1deb581b8003cdaf024d7820f1657218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10211485ad0078cc73cc1f3785a96430219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac69e4e71e0b92ceb3d5adb14f9449220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116a0edf43b645c1478c97346c56796221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c824e971fb2ce20a9ab7c773286418e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063d5d79fa48e69e02e2d6c02c5c315223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66614e44f8adb632642bdbce515bfb3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534725d199df8bbcc3d2ec72ab4da50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea095bf1f3b4fa12050866bc380de9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f7fc5187846f8a52fb7191e696fdc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e87c4fad19b37a488dd9b01a614327228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c664a23cecb6edd3f95fa7824cbf37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b67cc5c1b6a4e03aae7530b9d59cc3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405afe83eb542e2a5d70d632728372b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12d686b5718971494c3d4498d100ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa6c66ae7e04d2967fcacde3aa2113233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5dd782bed2c6b1d4683c45e0c6c5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990c9b1786a67deafcfa2529a8bf32f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149e252c6dcd78049d37674ffd88e0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99533a6eb82d1d8b7f9b01a6f29a3ae9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219346bc68de17949f073d069de35c1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009125e7f0b66f0dce2b0a16f76dc1b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fedbdb0c1f6e5763a4b11b351066a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a83202c63e77010d9c908dcaad73c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cc2f198ac6200e62bd838a6925f02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce786b9f1c54a1be28419bf5ac7f0c18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710778cc094a1e6eef4c68c84ae86ce5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ee690fd784ea5aab359273cd5fc2b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf313532c787d8a747f0b966fe2d715246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1804a1f29f6f608205c637e1466818247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d14b76b91424a4e34555bd663b671b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3174464737c02ecd93f0249579220249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4858043f45e1ae2e5428216ab2422b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08025b855c5b67f4cd105869810de92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565126edb28b12d431b57ca22e049db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747e47b024f3a8de338f6f67d823137253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713c32bac4cd48a6e165f867fbc1d7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbd8a61c8f9dac23c53b291c7570a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0629e8e8f556673b19189d9dd5cec2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1931c706b6b24506beb445906d9ac0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e648a4e8862f00bc0448936f1f362258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10368be1e52dc56dcfde16ef40a525f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f5c09445870b82584eb6649d79c99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94a37012d763c09406c570276bdf9e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f97c10bfa7023cd11e91820294428d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bb43bf6cc6e13923ba8eb1f22ca3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c46239b0fa391201b23904526c099c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdb6e954aa66e37a4f9a0e9253354a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144ede52e6e661c69d40cd57a574459266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b9bae00b4b8c9811fb705c183c68f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecf7de12f5d3274ea0b2e676e6ace7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece2661323e010ff41657c9eab83812269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cf96b227a85c446da6fb4b4b56fea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5968770a5b4f1c26b3aff28ce5263f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13058af59f79fd13ba6c9a84d69e674e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a064fa8f56c914600b5ee8f5c9f1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42bbd211d6db668e4911bd669facc7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4d23488c9168d127d3ed80b436fe8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db33aca419db16030ae019a16fd6fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc33e87adba2fa5f07e01011467531277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deea411421c8aaaf199ef1730909a5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa4cf46c3b24e925cdb55311b92fa5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560adc5b788566727c1c5e30c636437e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d19ed092d4615316587f55c0fb059f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3fde1ee9ee3804c44cc639842ebfe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0d48fa5ebd44d581b0cf2ee309a80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aec68fa47eeaddd9916cfdd4ac2a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ae037d46a48756ef62d84dfd3b6cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915bd2ec1404f853fefdfcb3a33329e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf888d4cce8ac727d169e8d1c203f8be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b117907e572183f44dd9660c6570845288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaceb8faeb7f67faf114f7f33af5186289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69868cd2c788c8f7c7d9700478b9ed34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446b88f2a1b6054be0434e51394302b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd405c4682313b1074a5b5c587c3d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bf48b529f42195e32423804a44c67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6aac804c6c126c634255f11a190c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e90364ca0ca44d775fa87c13d5ec1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bc9539a9a714582fdfd8502d19f27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bda634826af2d53144748e5a861e38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14691867063851854bd0919a126b3104298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf0c3586019773180a16c47ce3f385299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5c281fb5625b1acdfd4514a80b5c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260ab7f9b72f5e8223049f9f308bc3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0068ea0df7608c958dd4e2b09a18410302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cf918f007762b33a5331b547a1ca3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320d6e613726333a687dd6c5ad090e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f45dfd64f3ca7381c4eedc42d46e7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66e570f25cd43b66f38e2fdf3b6089306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b88b62232450221564c4db7c1fc83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b27ce5f99b83e1aade060b79119b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd00be746f1bbab4778d2d75fe872c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdee20c04a649391d7f49eaaf04b72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7c4b01583deb8341bece28857ffe9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371d5ac55734527a91b90d6bcfb3aa4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d53c8ae655e08085e6324f268c2d90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533344d1a2d5bf468aaf6cf194c92d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb436163aa04171bb72364b9672767a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c2b4cacde2893fcc73fe5ad5101ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97a7957e0253d8a065013d5c2f863b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1c2caa205aa7e24046e4eb5d6c4bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160035fe08e7ad0232f868a48bcbc04f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3cee4e2ca5e6acdd65e2e062ee9ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefcc25ef6f5c018d3ce1dc89321107321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58751694b7bc4365d43743867fa87547322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436f5eeeb98878ef0c944c4189c3ac9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738c84e6bae9b80413b0ee2ff377e52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22505af4f7d5de5190c8a3346c46b7e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f70a3d64b614512a7184edfd83c87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbae991f43031a41c6e510e2d17fd02327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177751ca96a27cb1bb884a74512a0d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5338760a401bd50d9eef1d0b8087a06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac3f60292a797d81dacad44073e448330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5ee7496bc49b438d4db62a07de514331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c315ec21b3694019b07aace9139cb08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19323e551ed1b09c218f026d0e05e220333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a54abd184fe0278ebb6ef6c66215d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282570cf2ade8034dbeb4e344c47115335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c3d9600b4fdfdc09c3ccc68871a59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddad521520333541faeb1a03812070b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276370f0b80b10478d533d79b4c5935338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb5808b5542a96242f8aa6c9e3a819339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6566346690fd649714fc954ca305c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381025a8a2a366688da4173eb1fa2a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee632f18c40650aea9822e2c3e80a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff30d3e34eda3eb3365959eed6d83e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f74106c598bb2cf260968ada3c2b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992880da792fc6f29d585f7346fa8c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a1edd333d8a1d63c77a61c4139056346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a74ae70fdbba11990309ec6eae2cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c8ced1bf5f73e5bae7d110fee6d03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144597185efe49878d9550863671716349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7e797b33c6da39a058a42a50d7add350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5812b658b0a346debc387be5febc8e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc553779f010fc8d6434dfef0722f6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e47e693a8190331bedb5b36d66505a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b0e3905296fb0c08e55b5b977bfbe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747c3ac1e29277e1c386b197eb50b8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813712b9d8d0be6c19b7c23c7629b6cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfc3c62f87684a7b60bc41d03f674f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c556972fd47ca47fcf9217022c71c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed779bbe46af3ac8a8d79792b12cda359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f2397082e6f72c792a009a36b2b40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9034dd3c6692e28f2dfaa4200bf3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e58136e8bc5b53070d835599b90d82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a40a5d93499463fd523dcd497f200363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c03fdf71176efa316172247356702364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f03b0642f0e0d14b1ec04df46f3de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe7aaba4175b4ee05f8f9d420c6d63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca4992eaaaca34efa3455288b47e9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d165aada100ee4a00e42b7abfa20f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355146114c40ea0d358334391eca1e30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e448b337f20613fd831cc66da3b0d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6e6dbb56fe8a00ace72dc10e53104371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95ef0d593cd0488b8829313d298fe4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e77acf6e4fb37a2ee52706c86de7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91332871bde4558e1302cf162257b0ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4697212a82ccace5ec9ceaf042237375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b58ff9f2de8751f1403b79f2a1e02376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51f61ac9a6292fc12535b48b1bfd41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b492db53fb72bce9c855ad78fa5b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfda4f79695e8064bbb0418c2f6486e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5adb68ccd940de2b4f6357e8be949380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee595142aaef7bbfb9531dc225308274381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ca88150cc03477dd94a9e0c1f6b17382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855959228358dff8209211c0fe2b55c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b592c916acddf075ed8aaa7c87f61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110ff0e9e62cc555d0379200dc4ca90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913fcb319585351ee6786559efa2ee7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075dd909d0c4ed9eb6edb5de835b206387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fe7ac65e3719e6ccf0a7c680d3024388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b24781150e2e18b82730ad8eb2fb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f6be248c45ba68eea3cb365fa1bee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef34bd7e6f709eb147175a8d30c934e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418e14900e02bffdfa9a2e26c487bc8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c061dd7dc62e4429cd646e44d44ee2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e892603c0536d146f95bd8f0a6a07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02648864c2ec97d81a1f289c13f67a4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10464460bba640daec9db0b389b59eb4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6109caa5837bb8e437e10846b5325e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef73fbf289a99bce3dc9446f627d60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6196d434f2214eda09777afee0d27eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c3d668a42e17ac94ce4ff6127d2b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf4dd465f7402a4ed29cb5ee5e41a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862d34eea111783c00b3a51efbf8c48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a38d83961689199fae9133d9ce020403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75507969bd8232a64cfbae2662b9a76d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4b86e46ee6064e90af1daec73c09a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e9961dd6fb1b743bb325a079e5078406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3099fb972f613030015e40c6c7f47c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27f65dd03551d2ad349247bf2e086c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5b7176a23db8be55c508fa50d8d1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1f8c13a510b28efe102ce6f481fc0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c40ec22e853116d6d97c1f86c0387f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83adba810e7a16b3b9e8a9cb4ee905412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9e0335f87d374294038438987046c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b04df8c08831479c32e618042f664a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5c2364f0332ca50de61b91746e056415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcab7dab1d1dd2e28135578a0e5673416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d227046ceacf2e789b6b8a28513a161417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c31ac737868bf949469d19c55f4d39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b751de7a175588f49bcc713aba2fa5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17959d3b13d7ff5ad2f03145bf8c0e42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8e23290182205d938ad5a040cff5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0e4498a205c85b0b3c3071d8a6e46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c5d23c5827eaf0e27643aff62c7bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489523db2c5506d7c1f58e97888d6b8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463005a2fa3af82994ee1dfcaf736f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4b09ed0f2b4e0ca3e8f85010492b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f99dd6762645a21ffc1b081fc5781427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf293a7a8d305c65c8e2cb9227c69e99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30235a877ac1f85ed07cd0372a745e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4264eda65a8e8a7a7a748d8653cda4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f725687fd15d99aca9a26cf03be8721431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8018c3b07117e3fd530cbbdf93a12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f94b69c42a8c4e7517440d9e5f48e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b0ca518252e1d48fa8bbe31320de5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d9d94a05bb409a3a2106725f8aa28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fe3e3c51b2650235e7e5400f2fb0f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc1afe40c6d98f23b85d53ca178195437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aaba8ca82f06e05033c2c75aaae87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32f057ae893226c65b1997dd458e46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233a67a9b1e4f22fc39a4a3bd67daf0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede54cac4a9440c4cb253457f3ef8818441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bb2e9dc91f1af77ccf7bdb1950f12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588e89721f834defe55172992a5ee5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5e98ec4a0289d09020584f1b90728444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59352aadda49530cfc31cad44cc715fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd486b2af487edb162d122e9075e2eb8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8251c65723d9fdfc19cc3960f7cea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc375fd252225562c2c471341907f13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7005f6e96064ccd174e801efe35654449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88e39ad9e408a633844f2eda3cb2d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb46a58cd0469ac5801376230a13396451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ab4cac201c519107addfe76c758dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadc9fc63311955acfd4a83caa980a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aef4989fd96557430e7df5a059bcc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887ce7269009fff4752bfc14310b901455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e060026932c47a55c1f23d4040ec078456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8204f89cb7a06c5221546ad2d4d3e7a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9b2218b21ea23174c3cbd8247ef2f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1753dfe14bad9cec3c4ad82afbce3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e1f71f4056a196e400bde3145aa3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac522d1a834cc307ef0ef01d611e93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3422fe3d334d66305efd534d93ab4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a574918b9705e806026ba5cc638ad4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57331dd04a2378cbec2b9774e159ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc55d26acaef7468037f2c72601d6f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004008e92cdbaca66b443e447fd18f07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea053727549ea8ee3015ef99b9724cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c43bd923aebad92732dbcd9c2a3aed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f293e3b9f5c5a4bb208006f2dd25a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1b7652876e4079438cbec39df07aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309c0948663b1dda50652c5305e7194471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43faffa0d022992e482e71d0caad13a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025215c66144ebf2c3e7e7ab28c6849e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bb6f73337df575e65139ceef04e5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f5d3a10ec8a57841cafb4fd9a6f37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc023de35459964857de76dbe6fe5fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc029053bb695690e5d7c6416c8223477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c73c73c06a6466e5cf3cd9234a3b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5921277b005e09378651ef8a6bd2e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44becb1ae3c71f8409119ce6ca48ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a4f7f2bc9e7d4ed80e14faf236fcc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e6ce4882d1e0487e519bc64670e3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706ff4b2d473e43504d02c5a294f106483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f721d0285b4a92002c423c34d16c950484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b07f3510e87684c26194b7c59f0f73485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1f75b0baf9da38f4c7e36273bfdd8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d704b0de3e01d2177b013fb617a65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98714150d50d66be93d8b074cc8e25e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de24e9240581c476d8ff40cadb0c3ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ec080f9eb5452934781404ea266fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1144e8cddff82bc4350770998d5cf2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e266690c1e9d42568087d406ef862492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fd6ec016fc36c7f64a22a4fb0aaa3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00f6fce8d057b0a2cf63713dc4cedc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f4ebc2985c63a9707e37ff590ae50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b258c12c2526f7cbc5540e3bbcc2ef2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05358a3c178636b7c1e58b8263edaaa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9e4f6df9da192006173933dae0380498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b70a3716bbc336f5819a47cb2392e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564e9a5baac7717e764a9371edbcf1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323aaaab2763c734457e0c904a1189e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952a65a4a968ff4d7ad2a72aaf112f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e6c0fe984268b28a1aa7f8b1f7be8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90429d3b403515992b9b381c272110504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf019fc1bf583c612c887a066e5d8af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ac3367cde003386f8363a2b99eceb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6ec3e4681b7980aa1496e2d04d335507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66418f8df902007c04ee91b02305460508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46920b42099636ea7f7f26feadc37da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fd46e6722509a0b1f24c02333e408510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aef659befc3db1d216a5ea3ea66bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e185d7669250bdf5453d07c0cdbfe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cd74189255c12b339cc323006fc1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2f1a7e331ee02a5dcc71b60cafa20514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98c4098199288afdcc72eee2e85bef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830ffea1c0fd33a5c0ddc4ebf5ec90c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526834b32f7a3994ce1acf2885d623c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591cb7781125fd771b5b7f2b92e940d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46561bb8338711db42b828979287e8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003087a93d3b985d50de4d27c6764354520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbc2ef3aaa30f96ea5e3222a0408b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6ff8a8ec9d2ad3a9b1aef0ba8f5bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05376bb5d0a770cebda0dc0f1453cead523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69d2ef2cf9baa0db823d0a36952dec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63b0ea9a47d964f0b15b721aa01982525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2a0f6fb7d6f309141284e1e53bea4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdbd3975ee079cb609d06d61064bb5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff66bd69f593da570a27273f393630e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fedb22c682cdab4a5119e9b303f77c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ea75e5607069b616bb06c968c7d93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002256ff075a079602555227f90506f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b28a176dd094d50dcf37b93c550ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14ad0f98849b3d4c653a112bed7d07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d00a371ff881bcf2f72b4a5270f271534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cf243ac9644ec86b36f943f44dd5c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e35653a29df3d3d5d4954ce5e0d19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8796af27cc72b9512f7506c6bf01e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb273f141b7fdbed0a21707d7e6848538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdce10c9499776fa81b4dc5c1b19f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e4e910bb24ad93df5e898c092874c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c124b944e771ae48afa11a2e7515e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a998311d65644d60c09fb3b555530542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf0f4cd35398435220695223f7c3c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb48c4a1e66f21452990aed116d7534544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01d36ad9d656ddb011c2dda9b0f678545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353d41dfc5b8b0a5804d6c969c86eeb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94700044be19918a3b7337ca50f6e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a3a0d9a5d44ca5c06ef8861da8d46548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a48af2372ccc206d152a84d405ef3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc293bfecc2473f5dc1f8b7965893d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7a6b54b2e51509b7564c93781a321551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8b14db330022dff208e7803ef9c3a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76f5fc8fa564c2046d830e17243694553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd4130b4a8f60f70910b41f673936c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab818b1fff96eb40506d5de93837a0dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac606ac1f9506b189e89abf131645f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83021ab868271af5960620120d52a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd7718d761843b951c5db5beb65982558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeda510b735e31c1c12958a01f32f3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3fee04091e22d5cc46f23bfdb62de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b63f441b9bc036ec7bf1bbb12a0eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fdfd976a12df86848c4c88983e071562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db24dce73fcb18d34069b921f765be9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba5fe6713a3e6e5783d8ff00090160564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeea4d81fec77d6d86c38f9aff20cf9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639599cbfca82f71453d01456845148566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc0e79d162b7e121307af4c2d929b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0effab7e8f1b8d9485888d3324f7e75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb17ab08ee1ff8a596937a4726b3a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999822827f283b563f0ae14e6f76d9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca327d362305d22e80497ca5b10296f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706535a458f89981530a2cb91f9c03ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03193c9469b42274b895730b3627567e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e3259bda81a1cd48cb24ed9ef61e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c06281f76cec5191a617514afa9d6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dec09dda014c7d1e175e131b6332d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bc78b877ff5b4abdb47f5877d8e78577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c56779bf232f05cd7c7f4fa7e0137d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ac585d24bf0b813b8618a0fa1aa06579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfcfbffd6264744cbc4046bced6799580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dde822730c94f11ae149fc4ae11902581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0cbc1d5df2cf9a3547275606eac5b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793ae18e4c807c511a8e8a313db61c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079dea5cad79b701147cb6716acac7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af11a4f1d5b2088a35096c61be55db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24a32e989ea63e8168026a77fd16a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad93f86024eeff66c588b14923d290e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37e84ee43bd7a77c05fa0b36d67362588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae881becac33b2b43f2ec250822020e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa0edab225976ec9db16b771d81f22590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf828e845c993cc264bd82b7c6a6436591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a8e08a31244431ee5bcacb798d8dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbfcaf99fa3efb0f92d0705dea0e7d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cf9979ceeaad585c91a734fbc6e19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd350720f7b003ffefbcbb60da9cb3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ceb9f7d796078224d37b52296cf12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae68d5a46694c6d21d50800f511a84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73afe9edeb2f60b415313f5885264c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f64c2ce17fbc12caaa7e4f1349ee2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2c92fd9700b9a711806a778260f29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4530c05e80ad988cf454e9e5b28c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61a4f1e1c683e43d74769d0bf8b10c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc9fb23fa1a5a94a5af2d24948a936603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc88d481c152175e273f0e95062d0a3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a4657f77535c80aa856910b3adddf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046a955a50186a928d30a616704d5b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79e34ae7a034873d399b47ef1c2e05607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014cf01fbc17e6482774a78779e6d50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9c2f3655473f07b9d9290576b4be3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c18e0b3700f48c8fe2ba77156e198610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786b2a774d7fca521c181a69d7a202b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43946e3ea2bce56a05c1ec3d2e785c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d716710ee178bb7f822c83b13083bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5547c4bd24c5d285f5078966b283764614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8f168da4819df592fa3e18876af27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12b2f3623c20db41c46b715f9b9427616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578a9c4bcd9de1b1507be6bfdffc924617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe358ad98eb156aecd2fbd058c8155b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18fb2c67fb0a906324fcff3fc857b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a4a1618210a2bf2d1555747f90750620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cda4148a959b1817e97c149148127621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5070bfcdca7c8c3bf9ce896abc15a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac09baedda4b2fe616a643c11706531623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325ba403e5adb949e68ff448a7639d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceb39fea267392bdcf032fb3797204625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3444ad693e6843bca5f061ce6e02a5c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a8d858aff3c07087cf626e16cd6f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdd1b7936a52e9db50b5ee0e5b2294628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3d2916885d7c1584c35c63161bcdd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b43fabc6b73d10598834a39ab8ede630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f55e49f401b7690a1370f6dcaf160631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd943acb8c1f7bb521b860baaf1f4a46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd63b460eed9a3582a391516c2eedbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc2f52867face07e3b07f80fd3ccc2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf04623e0dee75f7ee7daaae091947635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab749ca42916480a3eea11b3d9f0bb7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc136762f3c3b2dedf1081b40f91b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beca776ff239e84bc830863a6a6224638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21d16a51347c7903170b08460bcbaf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47641d3a93e772c1f8509ba1c82d33a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68aa498314ba03044823c6563ede73641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516c43753cda2cb2b86c90d86b61f95642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8ad7cde9fa3fcddad3fadc7fbf1ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd321de21a59c1d8881f1d0c195a819644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb73ba8c293741e09af2a5f3c38e01f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f688e4f53f3a565be33f07a599d3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb95eab12ddb3211ff1d40dd603ae6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f9014917ebf268bb1dd12f47fb4c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68772d4d645cd8b1bf05341e54b7aed5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc9ea201362fae3f0dd8ca2a041480650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278457b9b55076e3364ff4644c139607651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388177f2b66bcc3b820f8e32b37723c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5381a31555a428faaa411c0c98bea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a888f74253ebe432da5d2005b665ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074f2b76779076b33dc61a21b7791a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7477fdebc60ffdfb8f126d2440853a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55544d466a4dd5a13132b9af69f8e31f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb4645758975048cf19a89383fbd11658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864fb39aea89fdf357dc2addeac8c28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6a013cb4b5e1ad88a3b1f9321fb29660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecc45330477f30104219a97eb78128661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb17ac81ed91b1de381abd22d48b17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309e50f6284a1b0185c60a1700ab002663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6270e8d39e3aea8f91ad989483b5106664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc36326cdc1cdc5d9435ed8b543471c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf957933d49d76980550d9c1cf9b06e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bd182032e473e8dd03a8941b13793667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7ff587e9d247914a55812192618e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bd3f1845cd1aa4606fa04822ee253669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229533007ac72f6cf199a3f5ad9eb54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b913c7ec3c2674e3a5a4fbf7c0080671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c2e48536193b803f01c61d0abd3e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799f3ab64f1ea1505373f5a98f8bf64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c5715daf8d22a96615a0f18151e79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47947957e8b82bb923c2cf181610ce4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d098048c16f161ce6633ecf7538a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dcbd42e4b754de55d872c4ea0afbf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648b9164dce465cb1e1afc15d37796b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7170e1e89536545b12a8dd225e6c2e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afec2c9c620f81fd879bd87e8055ddd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9200854e2cfe6a1f0c6dc83fcae77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a541a8cccefb8f1398c1df16e80ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35055db33acdcb79213c7472d6a10cb1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d070f8841231cf5f3f372ce5743dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5b2643617f8de975ece769d2b4acc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26c0c2ca0f3f7d289d638d670fa6d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c86c71f3da622deb1d84b49ba42cf6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f445819a13dd34ece16b81f66aa9ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6837a858a4329e182a5df4140c822689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa76a330051e767b53908786076461690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65cecebbd3d422f73796f69756e389691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22701b8bed3dd2583936c3c6f67283e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1008bbe2ca44fe19142726fb1031f2c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c05b21d39f89e0bfc9861b93929def694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed256e0c5aefbcf23fb3c60b640fe00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f866dc4822f3039870f3e3908e2bcdc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d37dac91b41fa41c3606a1d5eeddb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b255bdc495bdf36d9bd45b575fd88698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96149d4170f9bab749a9468040369651699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d438f5e3a2823ab1fbaacb310e06e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b915e6fb5472e83e5bd6b13aa9437701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1220a369811aafd36d12aaef499dd6d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5277b414c07eefe0e763a460a784b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7050c397e3c25ffbfefc24479bc32704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2fdf621241dcf573db95d25907561705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425d24e662b6d0078a174dba3df88a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1c48906ce0997ff9b0cae402d01b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cbe164a83c9e2f68f42b6539d45ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5e92aa9eb80ab205fce32843061fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440afbd1136530ae0be30a751b99b74710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285f1747e813816ab836a5fd84e4a2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b431411ca3e0cc73b700e47487a2e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0be67dc62b1382d17d6cef0dd33f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26802454f5f1cdfc92b5a2928948ecac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b4665b71bd3a4d5b2d3d40f8771ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d219a59edf66af386c451cd390e9c33716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15068f5f458139263d6790d1a0c170ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb6601bcfd8c54d5cfac13a7076808718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b30461aba2c8c7e4880f911974b02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb09c2f6b1fb331083847cf06d9141720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228745071538a900a3e54e058b271fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d6a7d972a7a1322d15052255466e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b2a13375e5e582b0f014293016805723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3c18fbe3b987156aca93b55e4924d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432a48e051298d203d78143936aa954725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5743d2b281e6c3478131bc986ed0ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7255dbc23b950df5d986329088df3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2305b82746d6271be66e266d1d10d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7bae54dd953fe7d06c8ad2a39a110729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1ce37e72cf3cf091317688eedfa80730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef38ee73de41cf59811c3d0a71817ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b83f7e3e8304c5271812e4c3ce1826732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351af295b0235c76c605b3a9080aca7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc29d78711616836d566fe8e79643ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba384ff86f6823f99681360d656d55c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc202a2bddce11050f10656b44c52f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373af6d9bc36bc549fd98b7438ea026e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060f32c829957ff40713e2e43429563738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bafdcb48d02c22a691320a0526755d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66d4cacfcc06bc84cde7aefa368678740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c97c2e44fdb919ba93711f20d1383741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7ef5404ba6a5b0dadabf1600f1825742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efcc7c8479b84e4d89b2617e571f68743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363d54fa5890132048f8084a6dcaba8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d0804bf2f85fe1a8322325dea4581745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bc8867ce9516878d9c05f09e5d0e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e70019c899aa93002fc7e971cbcc5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321b0ac3b1a2a5fdd4384e5b0a00973748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348887135d364fa16d2151dfa276064749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9276e484832fbe68e95bca10f83ce6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cab297069dd2d9442fb21a5eb9bdbf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f1107a896d74ae92dc854a7f18bd2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72efb8382991e141adb1c4ce310075753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a14d31d8c85fdcb7bf70da1e5acfe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd44a34cd62f9f1a22c2f629c833db7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a495353127bd6b071071791c051281756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0471e7bd83fa043f9304545db5305757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87ca8d1a8090eff63a6508dd960d42758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf90608fa7a4011b76d8be6ceb1f06759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a96fee346d3d94632a081f2fbd2581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a381a0735547d8d78f06a4263c7f0c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a4997c1c3247270c98d5e5a0e66863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fc9a3aeb14a0f07906981069054f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cec232db5229ae197c3fb42fc62ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354542bbcce28272f934568b8ed8f87d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec773090287568ea89681d465d1e27bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d1e709dd8dcd7ead030ccd1998aac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538b498d621a8a907898544f4126f209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f534f26a05ce1beca9072226f5989dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6d832336b5d0bcfc403496cfe7db811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c39c0262e1ed3fdd6aa88cbe27a30e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268fd51c3d9f90c8bce9c98318531ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab2597f86d3ec64f921dfe9ab5b33014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef9aadf3e6682e37eae64a44a1b1fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89553ae951921cfc5132bf71328a8eab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e443325502e5fcd3bd3b863bd35cea117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c4b26f7c2d666f5b3127db969043c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e6767eafb81457e8738daa4a1c6c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0b34f809b0e21bd9b43b7020fd65e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2ab307eab5578502164556324913321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb996a267e723bb8910a7ce801ed1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07274bd44d69f8f9b1286e1d29bf3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05a0133c17aff237df82a58164015824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cedca9e119a7dcaef62ab56695517125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c56b42639de2df6b0aafce53e58f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d7bc13cd1513f6e3dd0abce7ea8e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545301667479b554a012bc8c307d03a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aed9ff301585767f2c20b5717995529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efe79a4c3506238ac3932671a4898530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b624fda529c268ffa7af50dbea99bf131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddc4af9a7f5e679066f924417de9ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331c3997143561064d84049340a374933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dab03900ccdc3ba2a5f97caba9924234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b0122f186e5bc98ac45c894c6252035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94442b1742be6e4ed6a4fd18e5bd0a8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54572cb036df400192a4dceaf33bec4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7c72eefdf39212d1d025cb57a171b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612abeff0b85f332c7eff921149262d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38581d109c5423ab5880bfec4c71a9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741212dd6a7c9d5942c5625ff787872341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d0bbdf77496c1861ebce36ce2d15842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b494fac41e585e4bdaf70e45d02def43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f335d9b37536df1387e75a18f3d36f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37234d1b029da523dbd73b276a41fc745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81b41ab86d1f7d4d16680f3915d5fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8fbc99a5e8dd4a8696f51e0e47b3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c0c7ef237cdfa47f4bde3e2d27d6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a268debc3e95dbe74b5bf69af2ab149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01b51a94f5e279b101838d784c5e5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3b0631d90c573ef06ba91b30c24a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea33d069000d59e9b4b41341178c69252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bbec600a399f2e09a03ceada1254e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9b17e21f1189772c067d219ca94eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d687be03b9fb390fa9bc113267cab9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6273b00c408791d90f052082882d5d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad927be724bfccb04e5d680bfb12c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1be4aeb166b10a0a32d0dd51efb53c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e07fda176690d5a70f43a5124657759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0aef7adae50658aaff2ff858b392b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c0590d58c592ccdc1721222990f2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34437f139a0a5cae6593754831ebd3fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb83267270b62b61beff341aec8bbcd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab132431f26e73d55e5ed91173101a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae50fe996be3d561c2e04af25db96b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8bf3b6a86fc3d3e8563b3f66a377766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083c937530130be4665ce18046aa03367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16ac3414ea9e14d9df3bdc0cc5947568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a94c83574aa56d6be57b462358fc2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b169c45bd99fea07e00c442d3f5e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d69cb463c4e2b8f366bad9aee4e39871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9716df5030eef0e49b8810435463ca872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9744a746bf1bffff30709a79c6b0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dec60e331f96ab0639bf3f4584e4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc32179feb13c3640d0036b47619d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dead30c6acf7eea5933e2b571887276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d790e0c025a2e50d05b93fd14aa96b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b0c3725fb5753f7c27a4e9abcd3ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a897c75100fe98ef7a99aaefc66541979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99385fc6dea6505e0212477cb0bf66180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec9dbb215c21dd26169e700795caf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a109ddd2d943f55f5ff7bcd4766fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dad45549d89d215fabc79af266744183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02efae69035698720e2313482a7b7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd699acbe47a392129253714aeb98cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328ff2b581413645230982b68f1698186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238df5b97570d283b7e68588f9597c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4f58fd5db85eaeb8c9c5a9493975588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aab1ea93ede25feeb6ded9e3836a2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d797f41342cdd8786552753bb59324890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bb58793b6bd2f344171439adc86fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0efbb411ae506fbb54faaf25de254092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c2069a9c54d78b3485908c8e59b6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fc440cd1e5fbe7d4029a041594f4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f42443d505a999fab6de5e34b1507795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604d366b98c0851143a9e7d3a87c04c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a170c68214e261fa3c951444180be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8096f95f1a91d7418ca5914b1d839998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6774c14c1380f35de58909ef190cfc699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b53355407a1083a3fd982f25efef4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf7321f7a03ab102b6f2b98f72c3fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356cbdc7c2bcb383d977452b49aefab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d168ddd453e703f694af60a2f2c2bfc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0dfce8dcbe629aab7ee8cf0c4e4a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd1d5df94fb679f638a4b46475b28f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b9c8d27ccd7e64fb66179df63a826106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171312207330e49f13abcc35f4874929107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251bb62287b7d4882194a1b96e561c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b518c3a7482e624423145600fe554a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df9562c3976a43daf76a38f3b29011110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bc41971115865d46859a7bb587666111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfb0f221a2c24b3b360bb9ca3ed2c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f577cc5532b871b466514c7e85ef2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dcc07c1ddf2a1684882356c207d69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f59802e065509e80b34d005fb8b48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfff1140881c5c9b4943fcb60b5863116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d4c8dded441afe269f2cde74df9cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d7f4c36c7fd16ca67e90f41ed64c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bf88bda5090c6cc26d8e1cd908437119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ca647d87b9f24d654732758730a16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bddfaac5b1dd82573568edf9189e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597386a4b0d972eaa83ce72b37dffd7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901040b2a18c978d490aaf57b4190aa2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4783127399d34bf79b777563e77edf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bd94e537e28a16609941056d72342125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351e7abc318ca527402cd12df132b54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c902f766e504d5bf18e1b1501f7de7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170241327f31fb27bb941f6caf6d4a89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ea12ea47c4f445552057bd97f3d4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fce1d3274fc28b67b336707a2601e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d24aedaee3de618fcdb119f0a66b11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f49ee0551a60f2620098bf1b395c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602adb7a1112e1df1522fb1b800cf90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8762e8d1bee31c1c1dcf711d493e817134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f95610d846f830790ae7c806856e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85dd5eb28b9d604c4fb77d665d3b1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f93c30ac342160785acc3adf0836bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c360e5f7a90a338928ecdbc0e783b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd3208665af488ec1a7168f271d7f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02f6a8e5a2796d1442e85d5b7df6de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bcf33e85afcb79c5d9fce699da467141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c67f7d12115ff11a3c014d77aa8b23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0b3e732cf122b6ec1110a6e3f722d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09583e40e378dfb0b215b8dac44b500f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425e9881e36806ed9dfd916b217c0a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ab5ccdce80fb0d81d6d4ce3b291b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4233455421eb4004df9373d1a1f84f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a305eadb9c3d5181d447af0e2c363148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e1e2178f3b36ee98d38f8eab59b0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f87dc5535508867c3ba6ffd882cef3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7e9169e1286133797ed5997284119151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e2dad9011f6a4d1a851f662fdff7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4ca509e307d0c71fc49b2806efa03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894671195cb917a981cbac4886cde011154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb6d2a5a4f607feb78f6d1dfea19c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af1cc3c44d541b390fa8fe3503e75f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448555935e78df1d70b60619584e3e44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efd0067a6e0d91be9b124f9a8b32c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b894cb0149914a8c4c855d265f5444159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b728bea106bdefd3a1c0d2b16fb2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a4976df2300c35c113fb3d435e176161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862439b253cbc38aea64f2956410243162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee73a2137b17c0ce3f28c1197d0a74163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f9b0366cbb6bc283b9e46ff92da2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f10d85bdf00d2416f10a89eb5662b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca03be9c583d352a0680c667f9fad97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af5a32aa57f7cc1e09d8ca0d13d382167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469fe48bedbf6f4229c11ade94056b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6ce5ff774082b04afdcea25826157169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458193e8abedeacb09ec59dc5e2b7357170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788f467354ec37a65422db7890bff22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c5ca2966d0d74d73eeb10618e3547172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9866cd16ce17e973330de3bf8731f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5adc52c74233ce0fe96d5ace791925174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a229bdbaab48e2b824a409b0b339a92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbe0201e340df381681896a04c0436176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956df5d56384676bb53fb110fcb653b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d0a60871a5f5de8ee8e763d4f1a43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae16e8864c9c1f091e38152ce25bd48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de8847c37830cbb1dcc1ca4bceb14b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b6c823b33ac8bc814c8ad9a670c46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32703a134004289d1c3cd52441088e3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1024d8e5d94d9e7afab1b17a267c0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b526039dbb2b3e4655cbdfe1d3593e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce493964c5ce389120fbd40e988e023185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ff66fa91f5ac583c02bee246736a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f043f8a30a65de72ba6d8d582650920187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e6a492ef85f80ace92bf9d5abf2aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f329c75f8830ba038e40f9fc2dcac40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fa38e1e17bbd9b01311ba09ee6b4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba73e098b0e5df4a598d8c3b4c58c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9e3c0c6707c266b28e6acc33f2b2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc13b94798abc0f74d4a428d4dbed58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7245a3782fb9996c8553aac51aa908194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b86c86fdcbe36418436290bf42bc67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eea9fbbad3a4ef158251043f1ba62e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bfe367df9def8bfdf2e68c9911cfa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273e6033166d5840790fa91fa8cfca9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c97311205ef95691fad1e4ba694d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848b463a65314d51f8ef5f41016fc35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81b900d8fadc3b075690c13cf61c68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f648c4cd179f440920b331d29af7f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bb13b69a8148cae6755e79e1d70ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c951fa75f111340636fb8235373e65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69eb65b501e5598f89b5f1c6cc2475205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cef766e5879f98cebcd7d74d3beaa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d84a7f9014d7431ff8ff9be2f8f544207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563416520e10e92bc8534c97489a0d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428d1836392135e42a26a59c693b9bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850b6fd53caa54f701143949a37f688210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e8f2c9aacea26b9cb885afbba2f5f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea485db1b5009b0bb38e67b36dbd5b5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6b15a95666b5c20e37c650e8da2a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84aaa4f3f8acf5083e6cbe17d0ede0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1652507fc51c5f59b8a1537af988305215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735a170f347b2623ed7c498f5ce9be9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ec623e78b337bc7d77fc42b46725f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de223909349ef362d7b56ef01e0810218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc94bb009a7426819f46fe33bda04ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ac7b4bdcbaa8283c65d7952ce1ac7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769906b00dc086773a9775b2b65891d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00560665525ee45c1d8cb6fa2c9f79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b590bef3da1b51f62dc34011ef454223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443b5692ac71f5459c2409b703add80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41374c139d96472e682f0c7e5c8c97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929722328c4342aab2dd74e3e3dd1dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abc67c800f601107019a30090398a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27dff17503dd1c80cf897a92ba9168228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db3b362e004796dc55f89e6f408847229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1a9a3997ded8a127b825021a3823f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9d35f29aadc7a76b2697fcc7f65d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbc5609e03ab3dbf4c754f2f69b113232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e66fdf4a6144c4eb62264ea8de8182233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae06da0f5a6c2e88fc0eca16acaddf6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a410f2d9323db24da9547db5cc4e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7844dc70bbff808985cda63ce9422f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef25942df8ff47763684317c7d7d8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd410685b29ba94b1c7c2bc555b31f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43deb9c775cb56192f92545639e7e62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ff4f47dc6daf3291d14050a8d8f9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465fa7c7a75cb452836dd47dc64e610241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b93237528f61e12f1be2a63cabe111242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb9ccc35a0d4a5de1d712029ec8739243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06696885a480c0a3c9104b68aa0fa075244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486399381a20e87f4549b715578379eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f13a8f7324552a213b6c9fecb5e394246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73eded7d36a813edbc43412c68862f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e616617a0f18509193d8e9153b2572248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fcce8926b0dda5d38b4f36e50a4da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bfb6a8626424164f1850d25ad7a40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8c6679ebc36e07551f4764e4b29f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af58820e2824ebb5d5210d1580cb914252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed4641e54efc9ea0139cbcf9f25310253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2f9d1094ac2386be26d3710bef562254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c585303af086285e5e9613d6bdfed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de32e4d684b9f7dabe775045535aee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eb9f0dee071186efeb390742dbfdb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89ad72afcccb5497d5204e12aae958258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2ce1c7d4cec2dad1ac9d4dbe93d6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc398e5340f015c21ce486ad06394e44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc11a3d1a666d3d3150627f3d26a75f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf7f69e215982dfca48fdcfb5eafbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca6552bcd7b831d1f6ba4c080d7f00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba042b61f363f4b822f8c1c9a17dd58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af89439a5ece6853052a34df36e2b91265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eded486c646d10ea95649fbcf07e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb871bc05a249ae75f78e39e499b5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18763f0e75e612ea357c03d9c5bea69d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999b66120a358c082005395ba053c7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b2fdf2a6b2b2d7dea0aba438290dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1aa81e76c04463378d4bbe5322f985271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c1eeeb610ab2871beee9e30d74a21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38870f4bfa973572a180b5a2f2de69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a5558c41b0fad0f087654b763d925274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf2329bbf66172efd85ea035265f6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc49a8917d4be65d186bf15afcffd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8f61c104be3353508b4df90c73664277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24df77246a3fedc57f8da461557b27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd346fcb31bf3f946e01f51e1ea3567c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e923ff4aed4261efc180bb5f888df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6127a17ebe31c6b24ffc08de65869c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33a44e41e58c2202e07240d66c6dc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3191b639c7d7873a0d3ce83044df8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963b7f2585c38f1ae797505fa5affab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bca937361806c8c389e107a3cf4134285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094495c5f64b0a07af1dc16dcbcc9346286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd1a207560bd87afe8c830bd2d406d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413588a0ebd1d18e626bc042aca14ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7728f15f6074a997c80f759dcf8a0b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850ca77554499b93599145bfcdcadff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bcd33c8554bde9fdda9e2c27d5e92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e80cc5f11c9745fd7d369324d3edd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb92d16765d97b4fc03e6c9803931e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638973224fcafdd043f7aea8c48f803a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db4d96ffdaea25b8ff86cb66a53e4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1c5c8c6f2122f2405cc7c7d54b551296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c5c5b0371014937b578f061b6d9b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809eb474525e7f2b28098fb773026ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1772395aa017944f28a1dffcc0b134e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273bcc8b4db1c979a30644b76c85e23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64632ceb4c56fa508cf60f6a4e6705b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09ef54e2690dd00bf70af337e1b618302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8c790d7151ab2f9ade5fbf76e971c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b973a5044471d92c27234fb1e1bf3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a070d09268297b659137eb33bf2fa5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2435729b843e7636529f4d0a9e4484306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956e917023f7a55967871869e7012ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973592e5dff8b9dd982fd126e69689c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf86878ab7ddc4bf64e23bb48770782309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2dce9a697ab3c8258cecb33101114310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0783f367e51872a5a65d77183b4cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa8b1a9cc50de3a4e8bfbf510d90bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832386a4eb7a93cb1b70644c4d2ec1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2d322179c33bed19a54f2877d88cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9d9f1756a1a6688c3f07da99dffa4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7e6ce17d658565ecc31877b859159316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812b18333c97185f7c745509f9c6b95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27adf96b515b3dfd9eb8d5722196dc0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98694ec061b7a3f856105fee0dd6bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956738614fbb78d471f92f117365cfa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ba64ae88b1a081a2f65f9b1d8b0b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd7892966cc569e70f592ef5958ffc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cf67b95c70d66b53ed689c45a2856323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b04e2820c78a0e19765602818754ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393db08dd74cdfea6717fdacdbe3a8bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fae1d38efbca54a203c393f42286b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a444ca4c83e81bfd9141c8703519ceb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcf008e0535cc4363f21955355af37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a448186753b7f2d2e0343dd6acc2504329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805ae19484461b1e1f52773ae1c30d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5308c1ccd691581ad0bf08f719d784331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca449deb066528777850339d7ea74f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e6741673cf9bc213f6bfade49dc7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342273469bc20d29828eb6baa002fc32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997799bb1ccd606b3e6f06ed8ce18ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078afc5d199d00b0ab5ba9da2d021f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7da5f1af5d378d26d105740f48d8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0aa350b6302ee1e98fd4bca66f122338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb1048f3340cbc0c6fc96ed1623a5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03458685fe6a069e1406c373a89b0406340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f8872070f13eff98f892e56a248dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b22781adb7255d1ad1c8fdbcbdf85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4b74d3315c2680c0120dd7709d4b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf1f1401df12ae369123429f7484ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90715804ae816b3ffe07fa1f0fe14968345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2f96b62b123fb81886049b43630c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b07513cf55f02cd2eebbb1d4b94dd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444487add6bc68efa12a9abcda96d313348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793234743a55e0d2fe27da344b19bae0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d9ec532320fe98d63a601ba8ceb73350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77d15804492597708f1bab918394ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4fc6853b0295acf96abbd221694cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada313d78ce2bc07fa3aa2513674819a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dfe9e1597b596b7fab7a9f851d651354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deed79fe0d0d53e8ce8ced0a247b392355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ad34b9393da78212c97d036df6b07356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e9dcde36110881bad63ceee6a99f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ff23255e61c22f4c373638ad2cba2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a300f9678a707190535bbc1ef3ec21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f30e77fe5dd916de9e311e83f39b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaf93ee775e0fa0f7daa16ab3383b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88c2e0710271654e1b5751fe90e689362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdc04f3aa81c254847c44abc014e08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68056545dcc71c2fc0ca33cbb25cd8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838c4e4933f2107782262c57c3137ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9776160ee57aeb2d7c88c4b9f94166366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b92519cf5f40c6a923baab99a03b68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a3829c303b08d64b8725a6fba5ba2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8204af44e8ad9fa95f4d35fe72834369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0918d397ce1d0207f5633aae261303370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690896eb200604e5e6f94a0b3789187371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008bc9bae0a828804024348bfafa37a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a87c6f73eebb5bf3b11442f1840b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b72f4a40dd61b34f7b8592382492a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d848e0b30213764dc3bcdfabc16d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ceefd5504377570f478f267e7bcc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e0be3df251c5679db7319604c75eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e942af3c81c4803ab356d3494826a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3d0fff97ad4f7356e3c65c63199e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8789c635a49d61a443a7fa4eff252ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db87ba9a0477762fee47b9702ef4a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5148d5ee633bf2bc206dbc243b88b69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf470e39064669c4166a5e150ca38cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5b8907117bb0264d19961d9a016f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a825787ac4932966370ad9731b71764385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe848469faefaad07ab7edbc9710caeb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65284e91a18bf241b6da019342330e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a660b2fb77f811b83b633d7bb1cfa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbed057df806501414630f615ffec9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2da2d67ce1ae4321039d0257bf70e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96941663840734b521d6fe0de0b9e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96b886e2de4c86f91070c3fe9dff6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092a9017dbcc5849d9480208ac22b26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d85e09968cd93d4b15702eaccd37a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232ed91396b49af4e2084d2c70bf701395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479745ff4e10af11395af6246bb84d33396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb74b22ba37f3018649ee7dc062f5e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb98dc0961d2decaa425fbaea3d3d40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95075a400e261f020e191a17834eeb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28176ce4b514997dd648c834cc4b625f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49f3211ac7b7a4f3efdb2c5c9fe3b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55f6acd544c50507456c0699d51624402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4173132824a8ab1cd0a45d2134060e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfba80e4fd05ed05a3813884eed1b1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aae96233d98a848f52bc6ee26c6a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182607ccb3e5226eba56291ec0a991d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddc0c522fb061e5e8ac3f1cb7b24f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf7a4a3b760bdf02c4be440d512d83408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e742cd532e54f6654842807cb74087a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aee19509dc8e00e1d8f491414e24ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e75a5e550d52a487937daf961ac93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d348490c422b8905da36daa26b6cc6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865204dc40ce35d689bddf6d9b524b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5fbb911f32f0c0028b7399c31b919414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ae85017df0128e195981a2e7f7d84415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573682d2cd3ca64484b591731f0a6328416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9300c3e53f7debc34d959277cc733ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842476a7edd3e12a8670663f9d03c7f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f7014adc211bf2c7dfb47c095b5b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453935a4cdbf820a23ecdf294d5c2b33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356612402d4cee4658753c13eaf55b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a547245d66461978d14041258e7dc8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0157b65c0f00062c25d94cfe72fea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8722c98124710f59c4db1e21917ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88dd6cd0e031641e3f01dca26d4bf9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941248bbfb26838815c80b548c533c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5c205077a7f66e5dfac3c4898e03d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094e644ac8ce1d21d4925af82ae11dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665cbf34f7e5eb3c9d4bb9bafaf046b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fe3694d77316a87840a065dc16c53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe34455dccdab44b8337c337104cd79431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943ec7644551df46cc314a497d430ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c897fad6ca3b6b30355b900f866cbc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd5b5e49a3e0da95e8b72491093599434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef92d15212c3a5ed1c86e5e1cc818b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5aec33563668c64f490b17b013fad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6440e4ff7b90148757596bae5d50c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381da5da827b3060d10418754e7424b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0b40558cc87f28b9097ef7aad0ee9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd6040fe0d4ff1485e6e5b8c91d08a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04661d7b4fbf64b3f9f4e160eaf9805a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34e9e5b01a2dd3d91ffb9f7a4d5456442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c350a7aae0e793207862ca9d7d2a22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6275753f70fc776032d80cabc0f0f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d1f009eedacaa97cca0fcf4e1ffed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1200b1c0aa17e0338f420f69000c758446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37778055f0c7bd237c6b542d44dfa9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66281fbc161445e744263ebee0122f99448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e96a98b98614fd58157a10de1860a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a7fe302a80b71ec3fda79132d79ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03840d1964b3e0183e5b4ee214aef57e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf283cef0a1a56fec6374cdaaa7116452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726341f05dc31d616d0ac421a708b63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c86015b9bca5cb409563acb4a8801e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f97e60236e82e5a4d08dfa9ded7b4e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc4a8d903c5dcbe0508d2c2385f4e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad492f8e8846ceae9b1851138961fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6cbd30466217b8bc083c4661c3890458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb77dfbdbfef811c479b284b41e14a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34b7dc2b20e44b010fe4b9ce83950f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f6de5319a40b7516fcc7d29a09553461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f167b9da3e06924ae524053ad12de97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e7d796ec982df24b69eedee950c50463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd2e7fa6dd772bfe46d4b5d80cdde2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab5c426e252423b06306093fb2aa8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4e4864ece717644c519e4819770c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bfb8d5e92c10f259237716255aedb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbb1777aa28591d31c12e7905f7b4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071729bf8dc840f6aa8c3758a1b01dd0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f574e42e4ca67e682c73c711f17626c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae8c9c1d31e10404e44be5b90cbdda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437396314b5ce3233c547f0c7e21cbbc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad748cb267273a7ee1eebfeb4ef98c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cc635f0aa28bdbfdbab159e3fa61d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43ce8294b8edb7be0bc79d199cefcb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7903d4df30df98e745f52121115bd5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b193db8ffccb63539fa87301bf5a4b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4164983ba29ceba9d54aadb53a918478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d988ec6189abf7bfa2d69f0d020f0d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb2db24a1f0a6ef820ff9efedf9f8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1f6deb8a9b3457e903b3bfbb5cdd6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7054f9f267275cd91e3288732f5c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d543f73d5a6ca5c0fe7963be18a7c6c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd3d876317415c6e6fa0ebca1d1622484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccb7b317f4a62ff3da3b4b1f7a8004485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047a2da15fc4bae119bbd9b67cba728486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c64e20fadf7c141bb9520aca955f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cd509fe33630af765bc937a8dbc07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4eab8f08e5585292b89001cbb78112489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a97944df5eed654d197967129daa5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036b5437bff2ab7a4e5bda579e5d726491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bce0d5548a4d7dabfde8fd47e8360a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8966afa691435d15c0074abaa73c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9b20a72ad68db6b782391a69e0803494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86edad58883294e7b4f481f687b554b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83652a0d71d9fc0d56938cefeb1a683e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2abf663b676f2157ba813d0b4ef72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118133f46e57709245c0b75ae66d790498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784d6083e369c4739ed0e82153e2c75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100332c3b6841696c5c73f25ab3c704500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee2dfbb9578d05e40674ac4a23b321501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655ebcdc5b89a8f3ec3f0ef7b67f2d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d11e4b866e1323e26d63361b0d299c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673a8602265f1e77b94a5c236648012504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f42a27ee5955de2b304bc6033f6540505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba54706f8e6e1b89519b731fb8e25c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5f6cfb2a8575bb7480f5b2a90de6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbee2ffa49ec0fe6c2ac1ab50311f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d776157eae0eca535c41e763f9ab62a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb28a81ca655c2551865361574076ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cca68ee449cafd1b63fa932dced22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2183f0562090d1a359eb87117172bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091b14fe6190adc36eaeab3cb6927d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792755313d5d8414703d483315a5116b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16aa58da90dbbf948f6d5e3216f318515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84b1e26a8d266c0d7060286048a190516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dbce543243b6620a04b227a8087c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cebc54dc8502fce520febfe8c7b79e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf80a81c83ff5b00432a077459068d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043690f1dd4136fea59de029b64384a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee74f0f105b274c6780f0092ac4295e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89966810021c18dbd7e84786b2d4c55d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2d8179367d77d9ee1cc5695bb6b48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabadf1496428e415a545699c882f433524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a97afc2f7382f9fe35b7b6e2e74e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106d7f5847cbde95bbc3964a23896ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47841b50f73d2711a0764685e1fdd276527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302875243487a072cf291f5ba96e3ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92272e1fe3d0a5d74600934ad7b57249529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c758d53b0b7dc0e76a762486a7417530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2492e0316c200fc4038ef03affe7f7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e57b317489d71d0b8778bfaf042e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648434362c2badad2cebe185118706c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dda70704f83954ff91e788e9e6dbc3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2049d4f816f0547901233e5d2d8cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0b7f2369063a6abf5aa9cd0fa3ad7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecb0e8e1558221ba1030ad6ab53378537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dc2226f2596be3838f18d9e676ed2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd180395ad39ea7aafbb1aad4c4f6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe99c2750be73f6e998ecd0d285898540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be5f8a6f68b9004f0d01557a18f14a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ec0d9a47a1c057f05f5f468fae303542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc871fabc2bde3aab5858996dc007e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759fa466c776e24f03b2fa337751132544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3fada63fdf1c755333b73b32132e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152db1fe9ebdec888c89df13790edba6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda057ec0b577c3528894ad59f59b994547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538d75933e004ad704fc4cddbb727f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11635d5bded1c020d1e2bf615e94f1a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53ee408cb019adfeac102b28cc2a82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f24b977a51fdd897b9515eb7d1972551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840c00f5fe645c658cffd15dc352b62552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b29cd607555610208be832d180c0b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db210936d38a527e49896576f06694d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c5b2eb60e19ea9b1195035615f144555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9befa3a2b3d8f31feaa2741671ef545556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b96e2a78c5f1ce65805fdf2f43e78557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b2e367bdc845e8c1619bb0320284f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a19d52f1f2a863b09b8889c4e86779559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a53f597908401080ce3f01c3d5f5e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23b7a387ba452863f2f0ae510dfa8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd67ae41b4166849cffb5ddcdf036a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ec6f75b3e1e45dabf2af958460371563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b215a9e04ea99b91bbdf88f1f1fd0a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36d646d3b7e68bc8e79162518c8f3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9df60b120633ce1d23fedc9142944566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0965861e78cf40bfeb4784aeb2c2a49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a26e5b4adf0588b1b188b9a4b5137e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca23f53b4a6eb723b4d70a06b8ae664569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f6b701bfb1554029c08d7c7bb7cb1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3df72d58d7dd56093607d58faec67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf292793854cea2ca760fd6633feb1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4994b5026ce7ace93b7d77c374e21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0449fe4d9bc3236fc1b19167316a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c654bd7aceb82759979ea573e3b213b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b804d2fbf808ac64d37ee8de2f0398576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94250defcd95b68f7ce577d59106b172577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4254df8104c8ac65790316bc66876578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3dd0dabbe789540ba122b69f8794a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcbf8dc922b1f23e04581f0ee6bf94580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39413514705e98d8e3242374f9f013ce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442d887bb8e96f9d3faacd45dfeed70582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dfb1d5f1069203d627b71868d9e8c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dac3235cf28c84b51a0a49859a8800584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22068d47d830b29a8c255781a7779da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bd325a52f6b62bb4acc78120c3c42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c91647f86e0aea51341f04501c4a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378599913413c7f4a6d7c054ead181a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a80e85f45cd3737c53212eb30c4d60589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13348b13f2e5d5636e8f8079781fc9ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939e6f596140eac560322d52464e476591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc165d71bf85d6cb4957da4cc71238ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666857848e8dae8ecb8934f4600e628593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2795955ec840c7279c584d593267b9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e591bfe0f2cb88d4325f98ba2c14c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75094865a7371c2e747a74b842ae4f3f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fc04f6ff477e3aab228935e9d24c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af4f22cc6102a4e991dd0df4434a39598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af99b93379aac19dd3ec15c04ee4f14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2105568cf84aa04a8000d6ed787a5af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecac360ca916d749d0956a69c5d0584601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a5d7295106670b657e867dd77396e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ce9987fb595172061b9f7e5fdbfdf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ec2f69e816d499a4151602f8a90cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaab31987841bdee3193a82e64078c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7516304ac2e6360a265701804302f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0e43127d689a0c05dccc283aef8de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7226695b9ef3260ea63c2ce06ce727608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4814cf7c6b2a43a922638ff7c9981609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b96d15a12fa586e25967c059c96c24610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb75411765d9aac6e196864166fb9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b25226bccb4701a6a8d80ccb6ec0f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc6fe9f3df536f2287c27e12d3c151613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d85cff4423d99f71edb5e3621f4ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be25b934b7464c6fe6ca0f49d9f0cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914b3dd41300a3f9185ddc6badd9bd8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e9e78e12c3bb7bdb3997741eaf73f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397eea0b62d680e9b2d6dc1df7ba1f8f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0939cc7a650c7170080cb9474304777619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d46a75ac20875a18cb7ecb992a370a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e5cc687528750101de558c0e67ca3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f116ec3a225ca82537a964f232f8e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887c20e8b6654d124bb304cb8ddb744623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e793df81156714c82ac0b0e003489d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9551c3a77dd2f24f5121fd1e8d8d74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106948ae4c687443703b6154c14e8429626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353453ad04d3f8c12e787772b200cdd1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3d92b57385982994a0efd3ad0fbc2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3301a62edee676fba7c2678d24d9190629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce851ec98096fa6cd1a1fcd2b64588630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af77a08ba952d236f33cbac2df36aa3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b75cfbc8c11945b5e71c05f815b4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cb2e7d2d8c1c2e049eb4f620c7f67633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bf75117cbf7bf8332e2c505624475634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058e500d39f3a90f29fbeac60e856be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99619301322610c59a67fa1e311bb436636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434535b024f0572d0b4fcdd489fb357d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b90dd7e2af5c28d2f4240c668d333638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb358e394e4fd9c4339366aa4c82da5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf9512d29baea7c1cc90c2c6e05122640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8ceaa1fb39d261fc2ffba9e2d57d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17880d2e4ab7cfe729ce315b7bcc033c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081824f1cbf8d1c97d122028b22e6e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5aae7e6d213de1265998e3c2d0de22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90b3dc66ee78189992321b7abb7d0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b68d106844d87210906fcf4380976646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a58777309478606377f1b570897e05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5580d1f848f7e95043fd3a070e9443648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22133098208c95644e7a4345d5f46b44649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594519957346afc58a0784a3e372c2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487310f19dcf3c682db027af1bb5798651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391ccc35da1b2468759810732e9e71a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6361fe4b5ff97920e4c63671b6e4409653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c05e2cf38b6f430ca1950991a94dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00003ec41df55849f91694adcb9b88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aadff447e341282e3556215806700f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31740b39a4340fa292f6c06baa47a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdcdcd82b30b166a6ce993757d3396658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017568b51ff9f6844786717532b5acb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161516af1c35daaeefa7630307a1156660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a14802b9af01e1354d9bc064fd505b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e71c82185ddc84f536cb2379e1a602662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd40183622cb2b27999cddf55f81eb2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac24490205160badb256afc45b1e0f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0218a8dbe0849d9fe923282fd93b2c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6d932d5f1fec663ed8c241e92751b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc322c21e6305c775757b5e0d1131d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34aee7264557e8e3d72b1e3cd2478c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec828ce5c1148086109e3e601a21997b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab8f56c60163604cc50022261a6f29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0e826358896c08c5699f7e12e694b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d88e41166527d7bf9fb075a00836c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0443a792e542613aaef16e3084d8b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a80d7dafa192b3d3bd04b4eb6c636c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbd450299be887e04d8dc2d7264b36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718461ca4eb9187562c8eefeefb9e14676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f82a6197f4428452a51228ec1bb92677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f31d3a129dbfcd757b5a3c756486bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039d340df17e55f91006458592d9581679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21f6f6227a32e8dc8fa029fb69a309680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a22ec2da4c7b70eb305e3eb76b2f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49f88c67ec9d082623fdd7f9d57876682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b2452fb04d244baaba0c3985b7fc9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c9c49b5abc35ca9875bf2264e4e57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c64177422b2ea649f793a7dfda3b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27403f2567e95072946473adbc5368686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492d44d417157b0be144169c48dff9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017abca2fa3b06075fffd5bb57091a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f8117b046d0b2e802afd3f596478c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a081239c08415ea32d5b040c8f7f61b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da4469f302e38928af1008f577a45e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d488287c26675a26eb4a1045485aab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb8c4ad5f9cbece37465b610dcd265693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10914f6905758716e0e6d2dfb4bfd7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5e0b8931e6877db52faa75b82e3d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4685b85e992cb9a7ed496ce183f4e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e31c49bd7557ee186d4fd119674da2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97db8ab730023f9f5170b21872af56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c443869572463c99e934f321267db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596e4b5e8088e1b90ded2e668d1b332700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873f4be7d44cdc67e2e06c130f1a1ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194c117b2b7a32692a88494b92ce101702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17cd67fe85e4cd2e33b0e96cd500c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002e9d3cae30548e0527fab83e87189704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe36aad52ee2475563f5d5891c25aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d321a22ea691ef716dfe300dfe85854706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5820a50b875e46cba76f60d21d7b65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65129c49be276f971396270a0c2a0a95708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366b2596fafc8b646196859eb7b0a76709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cc43a2f1d180f87a7c27c6fbf4296710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0debbd9c198ea0298ce27a916971a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a60aa5d3dc5927bb053f16ff13f39712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a8036d20a1da00e463ad1b8a0fd35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cec909fa462cf3ebf737e2a960c516714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cbd7e23c6dc493d6e516be7297083715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5eedd2c141a73b3cae8cf8a4b7df5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df3c83e2f94f14758015801ea996ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a725586b6c93e190941d75222a0f8e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243d1f306f879dc7058f2de7aaaaee1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1accaa32616e24b55e08279cb08b5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d371aea6bcab1b468fd310eb9b0582c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9643db135c2a789ef4037f99cfb4b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878dc21ea2273f3bc816ec718f9a5dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd8dd4b80f313923b465412fb24429724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb7224f4a3dd3593a943cf64a5cfba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942433c4e22346264a5f9d77ce724a7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf754f0d20bbb639b24dd236c7fbcd4c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d208fe186262d2541b81eebc9b9e9ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2f3c7b2e28a95c993e3a8678b518d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fffda4ecf102a1559aea9398bb4b10730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0ce44ac4e8a0469bf51de30f346d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d4a75428b779b0ce054f3d694db7f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238954eca1f9f9b28dfb758c5f19e40733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eb82e0e60450462a2c6c5fc0ef80f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0b4092a37c4b24e3b6df11c93c1e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b7609fc021f2f9acbf1d0502d07ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345f244dd41b5427ce4712d704c844c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad023155885bb35281724f32d24aabfe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599b80b27ddf673c771ddd816b63982739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e5730dca9dc9d621d19721efce0cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983b67c160b8d3f988dd3185779c0e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344cc75dd1d46b07eb892ab67327df1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe2394c7f9f04e22f2bec70ec90381743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef0dc1adbc062e598479586fb68208744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949113742960316ac0f13d963fb1ebb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9f40164dba804097d8a87273505e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cada548ffd9f55f5a766d13dd9fa07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acbe422a9dff733c92947334a43af2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e169c164cb8d5ab8373a7438291eaf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb7f932076d7c96ac9ce6cb7a2525c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a8bc0e8c3b20a08db293155bc9397751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2d3d7b8cfe80cc0c5f018aacff95e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cad23d2322627b8563a1d37382102753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>