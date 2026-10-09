--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f27990c5dcd61b8dc995a5231e29671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846b1b30af97d2cf08c96c1012bd4ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd2a9e3e5983be7877c769787122713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97e13c3ea6c39c4230b031edac50004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e81fe48eeda8f060c328f4479320b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddf6556e66101e848cc6677273ca416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03591c9bdc3133b57d4ab9ce6dab8687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a49768c78f254813739148c4f421f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86d08eaebbfdf20c3b661456a141459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61b19d73a3d891dc342e0cdb95237210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46060d50737d36c795c037d0c09513fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd246e350dcba3a415d58d2cd4cde3ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde352c0be2c7349db648d958b3ead1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecc5cfe989debdb104de0f8b61a33c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da5cd6da0969fd2065e51843eceaa915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99356c54e07dbba8a1c9a944b0941a2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d49801f6a12eabde91d54d446517917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5306998149c47e477aab505b1076e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8485c34a58131976a3b3297bd224319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cced3cc33c7105d472c289c36945320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8447184c4cb4fa56ea12fd015bd10d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f593d2051d01943769973e3a9169cf522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71d246ad7394929d4912ccba704f7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65344769efe72786cd73ed14baa1e0ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee07b734d224f31a7e31a5c1debd0bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ba3dcda6901b8df9c797ae4ed426326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa02b6a11fb30ae9ffbd6d4c51c1a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55953765736f0e9453608104489242ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3458ba2a5d4248a56c8c3b6a5b0aeb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19042e04d9ac7ca93a39e27ab0a4b71f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d1f5c11ecfe0d70c8f4b4b07b92ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd8bf97e122c4d63aab7b1e2e7a8c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007c66566d5d3ee86a79e369d4d879f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10ebe5adcafb745fd4b9bfd711e3b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053e64e4a945bf2501de85dab71f26835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383d9fded94ecbd7e983273a241a0e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2af6f8c99dba84451f4cd0e5515cf137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df96e3aa6790d8c369a21a296c9ec738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ba1cabb359a9d67ab9c91c841b2eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55634afa37133aa5baf58a321a4d670240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fa14ed18c92bca2a3fca82dba1bbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d72bfca2fef3b18874c868db18fbe842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797469fc735d9e9952d1e083a0483f3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc0013a0ab064c279eff324b6823db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0628b681b40bebdcdf9e7ebb00947fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658eb5f7fbcd0f6097d2ac5fe773d5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5ce54585f6d0e52bef0a1ba6fcc2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68f09573384338ef3f72595125888448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5906e88cac76639cdd1c04a47f69c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b21a725ca36f314eaf8f31835d87550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b83f6c03aa225e4044a74f5a9edebe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba740895ac139481a190bdd140638b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a53fc2340b4374f59fc32502ca5dff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4b1d569472f99ade2ed763540ec4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1682d7464845e2cca7badc0d1218cea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d6090ac057ef7719862bc57562e8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d1fc99cc9ec5af1c1bc396e4528c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a54521383f29bd1550dbf81ddaa03358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b10a3fc42e5025fa473ba9900726459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d56775f59528915244414bb483d1db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b948bbcde5d66911fc1f1a769bb60861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf737723a495570b16a724778c2a8a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b259e5fefb21537bf94364b856c2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6b797e67421ae974be5cc413ea14464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3e99047f960744a2205c8162d066665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95611139149e326c072b86403bf2cdc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957d773913902fb867379292fc36b7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e6c92370eb0103de0ec6d05664f4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2741921a0f00868771a62533ff0407f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6c01d047940a0e4439c9dedc1f3f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1b0b666c30acd54569bbf253759d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a04014949c1771c9f300c4ba1100fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec36717485c6faf844ee986ebed960073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbee3985b274dd5c5e41ffe42128ce974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c85fa0d40267897bbc9b59954555b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b34ce1fa2441de4f3e393cc23f94bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27bac082d6d668a3dc08ff79d8af1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5231b9630aa565560b8513eeb24e79278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bffabd1679e35df7e299d8abe3dfe279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9b7a6436452760fb7d84fc30258af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9097b7813d1a7cac420f718da0eb6b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2760165adb2b8549f597012698ef90d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2e464945d38fb3292f220a829e4cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d27b7641d166989e21417006f0217184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247d956d8c733548ba002eea8d1c05d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda325798848834a74dd7d22b29a2c0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92703b931274394c20af29d2e377900387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e738c120274c0de5d05ad5d136101a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8040130bfa2f20b25346b0bcc53fbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f713bddb736e492ca03eb19d74c28090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f5107510db2ed9c6699d636004de591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54680f1e37579758cadad28eba405bc492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7429aca60010d52c35edfbbdb8996b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c040d51e2e1d87f8654c73931b8e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e60e4c95c428a0970959d6f63a2f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58806103f390bcac0fba226d6f4a3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8dbf87e2b96d37c73a96b2755675b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6f3fb27b2fd15d73cb8eacd98e61698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85435f424ab0ad7cf87453ff006ebba499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18f93a68dc86416830f167771dbc2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf016b35628fe2d0624599d9150ff9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137af7972c1903de0e85e740efd31b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fdd961aa59253f4979c7097620c34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64206d1d1ebfd40f05309436cdbfb898104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda9995809f70b8931e1bcc66043185105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2be9bab7882db3b92bffadaaf9347106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7032ff9dd9258da5766c34277fb3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a623796b9a61a107fbd35a6bf7f2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70385baa01c59a672fc3e63fd937eae4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bd52cf16c455942e598e6192b8caf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f0844050b6b2934eabfb2d4faacff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf65bf20c527af21e622dc0f55d4b91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73c1bb7f00d64e7b11401726c13c74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc29e387b788f98588171eea06c4b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912a800657e98c163b7dba5dea14d30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14facb1596cd581e2875abcfc2a742aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56886b78adb53f92939908e4ba809d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081209b65e1cdf171272e313f907741118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f323c9995dc52dabfb0edf15d94bd10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaba5e9bffffc376d22bb551a66a16b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e48ed7ea44d3d777a671e7e1fc3527121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1449934a8cc8b2d1552253bc0ddad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46bb87973651545b014fe7ac81e017123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9416c197fc048e7dee68a6b640a812124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d284ae76006658d7396673d740ae8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47cc76939aebb833a742eccfb2a001126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8332281c392afe0d830936f3b5bbc2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda8d59485f9792f4a51dd1c051536a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c2cd4e5080ecd39df035a28bf068f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31335870e5c6e7f8aec19f3135071adb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f8e9ca2917964d1dec3407a5ca2e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca977d58e81bdcc47e306a1c47ad70f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6109e2d2a25b6161031153de19ed6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4894aff04c16398541d16b21057020134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05709b4d24ac14f3720e4f2fd517ea48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ea2f3f355689a32a9cb83a38e8357136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17331448f7d4c93f83cda0655442bb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ecd0f417f02bf6570b0b988c34737138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698279d2037672ad0340aa0e186b9fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f67f9a51b53010fad9131e0af5fe8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb553376abf481877b00c088cc336f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b618a242341a7d0bfb09debbe7baaed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f0f90b481976752d5d10bd1bdb538143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08876b24b0ed32ee585ba44309e59c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c80d6c0b4c840edaa65454e3d879a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520e6b29eac3498c9be509701ce1521146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e311fe7eb6d586ee939f6e21f4e0830147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7fd2fe3e2e1ea00201fa47b1917b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb9e9826e321cb58b4c7aab20eee44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bd0c3979c29b245e60f3966de036e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafbefd75cadd7e493a07ef217d180b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d1061744c00683e49a32708182bab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85730dd317dbe3fb9c4475c5d6a9e7d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfb91f4bff05605ff5ccb00dd41480154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f70c2579a2046fa6d93ad2bdbb49ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df4d718ab8d1b4d09a65ab7bf09d5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d71d8cd17c6cc3fccdfd095450a2e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976da08176f2d78cb4c24d38dd6710a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc083ac2bc942e5a40403f86588b39159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2021e30e6a50ae0ab1fd7b3d025d25c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff6924c18152546cabbc26bce52e34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f77105db4a5e651a64e56d72481716162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db429a24c5465d6fb5e0aed545ff33de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5158aa92d5143584eb97784d372030164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4af3523027aac1f4e33c6e10f8fd98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b0992c05ad7a99c65cd1f93331c5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c7b5ba9461dc82b33effa43b819d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2879f523b6fd4d823a241021fd57f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178a57b2b27ebfdb51394f469d0f30a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc39a39f80eaaf90710c339123e23c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587799888487777d85b8b52f05740631171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ceb48360e7485202a77c0fe62feb5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa3bcae94911a0112c466a7a458654173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24777e24dac386919390c1893a2b62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36bff2d06a446de4a874e4ab129a8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f330da97df31eaef2d83b3f0a85170d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b777087677b145cb178e3f596f5eb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991f4a0d10bbf3e6c5dde95e14eed1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf6ba44d061b35bec7efaca918c43b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e70b11fb65c9ab5ecdff41b233108b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e08615fac2023d067977c3ea7e367181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061b4d7132cb5919cc42f0a86b76bfc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f4dc0f1205192efd537a865803773183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c0545194c8f074fd5b678cc0131ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb409f5b3fe2317244b0cd75ed633dc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6947be040f982e0de6dfcb1a64d67d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073843e637328a685c2d0d6ddcaea0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c32514749da906d549fe753feec1dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a73fdaa170f9f379be279a4e67065189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176526a8251e444f3fee4714d133f7b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbc81bc36e2eeaaed931de44e62a08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e401d4374eb4b2d9fded27d2424bb82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e302aed5aa80808fc37aeccc51bb0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bfc17c2e53299584573349df6816e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765c861420225a12e8ed310694dfa51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15facf02542a9a3082c080e3104311196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecaf9fb41248cc543e66fcb2bd5532a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35033273389b29cb27eea9fad1f82c0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a7e467a1b8d70f1c382711c7ec828199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ba3c9d426a6db4cd7f1d930247749200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e479595cf0f646911e588621db1c31e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e667166a7c6356a2083fcfd470098202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf09991bb54400c3bb9c5811488190203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f355ab3a5c789fe334430bac10c9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90c5cec6b4d5410fd696bbc7229b5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7551ac87d675360546994567449bfeb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61655ad96f8d1cc42ea01bc1c7438b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee648d9f9f0d8850b493f64f05099bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2732eb90bfee878b7fdd957ce6445c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cb3a52f15e92fb4823264b4a7a7cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfd697a1d740689114a6620ec97250211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeab889f8ce065b4f4dac6d8837fa7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717de9e8e85415422662ddb21580dffd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65b2b1f94370d4f99004c66d23699e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c5f64244e6238a357f6ee05c81a4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244b317fa34f2bfdab3d1f9b3abf9d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04be356437faed5fbe9e469f7babca9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd03a6eb014e2978385292d2c517019218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1d009554a211cf3d34643c87fde80219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a5971e9853d736cf3d123f2704723220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397bceeffb3398ae3182d976c480937221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb0e48b7ed5ef3409c8f40d10c4df1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f9d68967110e9d265943bd3dd2f4a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6fdd033136284a06401ef5958003c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f56d64f6197db83673b82c0e14511225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a917094a644d05fdc0be1be3331d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4bff3813e08b0c642c742481e44d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4292218cc0d1355e9640d97b3eb07d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c80c69c56600b946598ab2d7bb6c3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b26a7ad90b5ed28a0bace455fc4bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811b58b7a493dd6c754af22b619ea93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81003e9fedbeec9026b6d4534d073dc1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041abee256fcfb9080d3444696adf53233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e908f82522b104fd16d0012d7f76825234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88a67e4e763bd828d3dfc9ad893457235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd456a31914147abba91b73962cdc3a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bf5a67fbdc9405a1feb608ba2255a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cda2c5dad06d69d216a9c07b25d05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afce56fc8c15a6e525151e1d7267a7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b712f61566a759c32f49b48c829d10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21955518bcbdd1229ac0034779f57de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471da3049d7a93a0ad1247380d836bd7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7f84a1f4ff3ed182cb2efbd06f58c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429da4f9fb13b11e9afe22a931b1252e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a596f8de982049a9397d03701fdabb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e447881441cb50f5587aaf59602c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7ddeaaad7299884ab93da79179f0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44a978bcf185ddad44ae61fc8c2520248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da0a8141fbbfd6686f52cab1497df8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ecd4586483549e4a0d5cdb9e5b127250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011410d41068649ca275e26857cd245251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2918b5be8baf7e7660f3a8f4ffb1f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb325b0f5022ea5d60fac57a5e07a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a43b8b763ad93dcb04a83f31a36571254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e40c277c2fcce6f2c0d335ddaa0ff7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec90ef9c104d4f15c32090acb3c025256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31825fdd27ce5c31b4eca25de4a1d23e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297a0bcab91d4683250f6f7bb5e53f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dea486db4295fdd7f438ccfc5099f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2ef49b6ddc13cde4e3ab31a7e8106260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a826435009eb4cae5627e5c46e010261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6cc3421d547c9afe1c11acf0ef3ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dcdb413b097c41c9a1b41756a1c10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77a25337de6e7493685f998fcae8cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8151e8e7f4a5bcf15b370e804ecce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c513aef5eb3772dd583042e5301295266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fea011bd9245653ae0b899d67e2cc4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7bc95ab7b80116acdfb86441cb163268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a892af6e9a96e8b109004002470ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684a3edc9902dd46b4d7754d4350383270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085acefa7081c7d8e6c7460b7d8be947271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211b1bd3df6911faf81318808fa12b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85d514dd94341f76a936149b2faa01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45222e8712e0ca7228d7df04964a119d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2504f33316e2edb4531cebb0656957275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aef85ebc4ec8d98a060688f1d05aff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44682569179f2bd82c3b3f1b9eb6435277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba86ad32acfc8135d92385104977ec6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb71c0b5f4e8b95e65596280b020943279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f9907244cb19b5dad331f7e691ec7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83821e0a35933b4b155ecbf7b38deae4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f69f0cde4015f42b7afeed1428bad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07667616baa23c3bda5638edaf268df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b375444d5aca9c052f9bb49dda365284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f010ffef00bcbe5066181043738ec92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69861f218933aef1ec62cae171ad95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cd924423d415605b2240745242990287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455fcec6c798fdb094b14f7b80e51c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fff8b560e8bb7ba9c711daa99fb792289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a254d6ec15b06ff5bfced2c6431e110290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef0a76e5b7edc3924bea8bf38cafa8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcc18a852dc4271f2a01a9100c56e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095f743e21a9ddcb07af5789000f81d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e36a57eee49c66fd3df813a8ea1c02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f35bccaaa60e0c14f2e01a9cc7d00e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bfba68e329520846939329fffc9aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018e6c4fad86ca136247aef49d625f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e77ad37b5bc2e97324d18629631d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6e69b4be6b3d744e0f4961e561fb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102babba623e827e3d9ff6dc7a5a7ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7d09c020647b270c0bef2dfe079a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fb24d2b0bee7397a15444b50285aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ebf2dd83839532078b1aab7662ec0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0e22b7aa912d61c61406d0e5610d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a18ed94cdab16ae1b718b8d085988a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1afae099b57babfa7a51c4937c0c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a2fd7985645b7935c3523d5351448307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45554982ed7c778faa40dc1767d628c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a126f5446dcc5b45769f2d328a072309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8ddd3cfc91b3c5fb677948a266769310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1343d5e19b92cd2bdcc617b046f791311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937452a004afa35a931113f92fb0fa90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9ad57d9b9dcf8e5ecc9e3918d4559313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341832bd93452975b709f7058feed45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1255c328212231282c0b73b4d096b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d83778069d6e10e7d2ed5bd6e5473316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ebec8548b1a517d036e9aee88caf1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0f76df19b00dfa038b98f39c9b8cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b65bc4f2a3ec3ff33db82d755c8fa7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84302f0086655129f135e687e7a9bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9686eec4e720a3a150e78dc46819e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c85ac7a702f423b756bd2f731d425d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e91c38ad6c35755856d70825098ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017406394eab02c12599bad1facd1c1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c1b6862d6f4513ae892be49ae0f84325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdc84481e743d08a9e49fea8f940f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87313b74933652496c94b36b199c6c13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ea6820a3d5c252cb9410ee3d322b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b5b85fba5e0a8aba5129d339f49be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea101f99307378f1a4142797f6441b7f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab82adaa27974213de12e16d6ae59c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfb6816b54530713c387306daac0c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269aa02e6d1276c49435666abde46b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd273b5f5804b5c26dc4c8660e4549c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a89261220b74905e51a6db12e8dff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09458e12705f8f157b043e8ee4f1d4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1e112e1df7b69743da820e1d5e5aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d9a4f9e73b114206a6f0f4edec5dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88034545db5cad90ef8613838de84a40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ce03bb92eb982c12a490f72091efe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00764bcc046d1dedf4380787dd841f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dd09a4c4631a60018c8c00d30aece342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ea56a703858cccca5c8e163807a15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd5de9eb587642000dc4be5fbd58ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204a1b1b50e1e32417c8dc4da3356cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fd6768cdf030da04135ac0148a834346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ee222e858d9f7e6aad6cf569767d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00922e3c39cc1a34dddce2b7f3064e4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff44f43e4c78cfb8c68c45a967b0dc2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d29752778da438df0081d9dcf5969350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf7c3492f441a3ae976d12021a0be4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14baa564e3bb1d0759f12852ab1fcf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b25cbf0a172a38ddc2f9e58e7f2687353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd7f64f1d28985257ddafd36f961bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e8625330f8230f2802488c3ca4aca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad91d8cdc3f7b25f8237351ae412449356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777d315e548bed959eaeb877e1c076d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60382b3cacffae55e40a84b1434d3b65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9986ad0ab62ffe4eb704ccbc55485c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487dd3895dbe0c145a3b58e89852611360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31aea953b90522efe5708801535a741361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5d256c9fc3d28f1ebd10799869d56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174b97a0110ffcdd6f09eb8c0a1f209363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b650051305e94de546f85588836d6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60acb117133d71c597ea59987ac45f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958f48d3e2d5d6fc3832377847aa111366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f91d6190ca6d5b1752a82b07753ac6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555023b0ce4be62816d6be3170eb5f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11be21a6ee3874a3cff1f1e2168b88369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc798a7ba99c0283801237e1a6128078370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2062a8aa2beec40ed1013e64be6db11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab6ea6b386aa14981b6b03e7fb5a01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53dff24c8821e3ec2bc72000cf8c96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606a0ecd56f15468a908c8cd353f75c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48e3c600f8397fca857a3e638f8b36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7524ba8a09811a44f3cdf4925f213376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f58390b407467bcaae914b92265f79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0523c672b6ec98dec39294ef32e6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84375b52bb1f84f241c57af03236dcb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a740137106d60c942945089c1de804380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d9ef888d7bed55d1b9c16de9cba50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bcf5219e56b04db42872ddc882b2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4215e30b5ecc010a3027a879acc1b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58744cf2731a8bfe24a5548e9bf8a934384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670842e2cb21051b17da2fae508a1e15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a55b0f43f4fbcc53fbdf970c17fc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429d4513e17508b1c59d978dfe9c034387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835bb8517cd2c04bf5b8cd22bcd41a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925665911622c23b3f5e970314f3a7ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff9b5163fe1c03965b3dc426968e2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728be05f38ac78421a97f96671fcca9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1d6f1340e0f005213d5809d13c9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d2adacde1bc8d9c1b324194906ad5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d923878816b65c90ae6786dc55573a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df060e6666a2def78194ad7ba5d865395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537079dcfda91247a66b3aba6535b40396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd71140c6a452a6c8564204690f26d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375cc9c258bb4a546188b8386bce664398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33db08aaa45581310851abdae0abd8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d823687986da9d3198103fe27a6fc2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a655735a9d0c35fe39505bda67368e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164270ff6a3214df13e3b5bfb0a70a4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd083f46300e3730a1ec2ce4d6f94e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07949f584ec1f37453a423034330589e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e917331bddd8e8c800b2ff0c450bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4d1532f118a929a02fc53bae1bf60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1990994dd64be1bf0170505523528407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e7beb619dfcff233b20ef50539a9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d17ddb83d9362b7edf86c5f11e8b1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61699fb51253a63d0e9eaec9c6795b73410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b04b24303abd7d13f622fe8c0f2a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f76986dfced64a8a2db27d9db0894f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb6532ba8de4b747ee48d6997abece413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830016b8f2304eaa008cf77bfff7d10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8337f45ef12bb9c6580887c8545763415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa102a2f87f31d0e7e2f6855ba6cf0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c58650981bd6dc5cc5c516714d6a57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91faaf8c582a1d33e1c2d6cbbbd570a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aac04b23b10cb80c0bd7d44956658419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eabfc66f8de98080f2555de0c867d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ad8b66552aead018405350477b2a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc500e3787ba7f8b0373e9e24c8a686b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7adca3891612019f2807ba4637fa8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfb4fa7ab260faae43ef729e8b9f7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcf4b0647e1132ae18e037a8d30bb0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69100c534864b6ac183a8fd2aa4a1662426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf529b8416df9151d0ee2bc0d1ad411427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d0920bad29579e346094c8e25b720428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a624f9836cc7fe04ed3b67bc6a2d3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b06c430d6a39503c2ab6aaeccbc0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d7da01f6705f8313ec8c767eaac0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004602653194a01baadee4db0465a831432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdee90f4da98273d6f0f09af5ca902433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bc81d71cd9d9482d019ea1efd64f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e180d9f650b7ace1084e2ce08f93c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a5349ea93eb2c43d3067a9ae9b300436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da4a7fed322aa641fbe808f0b39d29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6ee6df0ed880781ce6c0d5a282b9a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442ef436dbdcfb8b17bd362585849d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40dea85dcbc167eb1edd637a01eb32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b2dd9d9bddc7601ac93a824a33852441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44834419a4d436eb00f7affc9ae866442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ca6acffd7091f5823e2edc021d438443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead753766d80ec6a08f65043bf3e7f54444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f407cab7481dac124e30d32465aa803445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4579d2b7e399552a2737dac9c69292c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0c4de9a0d3e3d5ae8a6dfef3f77a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6c226438e8e792922713a0a93c290448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d01c870662c0d7bf002bf54cc105d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406131fb303f61c31a18e43cad571e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b34a0f86c4cc65641a781af6c6a6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06dfda8854f925b3cdc0cf9b96db48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ed33698a304e187445611cb6f2a2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a379739f05dd20f0febb630a5af5995454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce589427919808f1bdc2d729cefbbc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0fde5a38c11bc7ba45abd6d1e3b22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c243185306db9f1ccaeb2d07b9f2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db999855dc6240175c5f3e3d23c49fc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18743c5fa1cf47252c63eb74e78adc38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2117a18aac5bda3664743e1121c4df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ffd2932e48fde2343bcf27c8b9dff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f39a3a55b8231c906d631c2857900d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35779c82179dd423c7f331213c8649b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bac4a0acd57fae9771de56c5f7139464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72404ffd86e3386b51abcb3f9e9ed7bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651aeebc4cfb22a25263a1bb562765f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f76d7b3771e096a5bb9c189f15496467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cac1365dc02031b71e808ba2d542e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1961fd77a358be38b30f270e25c5f40469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae67909e3376a9becc1d4cd1dd627e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33354485224d48d0dc0061052a1cba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3e2943815685da60f113b0f81713b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472d1dc6cc4df0a0da0c0572dbdc243473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad05c1c2dfe4b91d13fc300a6e04a22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2c0d773e75be905513a31d199f818475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da29cf67f6c446d82ac0ad476c7872476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817d47d264cdd52722f37177869f75e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9cbfda80be46a20911d12464b55df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a70df5103094ae7ed4f6da67a10b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d26af6ad62a0fd8fcf3dd12d6b693e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed23da1b1fa7850b3e6e475a65c4dfe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7397eadb82e29a2e4faef39f546e6a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9465bdfbbf2be8b060e34a288c4684483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36479496ccbf4791082b8b52fbe803484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70b62e8716b50bc814d6849a1e5ae8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd3ce8f4b671d42c4b1330c234b4fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe147bf421341e385fe8a63b9de1262487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bb9d85ee583778757f48067ecf031488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce9092598f986ee25ca58009e446b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ccf1a66369481c704c2683cb59e8e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c5921d1076ead782b2393dc0a3b79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afdd9968ad911fb5037ae68ca521b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9969a2f538aa1c19f40df0e231d6f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3004049bb49d3d6f2e8c3b16fd032c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5dcf47647ad6c0e461255193a4c63495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482539f12040818269a893d46836e7fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334906659bbbbafb542a7ccdc78ebbc1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6b3d5fd4a3cbe4c4711d95bba639e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85203eaa8e823d276cf60101c4a0284d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065307b200d0ac249938c24e24b5e33500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622297dd2fd7e9e5957ad8d5c1cca2a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc8aa9ccd9f365abff71c55c15d909502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc52ec85f69f5624067f20cb8cbdf7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb26bbe4d987faceda31cf6326f62ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff598866339fd8adaf35d287a03d84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7b8b8f6a0b1eefe49b6cd6a3ca334506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dc98d446118a408921d949e53126b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d35f967370efd61d48a763837f82c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743f6853257e32a3cbc1848307ee4c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307186418566cd4f4731da8f9b00769c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82587b8219caa9fff26fc423c8a4d1a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f55b73c93b9f27d5125450c53a125512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e3b53f093c0ff979b7752b11fddcf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864fbfca3d99e21ecbfbee93383ad4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be28b43fb1c60030626cfea398047a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980f6c3c58df5a72620cb106680c930516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf10ac953ea4ddabe2068edffff4849517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8157932e0c8c48027c8f52c64b71d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9959a9297870a8636f6ad5640b75cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34c2a8e977be453633a0329bad05f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae311668dfd50398305a65ec58f281b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b7e3b5ee4253a22d1fe76a7015abd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2f1cd81ce49faa2a0a1e2840202aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58624a4f9a6433a5a7d3c77a6efb64a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd359e05cdde8e8b3963632a980d81e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e54ec1c9f8c6f319b4319e678a6e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cbc382302736cf0d3954b4d4a8b8f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228256a15014272218acced611a93d96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcbbf493640e0bce85d85137fba234529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b81cbb58eba6c9621439b8a2c1bf54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c76cacef2b709a454c7fddc00450a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec5b4aa335bc16b51006f31c0aa898532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da6035a4533370867817ae957ea75a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f13f5b576fb9e884159cf004b6495534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08474a61ce507f24d852994ccdb58f02535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87436176fc578a8e6661fd35f506c432536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140520a9db07552472aacbfe9643000537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaf96947e6f1aba47ae73344fb5ce7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d68e5187676d58f75fafec9f27907539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fd1449695a6154b0672e6aedbfc17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e646be421a4739df7d9efdd97ac8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e158ffa6cd0c37a5a50e979e15ea03e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242fa4363a11834a2986c8e89570a8f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2bd094990304001016caf2a0a2837544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52445a638e3be3b95d4f098950a3bcc8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db02eda19d03f057d1bec9f11e82e8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f841103d75802879590901c69a5b76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db5fdc9216938abe19f1504139dfed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bec41d4fd89afc2d447d09a964a388549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77e5f1f05a5bd6218bb31745bc0eae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98485adb20c4a88ca18707fb47f0ff90551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd315beb9adedd3921de18100feb76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e08f195d17984cb979b7dbb405232553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f464fa7bfabc9fc9da0b057047f6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80a707ff168bceb9fbc049a31684af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09845851ce5c31cd19d830711ce374556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a2e99aca1aa80b983b801cfe3498c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d602f45648d89a7c6f47abc9c47f7ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81a7ec19e1363a5e98c727e0e995ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d92378464d39fcce5c914b87db7d98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db3da3124fee34a3803265261386ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6f0a99691bbca94944797eb980560562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42310450bd8ecbbdfd282a77d339e41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb25e82098534642380baeee47aa9c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1146f6a84b646af0b3b8e220c31343565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14bb3aca58d8270db8a273492dee08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd21087584dfc7847861dcc7af8576567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18b572160c85ab151b191b663434ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a9e6bf488eb6ff1a864acfb03be31569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8febd4508d504cfa79a70f20e47d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b0acf748421cf5a0470739d70b96a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b465a6d7ec5241a5c41fd8e75485cf9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee16811facc56a1211dadd5d47e773573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a2aa2362bae2f0e15f63ce7060bcb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628cab8549faf4686ca4c281f2f83f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e809d6cb819dada1979187715acd8d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc845865623589ca133a5ba7088f75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048a3a5af7182d6b9c01ab2dc145516578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2780d4b3cfa1d9dfcca10cafd4ae77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bfbfc2195eef51bcb6ee0282da7ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c7860c009b787dc81a9c43bc00ec8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267199d9809cc153fc4a8f5f2d2b8862582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765926f24cec633f637b115fe2c6d14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3d046b9f81916cffe05d450d143ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85eabee349393f659dfddc412f6e18585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da734299ee9022dfc8264440cf1a287586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12479b7820943428c4baf3a4fa5c4e85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815204337172a9a342d363659864ef3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a55649922e8787ad0461c8affa554e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac72d09b20179d72f31fa3ec11ad7c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341531c7def45bda711de13a9dee0bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ac85d1cea8158c05f9926f1c1254a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3a20fcd2fbe5bc06aebab5609e20b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd291707d9a97b24f3a37b2d230838e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923f35fa963c09351739318b1b6fbe6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c9437a1f51e2d6d727b66487153a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bc41abd3445b54b3271f9889280c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f47f9953e7134c7cc5d2822671aa7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fd08ccc825d32f431b75695d46a1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68ae83c78da748aa80f07134d77f9b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45376f8297d9bcff781bc81190fa8623601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f352196f9f3a81357eda93605cf3300602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824b9868de74f1915966130a725f93f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72db8460f2f2f246b9550467feb5cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fcf4aa121155acd535db9de4b0573605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e9c00705a33eee4ec5dfd371ed897606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1870bd2b5e7765cc0ea910adb00a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65b03bf177d9e42a1152465b540b77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2218612017995089d29d5e3fbe10ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b6162015bd791b8b226e136eb0d60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c5ca5bdb6c1ecc75e4bd0ad0ee22f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b117f336a69e09f88d5251f5ca95e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59b141e017d1215043acbe0eaff7b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea94f9b851707254bee1992f04c11b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b416bbc983dc076756ddbb2a124254615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5f201b3c21718e1e9428e5e1bea80616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf10cb0f4dd8ae2c01de96e462d438617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd264259bb2d9cadc6fa9626932b46d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29a0b84009985060944dff60623daa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd729087011262617ec8e02dbde1d70620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92e54b942ae6cfe4c17d2991350f26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb53146133c90ff7e1ffc868323246622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e0f10380c86d98b00977def3e33e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785d342a06d36527d5941ade41a26fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd63670cb8387e251468330199cbbaa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a4b8b0f6c52899101af072962f67b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c91f7c435207f1a73319dc239f46d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c31e599525a455f73f3bcc391f909b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d978ca61623900b2dae1d70b17854629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185d5a800dde0a208f5fd9fd354471b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673f5680b53fb14456b79d6f813c9d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf500d5f5ade98041c2135306f4d65f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e217fd3b0b8649e774885f4796dc79633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794d1bfe9e96a53307449f707d0c2ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef323abcfdef261660fc45404364b4d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d7fe9c130e1a29d856a25cf61fd71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88b92e4469031c511fd4f7513dccb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dca67152ee309417a1d897d92029e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a96a36351aab6c408fa534017908b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12424e8c52e87acb2572b2a5faaed71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7511ca09ec353beca3f5bc65729f2c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93ab8af48926b7906c45641fef9e50642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2907297e8d0d0d24aed18214b676b5b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9637b3c5751e2a7d1bc97d0e403f10644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9f3aaf83b72e0d030679e1b31335c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9549f8ead0f1c5a39d3f6313d2b74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d99e233a64183720e1ce64a9dc2dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745a2787a8d4c5708dca9e73270cf5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793a69e25d8bb8a8788d6d7a8acfd1d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945800c5d7eb1ed138cd2a09aaa4b22e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afcc99fdbd88f464e687fb9a709042651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0c380f21f68971b0b47572b749b16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e2104ac92a39a5709d0d2173bc801653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e89ae80d8931d84eeefbf68e58926654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c76ec24edaf5dc5531a31c821f9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db06c19a9357444817bfd94a43bbce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ee3a57330ff083825522d4e0c7b90657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229e44bd6d55908b3116cfa6caa8821658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb1d5823dee8c6d7030279ccaaca8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c5c24daf7345a4caf90a8bd002b17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f2920fcd07e37a5adae9b942a0f94661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6c502668a8884c023f1833b64c099662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dccc99736d0c67dd46d6382a637be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedd99edfddc16fdbf633d224c69356664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a766c605dd01cffafe6435cea82b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b5d94f568965f518ec6889f15fc78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaac93ba90253810d1a838adf8c0a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8db8650474c0d4db98d79f917d380668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44a5bbca57887c0906ff1e37223ec4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1e73ef965525a6c6c969ebdb39b78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efba7a47304afa7a54b905afc8cd4e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83ddfcea4aa5770e2fa3281143e2b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352806e35e2edd93ef5e5abb76a95953673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d3c7f5aa12945108262de26917719674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d1b37e59dbeaf27d0d6eda5a08417675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac65bf8c03e625d28e1634773d46af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c809f0753ba0dadab7b30e06b7df7f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55fcbca421c0e5bed56dbf993dcf1a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce10f21174027e9157882cf8f5b875679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4a8b06e03759d377cfcbb9429a022680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6885594e62629aaaaf612586bea40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3629184f01bb98285a20e5bef19c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cb979c728630ae10ced675d611876683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c3e8b029b1d6a8c6f9c25616d9322684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b544612eee6d62c38fb8d9907123d5c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56d5fee5e1d0eba2fbc5556302a0f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1f4fe4d25c7755a8d3fa1ff46bc26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de88b22be56cc16327822bf7d8e6250688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bbda2d8b78b3a263e52bdca5ede51689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfe5518151ea9033346913f5b4d83b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac01eb901fa256bf9ca5f0f5d07b1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7fa3b87f902a5ccd713f61640ea96692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a6f487ecc3dc8169e037f6e1773a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1928f372e6a38983b647ab78ee16122694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f352cc40929c4b7657b3807dc8089cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bb590d4c8899a95b810495b401bb2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af56e51e155b19f7e14948c62032205697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b71fd9751591186903571f31262ef9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2e1d7db54e72de2e4729c25b85a58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd255a3db3e85072c80914f479cf6a4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034fd1c837bb912f30f52b89c79f449701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c33e2291d74ae19ab51c8e56c8250702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463afdac3fef6772d716e0bc06a8d79703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59362e4d2afa34200c0f04f0d0e18a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002e52174dd1d6f431b406809636c37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71fb133bb1191675ad667bcac3d9ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003667266b88589d9c8fa8cdc3ee174707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add603669a7bbcad18a3d088c221869d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0608d894c1b740335b8332205a3464a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c4f3e8f68b5563ebc8e06fede8ecd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcb8f510da92e90f88cc7d764067a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef2aa37ee7392ba3e73cf3b85f1963712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241db3b8d0cb59add339f126921c53c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da67ea48168919ee249de9a754acce8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb247a0ddee6a571d3f814edaddd65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbef154770daf9dcb87e999e41a71bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccffc9f0ddb8a048d5adcbe8d0bee19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21d22b5a37ebdbb9c5f3d0d1a9bb78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b3e1ab8f0a321bca263bc09f7c4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0ff0146cb18ca0f49579c37e727a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638d9df4935a320431f09b402bdf526721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61d968e228199ca261f7ff42d8abba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bcfe7d00ddf5dec7dc8d3834cacc1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfbf0780de91b074eeed8e718be488724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94847d85ed59007f137ef00767f51bb8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88098bb5a35df1f579e92cd9562273a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85980ac08d49a12547a83d49bf1ad751727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61bdd2e7b6404dd62ff2161c647dba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273374eee0a142a3d61371163bf71e8a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1075379618ebf6c86a72856e3b5a793730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894f7eb0cee0980eca7701bbff5a9e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3dd3cf02b5b95215d234b2a5ff1a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c53883141a7ec6b2c2bd621b0500d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9378c4a4e643f8304b6955afa94b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fae5c09fb0dcf19d6da12530e569c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef14b59b4833a57911f2d016512491736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59766c4427453b17e9c6913f447f88737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd615b096edb5d291beed8fe8819f96738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cba1c61a9d5fc99c6ae8caaac54c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf0260d01b581dadbf23d7436ce77e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a1515a9903c2cec3aed7a31ea1bbf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254fe27ef9365b43bfc7a7d72739584742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57dc2ebfb4852e1fd72080849b9397743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778b887667ba43e930e0037e4bad086744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de4a10faf592296d6435f81ee5337d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b76f7360dfc6926e80e8763e9506ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0ab827d1a6fe11f5eb0f988323126747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96727d932495325481805548e31eea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8e573832758b4fe3481070a66b012749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41750cf6693f4a76ad5a0141930b1c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae6d8859346eafd4ba1424443a18b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64233449ae41704976fbdea5aadcb29b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8b1846777187a6a1df7eb6184535f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267987de985fca4579280afbb4f57ac8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a817186fa85b4e3e8fd8ce42e21daa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97adbcfa6e1d18ef4472e693e829672756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc50ae9800b35c7b05664f9bb173c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d218b94f0c458c7a7ec54d1171a300758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e65520bcd9da185cf50ce32ffb5b35759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef34c7bd1b06a26fa2bdec3486647541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86728273220f280bd038fe3b44c7ecd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbbe54da02233adadc975f49dd57f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770476412a69c81258219f062eebbd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06da10d0f9b39bed83d422eb8bf31415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26f44749cad9184451b0acfa5ae63e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3fad887c0aeb310b5756d4c7986bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93b1c088d41f3bf08b00a4c313d5558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42806cfb2d79cd3a2de831505953b56d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688c94c0b57ef0b28740fd8a7bcd18b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f849f21ab0bb80f7917c059451b833911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4121b54a2cd01c3077f61ec084b3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a1afa0b2879698e314b8ddcc766de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77531c02bce88adb8846755e78052ade14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15136de77e16a3dbece98e9c2adb989a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a8f9d196217b8349cb8ef61081f0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda4879d0ed1e0bd6e0132f37fa0f2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6e7e773cc3fe7b2fcb13a3d6cccd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2096285e2cf52e44b2d91c048af912419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b292469b42e3c77e5e6d20ee42341220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd273255d8dfe845c48f5f6c586d0c0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdc1bd177ca02b7948a78ff149bf0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d200d4439d459b80ea41f7b17fb5aa223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb3e6f2fe4cd4cb21a7e584b68f1fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f0d914a4c6f192e86643ce6e5f48f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85384fd377c22d2f14f64c2c28b0ade026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abac2280c5a9db67c4753a653e722c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def02b17f6e09bdf4cc3316068c80a9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a2bb579ad3cdcc143f261c8f0281229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815c662bfa38e61fbaad51967b5827430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb01668b1028292fd899d996ff71ed131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae20e1f27a131df086b1bc7e89753232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893d5741d76112f5e08ab0e8f2eb4f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7775ebd1a901d0781f6ec31ab8cf6fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b2b5520a5176fda627d9d66afb2de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105c7ca31761aafd7da0d103c5071de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188b9f6b7d1dc0d592a92a31e8d1d8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8038a58b0a40636d85685ddd78c43038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd997979b06adab86e103557b3e1a77539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147022926ca10191f37f6d8def7b08340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423fbab6a5452d72cbffd71f1bac98541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac2783962bc6e5c19d02798fee6c6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bf8ca0396d7e26315aaa42411500b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529ecd5a025321b62a71ce6ce175c1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df214c22504c83b2a717cf961a20da5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393bdc71eb9c617dfdd0ef0b044be2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da6ab5b86423f33aeb9d7a2f89aa4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912fa8d6363df391bdc4d5883865fd348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5ad3c8dcbc4c8e338762c341eb3ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554565dce8867dcb8b9ad606b4adf8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdceb89dea0529b79381f973320a5e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1874992f2f95117075024318730ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c60d5ea2708d0b6658c1f81cc23aad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2b3a65e421dabd2d2e61c6976dc4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567e9de28c1fa0afd7dc25f115b141a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20504fe8df2ee79b8882b8ee153c7a5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48792c946ea1bde0c02418cdd3a426af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c7409237f3f493f08b662df5064e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b88653306370b9e077986fdc2f211d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a1dd3358f67cc48dd56d8909749cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf59271e0f1b11489d76b430159a5361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1631ae75028a49f093ae5247432047062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c449031ebd36f8b30de743b39f2d94f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89c49b9ca5039b4367c11e6c84658e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41773de2efeb779653de8b7155d5ccba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b317d35c43dbbc0b18bcdedbd22df5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d3319a94d750b75e55f47e41ce5de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61651ae6ce6f0db0d5494105b45acde268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de065abbabd32b4eddce29a935726f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248e930b96665d53f9079ebb772542770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f43f6eff0b073b7e4579ddb36ccab471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6076803f09cbdc7c8910a7ea570059572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686cf286437a53fd945d05dc66fc17373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d65e1e14697319d9b9f80691dabb1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f1a63dadc722c6f8667a06fa9502f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dc6b779d4d412b2d10c1deee1b08476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efe32f98bc2a1707192b3f1b305d8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7ab46b9c5e1cb47b1ed50feb7847678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353344fe769bcb3809545dedf0f8458779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbb621bd7855376194f00a19c6240180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b8fb384b87234412ee859491c193281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d180eb3a39ca4e8eed2c0f6a4bb08382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9372f4be433be249b87d946c121218983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08083dec32002f57590c58a438569cf184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876a5cc35e83b230875e61cbe802e0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402c12586a13cecba84f0e2267cc57b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b8b564e2d5c90aefa52b4e5a634f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec49dcc2432a0c9e515714cd908db788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de380ca106672c66736b32125cc2b0bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fea25d76a8a379b2fd83f4795c82d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002a5754d5506344f8a87527fd4092c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404fd6caf93c8d61df2dc1f185d4bd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d28cbe77f938416b0020ab2bdd35d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64008df2fd75505ade0cd6bea81fafc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513697b96f388fa35fe4eb426781dbcf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493bbcbfb0b38d6df5c22b65229aa9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f814c62b3851876566f9ec73efb909497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a647f4a08fb2779f8f868c885d3e98e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449088f0b99b64589fc6f9b80375e95799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08259bedb4dc766d5de2efcf484d2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887848c412fd7c04f78e130759832864101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afd6d09c804fe62cf92cdcf5c9f08a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c17f314c3b1e812619a02bad52d49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c611b372b1b48c191e7275ef8841ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1f52cff1c2d86e066c8e3d287ad05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620ac504f68af5b876a41929f5ab345106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcf17ffc7d4ca7dbe2c1583b786228107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfe715157d6cf01684f95fdfec4a51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea074eb673c0f42c5c9a84fd467973109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff752bc7aa3e38194cdd4db5062bb79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe196770905749902b97c352ce6fd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fb69a456865c42a1675b908cb8527112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5ca92e2fcc7dabc36aef6198f76a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecc8fc94806ded32bc94075483f59f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b77e327b387c8696e3e9ecda1381e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be5e66ba2a9e08fa5c57287adbd009116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12301cb11fe8ed4e11cd431ac6517e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b88ad91b087f452b197c5737de98e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22a80b5fedbe65357b2eae4a31ab39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa3a8283158bbeaad9fe03416e04f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51b5c0069053907e881c6ee163646d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454f014535a5cb561483b60e8a1262d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c47e02f52e72a4908d15f71d7b450e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f385f880b19194c72bb02a48c097e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1687a19c4770ee743ab8f1b6d2974125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbef88b9d8b526692cf9284099f187126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1041042d91f1200e4a97651d9b8fe3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa53c631dab53509324cb836525166128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f922fecc0bad04320d627417163705129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702e6ac131b3731a4d711635772b498130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbc3a880d4af1954ebbc963a37055c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ded3d5e2668e83a0113081cc92f138132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e786a2877aa109c5bea6203caceb530133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fbf7e164cdc7ff8ddb3b88170422a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eabfe23d75c306473b09dd51b9f54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2287b87a32aac44fdfb1b4563fae8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f0ea25a47caf5ea8a363c4e19912d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e2400a2426e245a01f8505e497c27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e10a44b0562ee68b0cd77a5e8d9f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc863d23e7353d92af2691cdcea631d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036b35423a651c0ea46c737eaff33ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d599c9f04e01bef782d922d16be4023142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ee3094bcba8046823133d23ad3ee5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496d3dd4c3e58df14a28578419039eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ef172d2637e7c3be2a5b8cf15a6e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45098376df243f47061ffb10b92973146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a3adb025d26d10c5768f485f42584147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211efaf17d938d649a3d680c5cac8635148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f34ac8c0e0e2f74170d67f71934784149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef92f12854e3776a33c820125c75fee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df665b25ef8d47e6c8a21e6b8bd88aca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299748c62240e7cbd2bc6aca1be76700152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564dccb942d366a4c484c799f7792f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548f3cd463d7a488e9144eab48b286a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35422dae2884eaedd9503fea415f98a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798d989571e526494b9a0845004092c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb84f3825811d796f4d7d2c030283d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37776ffe6152783439107a49cdafc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b9cbad68095e2b9c6ce2694732f1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f750a1048f92c065f745213df7ac7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cc3aca7a99235553a00ca77063b20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab8ac928dfe61a36d3ecf688963b91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95c4cfc26f04607eb82b8f6c225327163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7422cd3f8e8db09cc7b2defd0130b96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b24fbdfb0bf7fd5be7d977219a6e85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b16909db4dbf5046db8b654704368d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f2ff73d3b204d72d16e8ba07289ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95ba73ede856e2d8124b0d0f2d1479168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1866bf50a2e4460e8bb65bbd9aacd8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de515d93f1e81c8554356adfdb4bd94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152e2adc1a7317760ec4895b8d36472171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89498fdad8a4cbeb633502ef9f23b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509470fc995a194193005dca8ac6a464173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ccf373d890d3c25811a6e64b1f562174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ceaca8c68e07e0debc7da7016d8a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ef9a5225474eeabb76811cbd19393176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6935b5cad469523848882139ae42db8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849033e154875596574e9329ab07814178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d690ed9eb96cd64793cb2ed3ce750c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1be2bbdb5c312b459ebffb432168b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669c090a11a08dc048c33b862e52e16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb711e62af1bd9d6d2415dd68cb8417182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212ca120ab06e1509aeb0b9cf6eb92a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62cfc7f68812f9cc9624dc1ebd6e4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdab172b3053a784ac1ab354447cfe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255b95eeec164a431ab3927edba51d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fac547f5676e534200c4a955ac85b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0c897387dbef475625ddb4ec72d11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5af8ea01a1e33d5b95dcb48fb9197189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14be516eee6d7e9438caeb153460140190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9e3967801ff8036b5b2c7e2cb5a3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdb13e64a10b09fe0d7877355c9034192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd28ba8634238d84dcca7fdc0e47ea8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc9cd7c8d58b93fa8b8f2479936378194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fb0ea97dc49e7f6fb88bc9c6dd009195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b54d0761298c05632b6386b55a092196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47128b01cfe4360b9625fc17d7e3757197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6321c7649f1c2f2fb9e2d9452a057a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cfe0c3401a6fa50d3b1244d6e38a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167ae6f419eff15a8a6bb611803f26f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c09cdd87fe356e2054e2b1bf4d9b97201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b2ca8d4e81adcd1c17e0f242b3d96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1456666ceff597ba4c78380cdbe7622203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222194a8be1411d5f8970dd928c50ad4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5f1e0d03d224dacd4a0745fc50413205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032af0cd78c03bb1385e19bd887805bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc8420e29f132c18ea40286d735de7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dc00434e69e7fc85f94129d7f8666208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ae260b5ca09bdc2421161a7b44ab1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625379c00a97b1c8dcc9e449b98d8f8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ce235872741dbebdeeb8c344d9bbc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554de8084172cd25e0ae54f5489b9b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb7e94851b30ac1443563bed9cb2fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f72c64c222b6fb112253cdc7ba0aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebdcaeec26b1d3a64ca39e46502936215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5f949ba0dcd58f2f70663e1d084c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7d69baf7ef9ae34f870f38f640f96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b366f28fde9543d9e7610ea84d2a123218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ad6f36a53a9a0029120d89234f1e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5669a0ed67830bb1bdd4096f908be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de7e544217ac5f765ed8db88e69faf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faef644964670894ddb0e629356aa07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4e55b4fc4cfc58cfcb2322dd76f5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a13750961705754f586970e0070b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6936271779fdbe45ef363e60a3f30a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6489f271a7270bc6642264648a41896226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ae7239028b9d61d4d1cbb1bc2fed1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf4b9006734002976f9814ca238833228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cedde1fea241d6fd783303b1811dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17477d543adfdbfa7f5ee5443cb4c68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c5521f0482182328d562d94934593231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9284995adf3573dfa08ae222481d01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699631ef6ec3ff9e11aa9828a8a495f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd8d93ed65bb0490d88980aff30f70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4518a58a7c455ef14e41589550ff5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23208fceb33e1fcff9715f4b75d87530236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ff5a3a06405ef710335bf41f9fd65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14285fde3026389019e924c9c01c60fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074b6222490033a455c6565889116df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2bb11b1bb33cc8a8f70717f52d189240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0d481402aec2c2ce37fbfaf1eb845241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b0fe59cb5e53feb219235f5bf084c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff62ead26c6b37b1795d65888483a75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c464af21acb2a79c5a818d8f90c501f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fc8c1dc979581391126be2f341ea3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597a9825f675e51c99e5a322e176792246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f0df42dc1dbd41328a5147c21dc18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7f139f71315448ce8a8ac6ce73bf3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6997f4ce64816ba7bf67ac39946e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c9454a75bf78a4b9b5a205353449c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b8b1a656e85561e3222248ec84f90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50c62233bc9df72c917ef07ab8317c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc80d05a233cf73017d88468613b18d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1f8be86315399877dd401aee44c0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75398f2cbd3c2862d0ddc393ade75d03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc69c0bd5bcc428be6cfcdaea9e5bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bef83652fdf6036aa57f5c1b0a28f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3563cd9966c67dd18b7d0695e6b1256258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bf20466fa1c743caeee43b97c1c89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed892da4d892fb58a57f312388fdc0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c2c4d0bdaa2bada3d4af3ac7c60fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e692fa256339510319826ffd8ba71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0469049424f551f884ec254c368f4a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41fa1eceacede18b975c8f7c49ed9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e20ca57450b07f52107cf7527eb65a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a24135981c42a2e70ec364465fe7fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bcdc306cc897137a45bb735c8f7ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab52edff27e7f7434288c8be39c5a50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2ba13dd42cda02787ef0dd732271b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fe4c59e07e66cb3aada38ab8be284270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff37d71959fe65b8cdffdc951c2882271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb442a8bad57699084fcc4ce1ff0538272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea6cf7e022bb047de06fa4ebf6e571273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ad7c714eb361d4161b0c32922d42f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29623db40f1b24f66b4a02484bb7f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f4ffa851346e051c99d6386d24401276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50571b5bad128a4a0139a5b4c3b5e234277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874317d3ef6ab9f7c2eb23e8cbf47ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582432e84500b9cd64d074610341f2c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fb85dcec28bbd85614788e4e4b90e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b255a92b18f92f169f2935478d5ac4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25046cb6aa0e6dc2a6acf284128ea0c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8a57ebd0dcbe61021e04a82c09f68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243637b5cf5d2dd60595960664c3e0a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1cba913616d2968c2e5982f8b57d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad6bb87c7942c9c5b927621fb99058286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe11992e0f22b16a3ef767b658fe61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d343ef2b1dd9cf8a53e9a96c024e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8db13658203a747746aa2c95a83840289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b282775e1423a49ca2280e9766aa3c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51de4cbb661392e49ccbb4b5fc64c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e411a32a955fcc2dc41481078b05b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b40b06700814bc165caf4096b4d96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350c83425c26d7cfd92907bacd5332f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120d5c11495fb342e1817d3295f4b28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be80e61a5b3c17d74231432e7b719bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca37f376ad2dc376a72acd12963ab0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96a157be0bbdd48fd0ca8387a21afa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217c0039a3c2741e1ed8d356b9f4342299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ece03f690ada0bad35f7cc0d0d37be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3d895a8a8406f9d4b25721c4057e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25602a9223c13c15f70142f3c347f6a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45d36e2af809f5f6679234bd2c0b68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6139c98c2d6772ffe1157ad39bc063f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20884a374d1e65916360388232df7247305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ea065a989578dbb557f8ea41e1ac2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436a03b41b72f2b36187cd0035fb779307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b81b6f4c55257593027b84b548773308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050b8986218a1911c5f15a88b406446309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e69bad88b54e687697176c2939a98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04872509f34161614685dc95da9f94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11a473e3854ab83621d13a237c7f13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8808ac5105ff4a7930dd05369908045313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa30711ca4658500532db9f9f42746314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934785c7067d2a0c6b5f69d0d417380315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40375820ad063191dcf09c52076d7d8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe917ed8f996e9fa34ba721c090052317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46741fa7052cd4e13497c841397f8c5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3cc3965df91e306806a179c4c7add319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb159966d16a5d7418cec13525c2c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dbef170e14f5168e9b34db25caa84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ed3def7d6490fc76e91321aead815322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5c0840a23c65e0858915c7a9a6f7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7278cdb3fbca69f900e40608e2a219324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24441c8f50a36dd4198db6bb7555527d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be156a04cc7a3d1870a009f2964c7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087098a28d5b6c3b3c5e3dbd76d0c42f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df60100599c700ead107f190d8636a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e174333616caa0a11b25944f70bb701329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a21c548b10809bc5537979ea38460330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d945b9b16a0caecba3ca1e65401c850331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c451e8694a4dfb89e29c9a546948f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae30540b7b73f740ac3f2216e7e7da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cbaab3ea727d714a62aa285fedc51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9eb3ff1724636cbe1d36ddb06d609d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150e948b42cadd98aa9b4f8a2949368336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2e6f4544680d4c624e7dd15fac589337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd2b773659cdaeb3e03c9928a093d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429b4dc0e0a76528acd6e3ea7e7831d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce27ad3f8c11d0d6a33ecdb6db08ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138e538fa6dc5b50f7350f3f017cfad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b85d48f7f1af1e51544984abdfab8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae16f71acfff8827402cbcd5b21e445343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e50cf7f7b805f26abe70b0f89636ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9130cbf3ccd108b4e94e669f58a145345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f2c0db9842a9a019c46c0f553b253346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322566a1af81d2724f69ce12d7d2d9fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adb27d3e07ca9d18d86fecd9f1eede348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31950f5b5c86eb0b78b07f5381de4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79650bdc976d9daf9bf334dab0a257d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ced965f8dd175047cc147645f1fdb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb737aada49786abb5064f33e7cc014352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf1a2089e559686320c0096f3cda02353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e85b6d1e08c14c7826a46ef800fac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aad8331e41d7a88651c9a56840746355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d345f3db6c0b98260fb9f2fe877e205356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84284cb0ed8ed337b340b733607bef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbe41c7c6784b980cf3ba467b2af19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd3723f78ceb6acdf62484650dc8e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebd4d17caf498bc6567aac132af5bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ae4bb5add8173db184d2b25c62b24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc3a0d17024a2332b43f9cdf5e4961362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9aabe4912663c14cdab9cff59d664363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def48a584f9ddb7c562215e72fc714c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8342b8abebac7db78579d19915c6679365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec293add549979d103e405938cdb843366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6fbe82f823a81157b5cf75480f131367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ed2be9951d5be487541ae9eb89c37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0914c3ccc0b317f9c4810813b92dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567da04aaebe3e71a4c562e20495330b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6a04e188077fc7a93ef85eb93485c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb76d505254d9bb619c36c36b8529e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd92d940b588e6a126fe91c4671dd70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae8fe160f3b6d28949aeb29a889c58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbae899897a0b0ed861a16fd24e8919375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11b86ea9bb8b654c0521db2f84d2f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9197f4ecf2c9894e0987d9ebc1fa8d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d2c566aa362bcc90e8a3b334bc1e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a4f54712922702bdc910fe7d94393379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de655f76c5633b7bb6b94942eccdff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0f679634f04b1b4fc7d89be71a188381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad97519a2ca3503dfe561b5b834035382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe72d429a8dd05f638f0bbd2ad96fa5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ab55eb54fea60f59cde23ad4cc257384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9eff95e998614a5c6f2c3a2eb3c11385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ca743132a5ec5da2cca496f173d2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de192ec50883923142325033f1c54baf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdf0ee520355ba84195c99acbff6f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4c3dea484792236805e5ebffb65d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df539905aff68c829002782c8870c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddda3301884903a1e4cefae5595b710391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896019e8c5dbf38301bc8ab4b5879b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a61c11fbffbfb9501f1419b177b3cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334832f6a699d542f1ac6951fef71a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2dd5dcecf5a876b98258f4e9397e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32277d7980e88c53391b4cef0f22f96b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abda66305b11f0d1a7b57355330a4ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a917a9b19cb10de8bc5f9521bef8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55886a84fc935eebc5939d8366ad5b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bee8cb2bc8b04e219db605708a31d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987ca0c69473f19084278ad78e2b1f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24059fc76874749e48c48f6767babaec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8484bc0511528cce5cfc58336f4e3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3282b25fd62fcfbc6b3700f317c925404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049779eb67844522f813ea0b35e11df6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23183258b96435d0a7f673ebd28823a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee25cd0f3d44be01d9f52871477db4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b233d055a63cc7fae65c93c221fc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf63a8569bd1cff72cea0d715575e4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eace08048f91e8682cb339963b0d478410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909fb750aa0696566bd773ea82f7a6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c901334c642a7c58572da8c1dd9d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2e471dec8d9922ee1cc1d7e880dd6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc995b1dd12940e95cfea61eb293f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a23553c151e265dc21f37a9c66873415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d0ab80e53d5c7b70b695d1e2a2d3c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40a45580d21d41651ed6e7cdf776aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2038056d883dab680e068b3077a89f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3bbb768a12744865fa715b83cd6be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c871a789933e20eca39bc0f8c6048a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f076520203ed75d840f06bb1feeff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b884125dc93a56caabe372681b6bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb309f5789e45dc019e844a8388bc0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188036c1823e75ac6b70c226c84f80a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa9087780487dd11285e9b2fed0416425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86408fad52108183cd5df90e5c9cf3bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c1ec07648051476104b33981553da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48889942614d51c49a44f6720cc51fb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a869e7467643e993f264291287a8c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393171991dc0fe258ea4643ff376a5b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d32688b6775911f8bfa7908fbf8c32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabbcd92923cffd4f41cf9321fc5a12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd619cc62605020871308dd850cb83fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2f398f6d735c35dca5b4753fccd0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141ef6a99c5fb5c7df324a4d05c13dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fd1e8de6ab941e2608e939708a298436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a90d328aed18130989415bb7a8c4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d52ec790d16692a9c0119576bdd8a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f874019ff6dc1d574cb48e9bdf66191439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f65bb11efd480794efa2fa79d12cb8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184efcbf647367d6adf85b3603e83ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889adf8b4c528e2d148f17e35aa92aa1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b87767c00c8c0116214802da7d7b38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac064e83f72ca1afc08394179dee31ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f908ac5a04369d1049b3a6e4bf0ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95f4a62f08fdd4e8161591b1f395ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211c667ac0ccdc6b115d5601e77efe2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0794adf9019de247aa438680cd12b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e8b14314e2c8e1e9afb16798b519d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f3b01ccfb3a5c2ac713bfde68bc12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a58325c6d43d96f0713671d6d1c0bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8f96e7a72a866de26dda5ef8c2d31452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f59fe1b2871511d10ae0e86ada796b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e33ce12b634bbd2d939476f9c9697454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c95df7546e047f0a9061d9218b7723455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944db8e7e7c2f7d36c7defdf3b54ede456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b5bba95f4af6474e3501193213fdf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434020e80f30bcafff2933c0b9a0135458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a1d576ef9f3f03e43cd020cb3cee0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec4c719e1fec8f702be1ae40de41af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430757287224591ef07e7347cfad8997461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18c6f6979726cb2c05acfb3b76a73e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c24ec74f4d6bf03b6c9ca8b5ae8e89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb630e4f1df98d0f26a3ea7db0db61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2642faf177020ae3a4955f79ba2c3c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c8f982770103905250ce189d14fe8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae285fe87d7d918e8d57174568788dfd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6025552f185d31f0a296df87c5be2e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97ef612d4b4018f50a1d1b548312fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3286285ab0e9e8b472803e519723b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ca7bf18c7e8c12792642cdfa0da88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b9491db7ac0cd8d1f6c64ef40dc71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9f85eea853ff1ae1ab545dae2c7df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6429d61b894a7dcb4c272d4a08b5b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ba2a718115854ff322b60ee9882d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87fe02c1efb78594386626a755119e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e40401579528063d92082cbabcfdc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebcfd49a6d301d655f6f32b2650516478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07f76373c50d4e409e3a826f9fa794479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcfaf4fc414f70f3998991eccda581480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fc1e41bfd3b4a75c75d59cbedbb61481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b8582ccdcb9106f63e41a7e8b0bdd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ee0a61dec6df32de4a61fde0935f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa25c3f3902708c9a6ba5344a963d2d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4487e52780e90fa3b4489289e5e28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147c09cce8c173bd8fb9698a21e0c6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae16a7ea0ec5d3b90858d28d2864770487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d888f885346177dbefbbf562885e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0bd5326b96dbaaafcf171513fc189489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44a62edeb03ca52c87b39bad781263490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02aa7f4645cbc064d5107d178e8445491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b229aa119c3fc960823f61e68722b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08593c75439f94840bcace6262a5591a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef5ccb4e8f38d42e4e387c44308349494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68392d7565ee69e49bf5f8598ef03734495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285046c5571db2fe602e3d8d6aa4989496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317fe8773f6a2102e957212c578c3c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abdf0afaabe9a82de4be4cdc5b59c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73d3512aa5d408dcbe43c40ab65039499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992d7f4ddb30cf765600bd17313eb95500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da30536f8ba5a0cde23176e15ed236b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303d99361b863787bc69af94e709555502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319531d1cc460abf188fa759d6c3f2de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efed9bda2b738235f3b3681a6386fe2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4759cdbb7ace8fb78b7b021a81672505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce88b52ea409b4379051b1aa68b1c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96abeb1e7409801b63141ff12827208507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44904b6c106caef2ee43944d088a7212508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb426f8b12b859a8d995a9444fdddeab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd1b32e30a0392d0b6b8a3e62d762b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d84912f707a5bb81614f9565a511f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df5e0ebb1da15f4ad673131f61064a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a9ed162d2e2063886fafbc3de8ce8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a849ce3c93b289eebfb51beb6c952514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1523bfa1f11bde92ca5250bdc1894e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2468c6472ea5db1cb073ea5ffc8bc90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f48cfc4a83e0915b69da1a7b49220517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84e74f2c0499aa2ef35ca0d449933a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74486a2abe35bad7e394451aedfc09b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248b79d03a0833d65bebded13531aa0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97130920d6ad3e5f32077e4b8c7b40f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a71c9d1d1f0a5dad7b3cde61a8afb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c3e75bb7471507200f493a875aabf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a14091ac7b8c9b91f045c477b5a9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b54e977db425e2391d9751ec5846d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f819df6758bd225df1caca0d9fe4382526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da497d159ff5c9b2bb38b3708c44e44527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014ae5764b33b276233d2185d6eeb0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9158263edb647a72c437cab3ac14ece529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336a1901deffea795f2204c1fc07fd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6291dc8abe6643332cb8321853c0e1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38655aeedd859d8b273204bbb9ddfe8a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873dd85099ea7df5e0ccf5fbeb28955533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2f1c1bbdef8ae4a6b21bdcf62d00c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd186de874a5c9971f6b59470440f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924119a5dddcbf022e5405c5f56b4251536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213e77d795bd778aaffff4c0d552d51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a434a839a193c6abab790425a501f3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe6aa7e77b63256665e7ef89805a8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7f6c1c2e6b13ef35cdedbedab744d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26bd6af6c8f89dbf63050a0b422794541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2a73975ca96e5985cf2aa75df940b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc6c965916566034c6ed89e9e494ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec2d4393a8ffefa26866eb94cdfbea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03144bbd8dd9ce4e3c8876d022338986545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf14560ad71c12d59d9b68684b2c7b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce88227bd9d418f8c77cbd890b6f22b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3cb775b6c164e65b7ee183b9f9ae0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc214393d12eb5e759954492cb97f61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdc498a02e9d998a0e04fd5499ca4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47284f29e15e52b360cd652cccf7d2f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa1135ab7a7eead6f41338a216edb0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a3c5b83f97c94726b9e2ac9f87153553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5916c38872e0deed4df9226c976de1a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93201bd9acc895ccf3c6deacdbdb31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef4839f5437505cca3b95406a03a02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412a93289c005dd79c0bb941ab773e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8ef423fa8f1a9f93fb4bf3be46ac8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0248dfc78e27c43378e4e13118029559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe9dfb5ff6deed74b7fbcfacf351f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fccdc23a126b7cce08d5cca7a1566c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa0726317fc13af261fa80e8e71c3e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d76308911afb367909c0a415aca56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626165051a4a9dc755391adcfe480a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c702c98b72e631f4f511ebeb3e9df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b706e68bac53e894ae8db3d0293a236566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9a45d67ad6c7bd0bea84bf2a81847567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d83bd1faecc6ca3bf16710361be37568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c474cd921880d975378b434f937b47569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eac0332d92041f0a8a606d7317ebd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99706f32427555520cab99da7bf927571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39340439b3509b2376d852312c8a92ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3c39bffd6ba18f417d6606d303354573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7922b5dcdc8f78c5651c8e836689b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aff3f6a3e38d44c240a04354491563575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b53181144701ae3a7829980985190576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7bc6d68e39c14213a81ecfc64de9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902933b0b16ee8baa17145382d4f41fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64ca316629e312ed591b29fef7941f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220132dca07f6b55bcfc87a276ebf601580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7964046455fc4b6d70232d7868e25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e73da59028c7e19f14d40bcec9431582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4b901fe24d00f885ead248fa65de8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a337a33427a2c45fe1d52d323889d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b1a07dc4e5019217580ad2d42bb2a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe2205f64798208d3afa6a9b65c107586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab3358719002390b3112fbc9418f53587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39e75f858500a631974a1d804f15b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffa3d45fdedce3a5d54acef64c2961589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ccd74fb2540c77e797213c828074c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9c413d95712d54dbf5a0a98209983591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e4cf9327415c0bcc5a01434ad609d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1ce29e457086144be8caa50e9512b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f3ff6943b06f7a572c12d38087989594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66bce85a849b9f8d5d21717c54eff0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1c4284d0f16fb130597fdb0700232596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9d0c66f7788012d2b333127120452597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89334df1ffea0448ba49ee9c33d9d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a4f4f23df99dfd459ef6c2adecb70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68efb03e25b14154f260540c2afaf9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126529d316cc09ea250b0d1affd64cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384a27eee536967921bdc8e84382125602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ae98473f1571d1b32beb895c1652d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751c2fe8043b41a435ef361ffed9833604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca3ef4898c85c15cccc13ccbc49580605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdae4b6c2e934f37f222c5a651a1f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17b601a4d7a6a9788d88b067e337ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd277398dac1c9318a87f661548a0205608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb434e5a618c7d3ca3b9d83c8faf17609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329741db6b2704db4bb12fbbf48fd88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fe45baf9ecf0f18ba7554b864d478611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdb7a93261c7ef6c60d36908370aad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179c4e677149cf38693262036f0c3a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf078f0ca2ed4502e077c9457b2e3eb1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082c06c8c85b86beb27a9612a35a032615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6556eab4c112d6b6c625699c0e4b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303c8d354f10fdc4b2ba20665a31b89617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d8aa01310f5cd4bc6f0c6b88de91a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beae0e0ef2536879e2a98308e8103d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b680680b597c071141df415dbb3a322620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd3473ab3c28b7c6dc3191a090c005621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177b4e2e8685b4b7c58dbec86bc3134622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6a8ad48c909e70426198bc9f83d79623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236e831dac2b597a36e783888b6fac0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677021df91432ae16a36477d6736bcc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bf0211ad501f08a8c95beaecdf133626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb05edfe1d860813f61b4dafe3d504627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed10369b0ab8bd5f0a8298990b83ba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d7a1c4ca19f762b5fe2449db84133629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd445ee4392edc95317b33f2faf043630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269593261ab1a11153a1a224cce4b68631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adeb49a2c95d02efd904b6e7fe61aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552d803a5a9e8156aff9873d1af958a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a402a0ca81389c7deae840d54fc1777634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149e49ae0ab3032363a27057dc0cdb5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcf49207e79a36037c0472c4880d0a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deebf54e9173359606fe6b1c077be8f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a37ee4fa83c27a13031be82dddd44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dfec72664fc3f15bc97f624dc7ff2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34679b0b8ac1e7da0a59fa635b242dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deb5452d7d4d19b0c66e15f5dd1dd8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d80d971fc96cf7de73ca82fad11bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15252005ff27c350f3b88423627681e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49ec3d52b9b693bf2009b7adeead69644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae52350b8a711152297ee6194cd11db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839ba996351eb9148112e63b18bb087646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95268f490f9f3c8935027a153109b5de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cd74a8ce9a39e765c75c73ec0bbef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7aeda2340abc4249eccbc4a1014f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e41305dd96557d73ee7cdd4a9c0a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b358b2a64cd25d2c44edfb3c6e17b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc25ca7c133e890d69a881cd18c7f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba396c4a944f6a75665fb386a4b506ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567eb3f63537dc88b15912b31f63acb8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9efaa5227b13d33dfc74f573654063655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332d1b15acb144fa1fb4131bf1fd23e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1d9223a8367fce463bbaf55d6c34c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31891ce282cb82c890b323edc59ccf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3f8058a9a4347b71feec85050d962659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca37cc9ad93f22c4e43a5dd0b7436cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166058eee1a3f42d32157ed4c618707661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d75dcd18577a4a124c2b1bdf73d0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c64b8bdc2b8f59da46ac4f56e4a1de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90edcbe10b44aee0ce1e5ae304896b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cea997a618c7eeae79dfd4b98f2f2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ea0451921846549a8b37e5a7aacc8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe7a5b291a5b16b5d67e2366372615667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ffec5d18379f58983d67fc6d7c846668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fa7db59e99950c8cbb8681387e34e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7fe34fbec958a4440f3ec0b628abd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea8c1831a45972e7c6b6f9e74fd681671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7edb5a42c6ea01f4cad9260dd7fc98672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ace863c81a26b87a63dfeba711c87673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c997768948ee4e0fac5777126d443674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91594563e17675b30cbe2f4a1e52605675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd853816b06455f4044f672dce67b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499ff7314558e33793871c285a3a805677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876bf50c12c3dfcbc170e4eb9288afe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a9316e9c3eadd9f183446d3451fb0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b78deda40d1e5680d74e23ab24e34680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1af66300d72d15103ba657961e7c57681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e51220bf9ce46622ceadc6916a6312682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817700ea0df28cb942ff7160bf7569e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd29da1adbd922a167988825c19584684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff01354724b30d5d2333fd1f53581e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b38d3543a48f5bbd3b696b9cd4c1cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9226ae500c6f91830e8df52ae4d8d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02545c8ad530f53194d52bde60c3e78d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb20af25685ea7868372b6846963b37689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd38397a3033b20aa25217585f3aec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe01b46fbc9bab41df36e5c62b43f9a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d88a29b7beee263e9583fe1ae38948692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851435728ebc415809e51b449db031cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f82e50b34b09fd94fe294f8d9bd44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6ac68b7ab6529f970bc6c507c552d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf127b93c38b00a7eb06804b81e611b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4de2336bd229197ce134c210693b29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067504ed77965313209db5d66004feb1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d6d976d0826ccd57ec4ab7a090831699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9528019924bb86df2c818a9f137512700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59c46317a627b210d212033283ffa0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4444d55dc46fb9383421a54ea688290702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c060a1356b35f653b60b7878b3adb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9a50d0b46b37900f7381e34828545704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0d4d09ef6158475c05d767537c9a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1efd498086e47e05e2f6a9ca99214706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2376ca54b89a9a1f8d33ec128d333707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56685e8f7a8a6a3e920524687bac40b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f0c77ae418ea9a9f028e5549cd241709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cf80852d0582b98e04ef375aa8eb7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defabc29c03b208b22fdc8659c9bade711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3c7019154aae83cc2fb17269e5d2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8876cc1aa284edf62b6b7a19f5d4212713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856483c9a19176680c471daadc933855714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4270078cd189275dde4f85e362a37715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6c32c5eb4b934ec958db80b346684716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9996dfbe771f59f0b505360c7ff5f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eef80da6bc5aba489d4c1e022012b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76981705b93170e36e1c1f1562f4c46b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d531c3dbfd4d58c6cd86cd0d2075409720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d4ff33833724d2c477e7a886598e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab6002b3d2c3760728c31b9a613abd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f627ad9be939c423c8bb03ce69a54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e15a9e578a876970849e4d38ecb51a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958a9716bb45e9df42f0d92670f2c71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b86b4300ce820d544689c555b06d08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd78eb9e063ddeefcd4fae9270df754727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d699e01634cd8cc748b9b0f35ff0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ccec471c117115c064cd1ff4e6ad3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8644a0bfdda1bc2f5b37050319de5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5732bc0c256b965a2cb8c3d208275731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6331f2820c972ac33ce1ccc5ba2473732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bbd7c57e8ff2dc359e436f8b79cb8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f21141a20c98a4fd68c0bedd31ea6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326857a6c23055156816a50d65c256c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4291cc4db75350ce65fd0d390d31cd9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155db05ffb7d2179d2a42871dd9c2cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08d9e64ec9f31db45d43aa0e258612738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d662ccb7ebda8c4b7b7f9606b4a9f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09530d672c724b1f50317f97275e0d37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898e214efee0a5c0509db36e8e22550741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754075b4f34a52a06943e0034b7cdf3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7d602240fd5e417489c30c00c1fb5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afe28546c1e7b1c74e5dec8698e8f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cac54bd869b0eec3feaa4d79ba9e79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d20f2a193773f41f5b0384bee0debe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e69f8450f3ff80eaaebefa36102e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7a98798b32b8fd4aac986eb3db08c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2ba1c2bead96c9207620f2d486801749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca08e06e83dd2a513e3f8f078dec7f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8bb153d925997656d95a03f1a17bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7579b8c07e8f4951184ee6a0501ae7d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e0bc3ad9dbbe26c9a48504cb046eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12be3b79e2eacd106bda9def5a0003754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5e4756a801d3bb7fda61c65d70ccf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162350c5bff8d746b628ace6501c1d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75025ac9b3f0108f0f883733669778757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815152a0fa4bb84ca9a6e4102520cc8a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b351fb5ef153919cd4406cf8b7581759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>