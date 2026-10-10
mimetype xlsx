--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdeda7cc3032056a7f0581eaf21b1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5510945f8bee1e1b05948fe4ba97232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa0080642ed653e97a5d4acdc608463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62e6f1ee08437487c3c87354da92f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb8cecccbc177d502ac465fb03ed435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ad8dbe28e394fe19ec336c2b238816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61457ebf89e5599c925700fb143a74207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81529df65ba96ea5c1542a33738f3cd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08a6ab04657659e8d4e597f717b71a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272f4d5f04a3e6c446b53ba559a30f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431db4a37f135bd47e10958bfdc8a7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38238273c49e2080b96ac94cb058512c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfd994e5d97cda08f03840b1524baf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767fdb7dd2196848a87eb368d59871514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7741993ca18ecadca6daba63b09ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bad94a92e2225dd56de3b3a4ec2bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3909318d9c7aca9eb269312b66ece17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58b1541a4edfd813d128a863b00e3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62923839eb0777836d3a71bb54eff14519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2f6122b4823cf26c909fcfe43be2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e66e6e13e426f69726e540f69632621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b329a594bbdde64e4162bff9b066022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5703e33c1b447989c01d2a5afd88923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae80716f8a58313280f9a3bd4bea2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba78c3292f77adb2d06e9a24f6ebc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623e4513cd85564deaf2dcedcf8ffa726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52931f6e6fd801d1487502b45fd28dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53dfdc73397ea785d8ac49eb57ea2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9337f203a0f5f4911943f4a7c72799f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b39947de915990c77f4c28c9f5ad330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea195a6f9eaab3f9dcfe02435c239331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3d768fa198a04326c54da0eb3f7cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b851c401ff5b3475ad8046b29bfc1b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153296b954513eada1d0aa6d4c6532634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13796cad6e67cb0841cbdda2b26343d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71454fbc67f0655566bda302eaa841036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad2d5044e175b56974bdab504d2aea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeca13e8a7ff27c5716f5252bdb6b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cbafb73d99b74aea6724d76f3fe1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dfacddb42db2fc4597a12ebb6bc0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96566f2c322bff86ada266b840c9de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd38480f102486583129fb38f84b3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb79a6ddf6f71eb5084104ce57d9d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3abbe850e944e28cecbe577403ace44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc097702fdbe37d245e282570aa886f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cb48bb1acf9f4516ede511b0f394c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063c0680a1708ab06fd7fb9dee255fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf599167f9e77df854fc67e7264de848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f60c5a7c6b69aa95a3cecfc8f2733f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b1f89ec86999ba5a7e3eee133e6d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4ac057e31135e5a95387946592b2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f595c116e37c513a4a829a0f0a7aa052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423b7d34bdd46c8d752a2a3748278a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0f36a5cc03a3a777fc211267efda654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4682927b01b3328dc01f17c81b91b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c7b48da24819f8d1744a55d839d8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc5512422824b2c5aab6493f6c966557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8db5d762eee63f2a0cae946e52055258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52020c58ae656d98a5ac09c7d162da2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decad94a992fd2128e4001ca8486c0cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5452416ab56362e27f5075b862de9ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1b9fbad60fb128a9d49c50581d7e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a32b84e88e834182f9510cc851fedf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdf62baaa5ba01e3d7b58c5b571f2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b009b8846d0b52761c0ab8bd5968c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2569559ee6e5039fa92d8e85206d8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa42a9432588ef7d9200ccf73ef0c8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf434539ba57d1ecda70581bbfd7f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe26c8984167c5c7dce6c34c638004969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc407f802275e372e7de12471b495970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d9d5907326ca4d722c265926c950471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffc7e37d111e99dd570c999814e86072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854ad3ebd1b070059dda80510ae478573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3226d84f1631a3e0b2c5372e8e60074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cccda10ed9e4e88efbc6544804112675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017702e953611b982775d9cdb2fdab9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aabd02bb5865564fa0c2973e9d05b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582e60269fdbd1bcd510efd652a671378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7afe3617bcac4231d1629217184f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb91696392a2d281d5d17b9ce85833e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf67782972790ed87c5415b232e47281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877528d76d0179e06b7551ae9bfc8cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49359029b4d45df86b76d2aa4dcb41283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114a88eb875b66c67e9bcab6c4e909b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acd8a11e5f75dbb28652ecd271d81285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c227bcfee2602719d19077d51b1cab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e09bc34a315f66efb3ebb57b71bac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f1b41f311e8ef047ddc2ffeaed47f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0e5b440f6e6810e847b781d5991f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953929386a8f009de01c7780ba864c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573103e77ca68de018300d66555b0d3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc547cbef1029cab69b7a49ea5d75b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac547a153b54adaf2337001e6beaed5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4661afcf7c71c4476f13d1a9b2f209794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8fa294dd809256c00f885d67d6fcd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36ace6e914669785e3a268a65a50aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63104a783009c925c6c03eb9bb88b01097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940c891ab4ccdc9005929a11b15cabd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed05a57db921209e92b6371c074c8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c4fa3225a689e03402631a39ba4df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fa4f1d06eb5b814c22003affbe182101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f707d8ae15b7b77e5c3a22169ad87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8433a77b07be3fa215829395e9a1f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5297010182e849443897f146fa0e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda518a4ad4ed2dc4143491f7c0181d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc1ac1d97b2633e88a37bc9ddd1c09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d310d3c588627576b1a33bdc9710c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810885764d832b952ced35fe23b75e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310be4acd99a7142d5e250db05f4259a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489b571edea7fb7851eb9632d5ffcc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e9ce26a09ab34d789a99a51b3bd26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c6595f6fa1ac1686c37f941808c42112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d9daece1f86b226d9d21f38a885f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae749d5759088625d44b06de258d3606114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b343ec891854ecedc4ddc64ab3c3909115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790c81862b3f1dd0c6f21b8cc615093116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d99e98ac5ac5e66d0c915a709c9402117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8641dfff82e66153a9f12eec453c75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7afb5d030ffd268dd6705a28aa952119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af37710d5f7c84851bc60ec886df4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687646820df0661d281614bf83481b99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58caad25f1c2d68395b62165a23b06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b22d438307a3e89c6db3522c6fab23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dea7e28cfc9c7a5ec8f9b07d2119b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1e7685c0e88e5fa9c1329d050976c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c029c4e205692fd664153e5f8fd50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2eb5a27f1ee3f9ffaf09528dbb2cf5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac49483f91862613c565af12174874128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afca654bd0e5f9b8892f1c9134f384a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7bff59b8510c170bcec228b744094130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8e3e75388519a4b71d60eebfd0e30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dcae5159977537598b8adb77890d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5ef30d2bbed411d1dfb4a2738e51e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5865437f841ee1b7e136379bfd69f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9bba4aedcf4ca981155d116b0d480135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d2c782e3db8a79c2373cbf5c080f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ef90e6d2b4c3e1fc90e3a1351a828137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179281fdcdc2a4da71cf5d20dc01e56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fac2b53c2c39d022182144a9e1df9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b3e80ed623f05767066c175c821cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a83ba2e19386ac2446c4eafb23b50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8580f3dd9eae61a84b02f3785e544142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fadf1ccfe826422afef41de7fbb666143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525e1092554842d7bb78e89adf5adf2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592792a73fd5d54543dd0fe1267e515b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c396e49e334082bc341dd2805b72b78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37cf46a3e11de66b5d9699a4d591c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167de1f03bff1a27746731863c00086148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db474c2b92abaf19b14bbe74fc57fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04713d210e11634fb093e6ae537bf70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218cf9f52c1b0cd8664ffc511b07b6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b5dd932bb59c60d668a04c1462d23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3657ddcb7a15fab57d57bd6642ea76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff267cf4323004a91c0ba2c69ff921154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354628507eb3a9e117558a6171e1984155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63240c5299e77fec875e3d57138504156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41118fbd167825d46418d3db52843467157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a00b9bbf33be915396871fc28c31d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba621ee0e5b397ec8d667bd136fbb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef066d4fbc4cb7ea97440a0c138d2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544519824ec5033e2a016af126d4cd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155025b77c8e36c6615b3ddce386b16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afe94cc43843f0a259db7e96696912163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc75c5c703a427a6f09ae6ce45b11d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041851de0f2d162e05e771a479d1cf50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c45b65e3e4c4c1d29437aa1c53e15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd98520337edd98c71bf77501f26e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f26806b614ae71602d543414b31e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2e9c202ecfaff2fc211f6605a0c57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf738ef594f1d1a7a88338e0ab67b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892988b391092f4fc8f454537f5973a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29902c9773172867a1f6cabd41e755172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98e52dbcffc9dd393c681b04e1dce7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724754aba4c82466edd60fad3126d75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69639bb6c16e436c7650a001549bc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaefccbc4d0ee51526d024e3413d835176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bee3adaf6e87adba088e95299a5a40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91099101728b625c5f19af4c2ca0a55a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd73e999b7d04e6e0c6c5737fdbfb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3b524a6f3548a8573f5f66fea542180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3dc1281bbda1dceeaa6325ca2ef66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8183a249fa46f08de0cf7bdcce3ea4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ba32a1e2ca1f09f00738fc0d9d7db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda5e0965f15603e95dc136263fea90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f32a856d47fbd66aef60d2bce43bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e5a8d9ad30cc9edf9830ba7a35f22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603552e6cc4ca65889a5e83e4c548dab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b276431c0432efbde1e75054b957eef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea4773ede47b9b436b7a2a6087b70a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24111aa36fb969f8b2bd3c84aaf38f0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23584d04d400a5c36e8e04b284b1f9bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438157d0b6691723b2db3d0f3e86d6d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db2843c37dde048968314ca176a88c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b5e8f620b87e094c176714f7c09d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62703c3e3b232a33b2f34177329253ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0870eb4581480c62b674b5fe8e8018a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a261b226cb7021d9fac41aabf18606197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754a66f39f5cc35227db1f885e8b720198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b485fbd8c907477288cd30f41cc5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10818a69b3a0a3e8d7e49fc2fe3dae94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48751072a831d7e427fec5c7cab77ab6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45115cfa44f9be325238de8aed126b0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47adc454eed94e491c0206f0669af7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ea26b143cf0ab309e9bcc415ba22b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d412fe7606c82ee9933dd5fbddb9b76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b5008aeb3c73e507806f25d88f433206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53656d87fb33371e399e3f22417a996e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc006a106654c2e37843abc34ecb674208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9fcde8c9825b84e67669c7591564f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77049074fd799c709ac8fc859ce08b63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c083660888defd135aff5a889f1202b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e3ed3c2b20c70ba9ca794c4ec9f54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a353a0bd345ee387b0191697972f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554839b8280b8c354a1cf6542fb59ed6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ba8138ba45a425b13070c05918b03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c38c8ac2931fb948761fbf7f9a73f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea1cc7c4ad9fdd155919ff168008dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba3c879684c27c81e209a3b47b7721218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b822f1a6941d4d80b0537c95b0ab5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ed5cb65d19e6084ceb7332f3c1190220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08566022630ab601331ef4e295c25e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667a8c14266de1b0d366f9dd56c8485222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3129eb968d8da8d248540ebfaedfd6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debe50bb24543ff67f9a4cef48192fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2fcfaa7ab0a90b475f5ac6cac2e1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae11cd67a3dae79ba0965abbf59c973226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f681fc5576809f182d67dbe1c3cd52a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2da557680f4fcf4b0e1c3bb3480778228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e18d43828a932b47d7bc7e0e13e564229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6f79122d558ca3a7cba8da22a1afb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8205605bbb291844fd7ce73cc7ad1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced2e0b79c368c01f02ab11db0b6ec9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6bd79231f977f5cccee89746b7422233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa5f63b09bae12167e36c5d05cf7b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63685650777e16c870f64e22f4af5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b161018b908b48948a36543ac6bb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d5d1f461d0a08f505f79d20ccb360237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7cb2aae7eb5c2a60f094c4362432f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecf9b5da3fb061a57faee5bf14a4a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21441d5a19860ad841a51a4351370c07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee93c23d5af93fc36ea80ba724c8e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639b7ee58b9fb0956c777147bafcac7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cff41ba59d529e3adc0d294f0ae03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e7b32c9fccac8fca2171c55371ba2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9e6b21d6d2f02e6ae7c2c78e08af5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe63c174cf680a44dbd3315ccb538e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1773ce1496830c0d8102f2e33eee4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd03fc6474d6efe9a9d2ea188a9136248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8c01f09283da81c0a7123739137b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31006cf6b5186f76d4dfb140fef58f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7b6a35243bffccb17d921dc8c4603251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3af89f24866316a71524b9193ea44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862a91217eba896a27cad0f83daaa55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7727268da0365030517916d8f4358e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1906d72cc39395ec0ff3c4acef83e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce975886f432758e09e6a90345459a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912aed09162033b0dc8aced58a66742257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0df15963c6bbae23db9e7023c00924258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7440b718c036cb2d9db55dd6ed34e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b750a2786d37033c9d933c08a75f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26b29ce61aa088078d3e3532780f5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e105f7019e1f4aa901dafa7276bde262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b09aa95748b92442f8aca9cbb7c5df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752a0eb7834fdcb01a7a0120f623195264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46202b504dc4c4df74d634114689f02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e922aa7a2bed1203e429e61ca8cbf15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb8565904a9ebf70eca68e99ee6dfb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd22a34fb2914d733c1e9b1ef6b8ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663d861778c06db462bccacb7b1ec7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e502880d020a6a02d55895f4cc111270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a24caa078a7c2b4abd67dad5c3ba2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789d839cae6b759d5152ad4389ddaca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33979be34be57a13122d50e1a90a76fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c2a62cc6c47941c9f048f1bc47eff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18771551c8a5d1ab64a1c658e3c2b34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75397788436133ef40e1f35806c66173276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505268597b3fddb4eaf498565a53d52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32e48516d8429b86fc73bd584387d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c3903a69ad6b766b7bd0f62d2f9c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1aa54bc0337e3c8d3a4b9a0807603280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90020c80386c2c8ede37e4e203c2a82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599a466b7ce468358c659a77622c41e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da070431c1dd42b4616c0d6d753e99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faf5c438e542bcfc30eca9f86823f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968690d68a1cdc996f3d27425780d48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9c5f1b0287b1fb1ad8688c545f46b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b3afefa802e69572e92f572affe08287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db845cb01d895352ce5140dadbec193e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fca792249ffe3fd24945ec2d3341f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf31b64271aa7e2f1d197dea366552b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c0b7a1ec3fedd1b3942f66f85e5ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f073de2f7c1ba9fcfb9eea5b82b7d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f081a1b3ec6864a0ea8708a170952e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e16f4297a3d1e3ade7ae410bdb47d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135436f28f259d3bc028220143221615295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b641f815f2accce2919ce8b4fdf0557296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502c31eacb0b0fcbf72da7ab9df8696297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f596356e4b62f50da556dbf5b6609298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018369ee6e0616fee359547a1d222eaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2193b3afe85509865b94e75875309300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdbc8c515d048bbba4643fe4151567301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f5bd6c2867a9af37d16f6e77a2ade302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba6052dd082ea18176a3e59c3d7184303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51235d5f9899bef81c0280566769933304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87da379c7ff37d757774aba80fd2e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adcc393c35d1dccec5ee8ac2dc17ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e6d65d11377c5d1c0af6f8dd2a997307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6e42109174198f710b7e46614b6f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb3504985e5f603182d9026ec77208309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1440c6d2ba1dd0ccb8e257fcb9f3648310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b4484b4efff9ab752ac20299ffaf8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b50f372213cef7338e168dfd1c5664312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1485a87faf53387311a3613b43e3af4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85070198ef1fb29cc98086b819a866c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384b343b3c96c50709c69e1d91a676e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed649498f98b9286ff9aee050731b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81f35a8f6c532a0ee4b6dc6b2772c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27200b43e15269e948b76d71759f0a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087c3e329ae168b5ffbc16f4eb3ff8a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e89ab5c614760bc5d8628e40ece043320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c0716b7beaa6faed93f870dc31d5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ad4b4b6d98249069c2a2d95cf6913322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8661dc1322dd82c028801c42b10ded323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45590d29cc9133364b7c81be9f24b4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397e155844071d03a4ed01350fa3823325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37c928df248dc9fa635f7bbb44c4af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a2dbfffbb8b3e37f87c50c85e597e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39936c1f360374c5b90e8ce63e6e1b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da374a72f9eb522313eb93a6d5dd19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f526af3005d12a23f19a45f3c3b24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0033986bb5aac75f4d637d9e1d75a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac77a0989607b50e2134145999c2ad3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d0c6b13e74a29f2eb5aa2bf9eff30333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d954e5a64ca57e09b86a9b23a3e91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c6ddf0c249ee84442761f447be601335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a814d4da2f2392e30ff9c7d2997d08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e0f3f85dbc2fd8f915c213c171bbe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5103530a9e7c7fb5124dc2c8da66f62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32506691a16552a1704abdd4f3e8c86e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233180581d1c327da493d2242f5816a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b5f2bfb2b5c6cf59fcfcbe51fe195341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5451cb97939d42dd86f19c7c7483b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad0c1ad7290c0c6b14ffdd67a38cde343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2349c0c4208f4c2b01c73bf1b276f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fcf35867ee72c8c4d3ed01b2e980d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb921c928eebdd22e525b7aa9b7f928346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbd1c6a8ed3e114e73a7d9b41e2bea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5bab5110d06321213d1bb26649211348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac430f13c6ac5151260292ca2e30d41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe085dbd760a6608c2bcbf510b64c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d621a19d7a7a72d6e66f85a90f588351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c818c28a78edf0f98b9f9495e778246352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05de3585e1a0065c29a84b457d3fc49353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdf3dce7898ee3f18e1b2e051cf86c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffe98a4954e72e6907fa7bd36f8992355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ad96e920445aca1bd70707fc482b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa0f0d5aafa569a4d8721322f1c7a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5ee4ce5e051e5b1493a0097acdbef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9a76223abb8bc90a3e16ab15d6c5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720085c65b1e22928fc9c1a94e763e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e427d6297813f93e6591588b4685da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9cf6568c3b77abd17d54bb30f2aa7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af1e47b0a6ce17cdb8c495554c451d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f3f8b93b3c443bd7c210abf733d40364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c78cfda8ac5e4ce0a408183fde54d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0f6457ed84ceca6f47daadc9f7c96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb03506e6d20f16c0a3c0fb54166b82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287326955ad0aa983c4bb0f916d57979368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6d7a69becdb7ebf69a75dcab0509d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fe312a463cf7c525c2dea45ea3db0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0255d4529a0efafef968acf459b1ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1b99ad915b1545601b1f42bc29ab8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4181f09cde7eec4477a3303a8c36c62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09635809866a987ad91982751970c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187a5f7abb9afd204d65eba3aad3e4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d389fd586f51c4543a919f2992857e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18db5e2871aa94e0fdec1cdc8098644377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa62b1da652d4c568ae1f54fe8257c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ec9baf1bd15d7522deb0185d1c145379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048182037f2dfb201c193aee643ea99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f83ac1a176d41fa1f56c142f94aa16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f75ed56970512b007c7dd8260ec0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fd3868060433ed0f73b545c01a6c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3b3989bb64289ee7dba2138b82e7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d94069ccfddb911375011c15d312be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39075974482c6fb6db1c9f491806ee9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac460d10b1662840f950bf51a8b4db5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f00caf722f657d3091eb177b730ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871620f5337bd775272818ec5de1ecbb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebd0f71f9678e1f8301b1831374523390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff80c988c6a1a0eaadb2386dde87c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fe6df2a74f5dbacabfe5177b8927a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cac22812f2103f55a12d0ef5f4f2eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba463dc44d776ed6ce556a118d265b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9362486977a3214a81df7ce7cbb0408395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e79fe403f6cdde807f2addf0f03d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47b9186d9f5896784bd12d8172dbce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895a2a7f8033f5808257f15985bc7f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74adefe698c724e79ece2f87c385e39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbda3169dba087ae9b607c22b271e85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f59e90b236aafb621a06a2dcfc88a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a54d59797d21b20cc58f69bd2bb80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f45d0c47056753f30c85d0d5256b23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1c1ef6538da06d47d4e7b45824363404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105274cbbcefb91bdad92b6513cb111e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd62a5ef953a1007326d2edeecd93ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0e9e7a47de8867a7cee43dd93e0de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95701aa6e140cc3ec2cd240fa830cadd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99592100d272e2052701db63b660c85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d01d81235c19dc9e2ac339426f1f96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c66eab15a55bc2fd371277ccf6c52411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7766948e542132b20bff11771dece6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59501109cb39c46e7e3a80e01156fd8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25262a74fd1ca434f852910adb5eaeab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080ab36100dcb5e3e2b4266dd3b6eaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed3bcd004f365744a71d017267e0db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7a11a9b3e222b1afb9d6acea784a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b663c6a4bf04ab5e8ed8e54ad8268a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1940a8999c1f8dc3e773187180553419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146b6509f674da6ad33bdd2992fbd17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7930dd1ae97e7e28f73b63d9f15668421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad266dbc54bd7a3d30d8446a8e1615e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7b54ddc8a4e511cdc65032fc97caa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29002035b4d1a13364704d3175708a3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4941a2d516bf57f4523650477bc851f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eac862b20c92f2d3f8132db9730b15426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38961dd67c917e1ff09927e7abcba1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70863e13e22b5f1670b19c0bd51d33ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9c47db421b0934ccbc59b026b20de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f1d1f0f8dd10d16c2bfcf9381b58f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1fb36df3b69808c34231ea2ddafa6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204c251dbc3d3e0c0a02955bc88d272432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d17497a0bca20f7bf5dcd010a16dbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622e26b7639ba4df59bbe4dcbca49f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a918108c57b43e5358beb274096ae9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbd8e521732a055c1219441dc349a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6399bec45f6063186b676af4fb517cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6aa2bbcdf9b2cf9ae28857c00a2e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525de140ea4e1c404368d005ab572559439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8f4b19bac83fca2daeecdb94169d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d9c0ab58174aff437833d38666e95441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b09c746187c52ee3ca351416bdbc18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643da2176b922011e760f7b15ef0d8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7b2d9eeada0ac92d722c9812f28d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba56a5a788e706bd6b22e3e286381ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b24d20f4a5c6c41fc8e3117508f5c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1310c72edf2b049a3021afa9ed22247447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f72e1433c6c7dc6b52945b75fcc57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408936105597341de0af8e6a84ec4c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a9d65a7ecf0662d37ac171f4297cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d708b55cc7de828995d9d425b5f21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06fe71a42a88019b88166d1a7c96b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729779ac32f6a207f7618134869c690453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85420bd415beacb9a5df2760d1768f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca110ba14ee0164793b4961e5191db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c92868d439df4ea9973c5a33026054456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623eda5052bca0df4a7e1469d34bf1b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0e4ff27872eef299811847ad6ed67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4df2e8c9d036e0ee0a3b83a517b8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7d16621142b25df32ea9d41afe843460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673076233457f7eb86a023ee5227c42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a256fc370c664dfec7f6b53870179b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab828ea38ca3f5e3cb994f4fb930dc7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8251ffa97b7dba093319fbd4b69178464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff099456865f6e1656b0ee05ce28a3a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc961870438abe1644ea6600a1d344466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1ae7b0e3af6ccb8d8341cff10b41e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40486d85f38805798cf6d61a5d9e1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d38c25ba6e4e44d55410df4a9b009c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f322c0c92c51e43bf41508c7ac5d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daec16e0c5c4ef97f08671581560c95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668ff586954f28c430f9fa5d68892da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678137d7bc6e2747d3730e2004ea13ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf715c3592df9d197bf01edb87ca3961474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff7a6f6e121c65b6a2c066ea430103475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9c894c2b45e4f0a33136c60a873d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beceb23f61cf4436380ad8c971fb6908477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369114db03bdd182b2ca2b516395154a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9093765eff3158ca94e814c999b7e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b08e592188556e07ac3a5dc7721d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afbf67e175886b3fb1dd9e5dbb5132481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa67110ad2a345505d5f8b185db609c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb995a83655eece2f3a087328cd6ab9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc84fce0fa28c5f1d7733ee68ec8f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040565968719347bad0ac6f7f8062b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df8646671bbb22beb3968e7ff1afd2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0999859090d1f06759b03bc12d3ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd49aea6e3a87b521a09aeafa946d0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3572ea8a796bc101285ed7e26fbd8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e6019f8e152153bff7646981e4d1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f423f2e9a75fe3dcb93d3d9c1074f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5d0fd2ea29e4654cc706460a21853492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf73a6f28d81b28dcb462032c788ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb954e5950389d53e08691df1fc3127494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80053ebfde17218ea615443ab6b899495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195558c44e157e238340276c6baaf0c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf26191ba3ceaa6b8fc2aca850c0bfc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8c9db8a807d33266cd45c680015fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc27e8e271f3b730f3f2ccc4df040c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3da832708c867c7e8749906441e0a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca3f4bb342f313164728dda87e20a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9fc7d95b4cc820eae015703716182502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec566e017d4980c89ba554c943d40c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5b23fe90c0c37aef067d0ef2d132e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe24fdc0a9cdd3ab1682efe70bed3a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340514d38de6321cce6153efada906c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6643f839d196fe68c2df5e0bd46e90a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48523184b2e22509ad2aff85aaa707508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5cc4592a8f57b9ab62e92d5b85211509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce9dbdb570f6dd1c4b856f0268b798510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b0bc21208f5daf938dccccaf4e73c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24f5df4eee841afa8497912aae809c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00acc446d39c3d21088ba54385cf70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8dc431bb7fc47890524df3b5b3a2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f6d3a77cc65adb554f3867f9a11bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cc0d59289d79fb00bc3fdb4099260516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb510de4fbbd514e6b84cca11a92040517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102cb9f6c8f849accac466488421dcc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a35d8c5f299b2905deb17ebd79ce40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15922dd8b026ef7a70f63cfa7f91e042520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2ad8e0cf7bb9dab39418489de5b62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213884118fc623ab30a1df5ad287092f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024ae671519efd8d5232d7ad93ef866523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb1a2a327f31ee97e3d04f3d494ba8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b259e8ec92f121b310126f0c01bf2ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a7586f3a4fa091d5315ec68f749b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40b62bbc39b1fd31e5d90de2338179527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de889c7581bda0c96134f5f777110ee4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033fca750a23edb24ea00b530e8ad8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4313945be5d6c6f7b6e824cd03d4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c121c8a6065ac49229d71db25c9aca9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa6205cd5acc588be222453453b780532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3c10bdde41518cb77669d77e64e18533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d476623bac90639854cfdb0477350534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaf5cdde8f3f44cc3f4f1c51d025a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43d3bbacd3c7a448ec9cfd9f72f705536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b9f787ec97d4b2b2cea1d5a6a5dac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa3be702533b3998ce110455879d44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549246abaebbd6491871aa7aa83417d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f2e2c67c11c15740e7431da28064b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947a9d8bbe6de03368f1e3a625e2879541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeac9c65a961ed7aa8708b61c215a3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21983d96ce68fca8edc3b94fc6b512ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2acd731adcde79242b78e4227eb7f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c932789656bdfdf4ad89963df0886a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b552e227612624af76afceaa06832a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694602a268745378f1c7457edeab7da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ed19a4f9cfb85a75b198296069466548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb42aedae24b7d6ea3eacba0dfbc51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ec06d87612ac41180d6c3b97e404a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e70589b702dec1fb7f718615d961b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db13714a2d3c6ba1412829f9d6b2b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f879c3dc2b0ad4dc7e346b379f4db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b90873c0f72eb005957dd42691837d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990e88b066733a0aa91a999b4c6da09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a6dcf8d2a707a0aa7c0869492d307556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edc859b38bd2787c0a0c82e0fed44e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df4540016ec8e6e96d0523aee7dd8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1700cc7baaca2b0a4abb768eaf9d9d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d376979b1698c27c1b23612e32036e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f6b2f47ef17e3c355a240f7d34231561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d5e5a6698669248564a09bf165d46562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe63086ac6a8368c0c9441d3b1dc56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a91bdbcb769b95fdf3e12b76d72d76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947263391ef5dec5257536b0e09c040565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0993699ef13aa4558308432e862cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3f504e31a9883c47fa65abba295b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f155b4c1cae3d494f1b7afedf06a20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbf0df72d59c75da91684a9913759e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8bd9e0dbf652de6bd2e0c4ce1af4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4076438afad08a84e709dfa72b21514571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d258fbf2fd14f5090b54fad5b14f3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da36303b8f8bf009e4c0eeed8b83563573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42292cc0eb0984d2abe66f55bcb2b881574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef41750c8e83e47cdecfa9565b0fd2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4162b2d622a18154cfb7a005ca125b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815f3afdaa137f20ecc20bab2e07d00577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb1ff1e3b0f56f870d0021c4a6154a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2fd1334f644bc399e36a429f74134579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16df435b3d4f8fb23d8aee2b749abee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e6c6172c97bc84f9f056231cdedbc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77dadcae48d494389dc1a091087531582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60426f458b5e64888077cb1b8a930b00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef8abfdaa8f92b2f2c90c215069662584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000fd458ec65ba6ceeef49594299521585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0a26af5ce4ada5fac581e316e2418586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf1ea7c9d3bb6fe5c8156f88ab138b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817ae843c8b67846bd3a33d177ed494588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d68ad72f9f3c818afc2f83cf8ee0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d50a703be3127a0917141ed34a0f7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59f69280746f11a3a8560ede8bdbc6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3baa99a65e39c1e06eef7f3c4ee676592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da654eba50d12f50c1781efd1fc1f0c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c78fe06ca846ab765d77b02ac2b47594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f63620b02bfd97fa4e839203b6beee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f832fc31b995ee238fb4a0b7c75bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a6362de8e731d172406c84a3387af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a926a26e38bc4fe09dd9847dfcdf18598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8313199f22fe02dd9cd4bc97316b28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e34e0daa8bf9f70013a4b585732294600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874920db7e53365a3049e3699fe08a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabca64a4edbacba30c21b6d910a2bb7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e51fcbab28796e90ec951ced4cd17d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c1538e059e8bdeb8f8f4b81078743604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb6b366735f1b3390f868b94fe04e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57121ec3cbea957261ed5bc7d697b8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0054d770a28577c34fe3064a93a29607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5685dbc1105f6fe8cbb2b9564c622608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f2adab25f125d6c5c0db00fecd637609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641484a9662fce5fd73d4600f3287203610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa59bf52405f4ea03bb6e1b6c5a4325611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5395e15ee1f8cd42c4e6a00df8aac2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b364eaa0bdae086a9cebb47a75501613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7247a727f216207ec821354cc3c796614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625555fbae7511529f41cac184914a81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e87fc763b48b7fc64622e6741db41b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382d3c48381287cf68d03cb6f2cfc69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e68009a8b909d32490cc71f6c11f23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d1fadc23bfab86584d99bb163aabe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c664c64901b92a1c06ace87a96b3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db7a14d3ff526ce330b1719804b7ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ab0e7b3cd80edb68340722e67708f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555e257f8437174715426324b9a6391623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a32eb0fea5ede8e809ad379349057624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26b4987aeea1204cd507236ee7cdd4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6f924c5c6fcecfffdd84b3c091f39626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c045dedeeb3cfb6aafd98ca6002fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a620d26311a4c3c122248ff0cc6dd84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db1261824421c8155a4af50e8c9d1b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa69cfdd4c8abd43273e2c8349c78f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02445a5b2c9c64be81ff587841f70eea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d56af7f2cf7f545d2914bb11c256cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44f1a41fc3c6ef6092afcc1d30cc8e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1d98439e26a780b9d614d0134c46d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f27378ad7c443352e6b8564435acc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791b8ce6cae0dcbb33845676420b704636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7734c53518858c44171acb7d5162c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9194264bf04234f1067c3980ab554638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5d0f2e38400f6b16daa01778305bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60166131b1b6cde30d181de9e41f597d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e5a7dbe6ded0c4633864d608b610f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb8f64629d1f9b024636a6883e3496642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37582d6e796ccfd9285edfa6ff7ce57d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16e1de59e1befb7e05404741dbaa30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29e9810012be5311a91b5109bfd2ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a0336b9c4c1dd67600f48f0a16bcc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491729dfc403fe54e04f95234ce00918647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aad25262a5c5883d63c1beb7795b9c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a239623e833e49307aa235e1f269e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a42b50a9c6ec09472ae5633a023584650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8099e10be3917490c5d1e6522c60c2f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dbfbe27b159c98459769810d40b7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6b4ec38b1db934f46f6510da48ee4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf6ec41ee0b4347866ad5e764aa664654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10259b0e0ffe174b339723a6eac1ae1b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e50c6587d40b507d48ab7ee7e7ca5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ecb7305d6d83b761ce226b5bce4c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852977d4a5927bf0e706b2d5c237426658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb55e69d42b8e4941d84f08f4a941b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da4e3632f24017a3ee999365ff7662660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa25e654109ade01a24c73dd879709661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4690dc4d319f7b2bb845878229e46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe4c4e9271a781206bd8d07d8770ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d903a03e7af39daa6038b97294f47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bebd9912685586c67ddc340aa475f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211ca08a3370e8c02afcaf74e6dc681666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96715049014692be23357edd796fa826667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509ed4aed9750f120fec540355919bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de6ee8075a595da1516a3bc788bdf9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6ae2b420533fba72371088109a037670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7ab2988c7a87ed336e6cf9cafb055671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc757ff388b5ac9af57e06fbfb15b4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334c79eda7a635822e22d91a000e42d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bcb1e5f6ca20d4298703d8f3b2dca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f39f9981ca97b02774dd3e3ed59b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a0fd20b473de780b3230b07ae5a5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12310f62fbce60d70ad0c64cf727cd21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39062c30a0c94b0ff93fb7f3398a06f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84ba62c105943e4525e382ecac3d6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e849d371325ab35dd0e3e9170bf67680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084cb9b95ad1fb9d069dbd95b2b9a7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7fd2bde615302fd15bc69683b39f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662ee50c02565e275daac82e552bce7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694f3fdc7f41ecb700d875b15660110684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2217a5f6613e1a44d18c495856431df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14121b5d5941671cb251abeedbb6872b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9425351c61f72dacb5738a1552d67687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4645d71ef21f0fdd474877f5c1288f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece6206d0821beb76bf408b09a29930689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121debca9e68886a7b07c355cd133bc2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a4f7f5581014ce4894a98f7ebc829691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9c93473325958907929ea50f1a3b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dc53945ed28925dd87311c6fc5ff9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58003776551ee6b30f792884670ef3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b38cc5601cef0085e830f323a4f7e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e47e198d3e312db46f0ebe09fda22e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a305e61c27ba0a2b98b3e70b7e6fdb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0e75e2570f26f916530fa2df2d3e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59de0cc7e45fe14af13449a92b02ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9389fcb974c941e6ecacb772da8e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d954d58f76ccce75b0640066560c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc297f921ec79c05f87191f294d734f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd768f3a219b144da9033f1547824ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52e43e5746f81885c099613082115b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5fac956b0d3cef83974cf78c5111e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61becfba149655723101987569d0f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdba45e2e601312b48e3d9714bd88ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3424c624adca0c11832dc117a3b61f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1169158e4a1f380dab6addbec50079709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34188256a51d314e7f5f0e1c25e1ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fcb5d55e4ff2fa360a8a5508ecd50711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61291d8f0d4798328450cf99eb9fb470712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6b5fe466ef7c1039729b7cb141f2e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66a102e2c0902af0d0fc9d6d57a401714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e516a32ca0eba91403caf2f677a1f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfd81c32abf2f834be89b46c23f6f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06e49830528647eadde587b07be42d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068a590a7ec454540688f9cf8ad8943718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939606e46fa851c565ba4475b0e8472719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89b0ebfe4e7c75a5ba7696eb1969a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8fbd336f7a171d8de02bad8ef6cf6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae937176158eb9474d232ad85e8fc4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fba18f64c199cb333e5c46b8614e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659041ae381ab17b55a6d15f6ab8d73724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c890584ec2758b72c382383b87102725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0938eef44cb112b420ab8474e55ff86726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc67e186a8d7be8fdf41c495447f94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ac532e1f7bcb6809b47222a16e4c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f7a6402fceeac779ae48649d1dc26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024236c174a485f28ac71dd14de89e66730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16931af3f498d76b0ebfd8f6725ebb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc27964ef9fdd6fa96d7160fbd82f0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb300920b91ba156ced62b212fd02dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c8ff6c288d395f9ff7fa0cfdaf690734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661c66de1b23fa226e0b7560fa2b13b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e51939e1d6b4b724dc4990b7282b17736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e1103f1e2960f1765fb03c7f0dff6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49858c82cf00c5deff38abacbcaabd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb1ab3e9fee664cc9e235a3358e3a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1a95a2653d7eb414f831ffc904cc0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca15a21721333182639594b55ccc24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552abe42be5b8a02cd62e8b8894b8ae7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f16333d7ad154708771dc4e6c8f93743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7b46e6e88bad0d51017e54bc52099744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcd3359d2a8955e78276290a885cfa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f54cf3a92baebcf1d92bfda88a8b83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580757d28bf13e4447011131c31e6ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9334c7f308651c7f6774fa21361c0a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fc0661c6182112a8dfe7bd89cb16b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab371be1e20699dcbbae2741b2ae7c3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc30df8d36bc5aae84b62af534e21e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13167669552dbb83ca7d91b0e6ac36bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e84105500b6ab69aef7b901abbcd5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548657f12d9e71fdc2592f08dd0d464754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0492b6098065f64d2ea22a7ebce886755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075866b123f19851fed25d0c6aa9dac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ba39bcbf3996dee5c51efe70d70ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ce76ad22d5c1a6e9f0ddfeb71d82d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11558317763d712d3830fe13217e6489759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1c260030624e0a29f57dd320ac9661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037f0f8e071c6605170f1acb2bcf4cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240ca97043cbd268ea2a75f6ae1a1803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954499bed1e73735dc78e223d413d904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e10eb9e2034db77d62697cb6e2579d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30700568bb1730431279c1093e8639d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73e5690c7b4b708663bff9613be6c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5180555a31c6008eb6deaaed66f1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71f20e8ed47aa2d55d2f88da19fd859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264345544e9602c152fb91528a120a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ea157bf99324c92f7ee72b90ca8f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21dc7f0ef97045fe611c75d417ddec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357567849ed31e27b7201f1548bd715c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddb80fc8c6cc1f2550cce87ea45a3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87297b059b98663b5e21c9c3c02862e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de493bb4a42efb4b40bbee9ebcdd7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbc69fd0592c001efcce665e14c2f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f1ed832fce9ae65e09b885f71775218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d52ffc402933edc6e9a80c278079d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77860a8cc5736d58dcb95aa6cb58adbe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdffb1a14ee563f7c2487c1cab1f1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbe50ba4076701fe9dfb276e857feb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d27c1ed11f1b0a60035c9afd53eff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be29c86c7f8a74716fbd67ac9b4d02a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade37773876ea0c19ab733e2e3aa06825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97586ae69e17eba7ede401366dc7890726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b9109fd7b9de04c7912f1678004de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539dcf130c876f6ef574d43a1ffebb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e26affd039e541e49cdf6098896e7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc35ffa3228f15eb249a31af42841230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86364c1f548cbce19eeecdaa08a55c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54414d6756d2b89061c4f5337cab64dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b1d5b96a1c0018c1d5121b002d28533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d63960470113f18fa78a408d4f6bd934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764b82482c7188dfa7e4ae86d01fa3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9e39dc30c91e9d787d95c46a02b5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb744185c1ada4c027574034535d0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a99b7e525ac4e446197d843c346b7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28131795e2ea29827c87fc7140aa5a5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa907e5f2b53450f266e5c4ce2122e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dac00ea9ff65564106382baad33c3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e488a0253aa7e0fbe914598602dd41542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75921122f575d45cb08a173797c2e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d4e24148e407cb03aa56d3d54c0e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596c75a50156e2259ccebeb1df3ba5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38e681a87d86111ce5b5a0cdab0e1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66a9497d8a51a65da782eed33acecb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ba82b2b86e931472861543d25d81c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82896006bf13064e55551e7b5f4ed6e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad83b0d876cb383697172504d6f5a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561de14e9c7f10504e6d47dbbe7d0d9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98a9393c487509445d4688f0e263e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34f8bbdd344e634cb4a050607e615f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e822b16335550e868907c04a87aebaa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ef2f0203e4b249cf0863f4e5f94fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1e507d0e22ff457f294e864a1c8a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88313fb74f5df802419d55f43cd3414357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e78bcdf5177773f2098aac9eb0684e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082acd2a0c9d72b0f5d33b7cf524a96c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d35675b261154a0f7625ebd59248f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778f5a2456eeabc4de982593183c37961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b3fee0fbce6739c651122123696c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb51fc2554842316e38598769ae2c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ae537691640e1ad1869961eb66ecc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719ddfd00244c17f09edd48157c46c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6e6226fe19befacbe09dea11d297066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd573d5ee937d5e95200bf096409146567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c0fe1d6c792de3cbe6a8f5a0eefe368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf4e9f689526200ae5af71a61c037869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845a89b24c5bb9f87d6ce87ccc81b6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edb447517eb3c3769e1f88af73071271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d9392e7df72f71383532b2d64574972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff119d54d00e6eea2cec6da4dc4e0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8752fc4b9a39f0eb332724e9ca07274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71986508a4defc2247b2265017642e3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ae6e3d2bbe2b701567cc2df767c2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566966decaf174a8321dbae987788d0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035ab897cf26a2bcd3ee8d839c6dc2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab6f282a51fb2f4870568ce3e6148079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157686ddf28770ddb3ab5c7594ce824d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310da207db98f4bd50bcdaa23d11322881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddad5099cf1560d157731ceea3aaf682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558968d28747986a9c77d1babb0beb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21f83516051c51f77a431ec76178a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b4168a8212b3c82f460fb83e626a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63aadb8fa938826a5ceafcf0f4fcca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdad5cfa708a631415e9264c62ea44987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c41f7a15439233282ea020c7d14da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed385a451140fc8b020d16b12115732889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f62be6429c67b1805eeaa4e2a93ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbed4d1f3bd933c3bc70cc43a3609291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fd62cc08d80fe26d488ed46da064f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b9637e29158a74a8c0d87fc9fb47393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b03811f268de1471e3e26651bcbc094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7d12570acef6734ae8185dfff5f6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4d071c47d58acc7f079cdca8b98a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4369d31e61dd1ce462102ae5fcf3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d02d91730965cfeb5a7ba2dc0a421898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d596fc99837ef29e17e7eb3afa1e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fea1cf164b09df0ca9cd6002ac36a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d10a213bb5ec3536bda43eaf9a352101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b4f88165671def1586ca46cacede5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843338045d8aa636a89947afe4915047103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39df594ac9ec1d1bb3595273ac1459104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae7f179779183995b652e1f93f75c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62428d306203ecf69b2d5f6f5a5c38d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1a9bafa844c6ee08290ddaf065a87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f1e2431c19fbe0f1eacda071024d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09824e553d307321e0e4948536238094109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaa528128cfe5cef0780f230ad9213110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b78b5f2677a52af1d7527c681783eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172829ae1192b8f622c20616c861ba7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605726774c91b27497d62041e41fdbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fdd8b4dd6fa708cc741ffce708edb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b98cbd9477408cdd7fba89d1e57cef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ccbe547bccfb844a8f4a11516df20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39f82f37e086c15a9b28022ce73c08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439611abab3f39a3440c6e6dde07e36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9543891fe30ad009a14fd5bffa656119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f0212d4f06d295e651b8c2cf60557120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b609fffadbe02e323f8df66448669121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02260adf734849d9d6b38e46e300f01a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbfea87d4bbd04d111427c6a41a620123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5170644af6abd3206923d80ac33fce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5395a5b26470a06b02abac270bd0e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054160b6c07e5baa9a2452fef630629126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9020b872375d48bb3e79296b7de9450127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69731b5582b596a126d4246732ac41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095af60f676b949ff85af5039315e31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd4a7112ac4840d08d75cd38c2d495130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe431e5d27271c9246e85d588a238c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dd53162522fa670102b564fde9bf4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb825cc46d7f2c514117fbdd43fc9a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf3fa63b983bef0782cfec297f9943134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2cfb93d697ed95b0363e240fce816135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d5c8093a2cdbc81f03f31ea9e1393136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651d752d1eefe67730fd84660eaf5a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a48a5711718edc030657a5488dea68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa60695f62a259e0728bcbca310a6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf14abbfd625e343418aa5b602524aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e110ebc2c95ae58b0785eecbeed116141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f97fd740f47f946945975d93a1e71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafef7c3d0b7babad65ff1e50c19513b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c688a8096ed41f066b034d1ad5dbed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feb6b9e575b1f65ae34f09f3c32c5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f94382d89ab2b9609f8cf517fd0de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8842def4e6f48e8d7a352c1449439be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489aabc146c9bc276aa66ffe1ae9a11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840645ef2cb7aeb69f624c5be26b84c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c53bec30bfe580b1aee0093142907150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29577cb6075840114ff10ff4c1d854151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c92cd44ba988de1960d10e87ada1c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2947e51d11a7380a5209115193341ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f28aecbbea1cffe810247e672a65ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5a81416038a951bc594ba39169848155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c974becad56ca5d8e6ef5d89881ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b3171e66ecf8d9bb9db743aabb504157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc5cfdc99733702c1ff542976e98e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023c35cc183b4451248b9bfd53f121c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc93145fcad7c5927aa1f3018a77d64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e85e456238bb4d447620803176642161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e90a956eb56cae17570f07016299b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901507e548d3231cd669401591993a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ef506ebc1af400e68e6a1ebcc93a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e64bec0150eea3e356a76d068bc590165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f558e485073849cb10b28945e4269166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa0371f5fd33b3b508f307de52c1a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9755498f1e50e7d0c04521b3fd33d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae48ee5e1e9bf52aa8739a45c3ebd2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1846e00b84adb65a8827a2ed34fe346170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256045b97ad4de4256abc67d39ffa496171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8ca5a1f3cec841b0ffac1be025dc4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ac5c491c90c1ee3b88ad8f5ee6710173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6e914784c5f36518b730565c03b42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9281b124c9b5d02acb94c0aedc5ac0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961660cbd0957d81b9aa08e76a33f109176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb3402f0e0ef458e5a7c371d1f1b4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf114db5bf46d1d4109ea574774e04c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00f006c43434f69565f9729874ad31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9757ec0b0b6cd610762ba32bbcc97a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303741ea33f9236e0e6f6dbe39684ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c035901ec50b8ccb533ecba3fca3400182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab5c11b86f44c41a81832d58397326183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ef4cc672cab9f7fe5b7049cf9785a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e122e6f50a75d174fc17d4b16dade185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db388945339f9ef752819559af3b8bb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033b0d8d5e158de73b3224688ca6e83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6d4dba3928e96131d39b234a3f555188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2467b52be9bc6da9cca1ecba5b3f466189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99756c3477dd74c3bac2cd7ba3903d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e945f39a8084933d9de41f362bb2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf4239db82c5d4fb8d02d24c7f827d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20650d33bade82833094038e18d06a66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbd77295356acf4fedf4cd6028d860194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe85d3e15b3c96b04eb32a29ce665e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d4d141611bd59b65106acf9a2c88d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd4a44cf422ffd600e8424cdbd7915197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3ddab7bd8bc893dc8734da48dc199198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf67e057479d0f7f29c4f8961c4a8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777772c3232ea0f94ba56828787d593200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea8de331ccc5ab6981558d6b699db0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f4f1af25104d1cc4212115424b87b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671130ef4da0da5e89bd0ad952b4ea17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011de97ce40765596887a195a0c3955c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbe45f67f20169798a7d7dac7330c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d1c16ed209562b35d30b078709aaf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1663c841585b6e9f79d7770059736f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22db45e1be750b6fd7b363465573499208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9005665ae1c50579b86acce3f934e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbfb9960501773cb87412a1b93d7e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d31e3607053aa22b8298e4995241bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434c423edc2b5ee618b6effdd936156212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02776653242146a80c1f3e628b79a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16906bb5ade97b3b2a17b14264e53086214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26da433c3ad7101d637dca6af86da1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e53933ad099dea3a25e19e036bdd4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337e232b07377db2a486dbcf0b63b8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dc28dbe23402abe1e8bf9ec613924218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a7483ad02ef0361cd1193ac2edd62219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01623e86e9975af1c8c7ab12b1f77491220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14829ba33c2cfe36aefa71528d888107221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4a7e6c251c85e4d12523aa53de368222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2655e98c1690715964c8ef346702ac9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6a82338f68745011e48e31fc8d158224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798edda43bacd0385275c75ae9fd533225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b8f9acf78d934cb5b3dac863ddcdf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe09a9385178ef3e12c01ada6357ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2311218ac34a05e2bba16083521c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85361a967abc3092abba8f810baf93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add936576de865f0b73962e951207e9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc86fabcae6321886f15851b8b82fb3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b33b16fbab9bcbc5dc84d95af0fb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca48f88bb10156dc25afab15c4d443233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd824e7e9c16f66510063205556be250234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d6483ae62d0582fbdfdfef1836fc3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48408570a144d0495250a26bce76e843236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d21c77ba49c48c2f269e74327578a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4f4bc90bbe5c93f663d3ebd605b63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cfcfd8e2a9026112f5b72d10a5b8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dd28afa43ff4a2489c5eb8a3ce608240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331660c01eb04c9594eb57bf327acdc9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc2952e9ea022416e79ab561d6fed2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d179c64cb332442c6b6b906b3c7121d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20423e0f021ebea13dd5f998dffcce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d6bb71d3c71eaec4d216e017f5d51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f5f4b02df261ee7c6d42e5aceebd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5f48aebe74b72b857c3cb7e03675e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60cb14d5122b74a5e79e85ff3574f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62db42db5a838dbe5da91399b34722249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b6a32d8773a1a595fc8ed6d862b9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3679d923da1dc95da4298119d56d35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c25fe2c3a5d3d006b50947e5e65c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5788a2ec20c16087d819313998aeabe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f220624ff618312b16b32b0a79d69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86782c401edd69385157c703b7f76902255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383ac91a8281a6e474d2ee78f605503256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9a804eee1e5d404d991d5d7b71a7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58997ee465d36ef53808ef6c3da4593258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f5b9ed6c29d2cd36c0cc06a9b466b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9d5f2fe66f0f2611fa709c66365a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21622732abf92a41dcc904894cac0365261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd45b7d13825325473463db8476871262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0106069e5c1d98fef0db3c9e15aa98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263ca35aaecc1091dd6e311f78c7dbf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ef46cc43e3fb3cf5a137585e711f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfa3a0224c745095a7ef59d1667cc6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890df76d1b0637b17059706dc37b60c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dea4043544136af3c32d9923e9bc0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cfc53d7930793b40e97aa25843126269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3f1d3d68c4306eea771acde6e098b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326214d8253d3a39d5055e6387b95b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577de85f2d8b7b512f93fc4aee856c67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56a58b538e412f864ce5aeed22c6a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4be50d081198fef64a6ab648f8b7fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645f6596c5b7435ad1448323f3fc47b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd3ae2048bcfae5766d609e510c36c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333566f757bc53fb573e5d577ba8973277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13960002b95c5c2d6732aee3aea0b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8f575c499706e64aaf71b06d7c7cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e741659e4f7034bb07d19cc9dae16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0afff1c300deb10b4eb0464fc39367281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc2989b8dd9d41f40e23b291542fb5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df93f8abbc8fd231e1002b59dfdb1c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf08972d444e152268b32242c09482284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d059f192bc78b2bab58d9a20a92f70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659b09ab4056560f417e33408d703bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab1dc9879cabe629437110eae8168a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e9e72ed39cb26baf19f5580922ec6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c13a3697744be7fae066bfa6ac73d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fae854e6a556b6a9d765906b62a59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87700556708c96db7b4fd1b516b2b453291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091da1330afbc287a1527581169a3478292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1db4c88dd1633930d7adf168ac5caa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6bee0d0fbbff1e1489e3ac22b4314294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180acdfa5882971cdd9edc07228a7e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930106aff2a99795bf20a6e42616c32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3a67e35bd124da5b051056ff6fc43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fa3066139c9992c4d2c8e17b68629298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704479cce1135eabd10662c6f17adb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15320e3913fac4ce4408e28254d0566c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66156b84b1a6b88ced9b32b4f0f8d86f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b50a29d9b671b9ab9173797069fd80302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03adf935b44022a30f3d11d5193f5a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888cfd96da36ed2b60532a36ddfb9ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0863fbd2602f2b6804a74dfbe82f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d25623524fa80e5633b5ba4d189fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152cff8a7ec26b23fd7e543d25b375e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c22ba2cfb87eb36b9cae0c8eb43515308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10386856f09266e8bb9af03be87e6ad3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9044878581f54778e129b4442dfc44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4b341f11f27970851e415582483d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0ab0706e801ab5a1f48622a474b76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd99f2dfe160cd43ac21d3087dba5c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8124b4d7cb1c4c640b0638030f2ad0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebc9ebdcdb5048f5c9556d5284943f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331cad2535de18bb17667451fa2c54f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a91425c3d27c905f0b40d302c3e14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302a0c08829b40915bd958be5b48944318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf3e8a4b2607524917024b9b2797d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db8f6552e08ad6592abb67fbd2399c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591c25dde25a7896a4236b1ad7ee9e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8be0030795b4bbc6d64cd4c9c7206322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae751b9a5dd1c7be19ec13d821746f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d318ffe8c57448238c556211f58e4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b668542e745bd7eb117b7161f1e4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd107c82d09beb4103b7196e9a643ce0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bfe54c6eccc4b1fb02555f52937ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7cdf86e1d76bca89eeafd3c1d08ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a07ca89644a26daa83e4e7eee48669329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d9fff5990fbb561d8efc4c9ddd990330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dea09eeacde811ad0780b267e64b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f908a84ade43d07ddc574d3868638d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0bfe4d70c1918ff3e5d635bb4501a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac93de342f59ab7b81587e822ba89f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080d8abfa56ad98d0cafefa49423c4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e29f379b8412614dbc57b1b9efe265336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e75c7452173acec456d8f41014753337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a478e7b7f65622edcdd5370e8b99eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f83505c74799de5075157c928ea445339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c99aa27555edda922a70ed18d1a91c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889035f2849e3e095df09d45e32a1d57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87941948d080c102ba5ebae961390f37342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11b8550146113b4138490a5200f2de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaa55c173eee3ddbaa8143f4b5d6cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cfa86147680edc8059859954b548a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd6bebc3a72d33b5c9e5715fe8546a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613de3a37e2602b8092ba4ee195a7ebb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3c417971ce92295695d20b339f66e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d0d9d32a616beb31212c6af0e90c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeaec3182efaee12d526065772f64c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7d7633bfd2e95c28f85824a01dab9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0054abef4efe632d4ae579576fec374352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d68368113e2a2b5f194c30a8dc0b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c248f43172709a61b97066c8dd83587354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64462c5af84f95e114442b28d8af1e6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83916601d2f21f494b3c663322c561f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669c02eac2bee4edbdaab56ac55ff33357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bd1bd11edfb4f77d5c4e84d79da65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f86763029fa0e39da75feea17ddeb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac5eb8957365b31e625282ba1ef55a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034e64ac3ad478387c5eb6954829a48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2927c0dbc6ef62a70c97cf18373f1ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958aa71d0ec8601b4592f87992d6699363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f491958bb10c039de01bb4c5543310a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792768bb2640862dc85ce307aab2b158365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac405ab7aa2c16a140cb71dfea1722366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2be6c87f5126548578e4d0067ecbc7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e635e47f47acbd8b25e7a0c27692a52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e73bcd30a332191095052483c73b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab39ae6d22f5a990c8de95a1257ad86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429f9cfeb09b53faf8375f5a317eedd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94824c6d214af24a78e3c42199733d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7f79e2114ee46c905d0dc2ac4ea0d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01538f5ce22436b2e33ad75c82949d1b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4788772c52555095925ec6cc069de2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdc7605bb269eeeeb6b651459da175376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2131c0590dea72923955aab9474a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eeeb0397d47146894916881ab420d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98ff7137d355358acc0fdaad418cb3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc029cceb2c751c0faaa3d86b40ba5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88561d8727afd08adbcd19df4d1429381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ae024d6d8ab146514bffe8298f1d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcd20f0444ff0c204f28b3dc5a0274383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106cb87f3eaa390a5f96103574e13ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd7bf0717adf33ba3b91a3b776b2e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f427ada26371f3f4bd09e1b0d9b4e19386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2ca308fc5a0fbb83e87b2e5efc2f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b744e02ec03c8225101713d942ad4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011152dba7893b57e195a872d0d60af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7ff52cf4918cd65e3071d6285a924390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9a0fc1c50b1bde7255aa70c63d0fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0a66623c33ac61bf4a4657ce38459392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c228efad4ec14e62b6802a1e80cb72b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcde5b51a244e59aa34770055637c93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9da6c8fee4058bb8da28934f7d5a80395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb02e886d72c18e7c59fb2a9a487d43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31accca53ab92b16e2acc8592e08d50e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d36a59b18fe171bf7be5f370dcd1f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bb54355396570d9922ac13a4a0bd5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c00513f5d2626ea1de428ca9f7c774400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0882f70bf1498411e98046380d901c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49a306e6a2bb678e9e1e73ec515be1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c2a96f6ffb23fc3757f0204b59407403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29197009111e79f1830630fa7e60afe6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260192e361e9ebdfb4a59352f8ac708405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4ba14598b868b8cb4e38b60d0f567406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbec54ebee4e01c31f71975b1978178407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777291a2ed38a52b88250136f8bfc3c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfbe360bbd0059b1e883d81f461af0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14864b9305149a2effff48909b476c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4583fa6f563bb544cdde3130699412a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6385428f098c39a57fe1b393c592b02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce81f7c4cc964b5d53cb49614e551e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd0eed814257a7ea6f421e0a463c44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adf8a79f34c786d7461a98e9515050415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72308c56faf8b2ae2b1125dc88f652b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aff8ed09b0ed76cfb884f0f128490417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b491ce3135a9762740452955792089f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eeb17b1df614adf117e3503ea8699419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22212284eeb4ab5061d50263450229b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c92c971b806e1d292287411e148d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feb9a4a9283501f5dc907100dccfdf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac745b4cef7eae7836137d554cafff4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d149ff7ee1b03a7bc3b98d7f423a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32514d2f1419b5c390bb06e1f4bd2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55906bd478942b53b711cd0f5e5539426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ff668a8ea42bcf19e1d031e7405c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73e66ba6c4e3fabb2faafb1a70b9b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090c101cadc34e9286dd1743916a4fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63940d299608610b6b96ba88876f2df9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cd7b32ab026dd1bf39dcf2b9e4827431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645da22959d49cddff7883c2391fdec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dd9dba9493ecad20f91e7b213b0e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94c02958e6ee57a8cc74b494054952434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d832e70874a6b5543d6578959b65cef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715148a7b95ace2bd2a8dc7589ff3fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa2fbc4b147ac3be5b8126cae75648437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1b57488ac011f9896d7d85e046ca4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a322ad85e8e11282f1cbb308c7c1b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5984e7a62c09dee811d1d0389d6564440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69e74e20d23f74b43354f2d3423e1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08eb54f2a86e6f454eea439d4ad376442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74eba463266a83b7247cb076d5c5d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f783fc22ed6802343f04c2f62dba3a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bea9c793170d623666b94a41f9c85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0f0b2e0fdf5a200081d1a88503e2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec482f9bdadab7dc8aaf1e3b38232f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b273f31e193c568c16dc21213a2631448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d767635c8501c2f701bfad40cdc6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a39855fef09e58ea0ef9cbb086e6c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbc4fc772b071f1a912f5eded9b858451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8d6d821d8dcc792fa102c2a3ff14f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190812fd3af4808b42c23bae34bcf2f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2d3850151288bbfc9fdac101a3586454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1979fef6d94fe3e90a8ede75ee813455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed3676aa9935515f6f4752db80e87c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecf2db50d4dc3c304c4e64e69d4359457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0718a63ffe12fecaf00a08987b92b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b389464b7851ccbc4164b0a48d9257459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f443e3b08f56ccc330595a2de30e20b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb5623aa4baadbfb6665051413e63a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd370b2ae30060f24e900e50c26b69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb1ff2463ece8d1ae0eb82e174710f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931b85e9db116db450bf764162e8b62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faabc2856d934aed85133a00c6fc06e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c4a320e8f36d6ca3ad02c84c52488466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e947ed2a4bd735e32a34c8a426a8e42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0142801050073f1b88f1c9ef9f36ec4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810b1ac4a9a9af387528871b6bdcaf1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d3f1e38dbd1252da5684fe13cef87470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf973b4990386b439cfdc6bb11105418471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ae541b5444f428cc308c4a6afc947472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc161c6eb8fc4a0996b02d4c0df7f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d6553619ca6934b7dcda83bd1a2ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47bf94e5f8b233c0eec002e1cff758475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbd6f8f11b4a86d96f86363f35b969476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540e8fc225fa7486267a2b3c991b55f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a02e54f859e3d2c9da3f72bef18be0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198b166f1e8fdede9fd5e132be506f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da6fa00f2a8890e4e11cabfcdc8111480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee41e2d1319ef94e36803c51cc4cef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137f7f23f6f9511f709ad3a4c63ff63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bed081cc5e9f11e4902f4b51f8aa86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a6625bc19b218d2a1f7ed475d5a1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74bbed83d3f0c7893d027b4a17978a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ca274e4423b4f46fa96673c18b9dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c27fd071152915bc74dd2396c82619487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62199f35d11ac80197420beb53b04f66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048f2761fc8cdd49ede2bb990e629f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcebc1b6110a1ea8aa26bd9021b87f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497ac2f9d2dddfece2207e6c6f0b800491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0391f46068661f02cb907435c80668492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6b4a6dfe00e2fc780e720058a5273493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79f03263b41fc879bfb02cf5b5151b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714406f7f41bcd20f7c5fdd74d34246495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916b16d579631fac236f971a29008c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155e8bc2733cf50814967252fa24e92497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf7b7e329d800f690c11cd1859418f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0fdc83a6be1aa5d9211ba6b89f1e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c1202e054c7dc576909faa29544fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb461133f985426689e37c809e1bf22a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788a16f32f7610281c13bad469dba8c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b2ce0db3e7d80ef528da5128bec19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aab85a6942c41722361352233239c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041768449c688351513dff661bfdd5bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49c5616f2d3a7f5c33acbbd354f5be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c77e326d5ab77266a5e3873131487507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a925ae49e219ad581ef3448c936bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d70f5c2f484b8b9322ae89a61463ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d8c98b3b4afc2c88a24e7b1bb3136510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753627b84b571c95bc0dda2b9f96b2d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe45ff7fc6bb6d156ae1e35ade058ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20644e7cba2d8791f35653c1e7c29b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381197040c334cbb18e39a70666628c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bd73225bf3ffa0badc67b51cb9017515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9a703143f0718c907b03c6259d1e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810262380b23c405795dfd371bcb62c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b580d459c94d6168bbf5a7735d390518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954a50fe4c8f74faed95e81ae53b232519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c30466fb0da26d41f10a8397e7f930520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6d7a12fc3a6f6ad3fdc7e0fc38505521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c8049cb225dede3bb2d3607851c35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95724611a8ddeb8ec36da1ae1aebc5b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bf58586a1bddd458b0612c8cd2289524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19860ee45b7de933e6e2427c1096d9d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56793af28a1a627978de9de44abf84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541044610c5febaa51a8f4a708bff72d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99e4e40ea7c68cca481c14c1963eda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549822f3bc640bff39490db3a8e5eafa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6bf4a4b25196d21ddb2d2a4ce46df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2be0bc1e17ecba43b66d6fbbf020e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ccf53feebbdf125cbb372cdb1efa1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ad86d613edaaec6f8c41e8dd95cee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a928016829d4dfb35276e164e882f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff6c58aee89dcaee5ad8654139fdd4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f91744fbed7c2573d2c348b9e9970536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca524407e0b03fded220848097086bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bf3ff1a86221c4210f040bc9352aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe3142ec3611c94cb24d947d0af064539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604f57752671fe6f29a27ff072ded75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f45c4c562b2e0bf541548380e97477541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe78a5a62a08ceb5df1b4faaf8b2cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb5367e640d06ecfec35c8f7071111543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9ff1e890df5a97fe951b8541ec1fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13760e926a4194fd4e88eba92b94c48c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eecca8cf6714ebe694f25b0c2f13de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68352b2575efdf2399fb783a068e5bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34aef6e6f9a3409d05d8499a5abf67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31081f9ba30182d0f15f6730ac4e2731549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eb52091eca925dfe0e8324f2b35a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed2b15afb323ba1d2ffb74052bc373551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d1cd3625d205dce21c4c6c646cbda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e105c652f5e217111c36103a8316105553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446373317dc894d67cc67de2a200716e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d395477b5996e8675375f116c1f2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaee9fe5339cd19e256be3228171fad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b349c81f4f6c75ec064e9ecb00469a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d04b3fb35cde8fcf7d9a03dba04254558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb852dd50931239ab017639a42a1aca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbb4ddf592655cf4afa41e78e7c911560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cdf53381c1efdd24129c264351b5a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc6f0883c880be679086c955b03c26562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05e68a78effcdf3e415c8a483af4f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c84d6a0a4ad39810fe579b4f8c99a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f68e6e05bf29f6e17659c1bcff80aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be146d1466f8c610ad4b34c3469599566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18bc0b644ce93d1aa448c7dc0c3314567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93952af9b50dd39dd6bca08a2a32d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b82d5e7f0ff1d613a2fac04d85990b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494155544548a02f12fecaadd4811289570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb40f227455712972395b4430c626d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252f20124bc17792fc93474aebc5614572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b396ad82a877a35b8ad404aebd14d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9329afb1dc06234d8926a9dd8eafe2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff976eeff3ddfdd6d6a5f7f364dab84575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c3924ec5d8d289769ac7d15be2326576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834031af609629bdc25ac38f7a6ac0f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e630c52344a651a919e06ceaeabbe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c89f23136abfa7082a0732a3ceadb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d82982fad140edd37009119c5c2846580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc82c7738d227b73f2591b462c1ce7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f6a2d1bebd8eddcd621a3db422f80582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6e2285a3c4bcf84fddb105bfbb155583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2508342596532ba97841ddc8e1a57584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4258b494b2a47918ed8c139ff37af9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2924acd0bcb945caf5513cdfc548308586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b1cbfd196223e1a5b4de3fdd9033d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c1a3aef8ad796e192f6bb7f79c512588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed531658c420cf0b70155f524014a7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce67b334dc69e553bfaafa81490bde590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560908cb4cc32ac41c13acfb321d40b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc5057b9d04e8c3ce8d3217b4870e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3558a6df2f089a17b6d3053a96da7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb030d7ee2b90296d031079b9a0b41e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4959abecbe7debd06344edba98dfb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26e0f97cff739b01c77e0d340c9569596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a843b7d604c89b95385c9a5225bf93f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb187dbda118f84164692497d76fa1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221a2e95b1451505e53c0e037309889599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661625062f34ff889526c3bc4f641d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e5373ea16a5cdd1c30a639bf33b72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02511a27c49a6d96b31981d280833414602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e461431e4e81ed34c1b833022144b1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b453633ca599191fc3be95609c810604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035921aed85aa205cc5bc92381e57f8c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535af24ad08e1a106401abc513fb51db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb171bc4c3a81a06fce966041789dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade754120bee05f58ef69a2d6e8cc166608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5387bd92b9d29259086335c170493da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372196aec9421fc37f634f2fe3a96fc4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad32bd77740357a8a9ee1aa72ee6d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d2e04c8248cf4e622b4f837d15226612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d856a5735da63338cc1135f11ff073613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228822d490e9204c9c8a5f89a500507614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7e70e3975db4f1507d760e5b9dcd0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca23706da316acccceaea9b57ee121616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78087fcc800f8a50e48b7f057cece672617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdafcf306c6e937aa6d8838f2a6def4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57325fdd14e3640e34f48010c86e5415619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0750a7d047f526e22c504aad22612df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab4f85f9c1e3098bb6783a6a8998ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136d671e23e1d8aa4024912ca2fdd5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97c971c6d39dffc673333a18f708bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc01b5080e7d12a9f86dea85d70cd21624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22663fff454bcfca9f303e015e94c6e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb545a03e2c3f13d42ee78d5185afb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee82fab0b7a63268a79858d9b6f0d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11122cc5d61127b76fe2a763d295f16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fa7ab13f33453d73b35384fa829e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ce95ec032af2d0b351d4f3baa09c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0615ea79bd2eef90b9fe4b1fadb437631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55fa3884ccc83cb954b94df49ba015632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0da484dbaf17a63b92ef7c58ec9660633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ba48979397962554fd3b911cdfef2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5be00687b5acb1312b52736eb2215635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05bca348dbd2c08d3f611ba4b2b4a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a022ea3d7b8596398c2106bf8fcb9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ec23bbf7473aeac2cbb118c5ebe21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41cecd5ae149f8c537ef8029d7f2a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdbceba71cba037b2b113cbd0457d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0908f341d59cc32ba86d9c46d9045641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa0ed86915c3828f650117fb2d9230642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d42df7a9b8c70243441c2a30e0962643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc437100d5408d5713dbb1ac0a9db7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8786a8e12c42d4b28d93cd09f53fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a329dcd0a282f27a216bc664cc770a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3140277d2951f444627a5e3a820d2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad143ae379531d66ca67907b805e5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7eeb3fe54f69cc92163cafddc5efc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66949885bba79080e845dca42857e7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406309ecbdcc019c4a7967a1b71cc518651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6f8cfd60a3ecc314f677186c86cfe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b90213fe5c895e21a5caa7a028ca3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc0c8e2aba97492924d15f1e8a8b49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad11a8d4686c244667e6d98ac5b59f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e64bc2354ab0c6b920b9ddc1efa735656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad99b2f51f5cfca2849f717ec9b74c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4113c0a8836582bd500da6ecd04269e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87dbc272d4f62b6e5609b2ac1962c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa770884b2d4b52672a38e135628b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feed6028e41f807089cdd50793d511a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391002e3a07523a2caf4de449fc4eb8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54205bb85499fda3ce50f64d837509ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4543205fef031f4792b829a0a6e26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bf625a508eb2b816b51147d237bd0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d631f885fa2e0ac336cd78a1889ac4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295990675ac62fd11b52354febea5251667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63ac50b9b588725fa9833302b6ffed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98cc317c1801f4f1426e44fd09294d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600f8883e847f6c1b8e862c4f955a0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42124d62bb87050675a3feb2e370e7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fee3ec6fb88e32f03c1bf633eb74b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f120141f2ffcc064c22bad80553c6f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab1ae634b02716100c96ec9d7d725d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788e13cbfc82eec11acb38ef0d5d245675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9588280517068359aa6989840869d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb0b8aa5ecad5c6182601ec2b92316677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac22ddfb783651c651ab70d794fce84678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305929b30c7df969b70e580f59bc127679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd156b8ebe89dbb26e38642a15a863de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dc1e97cfa6a338296b4ab9ee096ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f36b3ccce38ce9fd8e07571d16abd1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb358f559a749de1c2753cd93094013683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5f8f8c3d5f6faefabc2b1f6473f2d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36a350bf9a1ee6f01fb175c769aada685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db66dc80a45cb7dc7c89cf6af8d7c3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15025e36f424480106a4445a4f4ac493687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5179005da1a7d5e3f85c9bb2933e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f3e320908a2341afda16e6071b19f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33408e3e54e084804abd2f11bf6f9a8b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4edb1752a75311e5ae600cda32faf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e42d5f6fc691398f3c76f8fb42ee6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c314c926e1cc0902da7f8aff464c050693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde96ee39a1d958e751a03d17a088da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb981139a99cdace2901712cf235a24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d6e227d4220fe028eb74efbe4ac27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8226694649e2cabb7cd4821728fdc1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3e85c5ed68d7282b13c04bd728c8c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a4430cc9f8c6f456f4fabc0f5fa62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5ad2fb85b7875c62a754502fea2a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1edc5fa64b02e929046e94ecc9e59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c69cc82d4dfe14e41d047042446b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10152f1a673abd5af9d4d89655ec3f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b51f985434a68c70803a2616a7425704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524411eba351abaec5aa070c0befe089705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959243d940094ca6e4b569c9216ca959706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f5fa73114cc5f59ded35bcfdc6432707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07bcd3ce4264c81a6ed31478bf1c78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387899c7334c2dc7ed714312ca2d3335709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed36ea90afadbf561e45d15d576154710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fae567a10e2a7084748391a91a8a92711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5a44b661479733c499c3990ee8d7d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bbb383758d91ab258b4f6a2797cda713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab6ff048d7d8ca5dd295b88b7b60b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbce259264bb1ff4b94145354fe514715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7770d06bb039ffc360c00ee548c955716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aec3de63fb276ef4b5090259b4323717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3c4c76e3f2788f5e36adf2b9c21ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03058c69f1688f7ae97575ed9f41400719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dc0e5773cc395ef3cabfce667b5e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5f524687697cc606a91abdd275bc2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8b4749c713047e7ca6e04a461337f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3d6c9fc6128cc5fe90f0607cae5b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1095eee6c74f287d9c59815beb6e5eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ed4e52afa914a16ebe88a6fc08a54725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d263e8018f6c1f10ef45ed08cede19d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9867186f614d36cb5231d6ef2a22eda727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facb2c8d6d00639e11306ab4ef730eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e477eb3ec4618497a311510f6b1d48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbababf3eefaf602958042913c026f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f97c8c8a97c6b1a5391a61703ce53731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf0ab4b8f764ecfc645b8ed2434c46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b80e8e7b44108b3800898ef2f739f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d825905a6e9ffede169a82de7b6cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e25f38b9149e264c4946f42a4c2f89735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a2d7268db3bcddfbca62dc8c10730736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05567c3a6fe105586f31370a57b494737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736139163930adc6a18f435665e859c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8030b505caa5ad676fd9dd72d5f55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0cf0a64c7a1c1b3b207760988651a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0352d4dd7eb1610f79c1a3b710a19e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893373a4c236c0af861bc41b6e8143a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f71ad3997fdac97781c2d050f29c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3248783201d00bf29e31e5b0513faa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5e06ee225ad09acb1391a32127fb5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6621f17b64f24539aa5bd82d06c2c29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722387aae6a7cfc3e770541d058ef179747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ece2cd651861899aeb0c70d56470fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75892055cc9105f920f9d74d0e12cbfa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f5f80be2bdde7317a0601139cc8f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287450beb89074bc3b8f45c9d6c6c7a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703fd57b77a5b1395844a6d9619e924752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7821ed5caf406853b3b838af7e078f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9292d0b85162b604d5d1dcb4cb6e05754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb5c14c239cc874c0da9f5e5f7c72c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a5fc0b58d3af6a8ba5caed062d5c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44cf4a10939f9cffa70c35ab01ea24757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b05711ab7d24125118229355a74814758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9f4284c3aa5047ce5d5c0fadaa4a3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>