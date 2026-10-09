--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e2e19c08a56b7a12f03df8d5e83541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d3afe8b20c8b9646daf5133b9590a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c86e0dbb1b2732a9449c5b933252643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1503ceb3b8b23ec445e44b510ae6f904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5366bcca88775074f5d0b2a211944a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38aba3ba75be8f196b84e79a2da1fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2db683fdfcac7fcfd3013a7f2fb8717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936204267b0bf22051408ba9eafc024f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9504de9d87ef8cf111459f96a12f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7283dd6b6c4be905c96fdefab5d8c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43359770efe08c4808b23b4ccbcb25ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60af36146489e353b21d6f8c155d0b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea003feb8bbf48f598d47d573252df913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6c3ce3e845ef1bbb77965b3b9b1c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56865cdd1fb1eda4f21cbbd75ef947a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5732bbe981a2fd74b7af8cb2177a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc3c11e31a8c9d2edf2a2ee03d4fb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edf2d73f45db70482796cc9290a83118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b3f560acdb135154c2a6adff7e28719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245787891792d7940c8fa950d567af120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbfdc0063214e7496975bf92aed45f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27e59221ca44a30cbbfdb809164d0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc167b2657d5e3a7a4b8c1761ff4e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b3dd226dcccb3eda8c0f2df3ff67c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13462bcda85b9910b612fe7e0713ca6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acd6c0bb4e09a6fc6f287c2013ebbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e5258739dcc3c020691df7d665f9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9146b2efeef54754c19d8a675adb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b73a1f2ca4838836966b41f14ee9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f91a141e99794d6091f3e0872f4f7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b523cee02c9cc7703d7251f16593c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49371463c0134cfb247b14737e0a2bbe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251fb4789a201add5028c878c81de5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a538485f960a143932cca23996806e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7354af2846aa34c6744df9d3d4b0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2a18e15531406c9c623b375f6aca236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee324db360041a0584e4e40db84231837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f428e37f285e0adbd316241bbe14538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3624b53ec4164f72dd27e326d99c81739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa57e08386395e4fd33d7d8715fa7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bddce4f2cba12c4cafccc1b674cb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de7ce5c3b96e607cd8fa5e062a8efa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31833bc9de27cce429f160fc0c8f32e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fcade21a04b3411ec19838a6fd53844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faafdee048c994036b8fe0e8c0cd72245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe55af1cf991cb95d6d4773d14d20646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dc16e59a6fc202ff2e503d0d1c90a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c21f1d25c025bc73ac93884fac919a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1612186aa5dba363bd1f8ac28acee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7d305f75ede4baab4dcc0bfc91dd750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e5de3ce68c13209f95ce071dc526351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcfda81b84c8e67b3b80aac1a699a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d96ee3150197ff0c42571b53fcbc9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203d5d07ebc130674e8933f7aafe8ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fab437a6fc94ac27aa588b8ec513c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41fc8e5b73a5e418166d6aa691775056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de472b73de7dc82aa7a73c0782a104ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a817ea7a845b934ee9abc156f0d7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5818f557eeb17dafbd3d2603af0735459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266124b1352ea7da3295d283bd62264360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4539267668f914e583005bb5680a9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6af9ab4a16406cffef339125cf041162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fac81475efdbd4713714614fda819163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06eb5301f237e3a94ac11fd2ce96e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78301b5e9c6390ef70813c0abc02469d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdeaf7549b029ffe1cb578cb79965b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cf3e468dd1619c8f8d93e32c9553f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842058c1de1148d1453053b15e86113168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562b72df5875c8918167d799b8ea34869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21325309095032eec419193d311cc1d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ccedfec64c6b27ec3874bba5ee01571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bced5635a701fb95a4ead4fd9480f8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7cbaab6e14a9f8098d9a3368da97073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1a4f8d9336bc59d2524d72148aae574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437e47550915c6dd2815f63c352f22075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6862a6112980f956a5f74710bee75776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff47f862752ab53dd2015260b6bb4ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125d5dd04faea3ed682e05de923d74578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783d5b5525bbfc4fc40c2202ad330d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc584dd783eb08420082b4b879dc351280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628811770148541886ad22d547614c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438eb13ddea79da6d40711dc0bd6df882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38ceacb00a1193fb2ffb591781549983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8c7e483a372f1d989aea89b4c816584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270867b33a581f5309b5de119441494285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d49d12cf7772b4bcd9c7d3dd1a15df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633b8b5d58aa68f1b12b6b06f11b20787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dca4d4e2ad3d0eb6f7464a944f08d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe276d045ae0c9be5b4dc502e2e652d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476daeec7feacf1878ec0fcd9892644990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de7ce5499a0cb53d75e4415202882891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29514ad4389843c8b19244083e8ff23e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac07dec8d712e3ffab433a6ef025e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb37d6cb08bf4a574f62358783324494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e638fe8e21a3e488d8dcd6c201463ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5f5edf495818f21116c09487001db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4852dd3848e91f3b52c4bc5c5f8096997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0b5f55c0f9cb0e873ee2d1754ae8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fd43ffa314444f68e6e85ec1565e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da99c7d5ed47a7daa93b6d5f13d834100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800e7cb53c92f244fe42752cbf81bf4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1666be32efcb0922856c6e5eb6a7402102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182e1f55978b6aaf3439d7d277795e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14264c21d56b1cda34a349b72fd0c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493591a9c01ebe803f91faf881ddbe1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8387827848605f1b818561ea2608a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f727b8ae809a80247e53566437501107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd156bdd3a7ffa2a3cd4674000801e9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4041c15c211f70e97f62d02cb1f3bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d2a6221619039299a14961a6b08b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8a91797f7e74c99459c69f13ee9c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba1c98bf2d176f9e7e4ed7fdbeeb46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7666d4eec46709a6ba1903f021514f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767a9a5bc91c25bea3a02e3059ea6ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9105f69d00f3ca76115faeb1cb18081115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deee0f60adaf11ffd749737f252f3a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729844362be8880e6e4cfbd6b6b2a36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721b4617bb7e5a02125869f76e29e4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b498fceca7cd38cce8674676fdcf03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c22aaf3fdb8ec7608035bc8c50278b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966719e32814915ed6a5403b867b8791121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69e57f61b0999580b0f1aa355a9db3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794570b3703bc7eb1b47e99f0ddd463e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba4f4d8304b5fec6f16c887063b046124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857ec2e2150d0ae982654d044cf72be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267b52e2f84f5be426297f775c02b6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c355da0e3c0b8eeefb1f0c6afc1cd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393865a9dc95b7b932b9eb150f55e408128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45202652c1f48d8c36040eb7239f3a63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ae29b8ab7f22e329045dfc25072d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3c07fbe195f3f7cf5418b2450aa02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e4d73ae81103442b7eeb07cb41112132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996254bb0fbc082808e5800a05920a8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39597597987b3f607a096a135cbbaa0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b06d5e7d1f224d31866d09f04b484135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2955b59d08eb9d754362f81479538136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93744263c1db07f99802d1c3053ca63f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ed51ffbef4d0c831793d08f7e7792138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4320d4bf66b62c38ea3c7c0f1e30c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ee2291747e95ce92dce9672957c9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1a4336bd0b64871148dfdfb1d3a53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887528b51047301b36473bfb43bec67e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdc92820255ecfe7bbfc23cdf9acb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc9ed795f97c792fe03a93314ece7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac4a923f28d44497e808fa6695f01d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105ba8cb09f619176f60e9dd81ec927146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac6b342181a685db98d3f12815b89f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8abfedf60bf69ae34ec0f3935867c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c73eb133fcba05afd7f88fdccfe62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e8b9c396fee6427bb39d12bd2b289150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ae79dcfeae37be8701fa36f61dc0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c7afe8f1aaf51edee4ed4c8d4bd83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e35aca2ba6a07eb225e341235d4ca2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c162d98124ea7a0edb1f60786f95cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b45a1fa22ff40fa8cea5754901df8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb816cbd6009e6b8e5c9fcef2dc77d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9783845a2a98c992ed5af91d7dfeca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88dd0d04582cac33ae940084af783e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ecdb3390ee46f0bf052319586e5aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc821067f8c6e409ff44ed90a1a495c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610630ab5a46cd0e2ac01d28a381f839161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f572dad23dcfc152dbecdd310f6423c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99a295b7a8b3e2324b7802b4771a6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb3c51fc53e15b792ae6f42f524ec8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51427cc7516412bdcd632f468514aaae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7afefa7ea1684c4c7f780e72d57ea2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c006523140bf009f1408b16f4a504c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0cb45cd4571ef6be6063b6b23de3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c466176a2e21d4edca258f5a8d09d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e1e915a6fbd0ddae2daa03ff77685170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613913586291f02f9fe464670c8f6eb9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5101921dcd1209fb236b6aae097279172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dea33d5afbfc193c0e877c1ada9a46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b70f555e7ae5f23a95940d16735a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d9e304d7f262b774fee4b4da5e93f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d697e0b8f09a4844bec456de6437d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18617cf1d6c9b13b9e2246fd49f8f57f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8527ef7229d5adb3a9658d55c0858fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab3c1819d637eedcff2ade77d07d1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de639a0d8daa4828543b9736e073a201180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc895c49a39790c440e493350052332181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ce3437e44f32783eb461b80b0be64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37beb10664d93bb768d089bad45411183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e724aac363ad873424577b6e46403cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc9db68a59b6baaaa7676acc01282d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57afc9550cc05b0d010fd573bbe5a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22eb0c65b088bdaca94dd8b4fa79248187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932ead6d5aeed6803c643958cf0eb7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0d49907981cbaaa743079f3f480d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467278c8b6ea1ec19c855ae4f07e9c31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9ca3bb7b178d5b659b869f3559241191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8330a7a524ea87dd86c360ab10880192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30acdac07a5c6ac2a13bd72c83b0d8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e73c56cd51946b6488b0ff86f6fe7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e827055f929277da78809f0070db17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee96a5c5a1643925997592165aba3c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7366692137d1a59d84bdd8dd7b8e1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9fcd2c9f64f1e6f432c70a62a40e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798202da40355a6481a9fc7cb31b04c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc486674abf2a7aeca954520fbd432200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e2e8c809f7b8e50c81c022a6d7857201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5173fb44c6a1157ba172728a67bba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a1c049e33947da5b1e786d01de25a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c122b99dcfecd95aba60a18cbee1e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b2e96b221084d539b6db543975756205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a89a2a1731eda7751e28071c5957f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aeaa6450d707d0a5d2f11675f8c901207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4614befe3703d498ace5639d35cc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442df3628f8cca3c3e15190d4483412209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5380611c5346cf52014c65d77d3b8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a663b557c308d3359bab52d6ca2100211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84739cf392ce53cfbe65f7a448831a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869f0d199657c4b23fb2f3ca4056398213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fbab86899c548152861d826706d9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9a5824cfd1b084645b21f32fd632f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bacfe1c96618747b3351311173882216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c949eb7c58df6bd1124d8adb48251217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928340c6b8c258648551bd2a079cf7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3185844dbb50d822fe76b88edada1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01213f890402a536af2b8d713ae73d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f1afcb206d4d4c942708dfcc309c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e2366663cc27319eac3fe3217a713222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7425746bf6468fc73dff85b8e6dab24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7ee9e549ec7a3da8c190b3fab5729224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdff1003a83b40feb7cf75dc46f6554225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71d367ef2abdb5ee7e11e4e3bd0846226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c82428162cbe634ffcb55f887f32e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8241f388a418576de5908e0804ead0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f5561c52ec2532ba6a783a7d00e7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52139ef37c32c75b21f7922775de8940230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978da1eddacff2f8d04ea87d79259cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674de74a5e21a7fa7d3db6b5e1678549232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eba3221e0372422b9710f292c320c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df016faf88b07fbb2a3126e95b809f14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545606a92ce27d222f93c5ec055a2b9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4872ff18288b97db751ecc9a2712f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01a112634c90c282296a6049e8e82e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c250e4f77ae7196bc9c0894bf5d36e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647b9b2154f9c832b35c890edefe9f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eb9e842d605ade8d08d37f47c63c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de35cc5962c6333a95ea2a2a21d26c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d07fdb1cda8b627e5b34747fc2c651242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606956a9498fe8fcadebfa2c1c5164e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176f015e7713e315cdf81c68b167fcf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293b810dad8627df145f4009725ccf0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba478f07167c156c18cd2a8c7349d4e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf47b7a797ff86e34116663bfa76bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5d57caabc0b0a50b9ac152e2b1602248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bbef062ddef3ac4bd7a4f509f53df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a710c687098b6c982576eee87d4078d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b855b72762f37556eaadc2856c3748251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b72a001ceefdbfb4cadc55e81b76f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f541fdd1a0eb43729df3bbd40efa284253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf32fbf7a02ef2c5576344b010b5f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e42eb40bd3b1fa45a9fe089e066c7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97422f4dd213a5e1b72154e8b5e57e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c8c51eda616584418362ae67d048d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66b87908453f6ab2cfc40e401d58ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e875e066edc5b7ebca5d2c1f64fdc17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04336d8d4fe47b86c1ed884bf123224260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595afa2038285d7573fdb8f71a897eb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f45a022df51b49afd07205fefc5c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f682562038879832ce47231d16ab54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e8f732ac260497ab6a4a7574e7b62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a95f9447a0147b660f8d530aa50b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd32047235b17523fdfb24c0b5f8f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a34d346ebc02d18c78c824d40929f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222458ceeec585f8e960c0a31c50c6d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4858d4ade7a480e3cc0e55073e332ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c4055b5326fb2aabd2dbeb717e6c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1b451f149596fb9ceda992949bca7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d38c71e92df03ca087a1b02f9c9954272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b8d4787d30bb9d6f1d93a1e761fe5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac95b8ffd4599d6d3b8df9a2e46f2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93d75769a59fdc18435cbf6c1ee987275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6d2c687a79a6e1b04c78d0cac9b46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64262b6ce7a062a79d1ad21b23dd812e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87093abbdb6bdc090746ff30a64903278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaabfd554fba7dd60453aea4f69858d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292a383a9fc782272aa7abdc9b27b41280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48e5874e44e0420a2587803763951c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7104adb51e96d339ea8faa4997426282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00f9f9a695456d20453123810757f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0e7ecd3a78658efcb6d36eacd4144284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb246858fcecce7d6e9569390baf33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a370c362252041cf2bce13925306a11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f94549f0cb2a10b37acce310efbba3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43da09662de7bf787e3ab2f362efa0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56e53c8c1975b112333260e9533ec7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ffa1853efd25104117cd8c1a3680b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e6ffdb9a1ece987580c0199ffd49e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2835ce21161b46582cc500ae453e489292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51199e51cbea7020b6d1961ed3fc8d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536863bc37adee8f1b76703d131aaf81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205579ea843c196b1fb1e8af0f63d0aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c47d6bb78988b264b5e4a029a069e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12170145629b0a3b6e87f724b502eed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bac626dd0b60fcfda845df5e836c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333b90ed61b3791f5181680793f6cc5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25103dcee3d1f915d5ca1fb40e4ff5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbcf11e33d07cf46bc72df45c35eaf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4593406f60dc31d35ea784491106b05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1057b7bdb3ded32b92318611c50324303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fde399c43a511e38faf24498ce3086304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bdb7e878e5716c1b8eafc3c0cc259305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebd4d9d4c3781335693e286a2d5ab2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509731f9ed13cde8c845485eb0cbc76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6fdcfefab2769d054121d2a177146308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c9a39b39df0ecf604b7b5e2035d9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c35aa0bc5a663874f5a657f0b9a73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d258127207d1c9a60e073de9e2bfed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefd572d9fd0cd96aff848a9d96dc20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae7d5e2f9dbf06d4129945bf722ba7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65291ed7b216bdfa7e4ea1f9fd53173a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8146cf52c7bf0c7837d6108ee5f0ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9433d654dea23a5972497621577a2b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f18acc189b6f00198bbd2019134f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7045a946c9c14f40dc83e182406416318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed981ea6101b4ef7d61b90267072d2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59c44de0abfb633a21a79a7d2982a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2f7fd8b7b59c3f12fbf7ac45d3e80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637c48f4827f445827a67bfa8949e18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922647d275c9fbc4e338591e74a2d08b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec911285b9e6d3f98f2f102f151c8b06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1c9f2dbbc95f1338d8a033c393e8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d08af0cb73dae45487e3bdeec0614326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4190c622af70b337a0e3331d6ca650327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566fd0d2b7e5173c469d1f63977b806328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051aeb37c4e5c3ff781d62df6d3af335329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b77c75abed2edf08e93356e3f3a29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa33a017cd0b20f3a435d021249b07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429bfdf1613441591dd5b3994eea6a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fce9c227244cb9770a4a0fd6f881f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0136c2b0c104c3786fb43ea693555334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab51c149e05297cec9bc0772e7d1dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d742524ecfd3092577f070ce493b2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acd39135a520eaef478771490f50f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fa22a1bd86be6086edafd3bc553f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e5c134ea454678424efac23189036339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9973fe41952f7999bdf207280b281c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201497bb46e705417fef125975e57c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135482b51536271ffb479773bdeb01d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e20ca2c846d97f3920882c47e9c9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec63cbbd048a405cd6e8eaf1e38649f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f952507f967063dfd67a0097ac8f85e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e90fa49e2f90829f60dd8fc77912c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d243c15f34f509947e9b94315b8051e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f9ba1c3875d3173478ea607f2f4af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bf7e8bb607b568822a610dd3758c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb06a2061000c7b9805090a81177d7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eddf033b1fa7baa62dc9614e6bc57f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e744ad4176fed9f912caf6842e294352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8662d89722de203d9bd035881327e2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096bac539ea3bfe5173b4e60657daab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fd6d2e94d1c81da8d957affce954b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51679adb6b074ddb7cc7f4937ba430356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5159a5fb0ad754f6e360b9d816d3d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7abbe0de01d4a7af4226f12e11f5ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14ef6d95b1bf9516015203e30e617d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52e023254b92f9ea3872dc12ce0b5f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5d2c14e810e0ab5f52d8d91c6c718361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76892daecf918c4537558b71510bb6f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff19d5c40085c5718d41f57f6095021363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8042e4ade056fd1dab0849e504380ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84adaea1a1bc8dbdb3fe4480003f92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f5a063e377406d4b5ee99d35af6e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6543eb8081905d5c18528c1a0bd696e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593cfb70772d742dbd79742d49d7c50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51c2fe434da99fe9d41dd70e06c003369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a66d66a6ab39f03ee039a7f319be3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f048e37cf23a5efe886f06744872e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee2efa80038ad594028c4af86e4437372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7a2d0ec77752e5537ce3c5844997b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825576d833f6fc2f9d6534bcb909dd0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809044d73fa5febf59bc666c2fa288b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da5da68548e1d88ce5b94fe99d4424376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8edf0768a5aba9aa6b1185faae6a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8eb013c14f0fc0ae529a66f70a215f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e86bd374ff0643bc8bac8ae59734f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d030033c462f8b9459c7501ca51b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bf5315c7e4969403607dd66f2af2f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac07a40f5768933e807d6937b26d81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821bf264fb9d3f039df52cbc78bc517383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d179f33b1197b25aedb4dd1a919748e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64925bf4f709d404cb253c55a001895385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c2e4023c9f447f1e8cc34134c2f75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6884be340e7fb8e9196e7b143c0262387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175f9442440fd84e4c7fb10ecc9500d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf7b63b6cf8ffcf90a7c3a9ac03acd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49796c6264bf1dca4b138663dfbd879f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d4165cd37f4ea4b9673795f1dd8ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd955488bc88481cdef11c835ca6c92392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e289c06b359562977ba5636181d5b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0394a311449f07816e3d49e689ab070394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd7e9dae78e344dcdd1358b97f932b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23d68468cf24d5bb00d8863ca3455a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3add6030e9967f43a491ff5fddabd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a7fe24539c313a5ca06e0ce242ad7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7308bad8c71ad7a406b761cdf7166399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba406c467f661fdb178f1e08da9f76c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3174bc58b4102dfb7622eee7e9342d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce76c331eadb7a24c393233b908d21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398435fcd1f5353ccb7526ad1391549403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993890b73e7d6e1d89beea0a66f21c4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fd3daaaa1e98061074258d90d687e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0769eeaed69b0add462bbb56cdd1668406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378e864c5d6e8966acee6f9fec9d3e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e35ab6e773787f32e5348c3394008408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fd1ccedbe4253c0ba138737fc1bae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaec3cb2836538fc81530b43696dd7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93560a05d4db5639717d0a4245caaf0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60668160bbe3ff6348ab4c1eed22aac6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed264189a858be9a3911cce31dc540dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a3166ed063f4dadb119ce086ea2bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd01cb1a7be77b175b7a34c46efb4b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563641db481ce1d8c9d52bf6ed2b41b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62a7bee5fba7eb9ad650de6092de32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265998e530bce1e24fcef0adf5a41c85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587cff2d44f27179727f3801cb7e7c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893806e16c6bae1f8842b6574e46356f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d201d02d2d1dcc46cc55438aa38b3aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1ab4ba8ccec36ee6da7a1bc96e41a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155fbce34daa5ec858e8a46de0477e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7787713be08a75f3462c8f0bda62392424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0a72340d182124815e7064e11dd61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ff5b724bbd49e694b633e7139af8a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f294c4a13f02e0686e29f1ccd9f48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7c115da23823537fb352225132de6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e6597df51b772fcfdc4a8f877ca53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fea441e5185a8f2e4be21e0e604d17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f35a9515bcbf850214c0e0a68f97ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349acc61a19489411d190a12d33f5ce5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581323c23fbe0baeb442242e9dc9f625433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286600c50e439e8eee16ba59d21ffd49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925870cf76e23d78d0f760d2994ef1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ab39d705754493b920af1503b4305436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8696ac70e87afbdeaa5baeb7dbc267437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d7178f74a8481da8680527ce057ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cd46a94c13d40ce55af84a1a34272439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa32bde72abb522b217f895035534e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564992bf204096ef1993e73bfbf2827441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3265fbcaf68d19564f8578fe40ad7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37783b82af7b9e67e7b7bc152e2de3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154181c37fe1c47c544064567629360c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e2cf7b7e389b1f1d85b3dc8c75e13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5f3024ef73c6a1170586dbd08ba3b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ed170eeb0c268fa24c3fe059a5eab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6899efe311f2298382a944be05a2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95409e1d3a6ccdae94b22897df88f41c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc233fb35c91426f9921f1a545bdc517450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93a1e030810c6c75038c259680fe54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e55972d54a92e63f19a79df5a2d20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721185cd79cd6ae6e72bda9efbf5dd88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10066b92ef3dcdff5a6f1c2e16f58c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8243ef8e7118ea468eec0da1c4b1d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf9b4e92b70da9c06ef7e7b7cac32c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e271951877c49dbf505b44d24f45d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59030ea9a4af2d769226a2cbbfabd410458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4792ca54ddda46300a4814d11212c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56347a70c9e94abe8573dcc8c37f1224460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56bd523d0fbb05a392da1f76f60cb1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38afabf6f66dc4b091087693377b7f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42fe987ea5865b973132aa43aabbcc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1b16c165c6312b6c6e0bec57388b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f4e9197834943885bbfc80e4cc9f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a5c7cb949d724d9a6d71fc23010af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcfecde30fcf835190668293857923467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3caa4ec03da69d75d95127da0f3bee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e54159bd3ab83d692ecd99fda5c810469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c2da8658cc70334b277678e3688e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c652a41bbe644a23e908a83e42ed4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34363c87257db2331af9717b09809a62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a98358b00295250b98548be24d7ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59515f471f36f3325e3bb8c25d36225c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d43ca907722eab0ff559b26ffdd311475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28db0295b7bb1512ca14f2d53e0febe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284737f108c77b6caf4bca9ac4576537477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb75f5d774210c27a0dcb06304080a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244cdd7daa1d7c72b288286c5f3be5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945126c5bb2bb99c2b2d5723258d18b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96b087cf3f7974c898986a88482256481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdd4abd218ea5c18d14c3706d80398482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428fb95db192184a448f6cccc973517483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924ec3f113431dddf8be948b428f0b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b707677b42207812bd940b8032f3954485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef9b4c15aaeef8e3f620ca558adb55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe366f6a7270c72ba4fb9d97be1e012487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d2e680941862ab8b52330d63b535b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a353f9cc44e368736bdddf7628dbb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b696047e1f12d5f997da7f00bb1e7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817af89b915ee7d8c67e280331ec846491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03500fee604957d01ae8dc62054e8ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb62507dc6e14ba1aaf2c30e19ed05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8180bb05173be556cb5287f935c716494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf922249045eff3bdd1df56c07e6c1ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae0f6b6850d3cb19b59ad83650c08f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bee535677108a12c1957a346b2f63d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a02943e2ab83982e68a707058e48b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb15b51380046f24fa7b07f7edea535499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb005d0837da31aff18b41a6a5f112f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d70bcd44212ba019e2a0736901db0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfc8b6ec7cdfbd78f9130068d6b37f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76b117253dff6738b18c04fbde5f20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69aa76b613bc4e2b078650f35d4404504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a015da325c756c88bba16ae5d8de01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05595c91458a185fb9275a627bc962f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d80380735e8d17ba1919d021521c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fe22319c52e8c2277a0446da94bc4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f38c8de45cff036e2a944d3dffb45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca971e58ecbde8efa9e5a30fc3d8707f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713d02dc51e1ba568f345f30b44be3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624f7cd8cc9f82d2d72f4e3d8d25c2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039abf872c06fd6be582e8182540f098513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa63f73ec7855234a8c0ddce368cf00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bee716bad225a76eb092df7ab67690515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c5d284ebdb923b4c83e1eef32eafd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53a01182b5354657ebe75336ae4b02517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373344228b48cb900857bbdb6a4b4938518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd17728516f709ead2c1bced9ce0b43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa2b53e7b8c59e49b4bd6db5729a1c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c45e215e74ea700e6e377b1e5a9fa1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cdda02e632f8a6fc64c45956872a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cfe287a9863e38a8f279562723ed9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0f7bd0b97b3bd07f7fb40fa725d72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09066975ee515b6043b666cf0dd154525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfc5e3669d20bde5b583a063c4e777526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624119debc0652f6bac53d6f4b537b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbcf9cda6a8297d9a78c643ed7e666528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353f87176b3609a81def865a57b81ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1109f4baa2e5961e44ea33c3ca4ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501bd51ee0b6fd4fd019ddedda47695531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea0a5c6a4038ec24a0e27bd7623721532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac61a02ceef24b2208684df986e4e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90da09086faa2aea7c8ca947a7fa20534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619d3903472dc562c366e7d66480bc9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ea1032496d1da4081628f1eaebfe1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518e580c97f355d05662bcbc31776cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6fca56fa48fa9492277f30b9938ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e50a4da2f5cac7723861edc80570ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39dfa08d55115037d5184d916cff9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9801021a900c1a3d338cb5cbcc14b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7826cf7aa21e05ac5b4d2db8741a948542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699b958b2666f1122a81888da99be69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766aeaf6c8e62f1a28a21a1a8aa32e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8756c6f94146af05c0019d615d7309545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c8c9e722237878d7a8357066a0e62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f10c26bc637b7706f731b254fc45a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55625c33c4c3922e4ffa2d7ec3077b13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e09686712d3692d621d4e69923057549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb52edb9d4149d89f176383737f685b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91063763b969645f52ef35fe94fd43fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753210f53ed99c97cbd3bc3a5f067fab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c688f71d898ddc9812a19d8c32834553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af91810d51b9c650a02ed75c0f1e86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a65f852b003dcbd8d879ead33bc9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd93f02e2bcf63d1a4974528995669556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171493d16ea734113bb43d7904bc7f20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fcfef043e6c86b808155d71ac60ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2092d18d1fff1080c12c565f2c4b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1251670f5f5cf2a23b5e2992dbf121560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca3361d5fd25313eba8d62c61c1603561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e983f675ea453b79295d507411491ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a7c2332fb012597ec6b0e9c9db8d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb5b8896355a3c2ec19bc8b5f169c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ecab8f4b9fcec7928256c2f404392565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d8d63434504529e7624f1936cf184566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bc811ec99d927faecf2ea80400e5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5602615f24ffb01e0213af68080a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371350d63a4807b9fecd68d2d26d1a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe14c5aa391f3a0b41aeffbd97afee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018558d70ee3a3ece9982551125b7b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b6714823811fe1e60046ae546c426572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da53ce5fe370463e139178847607e27573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c86933a218db7614cb8c99d6360b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76f82d672c63f133efd0acadc44d1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38270ba00fdec74edc34ae16b44a94f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98e4752701cc587c0271e680a423e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de424c746b069785c2148a6709a5dde578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf2903652191aa9bb5059a083f54bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ea47d9886d5fb6b42703496b6b8f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b330429823cb4622d38fb71c46d7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519437b0a9eadc5fe7c2f437b4427dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983f7416c6c7bad5d01d37cc7cac93f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f23c0945173443f6ef0a010fdb6999584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f02dc1a50c8b0c7192dc2265994aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dad51a6d47f08ab8e69be122f2c84a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef993a726c48d432adda1a3673edfb67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed81f624caaa4614adc9e3db8f93db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6160efde03846eac5b5a5f8c863b70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2812511b25ce4a9fdb74906dfa3635d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3a4c09ce23b2008180ff59843152a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e6ddf50cc1e7bee0202497d98c1ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e06fff30e630cb1b25e500bf1f8a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826bf2eba89a3a17b403f568686b4c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cdec3cb4705f824c19aa923556a0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04a834563f68fc34ab18dc3528fe8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3558527d1feb3b75850c50d7550c638597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bb15914708407f8b833c6f9087f25598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48501ca7a163ec6dd3adf61ad4914e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72007c023cf0c0262b052133544ef9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37080c79cfcb968b1db0ce90b7c221601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964850ee50dc06e5b3b0fb0034e0a806602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4ef226d015e5b3ea2d35c1663424e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e141a0b80d488913fd8b38d44b14c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdd6bc8d6614140cd46e7626616214605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746f622461abe3fcc0479493f8164ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37abc00067b0fe6092ad4083208a81b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7c5aa3ac7b984aa1485e82ddeccc7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d916e4368e573e46d1e86820c77cec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1a30fd18bf73e0ed0d69df9a10794610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b267e1dea5b7349db5a6acac2ec0a80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e94b21dd1f7cf28bea13f1da866b19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e003e4e8c7a2b689f7eb83c420ab03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed262a8b58ba2050f8e62eb656717425614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130a354ecddf20e13f7e28ef5414778615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375df6aaa505cd7098fa9675cedbded616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a059dc0574a6832ab981e22d8deb16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6a4b0870ff1469314094ca844c22a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e524d3712fdc9a67a08cb2727bfc8b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a22da9e7637375a8da99123bd7b8f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252191891bd893902431aaabeb8db7c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aebf5956ee86322e7c00157c4479a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1b53e94658307f6eb40fc5236d416623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8963903918c0981a64b3e15672715a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4837a8e474830dca4f8629b6dc132625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80da6ad4e2c9b3452229dc0cdf78fdd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc704ec87499bed226cc7764022c88b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2643f3652f92c04a86854747edd9e7f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb06410e3c2a34bf7d719cf8e6a7378629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf8124b9a06e23b871a93ec64c5de9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1f480f39b7606c64d3051af49cf4d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42d670ee6f93b718a31a58b4595459632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3716dbce53a606fe90b64623c4fb1b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc5af857f1b6ab0ff4aa9580193dce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165a8bd5893ba1dda5ccd7035d5852a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa93087e3874133fc6679ef3bcc5bc6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025e2efb409a7e03a0ca6adc94f48a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f275957a12d10c64e70ee2e270607cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3073fb3aa696c63db9794f8133d874b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd44dd11de2248a7c53f4b3ff34ed5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7025296cdc6a24d493ff128cabb23c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1c3885ee02e02ed31e61048ae46b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814589ff2874e6c9ac9032b489fe052643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af73ace9acf0dce66cc42b69d347b2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec20a796d20de3537baec2495582b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a28fa8fff222de70b76012b54e7ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390d861eac0dd726a34fc85b1aa1ef6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7dcff20a79d48df17acb56ef5e809648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055788a1398d717fc82c9aafaf10e46649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85965493a25246baa093a94bbff7d92f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6901eae913fba9b19339137cc016142651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64cea3878459ff0df0f1c6fa911fc7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763b7b7bfa23c4fef17df80853a5f06653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9cf56b8c393f2310de00160382764654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9eaee3bf1e757857d5710a9a3cd34655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdceda0e27bfed5442efe6d2e222a9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01c97790efff7ad0ea5d98c86f68eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ec4fd5dd59d39b9e3554f153e9ddd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855fc87d55fb0a2064736c111e3e166659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80c5a68c3bce9758e7e77bbed51120660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4dbbf6c63eafa24b5274ffa97ad5d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d93e7c15cf1c117eada331fb7075cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16fcffe052e919ff51e1c9850fb713663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134261d955f567c8dda7bf751884cd77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62baf8e4d8f95bbc59287ff4d33018665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca019320eee540f52a6f08bccde18e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0cb014ea7cf11310f26f76ac94ed3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07958e13aff2c06a58d60415cd66215b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b6adb3909cc9f9ced6611eb6cec7a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2d0e36f6cc77577d1e631563624cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944532db9ad0e423147bac3c56288029671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c5c9e5774bf0c4e43bbd65fba7d07672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e49bab4ae45a92a7a5c78afd535d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9283619ce5dfee4d826f682ced821f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cdceace1beaa0c22305816da3f6e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a2efeca70034bd192a078eb8d7b0a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3be53bf1a3b7d1d66943ef38fc0be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da92da6e1df223adbde5ce5d763c94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d59d9f8fd33e5e8b5ca7ee2a4ddd4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99063fbb6623062e981c18d317d37602680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8d84fe8d94de1153a65b28a9c2877681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b66f6e3478a687ecab241f8a070ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebfe931fcb6f23ae438cead6b092af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e78032375640d5d23de8e1d6c6726684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475e888af1de67e02ce16c62b6cf2b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92cae8bb4bc4b88fdf2887f0f9ac4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c071febac61f8b28cd03bdb8415f4f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd75bc2e3262b8e72ac5d4d9f70d13688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70e7a42088a0249419e49e4486e64e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dc441def89272e0cc368e0d770a64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212ef7797e2f5673baebac6e08a3655691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275668f4913e7a982033985a3b4be5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5dbdebacd556eaf3bf25461d59761693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d39ea16c9508e58ae3db5471c96ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ad58c62d94665514c7d503a77cb87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b2493c2530d41c7bd6637be0b1fa4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170c5a0da9ce37ba20b1ff60f2d926f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0c24882e00a845b74bb4b62d2815a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbea7a9991ac41bf43931d6469d023699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed35054f1da877ed98f199e6423ddf8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75b4de0b2d69f95283ff22a01e629d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd24725607a4c34dbe0d3c877683bcd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a70885cc1fbd673d94ed9db1cc393703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af507123137cc57683cf6cca522b33d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18538becfce0d89bc9f23a4121b3eae3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea8111caf35290981c59c95c107a1f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044a8d5bfb132b7d2da3c00a52a29f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90608c5b80fe47fa7dc739438c0d12fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd0c85e3b559c623e217cb456c5ba4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d096f7081df90e4713a101bbbc812710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d9df883b7dce8c320162851dad965711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e94db3cf40bac78d0f823d6ff3334712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d35bda1345e1cfece2572fc3fd302713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b91c592afafe330cebdcd16d8df646714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092885135d1bec5d97e33fe69243838715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300a281a5a6e44572a7b4b575c885f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e780b0cef7ab855e01c36257450498d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc074f46c85f01822d669a488ab9a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f244256a6e960ffb9b264185be760719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e39e1ef406ba0276be3b568837f83720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3626a82d4d04bc79ca1cf4d27227b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41800122e6b6739f14123d9f5602d458722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0860cdb626ce2b7f12b0ec053e46077723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918be4040025e9c46f59c62296dc007724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8de2f257cab15be9529b5325c18df6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb8e66b579f7faae09e82e52bb24ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80160a430e9aea8ba8eb58c2e9e5ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc86f5f85c0b9c63dca27008949191c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69523dea5fab39b136673d248a7109729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad113890d73c361d83d75807dc833332730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b739b0f3bc92bfbdd2d6b0d5b6175c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5b1c978332f115d180ea49af249a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276aa72bb1a5bfd659dcbb6f134edb1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cc8a242dfb9c1fb082634152dd043734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e568413a9fd47cfa5046e47e5322102735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9c47e18efe7aced5e9214f7e7cc36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04a63f74268ba250c9fc59db3f7179737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295f2bcc0526431e7d01b5c82e6dec4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6266357e380a7d06db83c0a82727433739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeeb2c471abf861164915bf6aa40c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d02d2539cb6e5a8aeb0948cb9b230741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2423d311d7a00144523c4ed7197de1d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced75128042af21c99febcfd394cae8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f17b96efe2dc24c2cde2d68744063744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91af4a83fe96405b944d4f20680f9d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd03a3cae7c7381e4bdb03caee2586d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29332782db978d53b40892cba91f0954747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab6ebe67833e12ddc732e9704bebb3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7b66e18001c6a0e9cdeec7136cf92749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df8a09cc4ae108282d48b539dffe2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f1cdf81599226e3a9698c2117c6d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989859692b9bca70634b83e88deecb43752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a2ca8abc1e3106bd2a96d48775ac1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdabb73a645e5b81a34a4927105a3b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190bfc1b22b2d1ec22ca75df452c64d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3b05a78388e039e0daa716c7629f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281c297804bcbfb1079036a8b1770d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f31d7c164222fb641ab6f064ee5c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae767c787a9cf6af08f798c65d3140759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48d56fd5552dc8f711b8d73fafe1e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531f04325d4822062853192572e77262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a654ad3fa53185e9f967dc0a2b30c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d44dc93e9993cd0887627a510ed224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455f5feb7df4993e11760e28bcdb03e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48967dc431de33545b00159f1c320f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205bcfddf54fc1c80fafe351da0fc6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046e25447ea3ee0d205214ad51ebd848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcf0c27352aea81ad28cdce1e603869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45225664d673e4eadeb77e7a08f5739410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c983c690456f86b2298e1095bf4a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ba5eaf210a757de1568455f42222712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f10822687f818b55a08227ba08178f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f33401ca22712fe128a0d9f785f8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101265f835d6fd7a3ab0b455fbcda47215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe16181c410a9a1f3b312b06f2c0f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2defaca852e14d903037b6bed65ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9ffb4921a5ebd80a9663bf4313cf618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bff6588fe1d0eac89ea40b8b3631f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c297db504557a3867ec1f7b4a93f04220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34d8c5a4423be6834a82e12db23cef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae24a82d7a2b8c65b6b81db0d8509422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227ac042bbec9f2fd7627e37fb123f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd51acbe68f075169f8ab368379b57b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45ff28573d4bd303702acb78f7b38125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b8a46717c6bf71455306a0c24727526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d420217d9eba058c276b6ef166068027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a453e15a7a922d16a1a1a0ac42a9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e11adba3f009019da1f8f0501f1df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636c186a5ccf9f905e2cefa2e7c73cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a505c34b56ff8d3702918f2888f072431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51871d0ca702b332439a3ba618903d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22cb83802aa4959f2b3c7065f8f7e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403f5c5b3bcb4b10d2a37dcf9c7ee8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ccea9842e9d16d955a8c612f12e2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ba2e1805c1d2cc13eca8d5123eaa836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec69c18d83db48c9e85011fecf2ced37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f675db5a706f0431854352b048a7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ca11e3dd72d6e8c5dd5047ff0479039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04292521a60ca7118918f1938dd84840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2761d2e540488e90f40c183e912dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889aa51934e2bb46c1aad0d9987a69a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221416c32f128db1bb1bb45a6c9591b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e462be3c596f49271c0ceb9cd9ea81b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e05c3065017758e2741425bafb625545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ad5dd2a3ce508d9bc21b6e9fa26e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe00d48dba54c2a82237413f2f0734047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e73afdde2b3e43e2f162e1086193548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1954967c8ec98c5cc5768ba101883149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350455bc23b3e7421b75d985fbaab9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a460f9e605cbca55f9205fad2170c0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae877e59b8c6e2ee8b7886dead02ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb8544675d4fa5e14c0d527db0019353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726d3d2eddc93a7e6a87007a2a388054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d49f7afae36bc2abdc0f9bdda7afba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998009e7470a3d649cc7dd92b90eb26256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f1ac4a5033fd8dfb2a069649b22e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5850efe96562b61e4d8d1dd5699620a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5da0bd11e446a27b8f5a9949b7bfe059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641ec4620b6f2c7784cbd40dc64e44960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beef8ee71d137245abe38e46d4814561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ac73dd267cc76b02a746efa0ad75662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92e3b628a6543f61219273b3cb89cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa58817ab71e359851e635e20b36b4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ee8f71bc5d161363c64d49588473d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd738d93ec9508b6a6704a8f14f98a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c57cb062aa07eafb40b14b3d32e18167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d412d9e1744440258af9b7c29bea7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0bcb8b12bf830d748b83af3f7889869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc440c4f22dfab1f7f123ae0391aa0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f53ba43eb5bf5d7ea3d6d8c346831971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6136d09653e1dea8138963ea6d1ced72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243cc851d90ac5fe6f62d0ae9a853f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b199b85f7b9364e0dd9a30d36cfdcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bce01b788a4db1dd5bb183e6d074075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695f3fa3b6f50497f5312b2eb57b60376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870a9428d45b21163b0c9d2b05d28a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cff7053e4efa09633369ae54e983c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe93652e4f81b3e3088ac06dd889df579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4341ebb6ebd9187750a83edaafe49980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f387e721c4dec61edc18e25902ae6be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c3d05fbb5f67d4858fd0fea584b0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e79cc515689d8e3c6798b8470827683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e43fa99e1427b6a121d0da6e0103d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece99afc94bf96fc62c273fac87d8dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609baec771c36e56e677ab09258398386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadfab409baf67099606e4b32404d8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106cfeb616436815d84e7065817683888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2baab96379bad7a2f021f8d4070b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51b728de3d188760127c85cf23d8f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356377cb8b5b1c175a02abdad57908291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dcdd2d27628b2fc8ea8de988acdd192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b0b3e41887ebc95578fbdf4772c2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39d55cc8c1a9e702b66f92a3e7f89494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506522b90c12de9011106c7a5a6f489e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fc34d4a837bf808fe2205b2d13e9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4974022a1b6a02a51b0f52d00a8a6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1918692e778961af217eb70a67ee2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747144ecf9e3f5d0ceeedff426b5d7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c429a8b3dfb0bc52e86a128bffc34e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720b975cdf5fa214da1d9bdc6080784101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605d8e8943f9e4ce1bb5094de3dec7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9fc3ac84ab05d7293103aaf20e542103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb483e9051544472e3b1fd98532dbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c7cf44649bc78cd81aaf3867cbd91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24776f35c695e80e70cba2943d70fd6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6687c2f28e0ab51cebd41797d7550107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8b1a5369d5704c34ab167e0beb300108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709c481f4504185133338464c595fbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69d831e8182b2fd0845d42683ba2ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a08b8392d75383ae886f60aa18f20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c650103380e896fcdbd826da41ad74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec0496f20d84c2e62e1d2fbee30830113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72606b85dc530b47f6732550c124e83d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fd88afa40a849e87545a81d93bab8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6856f06a5560ef1b235bb835dd6ad8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6431a32360997d9c8316ae8a81b258117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d97a6ec4eb3aa2fa4bc6b625ac758118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bf965f3842690e2feda8a2325e5d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c92865a7bb672f9cfd572224d6a5e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2b64196f76c2b253119159c92f841121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cbc9135adb4c57efd38f1a612deab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9c416c57e716ec5bb7e942b31c2d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa666c7392cd1e65b66111e89a63dbc4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c241c2daf9d4eec0147ebb1c4a74c74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bd0c1216ea98e314fe45de0fd3dc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec2d7f823b65659a06496458e9d253127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754eef78c8ca4d7e9f1f45bae887ce66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fff84187520a96ca1bea5b49a1d8d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8b8be594884d62fbdc52d36029a49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afd603fe318a47a308a4882c63a131131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cc53b5f2c05723b8e94ea3f6c224f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5941c5653a10dfb54ddae93ef4ddf0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb3e293c81692625c9b57c81ebea2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1eb160a41d89854813d86f3ec3073135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4413d3bc255840ad7c40831c9c87d17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3cff1fbfd939ad53e78d8af1f1649137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b307166ed852017c7b4cac19f05a71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c020389d6bf624c1b4ae54f203d8b11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe52e4d1d0211725a3c5003355e5ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c40194a93ce83b692e038d4c078d9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118956309988438af1e4f2660809182e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0b96f6a598f1ea08ad9894e247f0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d49d4c390a4d601691838e97eef735144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d59a29082a52e8c1a43053d866eb75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8095873d18799627916183b164942a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746838a5b93ef8890177b202d83e6e48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8abb5d8c4f7770b678d9938c60a7a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39efea73a940b78357147de2082841149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfed990f2c62c7d082cf199b78e8180150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c8a48dd711516eba6a5281042853f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15391c9b06deee0a5395ca9e5e61f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce1f190944f19a410bc9b6586946c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304f8d3cb819d307bf2cae9df5b7bff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3247a9865b2281d472d74af71651e09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559df4ee54906735ccda141f93c1b9eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03863d8a5661cc267acbc1237994ac01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c99cd4063c061c9ddd79ffe471881c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67743d691debcf232500aae5ba366fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930640b4e86cb6939161edb4bc4f4ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ee9937500fefe1069ecafe0457b9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f426b6ad1b132f22011167580707f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c219c20545e21d749c2c27af15199f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc79b27011e370c54c957c182e5cd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b26524c996e30a392f73b4bda2ac74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809e52a3b73a025afe7e5395b359f6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b2c309b2672ecd49b009c5cc787ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4bec94a2c354d3ce1e3df06167325168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7206683d88eb0ed9661538f93814abc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101f4683a4e7bfbed041450dff35839170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0e2259e8f4958c6df0fba4c9f8b94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3d87f630209df3305c344a90c66d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3821240caa0ebbba01f39aa47cc97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b23a0fe7354e787e9d199ab8e5d79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba4caabc984b9aa1da453f3fab8cfd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a075eadf21443498c49a7d43931cf15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90d0665012c54e91b8e7cced558d30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ab01c0112d0fe678ab3b41fedd7da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226b5c7e350de93a5a9296ac11c493d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdce5164af777e68c7cb400dfe70fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec529d71000b140e2e502975ef841a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c9846b9484c0850a56092f475e978182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660755484ff695bbfb01ebd32eac3b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2b56e50e212e51806b72b0d618aa4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c60dfeba01a0a9277ff996ed2ee1b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c93910492f1d8c730b76f204a4a889186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f78f73be2f1e1ede7fd0db232b989f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6cafd8a20ad78f52f8f7a452ac43b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2f01aae90a36716f86901788d25e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab6a6726241265845c4f0d9a1737a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411ff8cba0d967124ace8def6892bd6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b6143c7aad073d61a555918b821c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2978bc8915acdd3397b87c47abbda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d7ebd05b01ea3737c7d1d8a04c5ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94abf987c2f030ee5595e42d9590a1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964fcf407ff90d5e49ca76222324709196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b1f7fb186adbea0d285a8785ef9a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e16de76beaaf6f5326297b5dc41eef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747623a4e7b066523d1e62a745130dcc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1f770dd7bc698d2cdf7bc76b6da33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126b7310cab646225590e1b0b4d8d02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5def9708e504425743f6077423772202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f61b65b8f3c50bdde06cb981f612e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fd9ab1a8f05355bfff2058bb9a622204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581deea463b83bb801c1d3e6ccc7e22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035a6004bdba5f03783e21d065d7de4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8faeda9db3092292211a6d74a81bf6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f081257f7b9e6cf0752ac1087fc41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce778a6910d817622d8d1bab3779b65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76441132b8db35e1315d046d691d4dee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b621630164e2b1125c0f6c1cc3d110211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa0b76547c25a04e12f8166e692967212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83c64dbef5d6723644faa3b41a0cd3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078cde19a2b7db1a20446f436130c98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc799b1be6b7972534ac7b6e9658507215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3be904fbb7adebc3151a719bf9dec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a88dc3d00a2878906c7ec849219572217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e94353db0ac78743ea7af0233dbef1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e57dc85a03e3aeb73eacacfafc4ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b90732e4ee070a19129cd60b3c7e62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a41723c6bfaf41eda57606eb1072e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284515516d1c8baef89ee234dcbeaa39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffa850dfa73985023783434d99404f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662b8a5c6fa86666ad4a4f18821aca0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b7e1b38772b3ad7d7bb0a36f66e6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd3b490dfc46c5bd62e12365870953226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e1000bbf22bd26e4bac5ef6d4dba5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8978df2afdf36a46a73914be10c7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dd38a71fc70e12e65bf14247a4913229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becd3946a685f5efadf205a094975b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c48c35cd510ac18354a1de644d03c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765882da7fdf288f4c441a1a98d8180232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3c0a90178ea775b2e8b08ce0e700a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1482744998cc62e0b475e71fd9b71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4ca618502ed410f30d9161237b946235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095284d3356ac947d552226381934ac1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d1ec278ab051e873005f619d52f15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc7015ccaaa1eae7c7f64905ff3c4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3157cdcd55a08c6f0499e73eeee14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2aba7728250ec752a843e8300d972240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d98e954007e0221c615815ea95c32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7157ad7f475fbf502463701b6c3c6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf134c4d1b48aebc3face30b94b977243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa2c767d8df75a26b9b0cde69c9e9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388b2a1e22bc581fc93d020eab631da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4afb5466bc7a8c0fc55a56c6299e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa7619f618ff12158be37bd2fc4f31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b03131f4af5656aa089f8f5d48864f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b84c0732d82ad1d7cc91cd44776ece249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afc265972aee14b44402f97e9c5693250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba24abc4f32fcf6df2cc333c1e601f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dfa724bd49d827275c5ce1943c10f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12f29653095379cfaf028d1c5d73ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c97d3177b4c9caeff8410c9e0d232254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fb6655994438e547c7f6f90e42394255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd8088fcf565862bdb3895a9e1d325256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708393b44abda6675ef80c8986fe0d44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05386d7549fd07983101a4e8c5bdfe89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45464a908294ef6bcbf4523200f0dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696ef3478ff8924d3f37f4bb241d2f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578a72e901e7b2c052465d91a122129261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fbac9c28ccb8d55649a56db097d08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6c6dc3ad56fc7fe194a35303ab0b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379c664198db5ad9ec40470329785b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a3c1bea225f9fbf016187222bd07f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a4de1decbd1a57e2976a469aea3d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd301183d009fdbf9718d0c9c9c6deb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644309d7277c8fdfd566d716d24ba509268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eddd4f3321224e9ccff469145d271e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b58365a049fc42238cd1b669b0006270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9167cbb99cb3cada289b9dac72eb6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed14e711cc702b7dfd6dee10e023b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1acdd45ad8a6e20ba8fc525968e219273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2cf25cadbff56ed8137fdf10b3dfb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2c92b12616f2977cb10f01ac3ce97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c172b3e89bbeb3c10a7c13d97869f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1bdf8f34268086b78cc17081d2ca6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde1b7279f2dac7cffab9c87bb46438278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5970acf4f479b579311042e50e17114279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6535ffcb5c2f0db1e1b276a6fdec330280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c5a197157adefbf799839803a9660281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8361c31ce65ce585ac159813623809282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07944d38ca44237a4cb44ca932cb5ac7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fe4c94c0337dfdfdd2486bb501b25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301eb523da25e734ff15a14f394f5dff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b07b4da2337d68421515fd9e16531286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe49b57f7093d7b30ad7173b1a84691287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b77405c768f7d08d7409ddcc0a46f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dee3eb8016aff043ee82dd3bcd5562289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc58cd02c119dc6de40a354dad12489290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd47992d6c21fb1d0fafca4f979393291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbbd9e6b648692aa51934448c86f8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2522686dc019e47cd26f0123c156d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdef67a29d91f4322838079bdd71115294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71c7273545d5686c990ea8fd64372d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2d29271cc20e6fc8357f9b1e22e82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e618ab7b9f19defe64d4408cea8d1b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ed759060ddb2d837b508e48eaa353298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414c599227379f5409804873ab4c95f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc5123128a9995298bba60dc0bcbc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd6b30ba767b2c075573bd683eade3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d61d356399ee6d9df75f06d4bc8b18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bdc42eb524ef926c51ef4558c4d3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d41bad13ecd64d55c1cdf93faea6a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2981f3f6d310274e22cbe45b2f540305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e575c59676d56d7a850d28b93d52eba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7af0f8ef39558c1828aa3271d1abd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d695de1f81633757251aaf460f894308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5d2af5ee49f2bbe8758ee509451bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4fca72f5cc22a94f31b75e59b84fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b7554b3accaa412703b34627c21b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc145377a0431df84b5c980dd1b641312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb1b504845c1c96c37c8bc74edca08313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d9decbd5dbd04f6cc168cfd313cf2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105172857ed2f5964ea2f2c76241c270315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dffea63b8dd476a3983d85bc81364316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb89d8d216e3aa1f2a65cc3f62af330317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9bc1290f17816fcccce98f079bf68318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c68ef3d14e59f70435c9e970a22c4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2be3c1a3c5d343ddbcaf6a4b094ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44d4d1c6b2e534181746ee5eb02fb1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32c986c86e4fbb009ded65f93b52f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8ad7fccf49e862f819d083ef79dfb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e685ba29d891cfa34a5eeed0bdbfd6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3afb9861606d2fecfe8e0af5c52b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187da88fccabbd22b7ba386cc4677e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada90b91a6621431319632118995d39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4965ccbf3c1d0c55ef94a1367fbaab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e2fdc6361595d954783435c1c1b96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e63a6ee80e25cc5eb8f95c8fef6eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61034f37fb77345c6e747bf1adfadfc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e7fb101b53937f3629816fb1fb104332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f2e5f07848c8a220387a5eb6abb0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e2dd68c7f3857c4ccffc79e4ecb8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10121d15df982090a005b3ae447acbd4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f8b7ae407a43b43bf306c87251dcd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129ba130cb72bd0f29885ec70e0f311337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ff17e132dde441c6e72af815222c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871eb01b59fffddd38a66c61da17812339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7fbdafa8295bb9b5a173fb85641fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6dccbc20ccd251cdf25d54e720bde341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1a289750283583634806f9ae8c153342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bd3ff93a60a3cefdeabf112a4a420343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccaeb6e62c4b2bfa244541617de39a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b43eccdda96d6f8fd987ad3b8685a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8552475aeb0d095a033ce12dff8f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf1daf4dd5c188e4b8ba3636c9019e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1be46414e87a6b676520439048c225348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fdd6815dba2990199db2527cbbbff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62c20dd2eb84017f58260f30ea5890350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af3a10ee960ca8ba297952cf315d10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec254894b31aeaee22fe91c2101b19d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c594cbbf0991a7ca170ccf881e92a3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551100df2149866551169a549fd0fef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2a4e2db6d3116f8126c6b67d30a5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2b0d2a53768ddafe0f80734e30766356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cd1990f9f3a3b93853fd3270d5ab2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bddd4133126cef9651810cc198aa7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6666876f71ebaf72d226980d91b3320359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab21321405d2fdd8e15cca6f07c294e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee65f87c40589b30b95f467f96d227361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03684862612d4c822ed8540f7b2be0df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165df352d2a4960bf391adb213169f56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019641f04c56ff85f180463a56fe08f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25457661dd27f33f4c21da31a5f39e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eb38c2661370586c93846fd68b689366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a72a8a419ac4585dedf75e13781374367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a68b8428ed0226978bc48cd98de8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d83de100367c4959d8b92f314723c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240bd6db769e2c26694e251d3af867d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0fb5009788cde3ad761b74e7bcc9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f53d6e1304d95a3c8b75ee4dedaa1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74c0b920520d160f000f05c1560a78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96241f2364be2636b5f41046a2b5fdae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9c13f252a7bec357b41c83fe0c6de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa51b12ea707c956b702b12b3a71057376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5e80ad65c6b9b4380ec757b4fd931377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f18d6fb6287e581d71a7cc1e56e12e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d31faff74d4b129eb59ebe0f607e2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abbac494a9490d64a8c6610e981496380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1e474ef5c98a027b912f5348fb1e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d2e44606c5d5a4461610550ea33db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f62a362a86ae317ed72f2c6e7a87f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddacbb25a057e39104e2488a76f823384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1061261ed87a6d05d5b1283cd1af2e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09f34d8b2c546b33a5f16b0ed13c23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5e6b0e51c1370e5066fd20deb058e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d9f80821b8d13758eec0c9155a188388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270b1330ef775b1fc97f264977a5293389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f66320faacd296372931ab456e5014390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d060256e2b00e29b88e33fa61ab566391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78867b37c2f56ec25f0e6415d825202392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fa322a46cfed7078f3c7adba0b0a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485a5a5308c531e04316ab9f2c5dec4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dc7712b1950ca842c7d7e8bd1db09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75823f27cc16ef0781ae57b4afd05f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a712ca1068e440fd5cab20d806ab3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df54e42228c300868634a57e0ae3d1d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79c9594680f328c2a08814597505e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a781b0a8528ee29dd6f53eaa1a0a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3300e286ecc27509186a8370b82ea4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a932e2a0d06f478126aa6fe6937550402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff16ad9f6252d54bec48e18b8aae13e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591160ba19639b846191a481d4573b47404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bde058b9887aa6758b7c8afd4fe7be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3cf8dfb3822f11fe9887def083f8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0a7057a17350bf9af8095fa1105a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413689f2d2d5af92ef9a67df76d0bab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ce7fc86a53dd10bbfda97eb897fe6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fee64b3d06b28be06712e74d795d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8cf112f674a62ca9c495381a4b282411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab95fab8a4d07cb313bd7f4fe02366412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422987259144031c89f8db6c2d364e59413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1367d0275547c3c714e7a4b6cb4296f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac356d16bfce663ad00ee4539c41690415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c72fb771211455c667ed830f1006f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93c0352433fc43cd4f854f29cbecf5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f988fa8c049ea444763039f430e1fe4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488a5fef9f225cfd8d3acecbd251813419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5eab84cad8eb128d4bd7e64980e7fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5167eb9bcc127bf16f46ce19454cf7a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81027c774419ec1985e1cc5adb64f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810aa0e490fc11488236e4b297f6974e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4ebb31a668472da0d0603b6d6f0f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabac59fd82bd6143271741da7724ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de7434a1fc9a111206430632680aa4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37812dfab24cb00d4e9475420cab7b3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3b5396f30d19fc02a1611b032d4c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e268c6492d8f8c85145d13c0af209429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f6b30ec9fc15bf4156a4ac0b6e4fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bc22eef8dd9a20359339091f9c5ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33f56058aa00af747f5c346a6c773b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d1d8dd474db59d42779e9fe435a03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fab0cf63fbe76326a860a2a4aba9ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7a5af69df67d63989ae40941ab541435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa782b0782b99bb1c21a3053497b21ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb8d58e2998b013dffe448939ff204437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3616eced5491b4695e7c13b7f88519438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4107b2ec76ff012e37beecb2e9f0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6400e347835598ffc2b989ba8b82fb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ebc047b5f1b5c3bc6d2c972460572441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c03b0d64a2e7357a366953a67902d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f388a8b07a6f7a1ef1b73c9efd6b30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8325e3ef910cad17951ec49356fb9a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5422c20131afb4e46850cd8170ba814445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd747f84adf3c490f1092e46a44007446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a000b700545a13bbb51b40b70753a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34609b72328c32289023dfb2470974448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba246d33072f42ad744c68a21a71d193449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019325a5178f9ff23e85af4116e7677450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754584009bc79a96d7fa124c488beeb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d905fcaeebc2d22f48cf35698156d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a297097ccbba4ac2d95f04f3ce259453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ce25d7d04a9e881d2e5234b3c69c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9012b337bfec86d1114c8085667eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9821732d193491a3b73b6c8224a753456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964235ef1f63d2fccec512c1b6d7f91c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea6ad817cc170642f7756cbc38dd57458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd6f6ad45f4d54ffb2cbb474e5b0e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bda96d15a7af72c61fe07364a15a4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92989573a18a7dcc4bbea9c257d212d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7874201082ac4d61024b11646ac0cd4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a01e158762d9e67bf330dcf903fc60463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead7d25db8763eb15ca8d9915eed9ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a294ddf5e4f07b5ee6cecd96a226d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaf38320ae61ae943841ab2aaf1bfe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87857e2c354b03313aa307818c6e5f7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baf90325ea3469b697d1fba80d0c19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2079e98391cd4fb28aabc0a7bbd21c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31730cb214610dde6524f72332a340b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0bc8b6d96ed2c493c893587815b01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf95280c7b6a8aaaf57375cf220c4c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c341ac175972104f1112aadd689a43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce589ec50ea9c2af5792e9631f3e53c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fd5110c7e471a668b8e1f97c39030475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deee2e355153263a7de501a34ca4945476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3075dd71f18458a14deb397b461aaa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1495abd833cb21bbc71b07abb0b4041478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3e3d786cf13d4d90d4323fc4bf993479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f46393c7e48025329cf400dabacdcd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f69a20205d0e266556ec78c781e6b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ae4f29b33e3d25fd8982326a6847f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c455f4445aa2ace906ae354b0f8c6d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2b120982366a291ecf0993da087e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508ddd4c52e7e381bfe7ac8ffdb2596485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4de0636ab43a0828185c4a6de0194486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebdb8a01076a5661371af30d316097487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc11b7d7090a1259e3d8f5f4c66f24c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33fcbc14d86c27499c7db52e086154489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac21df1ba09d98bdf26aea601fc0374490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0f7ae3781e514efbad45a453140ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ffcc8fe97ee9c65eb03877b3759f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda1335a3a942ac6eb0442b09f83695493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad2754a1d54dd6435b86e70c3f9082494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3a354f1c25e383723309a92dc9dc2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db39ac54be93df5504817a4cf4fb3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfd2128b62852a5c7f25915d3d5e85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e122defd5715dd2b2759988226c8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb50d7ad3206e29c602a2eecde65dd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422246393cdfa53d158e199c62db33ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e9221c46c7cdcd7393fffa2d59061501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10b2309b3b75888f4f58ca502aab91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291474699c07cad245b9109f87f4b054503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b501bf2cead3f7ccf8ba9638c0119504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027588cd3f3d71e52b161f31d34fedb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283a51172766fc6e4740b1b264b34b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20044e23b95e5bee99f9d7100f6771b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b281bbf41555d226351b6d8f65387b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6cbe56ede718a41c4a534bb62704c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249a53e581074f085be56db2385b8ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216d84a6cd865372e062b80a727c188511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373d776d80f67c13e13330d6793acda512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623303e40eac357ac441fe7d9a861ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac1f5e4ccb9b31de6dd4363ae20b7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd36aa121a58d3fd626a3fef7b956bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75e17698ac77bd8ec5ffcf01a1bef1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71334f33006c264993b155785d1f87ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adeb1435bc28abc239d98f1f9c0ba4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2e1d2a7ff0412527537f3fee7fcfe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7549f10803769c0fd4f24a0b6ed06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d039ee603fec2b44b5f86671b0bee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be207dc0961420bd15bc34c79effea68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc8ea48ff2b74e0274748e0f83eb4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a602d29699f7042ec51daf377cbf2f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b25ea3c96ad7ee4576eeffc0c660b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0143f3436743782348aa2fbe67119526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c64ec9478ba211403f7925e18fe26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651141f970c6c0dcf92c44fbba33a48c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de838030e3699d92dbf2659380947fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555faebe0cc6d8543cc475db9d054b9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7577fbd7d01cfa6456c2ba786dd2668531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db029dcc8facd09a2663fab16916ee7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a863a89770c9589625ef5b0908442533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60092d9aaeb8250cfab7e8158c828d8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625bc57c06dd85d45daaa38f196b28a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c68b155e011f3e10692f5514beb176536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8b50dfa2227a9f0be42c5d1cd98cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b5cea23defc515c55068a44f38a08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c646a633402c94d8d9dbac94aa551c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fb3c72b749da7135b2afc37370587540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58c9e784c04ecec9e5f31e2b27419e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0c2e953d476fcf47c98ed0f2b75fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05499c21d3ed345be3e18739fe30af45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410433070ab17fc664224f0be0d85d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57add5ba654cd1b5ed5797e5b5c5289e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f763851effe818bdc04080ffa2f098546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452167902cfba1f67b3fec0dc6eecf07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554538f077e3e343c76bffcc887b02b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f3af478bc706b4295d3b51381fa97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7561a9981780d255bbc6c3d9fa9e92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b60ea8ff8b595df263e8ef8150b9e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443441574b74c45b6f961797dabc027552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254bcfc50bef69d423fa82ff6fa2c3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d70fb8d383f88160e562918af3a482554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4608366c18493149037bf8793d7f231555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a2c241d8b3acd1d2e199cd8fef4f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1a3a70ac0bae40a05648214c3ada3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f73383e01c5bd6bc7d94d7026d2d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8401811e460a1ae91bb4a656ec7d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a31a8e69f3b94a3ad8b892c5943b5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f98650f47b1af465dc8c0d0f0931a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409925fb68d296b2e41b45412738cad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b570a9cce1f84846401bfa689204b73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8536ed9d56e399bb035dec807af072564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7dc3da4d04fff75f267902572ef7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a34b5bec632b33ee54c7b92d8c4c05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66b8c59446fbffeb28ada98cf86dd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400abb9e9fbc18b1f01d31d08a029c6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685765b63c0ce86cca482e89215ad455569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369aadf3ba858f7d586dc5184af80af5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6643630f28dd8da6ee7b3e589d5aea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f49555a75c9b9569cc5e891f6d6e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03260ca4be4c02d975ff29fd48a5bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559eb9194afd1cb5fbaa6f74c174a51574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72cdee5ac702c563096d2ea2d3e77c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16f98bcd0979984fee562fe780007a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b106f72fef99baec086f8bd60abf8f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e414ddbded78439371b008a5a7602578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003626fc6a3b08ce2e262d4130ef86b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5b6454beeee0eab64bcdb703e63ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ffef6972fb9e80384babebebfac2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367c27ceaa092827928af142d75710b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cac9236738f67e31cc4eb138f71fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4f502e389fc4d0f1d49c3cb1a2b85584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06533f4a9545b81a92f16ae9b7cd6b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f779db5cc332f8bdf6b981fe13b67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6de3fd5d8492acf44ee63d0dfd1fad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee57d1f0cad03bd3854346598d09c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e01f7d3d76ec27204cd7f84e17f9d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf47c559b36af9432fae0de50d0041590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b87d1dba81266802bc0345d420dfa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f6d1ca597bb43ee3a21449f03c7e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9a9faf0f4b8a4cfe14f479b9e3d06593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081785ed6c010775c8e08ae5a63d8d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2ac03c0ba86a45213a544a6f78621595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039bc54eb099af6c0827fef2fb834c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6790a8807947fd497f5f25e25287660597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053ebb4b0c2ac949049b6e473258cfc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dac60c28f80a5573c2dcc5dcb536e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b0cc8c26b390b94fba99a932f395e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a97a1b2617db6eade23f0162f5c25d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e1be7a93ea1e582951896ca8a742e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0828b59dbc5dccfa5e01fc0cfe8fff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a52762394e1b52860e96e39d719a1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d5eac4c70babd7be74479211d88fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b119d661cb455fe272d37e84dfbeed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fe1cc88cf5ef5cea5bc6e2a611f3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ee714791c9fa7ce3bc00136c7077c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed321a4478857bc0a440c5d403c3e65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbd5aff0545063d0a18624909efa48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b871b4ab2fac4ee3bfb375354e77d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101904bbfbcea3a3d9cc530733a38e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d21535c26e400dac2c705d162e3c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773d1594cf0fa08a31374e4df9e80d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4207f3a3d5e7ff1869b6dcfee05d7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bb48310415af384ede105048feee2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df425ff371121f572ba2a937d41ff6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5a066a7a97d106a795e696692ff27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf277585f6d14ab3ce6e419ae725ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d30fe7504a294b649a34efcb10a5cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c13929d3a2da49aa334fbcd7e72b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52d72609b5e30db62880953794c1ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de308d39af97fe1d815f86012f0a5958623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7234c235cfbdf74ac585545fa699bde624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fc8dfd6b62dbca3c919d8d363811d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b220aad5c6b805e5edb287c70902bcb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f7f08a2ec1c3771a4c742c51793d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dec7dfdedfc26f9eabe510c9056ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8467ebd7af885a2eadf9f166e52a0ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19306e76feae30dcf1bf9e6d389972630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef1d1d129d2a80bb1d91767e2c488e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d9f74151ca3126f844fcdd3ef4940632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3c25d10a82f16d2dbc860ecfbadae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a712ca1068e440fd5cab20d806ab3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea0d450eb146ee0c7a3b5ed8b4fd51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745dc29107a39388f5bf56958ed43cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab135fe4e0abfdd5617eb4247cd76ce3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d77633406cee91426c6edacdbbfc6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f481dbd1ae904c20aa1be8fedbea9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f41e6469114842a8f0520de4d40ff9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb919afd17b4fd9f42b0a09415a3efe3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271d16b3b871f51917183986202c2e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cbda45f43e202428352ed740c4a48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be83f1f2ab699eea9f7a17ee022fc50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844096d15e29aec04642f7be6abe1ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53166844bd3c8c045dd7fcc8d5d523a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6d5127bcb4ccf0ad00a9c67936b52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e235feca29979b5b41534a0e603d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dee5294c274bc44da890fd4da134e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa526147441ac9c6369516671acf014650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642f94c21a0f5b3bfb3c92cd3139add651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adef22068f346296d33269e49400e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6478657580aac1bbe7c8c8b704405653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab62bd69610a8c964dfee46c22ad9ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a40303c574073d6df890eb3d8b2b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb75004463e79fb86c527fb5ef0de15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7dddca998b4c5834ede8d17bf76a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60599fd8cc61bded1415cc16493e04658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bc0773e3037051398c3c4310115c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bf9560090ce0041f083bf904debc3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d6a1b59715f33267273ae68dc2e94661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7672707aca05d4c488df9d74b89d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b307cbe52d53daad4c37eb7d99b00663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6d9fdcc3e2879d4a6171aae5b513f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b564d188fd1bd8bc46f2c126bf7cec3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c758298507fe56f597fb182fe645a6c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3912c31d9ec6b57db5702895ff3b3ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66815970a38b175e48ef94cadfa9fe84668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e13b5549f96b78557da3b3aa245f04669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd27d499b08e05b124183a25214950670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec91c2a67a7030f0b49287fc8db347a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1108e185efb715ec50237bb375fba5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497e333899743032f7818ada2096182673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3154f80d91e1d13d5fc1127fe399d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f70806f34e9036180befe00935571675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c5799aadf5a1381edd28e3035315d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec6407a6fd053feab8b55dc9da4943677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9c76853c259b2f91c28071696f0bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df554b602735106fafbfe6356001ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333c8ec2b3f69c1ecca63069baf16e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f56ee206ada153b5dd38c1d01950a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f81d7ba2b54ef5902c4fd2b835a47f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5a82026bc03fec74ed26392d0558b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7e431d051792a700e01196e490532684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4abb87c4771e8b8107c7ecf3af98ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462999a12b82ce4acf3eb0c0e45498e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64975c2fdc3b9631064029a9af1ae4a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10defff831546652a6f7cd3552132af3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529d04760e84ebcf217e98dc1b14b13689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a6cc5352c80b139911c29c9d57d9a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782e308009a9987d67f0173ca3ee928691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31accd35587acc0acfc42b5b8373ed53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77079d1fbeea90b4ee3b91cc88c2d44b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f55844d7d4dd4b9284e6d957b2bf9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0cd4a3ed360f00628c5283e37f475695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0faff3c1f7d63143b80f93e50f1f74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870974aabcd5340cb31cd90d2e7146ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e197db72eb0270591e53cc85b746682698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5758c60d96e16c9f28ed4749fe8251e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c38fc303fb4ab5b83438fcf408af57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b16735e0d6369f27e1fd618ebe961701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9736c84b95602ce8f432db91263e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d5a2a9da218e86e56356c779367ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428006b3813815f98fec2b7a3c11500704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800809df2f2c32525477082df29a23db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d76b567998922b7cb811a4cd3ae4c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df6f1d41456db86224a4ad5b4f77a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96353c08d3c9314afe1d0f53e09073b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d62c62ad5043a3ff9dacf62407ceb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae269ede89b23976a498cec39f69174710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3434ca4d92e4eae045567df4d2d908711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eccfd462bbfd0ab4fc9bdc3dd1ebc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0cd0a9c5c3dc5d3afb04db7ce1ad4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356bb31fc01e6ab427833340a550e50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470497548d90983254cca32d896e2c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529ce7ccf73d47504269e62075c3c69716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e83dde00b37a5e05276eeb7a5a460717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15486e2fab1b0c2e1a99a7bc2f04160718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede11207518308e51b5ee59922446351719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf28100c1d0d93f0f780da6085ce84720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c082dad4d0af69dae193e351d78628721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c718f36e2f7a78ba0a6921aab4651cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c3e09686316243c6951a065681d97723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b2ea1b86efe8007e5844ac8b81fe3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33635d418862f7be9c57757d3dbb3a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b302f7e51c04d978a8d6a1a8a6aa4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8b3359a0deb2da98d65de4765a21f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739610c2c2c50f1be1dfb40f00b33586728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24c540baf947370ae2f1c0a1bdbe4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5d8de5166f24b9ea4b68f2f986ad0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae21a8e30d126caf264fae872a0eab4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942878ecf4997cb8167313a059c7be28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5083afe378b6929c15e477ff6cbab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7807abc6b49ef9644e06b0445e170e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205423e03a3cf93a3b84329504bc12d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bff7bc965a9ea0c0c778b72fc4bc2c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e0e282acad16c436e70788c3e8c2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41eec1758c171a72bc0a5d1a65ddc2b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70fb4d534858b2c8872cbde8c8cc58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66471f614c7402c2e55f15d087db6c40740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1d9c2f4abd411bb91120d9c0db4d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd5117a4a4ba40adc7da9b38fd3f87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf93034bd6641f8d1a32647edb8f16c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96441718700e8cbc833031a56af43447744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803065bf8fd6679b267ece452aab0fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29282f10f4a2e1bc46fa03fd4570c5d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6ca14141dd33d79cbe1fc1f1d3a4e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df7ff3ca4765d762eccd0af6c7ce35748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4b6e4ab5cba1436072bdbddeafc23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c435628c4168c2aaed9b004798b6f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f72cd6316fad2a62c221e5b2d4a3d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78b174f15f8bfafb8db8d8d0355b4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7391a75291fdcdafb0610b321afc33753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0727814c3d5349ee92c0f67384cf97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b59399995be6886af52ff0ad7503e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da26e4bcc8bde5bafb9e4eb8f101a4b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4c325b3a7b12fb0e8b973c04754e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4d7d7365a7730ff92df0cc7a3298a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a66f3c95662033e8d37ab057d52f0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>