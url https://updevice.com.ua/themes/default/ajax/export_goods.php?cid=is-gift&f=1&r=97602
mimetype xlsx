--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591218cb40c925861bd1f3785a6f56091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729278050cfdeae3302c94ace3abdde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484792645686dedf6f9fd9c238b6c8d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c12ecfa8bb50c651201acd34d64c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb1f3175280675e369c5be7b2afe185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4df13f9daf6ad3707d354e18944fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c18ee6816e8c97bd4e00a71e67f5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042217a94e6ebefbd1674464b3f286358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7129d05c325d76853fe8bd3a1ac1c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6abeed526270b8498319a7f3ac640210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b047a3775a8592cd4265b0918c70911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc8125293434f6ff0f45d88824e4b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfadbf5638d1441e5550b2d68f4d4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3ba509784f1cf282255b50d16d25614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8c619de5dc7645b8aece829b9316915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be204024afb2de394509125bcc57e8e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c11e79fcad316f19ceee0b1bd7d3a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a507069dfd4d40409acf491446897e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811671ec662a1b172b0d8e1a781dbe419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2496be576aee3579192683a190ea6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970dbe979035a346c80d3145e9e2d0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f550df49c1fb9178921e89110032922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab3404074cde3b243247b10082731523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4aa3d1a194fef613099c2816b5d8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb491f6834aac70b2706be756bf25e2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f754095b4e1f1218eb657bd7569ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae753c6b2947f36c45b678f30e9cc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb842af65f78419e6c40cba67f04b5aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd2efabfbdf3418412b8c6af18a58229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c795e2dd741eab3b1fd7bb50738c9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039693faed9f4bea3772a2149184ac431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0dee4aaac0d1ad0fad34981d8670832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccced526ce507bf0495525f4aff06f7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901b60803acb0f8278efe5b8c613ad034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d191f8a222af8003e03d5dceded70c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e31a7c49e6d2e9d7b9466e1e9410df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c695db7151081a72fbd2de6636de52137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676b122b7332bb379ee4b8a78a1e7dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570d8ca64b9a7d7e30c80923501dc1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6151d86c3d17ff014709b0377484fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee288029da77a9b19cc6456915e84c8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0dca1cf451d716aadeb72e8d16a2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30988d2d80158a4c7ab9e0546d7541143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f6513fabe33e3ca75c73738e1764144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38858fd9fd5ac8a6cfe23dd8506d89bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98aee97ba0e712697b69880655ed4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7bd45ee6beeb7581fe4f9d37b8bd647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd986133806185f60049d6c263eea6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdb857df9e72488e918db13c481ca349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f9a97abe6106e50dea91f6895b20550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e378184662c83443cb80192febfe47d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e4f2808e1ea01abb3fc094fcd6dd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3e803e23c1b0a22590de98446dd0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f8798c866ca3e384180554fa8587954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68301cf2d4bcd8631b9eb1f19453ca9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e4cacb39111675749c267dbe87bee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2cfd0912b57d908fe257f0f3960a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f6292d455a18d793896911918d78058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266c63eef85f23b3f0229c0e17cdfef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e47545abed847a54bcd59ef3d868bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828aac08fa72925adb46ea2b9afba3fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ade269f769fee1d8f8537b8c3dd7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e689ee948da4ec31614572a8cc3923863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fb0cf7fa7f05d813770a4cadb2f4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e0c6f41660b61edb92dce6261d8a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb11c2717724ee28b606600f14a0f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e378dcdfb6cd158df81d23661de2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe724d6d22ba2e6e39a7feef5f8387d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219dddd799347999dfb0c9949f60e1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620d757a52367db3fa038b02389a31070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dca85975fb5e904b34f53499fd603b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088f719fd40e0089994db70ba081c5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdeabe1049f2dc6f570e2bc43c499b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57c477385d0af86ebc3ce024dbe32574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b500ea5fb94599e9f942b47856bac6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392367ed686e6750cf31f1e694e6b2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f412be28a7794d5f2e9ae4a1d43ca9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b229ce06fd94fb39ca37c6f454b3bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1c4c33a2f914ec8d884eedd14a95979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5240995ece058fd15717089fbc0cf580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d4a100ec531a7d2ce6f13c47bdcf681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb320147f50d89f237c9ee4666ca3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809aecc725f39b349b9320a4ec71f2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff509ed5128881a96cdf688af4d7692d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170340ebdf461185c948b4c151001d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1cf3fcae1684ecad05c83d9eaf38486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ccd6aa0d454a09a2858df043d677587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5160c06efb47d57854309edc2022d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8eb60749d8c74f685d454d4a2318389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7382482c47be9f8e725cd929bcb016e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8823b4b75f4025735744352d0a95691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e097e3b7f90ae89c58b93dfa0e7870a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffe19c7b1a1d60432c0651b40f357793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67563f218dc7a36885809c8b07b6a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dde715d54aa2292e4c8c3e2681926195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a657ee1a6dc1e0d223158c3e4efbc2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d0ac9e0a7ca1694aa0645c0409a1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377b28196e30bfb0e382e8b780688cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043f201442cdfd9d0ebbe89a1cf6e4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c2c0a06aeccd6c0a3c5a3d7a50a8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb8b89204f6af2be0b4bd579a13b12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6182619da5cc681caaa130202ee42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951a62b7078807174fe5a4bcccb8250103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05af1de978580f759f8c4e0a9880072104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28c97ed2452680ebf25001342c6771105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ef4b7f8df2cd95206013afdaa9eb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143f0d8d53e1f98f6716dd339436165107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce6324c6481071f71b8290ec1ef243108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726bba27878d59188d07ebd31361c84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bc78aa99d6c28325f959f6bc1d841110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b229524e8db8520844d06b0edd70758111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28f73164bd9c336d41d2f2c865a751112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b44c851075439b9291858c7578e59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dd1da1420b5ec687b3bf93fdfe1c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c178331a92730650c1af58e370659b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c030c0e393649cf723a5596758806116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d01bb36a9fac00622c0da7fd40ca5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf10502ba18eafdecb477a53ba29d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e854e91722a148491a919f5a53a04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa2f11b826a8a327cd7125f0de1975120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46e7b8fb18fc68313a340f6fc1a450121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746bc75c62f22db5ff934b44a3cd944122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf674e3fed6bd8ea1f91dd569f3089123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d5a45e0b20dd70e1f6d0cf6785a9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c2e0e8a7653be078f24e73ef5c40d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416489da5d79c24710fe6d890e55a6bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b136e531276c6b54e5377abf011642127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd86fca9a6e8cf073c17bfba85388b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a67292dfaa1ae09cb44fc7facaf0d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2036acc32d281c7c5afa622c5eacc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd4710c8658250b34dbbc0dd1f975e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65570fe7ad950008a03092d19bfbf311132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06219b65f9a0174d9794648796024f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07748bb7f1ddbecbd0168d4f0655d48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5c6700e25d90f641ff06c950a349c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1e5e3b37ec82d0d65a5e076b43356136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0e73e5c336935a54149210d78a012137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe01860e8fe15cb11bbd8d5584bd39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae354176474b2c692ca51ca34993c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c259946787044337af77db5608664140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9a6f1fd690c929d7d774459c6e7d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605997ea4d05cc030d1d19d6c096c9f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5e6ac5126e2ab91970bb63c1f8305143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e1c8c059d64b2b4b4a40788414986144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9086fa0894951c77c991cbd3bec60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c65782413e98a6d598678c3074fb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60556cffcd510778d55baa56ea1c0ddb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e581c42f5439c6c38abcfd26c0efbab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2b8d5b4f7447e4d56148f59d69de6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5ddc64dd165979c559ed2ce52a324150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441998ba757373f0e85019b277e06e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34ebb0e3cac56839fc5baccf162b63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f1f1aa924e125a9fe77d1c031f74b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487c07f3c61a8c5d4744cdb2f1d31ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2827d9d5ec74a2800bf41f5f2782f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf41d5de88f7fd45a1337b042f0bc33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df1e2d152394c38535300011ec0366157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf10109446f40d41f57a1cc14a19fea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bb1ec615466542f9f67d9a9d67b2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda1ade29d8c6c04f2d88ab3c441a1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c59e8c8fa6657013925ba99b6c8868161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3af404b673b9c4017f473a0ef5c828162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd1b90760591be9dfb106fb11d182c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad9478e585f16fcd70cbc74a86a912164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50c9f3fcc500f7f5d462caa1356701165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38a51fcca18e585b798df54430b875166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08424ce2ce8a839b2b4cefee9c89bd32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178490aff657850b9a53eab71cd509a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895440e60dcd10f0e8bf9c6e7443409169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86745a22f7373b31d5d4d79f29fae4d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39611f06c09732e9f86685e51dc2196e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778bc00127938864fae87ec44387ccc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffd8af4923ad895e35ff773da7dc11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73530a22ab4fea5e4953176de9ac1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2814ac7932b89f54542ac20bcde84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cd0a1c9e014585e596bcca5fe230b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec19d45f0322d0fa122f2883744e2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab9a1a26fed181acf83b0699944697178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c930b324d5110a00479364e4a84ae6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dacbb58477f61ba5c7468f38ea3d65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf307623f39fb6a03573bd43d22976181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8802ac00b3e2764ca7bf8888c0d901b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b8b117d0f6e1e1968052b37c47431183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba30d0ca33b107c75e117bd6a096f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8404acfcdd8b8b33c1633c26704f436185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fdeb36273bddb8f7b025af3333003186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7967f0abb28b5e617d8e4f2375068187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958900e3a9599dcc365b43a375bb9636188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f1b90428e8944d7cbd423d19b261d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08df78ddc48a05e624108de6bfb527190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae475c011c104af002071d74479f6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeffe6b811bfefb1f94e0c5a6f693d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166acf142c2a1554882fc83f74df791a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa71a52fdfa9c13cebfcb7567c3c01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaffcd1a19d34334d1044a735a00b81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f8e7202e8cd5179ac194b1a6f889c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02b125db0eb599b24ff02a89a173be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9fabfcac2eb5480ee6e39d3cadbe5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da0becde02dba9e4c74ff387efd51b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7099d40bb36036275d4e72f3aefc1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459c9ab2ea01ee26a8c31462f9f8540201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2171b7d06cfa7a3324ef467373df49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f8c24a44565a3f80cd33edcef037e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f605b818a44bf84a1279d90fdf3c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca865f9d4aa2c74840a704de85859a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d20304e5f2cd43759a794f19ae9fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95865e192bc2552bdf9797744c5487d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838635c8f851f44fcb493b264f7f8b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08943f8a498aeec2669fa664f5dcc78b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bd2e5b5471f6577e7fea2e41d44f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8ff106665c4a511e00a5509c392cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4334d657dd30de315a9cfa8e81b4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a029212767dc4d71dd181ba1412700213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d69b2dd127b839ee1bcbf03ec7665214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77752ccd02be7d2f1143cd6eb9b243ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd5c84ad1b6553fbcbc8358b18087d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145135aec193167d6950511bdac71c56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace11db13c5638e1b3694fc672ce2b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bcac3064516cb6cbf40957684cac2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c155fbfbd05aa4cfd6a0e662213729f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc5f29c8697fd32efb13a8b26ccdfa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68632a1a609cf0b55196ba9a8086d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62a099a7f305447a4f9df41fd8c5da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5dac5cc4153ab2331721dddb88842224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ecc156f0d20dcc27ae6177503343e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de1b5b37eb74f3b92a933c72636687226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a544018c2b5d99af53d94fc15ebe9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d94b6fd01c3390bccfd1cef7d10ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d772e56f6cff68cb3a6bc9b44269e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba0e1d1b0d8480d0c1b1a15ac4ef21230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3cfef9fec5ec457dad68475363663231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95d0355acd8c97e9484d8ae814c085232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca187b45dcfa33c28d6b843381335f19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868508688ccb8c007cd6da111fe00b2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f29e25d1421e62491d7c1efedc9e87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f71ffcd74ef94ad15f3461f33b294236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362e786ad3fffc90b1e2c5e46bd2cd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01088a780a4c27cdb4f3988fe8232842238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3ea2d854a67159533f78a0a95f3fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdb835c2d1c3f373f8e228c50c1d95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b22aae0e46729fe3aece15cb987690241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff69412404ea3a74cc14a5962fb58dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0e065f5375b8f157ea95cd5163f19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206087131cbc4344429fecf34e5c998f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd62bf9e114b023d77a7b17a599fcfc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96fcfc229b1811a9eccf1db7ae3827246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32031d554314a3689659ec73ef73086c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa62b37301fc76d872626e6d78ba508248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b8b5f996554142cc791998a4a44a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8e696b0abce8b249300e8ee476864250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fa039031cc48dd091ae51a27f7606251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afdf67c1ffef4b82d7579b59d6aa1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233b1e25375c902a895fc0bb0c4e2b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047d39825dd6f7e0cd5235f38cefa24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092e5cb4d0425f39c876602cc7b4333255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00413aac0b056d3423dec59690643db6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd430264e7e03bc56ee76c0908027c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eab1cb3f27d0662c166b887da8ed87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c1eff904e323910e5f10ce93fcc20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1c8081e7b6041e1d171c3f9f0b112260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9525478d84a433f34350c8311b6259261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc01b4420e2cb027e868c168c83ffdd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87df0ad57e41af2db9f06c2b355d26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea475d2f0849fe90e335db44e52c3a2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398f919e69da391317f3f58430c448a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bd72645c4b654d8550e4957cdc81f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c546291442e406c4e52803d0961cda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa37ddcedfae714843cb8953806684268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317265704ad9f52e319b90e741f73bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34bcec999ca5fb175554f78e997037270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7443860b4435359bdf089e0a0c365c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ef888de112c9489d88634d75dd3e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf9e0e1924244c88a77eeabfb416e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73f775f3178f11b5a7a79c13b52055274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b667c33b0cbd84d587aea61a93ed8a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219102af2cc2b5c2ca7a25242a4a51c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eae0da16eb91bf9ff3570af60aaa4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96b22d0768524d2a9878554cd1983f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbc95ae51c651376b542177d3e1094279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94597f3878c42e0b51e3c09b04dea7c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85456c3892b0d6b1338eaadcbf08d6dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc239e7ff3f4cddbdc975f180d68d82e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb756f5f1d4cbea89174294ebcd5de5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5e0a5563e96b3868f2e93d071dcce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325ac7dc5d6fb9e289246eb71032c6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e54e846fdf6df14f28ef42dbb78ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea1af88fc454291840169ab2a10584287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf18be96c9cdb34df87af53b9e2615288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3904f02f3cff51e0ed4cd97baa19bbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9572db72b4f3ffc257d9e5b0d1f0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8e40e9d30935da9ed9796faf4c4b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f031cf5082b75849c22fbff9f8c7e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769961c9af6c0bb0f5b8694d373df87d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fba5a66b141339a5505570c00cd73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a191b011bd3b26fd6564b5a89a894295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bb51e247684c8ae7d2d0cd9d46901296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4ea0495cf14e786e27e1ec3a79504297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe86714a94c83307cb4ca89c998a7fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b0ebc66bbd0cc611d0596250960a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117ec8d9bbc5b2a2323a1084047ee6c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbad3543735cbb6d6fd244eb87e05d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c7c9cd9ef701f151a62ecdd587586302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18419669dc997e0a19614739332d6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30dcf47114d9938d082cc233f98413304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd579f18aa2ea1dcaf49e4a28fe03d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83466cd285918354397acce8bd8ccf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea62d3805e3007c9aca8459e3bc09f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29926443c6ba092ed504e83bc4cc63f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a122964823d68c0288f7df798dad3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dbdb6b4abd6a4b4bd3f97dd067843310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19b95f922b3e5f7caf51c61d1c58cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0609a96f20ba7b582681a51c00f4326312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb01f3c164e79c6823fa2c9d5d29959313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f95d1af2c0f2f45b3be0b3276c81e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404016ab5ee01c8db96bb50039dcf189315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e84e7b3a0a149017f886784659e4b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b89e1cb29cf95f4a691a0840e020e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0d2727fd91b608f45ce91b0880f73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f85cc45fe23287f726aad940cbde1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdea8e25894d84ec4b1fcad4b392ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f38101e5ddd73b8bc00c0d734b411321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebd91b446799b56e03f5cef6347df3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b402c133a90782ecbcc7d454c39063323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f2ff3d1c4a9f7f4962dba0853b2a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cea6ac883ef356a1603eebd857848e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b005f17b5f560bd22abc6ab1bd52ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721c9502345e51f380facb4d4033b6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6142ad948304e0b51be9ff96465ded328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f13a2d76a20a9566287905fe87d95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a392f669fd2ded48c33a573bc7e9749330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3af422e2cac1aa9d999c50eac072c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044676695c539a3593ef2759184fa93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041d11261c0c8797911ba2d23feebe3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894567f0da099dcf2577971a30d4b0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2d3387ea975b33c890e93386afea5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315ff418e6b7d26fc17b5ed77444725336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a3dc9b9564ca9217317300e44eeb0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703750533ecca5d55059902015ba48f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7a7732eb0a1b6042079724f6e5127339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13437ebc5422781d84b8585c9fdb54e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ef647a18f3d7d3baf81eeb0a65d51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dbe30ed5177f43e414e6851354b85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33c75c0ba2a3052a37eef024a86fef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79acfb4ee47181b2d3adf17a94a2e8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e56f50e808ae80f9b99325f351792345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa981d0e1a98a159e26287d2d8c1dc1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14cbab493a9ade17eab82873d3b04b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f32891049a7ebfe73463b727050d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11e148b8019b9a08e0b2660bc9518f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9dbca893b82c5dec8dfc4be014af8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da770db9dcf2e2ab2d202465682bffb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa71ec23fc13135a57485c82ae8475352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f721b9bacd9a285e376fe4ed6a0746353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21d6e152608cbd5f77f30a0766f950354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a23b3bb765bed4b6f8145ff7079909355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded41468a65e053913b810c9fc808c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a741d581a665b06dc4d00cd9e95754357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985326e9c7eee727f1a6cb8c880a299358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af6d52100a26378bcb942372ff44d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772db6da9fd6a90f895b32c8216fd75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7bab82994e698033cb60852202d2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382da4054d2386f8fb665ccfab0e1f86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13ba0db6e4cb36f0e5cb62ab1fb781363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e573369f67cc908fa6bfe9aaece4b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5023c9330719ba05ef1e6b003a89d0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514b4d55a4b526cef5bf6b2a929e042366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29c8a8e6cfb6f799161a363123df37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f803c553af34b8ef45d95da1a2b04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b21df22805b6bef1ca209fd60745e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb187c42ef08b9f52a0730ea0095f9ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8f657bb7d9d0cbfda876a18f57169371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958ee1478c0d0ee97742e3e1304b1da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508925b7769a13b6f69bb6e6e6449dd8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1e9207aeee37ae556ba3b3df9cfc2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8feaf3393815ab13751a1b4a4e40b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06805aa2507a61a7ad5e134744a486376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596a6abaa06e56d3bbdec89b6e31a77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6a3cd9504308bdb3c13d920ce1059378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441670ef2d49b568667df11e84b9c53b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e4252136e94ad6ed2ba39b90dadc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9cf5d6880739b81d542d4d55a3af4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21fe731ada83f8833ba980b05f698d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514cbbff1c2acca44554252e005d83a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b48b12b1fbdbcf1100c6a3dcafe641384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caa7871b27dca7e5b771987ce673b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81275e0aef807c9c05dcf9416385e87d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa4d38da72c90ce7d157cfb66646b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf6b5542ca5b86be3e721c58e6af39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb21b7a1387498e453fc270bc9d896389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50495413a6f4768dc67ed6db02d0e74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ad3a21f681c6b4335b808cbcb5a51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc7c938b2a367b125eda1ef145d409392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8e84a1c984936787f58930a818326393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792a1d3f050b55c3206f21a0afd9f1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd15afa9a00e0a8507476d5889da87395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185635e68def05f88f47e904ba08cf03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdcb43e6e6b005ac80a7c6ea0f4c51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061015487219fc6c01cddab60234261398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd148c4afd3fdc9789acb0e7334817399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7af1364b868c29556de97410ecadee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa99b201f38fdc99a7400c45de89557401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b2ba1d9e5e0ed31f9018c8e126d43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951119f8ad519a97cd73dd5e782df16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7d2e11546ff3189ff8784d6706c1c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5a742bce5fbb7fbac4face7509c01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5b04fd3313877c6b5015b698e625a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf23e4d98d17ae0b7a313d67a3485b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3005dd7a847f78a707ce48d5ea2bdec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905c5ec4f8b593dbdfc03c4aafe4a5d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c87c88f08504f5eac234aae06d4592410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae00783017bd2f1fffac9eb59f3ed45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbed623104acf06e6b84aa7c9cc024412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dfa2710cd1a469908aa72f1d5701e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd27d7fae4865b7f6a7b34bf6c5013414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f937ac80134a6f47f3b2dcf79356f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762db49a9d79c2b9af0ca35cb3abcf00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961ed6b79d97c3e4a087e0280126b7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c5be0b7f4314f65983b37be60bea3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253db8368a5e885398126dbd58db837419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf479cd80caa16573bc2e5732bc0b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1c25df33d14df71ca4bcf9d3a155c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1903847eb7a3e90fc571819b4ff31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a939e777e8cc6ecb9bf0deb95cdd8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac29bdaf99da1fd72cd8dd44dd3f4da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fcb01dc8907f4a23da2763acc7bdb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84471483147f6b87f552bd2866e096426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6f165cb7ac6d29a3de4107ef9e73c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa248104dc93b4f13813ee918f1f0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4dbc6935344bec3fc6766e1de2e1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd65f332bbce421fc95f1d5170cc1ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2ba40d2c2966c4938266719c78270431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8238b735e7cb9a39db251a011e2bca7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5452119f3e48e1ea22b1a24f9db5f4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf4cb0588d65a5c6fdc77b6f477be2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f5c84d69c21705f3e03fa67a58f2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79520a1df19116aa274df4f9964f7b32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f48318ed561b5a27b8d9d894d0395d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf29143929fbae70e2a74350b449f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d0240939832973adad93825458398439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b34cdf629b3387a7eaaf970578280d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8420d2f4dd74c11cd1225b925710cc8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b31778d0551473f2afcaff44b1027a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349486cbc8f0aa1405548368145d267443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7974fe91908b223c8a64a96d038a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c88edbeb9b3e0a8104cd159752e83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9aff67bda11159d866bbcb518dd8a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7f3cb96865da138f92daf614f6dc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d711da4828d9fe626d5f55937f7b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd9e96a1f69a050ac3494da18de981449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960058a2f876425baa69e2e89b8f60b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d52f0e430c5719a5282de06a45798451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74633195aa47d68f1220e5a8d6b5001a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486e826dbbaeb4f6e46572b54952fa2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a15b30ee11742ea464c5481db06f6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99fe16f74df241832fc23ab6d6f6fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc713e38471684742f11743dc40fab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fbe54c405205e8d8dd840128bda80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9922a346530eec17c62f5b2c1772f13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd4ebe93c1a117c97eee284236fc22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4e1f4d9e3544926283699379325e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c41db38fcd5b815a0ce060936efc4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2df70daafaa59aea2c3803d520bae2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c138a237c8b5e5e94f9f9e5b3abc3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb587cf72a995e4526ab0e1d79edec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0a1a4fd7abd52bcb7c535dda2169e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1075f50d8ef655d1b8fbf33ee792b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0aeaf430a64fa6d459f78bac7f3a78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facea9c576d49653c125e47c07604501468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1164be75490464a08067cbeed991b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038757f5ea4ef6e489b4f7690477339470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cee09f129710e3a963a4dcae2c18f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd30f368281ad766f022f52cb4831e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224e3ba3a55c6e1edf9fa4108442be2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c680f682b53f07bd28d70809fe3c18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364620eb090860f2f0e89f3d3d475e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141ac0a26be66fdc070b98a9bff2784476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddc1f2bcb2815c0314afe60fea04d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f857df127e8110516919fb0669567d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0bda914fa7e49bf65f7986e88785e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72d4882396731ed98281951df58567480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb77b06b93fc6f9bfcca08fd4dc83c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37a91704e484a960b39c91ac971924482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fef36d2fb00568e7e35f342f8f3cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70857b23df7f71c5f84c200ef68b43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726f7af712ddc0740e43d85e621fb7a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb974710e5aa01f79cbb26c99c2fadd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3540c8da7562f8380c29039889fcc18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f5f2dcd7c950f1f22eeb0462c424e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10431269b4468869c2675d3b2d068610489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a2a6412558403717650de96008888490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046b2c0772ecd298109b7e2b58a4bd4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8ac6344aab85c3443d822847b321b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dc3029bda197e8a24ce46cc77f166493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337e244617dad79a90000573a63ce9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dc8f39f3f87061503caa644939acc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd078166ae25d889d6ad936835bb6c9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b745dbf03e6a9c758e70fdeb7c6e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f11faa213024aca373dfc80db9ebec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bd9baffe9f7f47cc5646f7e6115cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0185bb02ecb9cf03e45cfe62e23e772500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0bb3117aaec1498eb3ae893a3abdd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a4fdf9d476a0e8b6b45f20701fd02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3457af11fb4cb7f816ec86ba463b249503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a38b33b04fb5256c0870ccf8b94488504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e70f3cd547825d53193f3221a8b013505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45ab1cd8a0f3c5f020a1cd93fad6cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a45b3c75ec4fa933703960335b19e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e2810836f85eebd0662c7a24c7687508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6ee671e34ad456510753bac0278e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76a455df5f0e7e3ccb06f2e62d79f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09b5a8aee07117b55ec156d09a5555511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db06cf1b8159ef53c8bb890d544b28c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55c6b17176a6f518889ef67bc66353513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa435847661c9b4e4254f145d85f07c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740874e2df758935846ffac8ada71f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1115433a76aa4a89784babaf77e12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cbaee6a379c19814dffcd75587990517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217c5d1c0bc7964b9221c5979091259518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd6c34945dc02ad239f333eb8b6dcc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886a41499e7dea6a90529290536b510520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109533b97c0256daa8710db6ebe1e860521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7f5012b1c746ec41d789618e51104522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529b1fd557ec6dd930e7fbe7084826d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487990d0d58e5f2183742658edb0f8de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0eb872d25939890227abdbe3beba1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571d474ddb08dd135eefd9c0e07fa52526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c71a3d53b197d95e97b9146919ebcc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18409e663f91384bac3711b4fe73e79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ed9c9903af1f1f399e60493c2e8aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f502db77806b89e25c6149e77433a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed607d150c13824c3271ed165f384514531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7f5b4900fccd63ca702d843cb09c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0faeeea58be7a46288d989caaf411533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06de77b0dc3afc26743665cd5fb7d58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ff62746263b3c105d76119d101318535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5a085626639ff8ec8cb7e90cd5e6f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47a32038fac89bd3f339f69a3b4e87537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e10e287b6ca71d3994532ee95151cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca371eec5850ef676a33abc0071a5d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a600dc9f4b1e520e79697d26e1636540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc063960830d519e2f25f956db92f39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45603abe31d9a7da4663827d8e96e96c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2a066b33f97beb34c2193cb6aa183543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08287eb5d9bb1984ebd80aa1865eec67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc34061f54d06689b87a6e22bede69d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed153d3c957f7ac3f46b5d0ded42d12f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f7846e7dc2026bab3f2089da6faa6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6eb100016285bcd64680cde5a877d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816e88a9d75a598e8fb9b748f50a340549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45fa7327c3f914a3d1141aae926bd1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fd64b39f711e86b8608db57947a7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665309f399bd85f9d554a2aadaa739b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca7c35df2a686b3622fefd2ed50a97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232befc9748d44fe26661d7ef04b84ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002c352372e96f6faa989f2e44a43fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c73e9a96a94aa59a4aaabf8c8928b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0a87c1cdb891ec4cad54e4ae07810557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703205d6d12e2578ab6f7c50205d5ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660012d09d5d41c70f4d19b900f9fc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7be8e427a9cd8a0b850045b723f428560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c422559971977c22c55fd1969c6fa9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7e9500b704bdd1f753957743700b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab372a4e72b2b8033434de87d889e44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca7a6f1c6c6d4fa7424455d2f73f2f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335bd2eddb8934394b3fac487ccab10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd4aac7247723e8dbb867ef3d81add566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a66568b99af88bd879f00fd01efb2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebca44d7bbb9ee292fc71bb5a56ee4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc25947e542fea1896b9613ba220442569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81c12668fcc3bb2fa9251c878df797570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c286c57aebde3eb6e80758823d03d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6126e306eea765cbac28c7d41498be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c562d22f0f91188838054ba26d0ee89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936866e1159b23fe8f3cecb6d4772b19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d51d45bfc3347fca1e46f729fb852d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b46165bc6a2b30a2bd6aa639b3b7c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41f3a02bbe5aa08ad5a595b4b93a28577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95c5482c27d0f88663a4cf7cd486d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad22f67aea2a8ad7edd0ff51e0f9e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceb9f3210dcea9aabca460f854c6be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff18f59d81d27f58dc2441835aefa1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a06929ec6f5410ed95de6b3619aee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66149cdffeb53e56df5f332414b64152583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be6eb7d5f1d6da17ee9c8b2bd7efff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492aa9d6392f39aaeb177286072dfa92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40885799cbd9e890ec3492123f49c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9f8a4da3c5394259ca72ee7d9c358587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce1b084289778ae892e0276fa02a82588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc801c1eb1c9bc59655766ea1b9af30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420974db90549ffb99bd4b0732cf8f0d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bd9dc4ff2d61f27070345abf7f5b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdafc8695403f97fe2d5584fdd5d1c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb24d4428ce23e054eedbb66833aa2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75040a20a0cd129191110a674a6c64e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff57a8fcef92d128454ca15ffcceadb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3beb53bf3b98973bd012103eb6e161596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe979282e588eee1ec7bc460e30885597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399655037b0ae676fc1987b54495563598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a25cfadfa31837c4ccc0705f646b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9778805d75a8442f9e99a04b54b69600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fca5ad0f6f6744881a3ee296556260601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a561845a18d5e6d99cbc0bd441ed323602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99acbde990c75b1e12c197e71c4a9e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e31d43dc0cb585b8c50284cb84bd1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ab88a015732b3e0f0d92effe57f71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75921a9aa2e8d58422af9f7f5e7007b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80fe22f68d0a78728a1a1929c91516607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faefbc0d1f9349b5a447b2faa78907f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b11003baab320d41bfc0caf33dc5cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f975cbd779e2ab725948e8fe07ee93a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13134b6a293dfb2a46ca91b82b34de0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43797c8279ae27de339837ce918ee180612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158d8a0802db886481bc6fb1e7faf40613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a38491f699eef01948f0a1b6c36531614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d83b78f8bdbea7a3266fd221f59f79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfd0a84c518cf925c0ac74f372014d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ac6d64ce442cf35ef1463eea69e85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24501ca72c0855fc4a9c408a99ef21c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea44f135154944cf590cfd670ed0eee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095687a0c108c139e515e3603cf765d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52281508c11528ef5e51cb502bc921621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cef4a502bb0ccacfbf305ac83efc92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b28d662bce37788b8249358cdbd53623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bac00d484e97476164360a68ca769624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459c4d318e2367bfd2e921cf974ea3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accd3314857b04d3b142f2abd1b529f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccd1a5a739927af694f3bb13e4574c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e67019f93a382276d65941862bfe9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901266e97806fb00990ea4f08f55914629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b702f85e174cb8963c851d4593c15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e6e9123270217627262375847105b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0cf985c6cdccaaf147de8e4c215fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a06fed4f21765c48e1114ef587c87633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2bbfc3d34074db6b36c4129b3b770634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb08d0cbdcc29e53a839d2095ad6f9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b96e58860013e90ee74d5b685d897636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2ace447caedc6e4578c477a6a780d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf695f8a497245310766b9690115960638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc81620df78ab0e3d4ecdfae6998206639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf8598f19121da86050b82f0300c53640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e2ead7523fc5ed05fb6e8cac07c30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a34a87348e48f8a45110c948ffd7e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956fe79a4f9dcd48fe83ef4f3256712643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa903ba64191d6c234efb5b6d87184644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0dad1f11b665c984d6ae068a913c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4e15f3a4c717719a536e52ba5df70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c66928323a5fecc7aeff776f23113647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f09dfa6f73e12085c0ac2aceb8d0ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb172c391ecffd8234a01680331f6f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9d5e6ea8d249b76b1bee879df1b03650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acd18a6d703f617023a81dd9c5fd4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832bd5eb4c6295cc7ce92b9c4282905652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513de5d8b10a64e5dda990844093c4ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f503be62477af7652faf8ab8013e15654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aca28f0c21896b5f13dd6fe58b75a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a1b83c9675d43f0d11f00d5575705656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7260efd5c02d4d260e5b02916440df5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae77abe9ef06596af88686fffb7d25a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72199e29ad86a33f21be45558892d436659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d39483422dafd3319b4e19e78af47660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829432bcb1a2bfbaa371575c1d6a753d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a23686722f5f471fc2fc127fc5b59a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272b9ac28d1f06c6a4cbb802a1b76e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78135b91537bf6b07bf26564d2efd6cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6864523d29834cd50c38d6d7f4b3e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695ba9886ca2e738db88e7c36123ac9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7742eb2fc115bd342ec6c2c33ed0f4a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc56ac2ec3d72bdb0f7c6d85101db6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fd372caae926b714822593d09d02b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a5cd324f893faaa0f3c244ddaecd0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae4054b3080dc19a61af28a1a91bce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee56ec3736a67376909ff54ea58d23672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c862f674947dd90f3295397105a074673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145fb1902606b1a6d5a41d8402d59d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da370b537a6663b52fa0d9b60ff29d2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03915c1d44c34bb26fe7611f6169ff3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936c37c3f919043207cfae37f6169ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75209cc21355987c0dc89be4e8be11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8057ab099c22e5914bb52be6a568b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981daec5e566b19c53241903d79b9f94680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930fb280ea36f6f56be655dd8bf4e15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeddf87fe387525e4951e4f58fcc93682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb040df0b2aa2bb0769e008a3fa7e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee7f88293b2a7917ecc1f1c9f637f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4e0a497549d4eb57336b9983ac249685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d525e889ae575a265730bf609da88b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de019f77c5d18b999d7c0d1d30fb554687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97417c1be3dee3095f5ba908908f43c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4378b506eb00b0ad6d4ca0f25791241689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f53f66ac0c48227719da89827803a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a52988f1a2a7c9beee9975482b948691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5b07f2297c9e36534c0ea241da345692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ff4b84df4314a170cc84ce2947890693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0e606e1eb360f7fa43f30d1408199694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713020122a99798b741e456097eedf9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ab325f52a2bc3f0586b8523650a58696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685fbd6fb69c14ee8cfd2dd6a8aa011697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16cbd60ee5de6cd48b5d90e0ef860d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8bd1c6d5049f6548cc463a1585835699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0934333d0af5936e68d8cdc595572dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9a023783ba632539aacc11bc04de5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081d4179ba2765b854b6694c5c7796e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cb4b95162826d559ca5ead8434e33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77193f493a9d7106b4c0eddc0f178e4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c645e5eea249cb9e649e2e0bff43e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1ace584d011dbe04f7d16667376e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b233f54492d5d62feee98140d3ed51707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc757785bdcfc057f29da3f6152051c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207355fb585c719f100d550ad895670709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4038fffcd8a515b48bc89dffe961c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a7b93303cbf816f4fbf64fc842df7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6ca4efc118180290d193a4fedb3aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9e4c51215e2f11a5ecd7827914d2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ec71c88484f3ce237a0ce24d643cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cfaacb9bb87beb81fc992c8678aa4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dc95b38a4964218dd05ba247aee73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a1bcbe4c9971862ba6d87e3e965cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a811421d8faffaad25c3f01bac979718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0750bb3c61f22a4fb7a879458cc756b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9b66a4d4ca69f87c5b18e931e0aeb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d45a35d576d7dcb1f96a8a6584fe0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a8b1774d7ef5031571ffeea18c0a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10fb74e31823cb6fe66ed9e583c552723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a92f9dc0e0c6ff7c58a338ace75a2b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4301529cac4476fb258e90d0182181725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79832e797281e849e898d466aa144f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498f5e66d2c0212445efa736893bc22727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8d041d743c96db3e5d24352e4f009728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb2e7fed29520b1898ac018622ecf5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdf6e73ced2abaf1d28f78e04739f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69189e9ea67ed591c3b29674ab60b3de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3a268de118272a07c97404b93b641732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5931c4478b1d1b0409da04620bc03f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965f0999eb64b654397e12eece9c52e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e6b2dc81336295001cd8e88006e2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802d84ddc99bddac38ce761cb81da1f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64658cfd66739a4f6deca045e09ce078737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2cc7f44b6ecaec68b84d7ea6deb12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73520219d828d791018448c8940590739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f0cc6bb37626447e53a05766f1005740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46b043425e5df699b64a5eca9cfe6a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cef35f1999689e7b3166e0e780afb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891cf2f7f271cf7f33c0cec0d788b82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3fa065ec3fbfede4124ce575778e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c834d006deb2706922645116f6953cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627c1a1a946498ec3b60ef7654ca342746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d4c287aab3c90c1f1d57cef79835f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56656e5e9a1e0a2c41f132d9a576d503748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdef7b7be7fc27ae21e0932ea4a678749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a62dd6f2e7635b0a7494f4a518a79d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff725985aeae7d06ad94bc5d9633eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11badf3a5d8c9437a4f5563e6f98779752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f81a834a1cf35edde4381a920d68bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17ca424453d92433d71bd444026812754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f812a00d1c3c3dce3348b8eee1e57d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e407599336d8b11b851ffccddb4efd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1aa9a8a97ade973bce9af973db0dae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5db660d204837dcb0d61d4ead1cf7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb837bb465f49f17b6ab6e0470e92c6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba83a7ecb0b0a5ef986cb07a07f24d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505010945b39e8d4645f41f1e06f71242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a14d5c01dbf3826a3d63b33e19af63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437352b2191e0ce4d9f5010186b72aea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d77753e1174be8f9bad83845b655c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff609b088dde135b9fff3988fdda770c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b133cd1273315cec9fa7745fa843d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d8a87cb8d719871a6c39c47be7dcd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a26e57f39a89996a0cb39f500b21c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cca15cd260ec54c2b43659f896b74b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c48dd5afc056cb382f168cd89eb9d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb78544ed2fb631afd2121207da99c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799c01b26c1ff821d80e1cf60b853fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1bdd2eb66a03495e9ed8178f5977314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2d084784e6fe8e8e91600a49940ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4879d1bd5394ecefff35cec3604b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3719b80f314f7fcffa6ccbfc28ceeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454def0a08454ba34d908ef0b3a8c1f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fb6386c5abc9f75735533b0d9b4d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499ffcd5bcde2e138dcdfbf79a61e6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b136b54be8fa63ee3648895c7b38f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7d701e9f61d9986cc6b30fb49435b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a07c8ac407379414dd8813d754bd923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfd8931e4477ec2c084cc3ce4f464b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b213d73ece8ff886b5b0382dc3fc4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93fdd3334e1143bfc0c1729b42515726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1d870d2e3edb1b5ed8681b0d9af9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635c5b374d24687d86764907635802728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a168181ac5513c02e5aa9e2a188c4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38ac60f41ada67d7f9b6d17e07172330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d180994572e16563a3e2700b5f706b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce82120b76f9bdd36ab870018297cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f31202880c711826deaf75d1e1a8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f469b200a02294a3908ab903403c30234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2aa980bcead199ea3a07ea361f9b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cdb69cc136305b58ddef533d810f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01f4f1e882a568cbc93b4eccb12a4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6857f7d123295dc3ee352135d4f6e5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871b80c534d4bc3c6e4fdf96d63bf2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabbb1518acb0cc9c1995335b4413c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0d781d072b3d3706a6c060e54d88841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ee265af042390c4abcc23b5a7e92742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae6f2c49aa9ca4cc7f85f9200c903543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85103733bb563d06a5b404a5a4672a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22860a1b325cdc611044727821f546bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda16daa78e9bbdd1fe12e2c1788f8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634eb7700973f53266d9c6c6fe9914b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ff1fdb2a99f85c81c4a0965ea9c1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f87074e176611c0674ae21217e447049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8773c2284f89be38dd6f4009f8631850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07140c54469508849f581f40e70dac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03b32d59eed455cdb0528e6636688252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a77d6004fc44e3372fe5cb7b033dca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bf5c4415fce88bd92093041f71d4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6f866866d609a2d4da9f23964345d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b292920bf6f32fc0af4e11c76953856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec13a633fba6ea0d4d17936b9e1ab457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f32a3a141d33b71e5ae72a963b23358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f085c8aa323183ad33f52bf7fbbe18c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21eb4f12c2cd6a68b041c1d74ffe3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05934bfa1ef3e3b53708f7c9f4ac06761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efaf9580b7302a5b9e5d4bd931393d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbb9b39172628abb6362c8cfe2077963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee5c69c3a7348754db5eaee231185a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91856ade49837b60e4956a737c3a8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba176bcf18c7dd2194ea37e461560a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b997a561358c8b0e3cc1675da3cff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2c82996c0d6bb1df58b3f5c04a92d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690e842987a7e0b89e1c9a6409583cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2af8f8d63def13da49627e599dc5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86675ccb38fc2f123f3e52cc5ca00371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd436ec1100b895f778f14a2a4240fcb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a81c4790233eea5de74ce20c143bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577188565ae542673cd0863e7fd6b5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475b7dfdfcb057fcb7e3898985eeb4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cf504803317e3e1d2398065da4bec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811459aaa1fef89943efe2b816ccd1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405486672b97244a7809c05072b2c34178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995d6efe8369192ba3fac7bc8f44ef279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38642a03b2c19e47a5d0d431c88be6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94644b20c8d8bc35b3527ce3500b284c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93ef49df6f5d561b9cd6c1a7029c6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd91592dc9b726e57af321f9f8543c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a740f8ef843cf4bba56ee33b1d6d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787d2ead0382255648d5ac5e567df0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61566bc1337ba4c222aba72d175731b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375c275574a7a3830203bf641c1f0a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085323fbfc7fcddb39e06496a1adc2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2b5b4f71f4d01425fb8d81bbaa6e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3777dccdd45e8c23af2d0292255ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dd6260d76888221631b091070a2fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03db8bde4a13a194f1bcd8223f872a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef6cf3e4f58ba276bfc52c5da4ac2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff14e64ea9431efaeb1df1a8352d5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56fdccd16927c7b3d9abe9ea91c14895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92e60a7b233c0181a441b97086fef596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e31ac749dbda9301633946f839c63f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cfa54f89137ab3b20b06b81b64cef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b98aed4d95d844feb76d6fe32f4a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4f540aedd3fa1f82ec7c83c452f25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7328384a3d2a92c036fa518202bce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f3923e3fb190ce2376394aac13389102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215503073073184eaab721971d4dbb9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72674a7cdb181fba320129caea7a42cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74679874be0ed7511254149693fb9312105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa077a06d89ff6efe62e15be024679ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9140785d742e0ace015cfc6d3bc8f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c874779c2cf970ccce3a7bdfe28b44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cbfc17ecd51fcf7abb53e03e80610109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caa55b79b3194b41b972f08fa514b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6b9439930bc114403f1f36ab04c79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6846231f71ca07da27ca6e01c518f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e264640037c3eae223a6b15ca45113113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a7cbc8625a2b63b05dee0b6f3786e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217f423bbdfc2db8d176c21c5a8b7a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4997549d833402730c345d3dfe00016116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807132b7ed31202bacf1e48cc487e74c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac769b458529b097e98325665e59111118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec22e9107b90056359c9fbccdbbbde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84292676048aebfadd4f51f32948d1fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d59c366c2eaac5d7368245bc9acfca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5d881da2d4bb2d3d14ea236e0bc7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3688a4e00dabab3c5cd9684566d5f37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a662aa0a7ed42ed4fc8ed686a1c2e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b318af4f3f446a077767891bbacde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb4b4c141889068e5c53234991ca7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409af0e737ce011ccefbe4e7ee838fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725e6b5be7237d45114882eb58ddf3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62635c759f757bf128be1877c87573ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea8e32b9e7af31650a9d7531decb38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e761725d79030dab34b1705d445a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ab4af582f9491fd30110852652ee1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925654a92a3ba6eba69f854f55f9ab1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaf78e4102486e242227995341a5bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a32408b408fcaa2e66f16f4f141ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2067f20573dad974dddc466b97b751136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d16b9beb6ec2324e616e1f2746c76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fcabce3620eda54385fdd11dc842b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b934c4d90de8e622fb811459a19b7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1191dee033d9d69216a3751ac3e4022140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82045e4082c48a036cc2d0bce1763346141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1ab9f6f97e9008bff2e26d427a078142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1e989b8e837145ca99c8b0b824886143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329062a0e203b7af328a760aa693075f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426b1c76c2c1cb28096d94e16c2239c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e530a235fa0b57ea162b51b4c085051146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a996ccae67fdbaa30bb4ecfdb24da37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd67b566eb385d5d8a20babd4d4210148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4be8a38966a4baf043285d074ad9f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5c0057c0b9260917c6036f03e858a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e64dea618a9edd126faaf74b6f9cfd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614fc8d20d3ebfc3be8273ad4d0b230152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576a0ef0b43fb108d9f5cac6189d002153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c382d5e600889a133ff43bf641e39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f7651a588c69a8ce41e11eb0fabed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf278b107ecb363a94675f9c0e7ad5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241f79676f3e00e4986065ad651db11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f93bd669135e3a32544b4dfbd94d0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981829c7fb62eba1118e2f3a102623fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ef9100138c61903c0f531940144f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7975eeacb46b9b11af397c4f0984a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adcbd6986457c9b96c2943ae3d7625162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316b4e404af99d81ee6918914b186e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f26b22fcaa67539f0d2e9f4cdad06b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789739e795e995e49c9a423ff68d63d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef163c8b8868b487a1a737eebf3ee090166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fb2c26410805c5215efa83c103d42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7ec24ce2614dc0b1bcddc071da52e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8332d799efa9426488943f1db9572f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec056f2a89237cc68c31116e9a39488b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6563fdea00b890c8df5606fbc6e9b59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76776f7bf4e2f79f218052c478e95b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507981cd6b22dc2cc902c6f0e5a7133173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838078662dad4493e0d4d43590244bcf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58108147be778a9253769527ca407653175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6382f7d851d2b937b0f5133ecf7f10d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f476b802af38e11e3bf6d63a6e4c934177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e68fd8bc914578b8447a8fb3ff6dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439a316991592f2388698a2a2f25e37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96808752b79e7012d04c00a541fc5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5accc922a6ff4150e22fc04aa1bb52a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170aa827bacc6bacd5d17a093c7c382b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35aa42e0043b1fdccf17b9a7b2cc72183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a3b0ed34596958f8363dbc7f216d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dce03b0db65f3a982d7ecec3264a96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0e1f4cb2d4d9bc80817f336395805186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508643b5747925a1a6899b26ce50f7f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc83e82f22824311fb447e18068f01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4662e9a40c8684466abed928a1628c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca636e8f8b3938cf370879e1ea3fc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ed5fac4c235c715bf4924c9d7b203191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0487a487612616b8b76953a81b3b4fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25efa2ac75c7a8bc31bb913098cfc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33624688d566d3c92b99dd2e8c7c6689194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec5f4be3468e8327beadfc22f48f19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257316a28191985e1b1563ba789c3f23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5e9a0175fa35d08e61077d2fde86d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aec685b02a098046e9b190967facf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d287a7d40256fe0ce250dbfcb1d545199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81e28ef65ed3460b15a778d9356b1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f4911a4104a061dcd4a557050653a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7acfdd1d4a72f1fa015c31520c1a86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d803f7c006d24130ebea66d5a2b31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e074e04f0606fd42cf3699f431d44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6909a4bb5bb43cb0c56fed90f73c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ddf1b2e9cece647da3880aa22bd96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b97eda80c1588441ba40f26f4aa8ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa188c3bc93815a59a90ca45b9e22f5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc5c796a75dd4cf0a026acaa393c38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1f7e191505165cc3f4f45500fab47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de9b2c8a038c7e277125e252ee846f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0a10feb913e98d3cd3809df42063b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013129c48daf3f3259b3c408861c0dfc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cf4047d194ea72ac1694d727e64b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5ba4bfb03d73fb65033461c1b8de0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a38c817ea5ee25b8964e816276b02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eadef446bbf0ba6ce27a08f5939012217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6e629f2423b7bddf3d4107e4ae125218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd117a012b8b2c91319f3f4258d1c576219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7230767c268ef0de51974f5735939220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c72edca3a7e5f816db646eea4b1ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b759aa9633db30fcd1f66d35abf72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168ba0e8e11f79607d941c15e70482d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0343e9ef319f3d7028718c047bc13d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ea8732fb9149a2355e22c0bbe7681225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9b7d27e99a50ea5bb5a293d2e92cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b5b74f96b1951e9f5511bbf6cda63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736518293f6bf320d0b6d189e827bef5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194996d468eb2066f75804dbbbd66c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9020f75e21e713e420216b9af15af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e83cd49e5c067f7c25f56cf1ea1882231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adb21729b5d7207d58a976622c274c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bba99054cdf846e10f86b5101e1a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f79224be8d63c395854cdf30662c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb13d59623cb046dd1f6a38109606e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4074070a592d739d2ebf6702fdc67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d568b0d7ea81c1bcf2c9b1534328ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f896b5460b7bd89043ca7d29c8ca32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1ba9e31ea602a380b3d96284d861a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b395c82844c90c08b14fe4cb351e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe931633ea41cd40709e4802ac5f88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69f153b18887cbe0ca84dd156d3501242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd10c02674dff3d49d28d933fda668243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd698c1f98339c2a4d59f992eb268307244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061db6862bb5a66ca86e2bb63b9263ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d5f31908b1c891d55aebe8c6e387b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daee1a7902b0cc12ed97758915bb57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fa2099c882fdb8886916d66ee3a8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b740f36560573dd713d24f52f3e6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406af1e432862f2d4e4bb4921d524f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a4c767499964db4de189febc6984b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b923852469531d29bb99fd5c4b58d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03259121534c874737442ca5791486253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d182ea78303fe72263cd2df662b95a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1866d67f96fab1b18458acb686ee0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901dd0333ae3844e981aeb2adaeb275256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6a82f982b07ecfec1e4e21e9ba4b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446fa7c7f5b8b2297adae33a8f154dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0da7eb19157a19cbc8545244dd429259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae26366181bad2ddd2459a1022b9f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26abc2d87bb5fd6e45ac06ef30f3be9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3deed9e432547eb54be4e28be80e7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208d9640a49e3824944371440a48dea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb89312041534aae21a812ed51a70b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964080f5971d9eb786971f950a7ac82f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0d4de2bf284253ea239240dce914f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738438efabe905585aa8fa01aa022b74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3869834ec6dccf6800ef516308d67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18072012ec3319bf910dacf4757ebf66269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1ffd578ba6c433cf63816d7ad7f76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a97869ea6c5b616bff0b5a40abf6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491d718375ba476f188d2a57d36fa8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7cfd8e2b797c3c2840e9deb3c6614273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7a3e58faf74b83fe10755573f9a2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ef3c41941416b65ccd3c158663c6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13582b7238454641bb3edae702ace766276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03b2bc1e4bab198bb9342eb73513c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40507d1df712b83f1d805b71ee2c53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b7ff189a14b7b203baea72b27ad3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc6933d240eeb1993b98227761feac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21fa17e6c7d32a2eda33746e9111c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835f051e43b65b38c76742454eab3de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f82d68cf76efac85399703d89a235283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fa18ed61c7706ee12cb1476cdbd3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775697161302780f5875f6fdae76906285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece6b530870c7821a37515cb33cb500286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f1797e10e4bc77478e7901bb11632287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a394b3bb49bec5a8ceb34d7d1b10468288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc41ce3cb4d2a8ca5763394f5271a37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5110b8ac9561223afe4bc08713887c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673fd91f536344207fe10415c84fbcf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7bed5e8f177d28c1ce7274693c3d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e8fcbb8ccb0a9acdd857b0a1efda0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a405300e26c2af7528ea160185ee9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddc651fe32f9716e7fe6763488fab5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179898ede4eec6413e5fd99c1c5b0ce4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c49f26d0bdfd68e4903e0dd3d1475297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb64e791e1e0bc907a7c252ed74ef78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c4a1775931be5a043059b3c1a728a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fbedf72fefec47903c3c2697a6b37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf83b84649d3aba982b616a170d10e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe51e944aa5076ae37173fabd54b6c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa4add30fc725b09ae3e4673e7cb50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a590d75e1258df0c03a241028e0cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70038a5ed30c8df28ea7efa64ee3c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b30f4c8eb284c54096a58c2bc40818306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f6e58853da9332c19f4a382acd8a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e6811ebad89999627253e1396edeb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bbeb420812264b9f42198dfbef4ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af4d222688ac07243cdcd5b60b1b8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201959b846978be6f5193a9b235efb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59918e76dea90fa74ef6bd36e6f5dbf8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faa27004d559d4fa97d2ad3ca36812313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754a546e8b7832f4787cc8c903c743c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f06b061a23fa324660dd2580dfb52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae122c3a9a313f24466dae1475359a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a9ca08418385cd6686683a120373b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188267c4a391ff82ecc828f9c42a7e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed309c12f7123ac8cec3d088497bcb7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0f1bc57e18e3d9c74718126f0d436320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32573d84d15f84bc0ca9d0af0e3e196321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cd9096af1a82c2791a62deff1b0c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d03ecaf62bd8d931c5d11a62ebbcf9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1046d8c972dc51ed3e4be924bf69b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d2dd4956337221c103e38e595d1c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2ceda23bff32cf797509139840d18326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b5972859b1ae9dee53abdc43e787e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349899d279cef02ab31a07a7e12ad24e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f371c7d2c07081372df2b081633e4e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e69f539f467413bc370461ac05b592330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90f3e13beefe1f5d06dd733caec275331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9108abe3da618abec46daef8d46aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a3ce9c53ce18df42d3966360c8b86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951ffdefcbe265da89f7193257965a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e3eb6a58aa4e011824b8e6e243d62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b71ffe2318418797426aae3783652d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729badeab6b89ba0e0376ebc2357600337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e06ee913fc36ea5f86b1579c61a11338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7204d75147ad989987fe18aa8f48724339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a36fdb5e3f041ac1d4f9c0da58493340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91922c9d5de3a0f9b312bc82b9e1c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aed1087c806fb08f27a79c537cd08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bf5084ab4c520683320042e66e742343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21811cf424f0a458db4edab49f9d033344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e95cd6728d4c02c97a2fba456d958345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d6467e269bcf12f3277b80203f8f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e15035ce11ee76b09d5e8540e03dcb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9dc9353c9b55a53950b6f804392fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a35ef0d0f00265b0fcd64966feb2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d2be1ee42bbf1cd2caf782b5eec9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f232c1fee3d175858ae94d2d38cc9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ad5029fb935a63727e5b153ade856352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adc0f2017968a065d10c323ecad407353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db816b9d9fe7b7d0b7241a429e45c9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084b4abe7fb052898ae901ee61f5cda355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ef981a380b464d8b28938d463f0b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528dcf64a6c4815c1c8eda0a402ecb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1055fe6b9c8db8d4f0e8a85d19b59358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a082d8d4224ee32715bd5b2dcc259a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81debadc0efde5c9ef86dd3dd204d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57029117f87e6affdf4239ff6ee5c46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879f07fe3567095668252efc748fc9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03f65ed6df952552f5cf2cb54ee417363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7415eb62efda3f3ce07cec4e81e182364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d89b89435ed37afc414b1d20ba14c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7fb580b64f96ee8635f86fe853501366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa58ee0cb8a6ca6b29023a258b2a56e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f869aa9487b20b680578435563f9f6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7035e44f296c1995a7b6310535567369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c1f75ca7b5e274b9bd2275d10e800370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d849a3f236a77613b237554491cfd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d079f7642dfb59dc115458a552f471372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330da4e485f97ff4941e1978b5543e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c9abdaa9de08cf888c2b4f7fef0d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e217396b08a4523154ab4e7bab9f51c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2188bc6294ae946ab660c40f4c0b55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6d4df77b8c9918e48eeb53518c6df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ff8f1cf644ddec2e0a1de09f3bc6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc09458e833fb69549d4c51fa3c68d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4351ddc8a15312c54f8307f487d7a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce928c822ab30a9f2f7ed843264894381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421bdb103ac3665214c386c4e830c59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05f476dc2d73f02e83afbc08238464383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18aaa3273983de62af2ce5f6e75b36384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558363680f7f29d89c08f04b79cc7a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe9cb518b6b5de8232df643f950911386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5f50ed406e643d913274b7932fe5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34aeccb61b2ce3469586bcb03d5d595388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5198931b3c3abfa27c1f91bf1781a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9a19d077fed025e6d434398ce38e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce95f134b5e13b854aeab61a19468d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21083e250a1a33f02a12c2b8cd4f7900392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec30a82caa23ed8ce76eaf759efeaed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4ffb37f530ad16ff201d61f85b461394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a065e210f952a4d8490761fb67a1cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5f43ebe097feefc10421e55d98ff8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf995b645016e77dfdc4cd35ef53a6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a0d3c363dc1531ed98831baba08e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61155a15feef5538b2d89da5a618b26c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6713dadc222503d3f4135697d0c67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1e496e26aae4f048753621b124379401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7841e40cd559797d7c15355892bbee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ffe59f8939d1f6ad697a8308e17a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6598a4aaf281c72a864ef7edf9c7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df802849051f98df4e1c78450a7315405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162c1bc27cd7598a228183fa8510d17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22645d3abddd9b20e44d1e731d010799407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7edc0d684c621a5b663d6f04598b48408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48ae700ddef25bc5a4bdd29380b5a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3ef9ce2d0ee0265e15daf80537b7e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d377303bb9d1afb690118205ef14c12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc48c318f0be17b76ed36ef0243e7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5e15f6dd8b3eeb12d1669931729bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04866cbb95d289e715d6ab204630db6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082ffd4c8a12170f91ceee795726274415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395428c95e3281982dde463ddb40c1ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad14ee73c7d8af1650686729986d38b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176d4c1af7d713c811ebdc4b76bf09f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fbbb98403a70f17a1fd9be228ebae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ed320c3d47c11bd5b1f1ff51dab93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208d9816f316277e37bd0fedb0375ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec562671c91bcf111b59d7b87f25b2a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517439cc6fcedc05d4b7f0187adbb9de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79ecfa0c902e56346c3dd1f217fe92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380d9cade1ec81fa28e79646793cffe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0b5366ff60d23f93fcbbd31f79d18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73deeb31f91b270e4a9ac685112c1b4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafe4a053ff0102e57ff0eeb267bbfb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687753bb48619efac2199c37ac95dcb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c6855dcde2cdab6143fd9af17e62c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970313ba85551fdfc27798bb05f39849431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a91f73c179e7b52d69b65b4856250432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850b343507c688054637a8faaa7a6bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e3608bae7582fbe2dc38b38bc68ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb0f5c5c3174d93212f51c3e2cbe9d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7416275db4dfab177ccdf6d8ca19c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef872a2fcfc342fa9aa61bc449d7b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eadb5edd69efca7a004e500600b39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14074b915129439e315a56c405b231439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eace0efedf0531cc90b45632d36f9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95365c3c4aa6e355c98fdcd3fcf7db16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c9ad65d26b65c447c2842a4807eaf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260ddb9798239fa97bd44c1dcc04838443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a91e642f1126c0d07364a5c9c95ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf341df002f892dbeeed0a5596a3dbc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf3aeea43f70effbacaa7672b05236446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f327e69aeed8f251020b8d3ac99f7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3723534f41fe26a4bdf2af42659346448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6764fcbbf5dd4093bc7b413bfe21c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b79ab9db5984f38ea1846d18b24aaa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70796e10ff99e63ca5d02455be3763451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3151d66b1130c0ba4922a35ec466b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e76d8c597b969a1f4dfac434af2199453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7f26556a6157d87a476f286bb0083454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da1ec16df0b801302b421e1b9687e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb231801f64052993a50f1c6d5f1e0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aba005c00e87d89ba887c66005c426457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c0259ffd08773523ee631a22565de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c502c537655c6c10c96c918ae639a63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e866785a01a40dca39bb1da55f4a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f23d3cf6491a15b7aee13f35a83e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617901dccd18177ce3bc0f5acd2a6fb1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d631f551776e99627a88c4e2fea79d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c659ecd2b0911d6ad26582ff884f0f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd915f6402168b7014d5ce2980dee07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71ebef27395142d5605b10742610b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86e54c8d39e108c0ae67e5e13a4c97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aa7f797eed8f028a7f93725d391df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f057a2491ea70babfbbb27be1be3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973818e1192ffb59e159bcf8fdce08eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d27891e2cb161c7b0508e8ee756ae5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3ee3ba8aa90e18879bb0810bee318472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e9dc63bd12bae6adb65394ca3f3c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229e3f74c48fbad021307bb535d9992474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba4c2de287b9938f35ea70fdff1801475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc0279040631b6f1ca438306e4c380476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ce72005f1e17218c3188bea21b85b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3060a663df879cdb8f500c63b708c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c90e1b236c087ac23332eb9ae46572479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27310c953bffc2f88ba59c38b164d404480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91c27ed5540a4dabe583bef4dcf6cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27a9ae9798911d4d746dacebe3a292482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb0f9336a04fa90d58892bfdd9ddfa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fa8046322f516d9817b958f516d33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848288805191605ca31cddbfcb3c387485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632eeefc066ec99aad6eeca3d348b90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc578b24f0dd9eac16ec560ac5532345487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf1709a16f32bec24256f47b550882488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44bc60a5a3b00c6f323968db2b51d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90665167523bcfa7480f4ba6aab90735490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c11b8d64ffdb2059c5d2ceba1816d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07874bf2748b32fdfd065fcbe4558b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46c0300af127076747faffdb90368a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9563cbf73dd7b0d79aceb87e9b57b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcccc24742161c6842b094dbc0c150495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d29c2069405d3050c56c155825fba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581e460af357a8518ab9380e39df575497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465542d47723a94c2677a3836ab0daeb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d8aea8c6439ab53fc87cba012c9cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae03a3acdf75d35796df6a20f178ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ceadec7c55a70de9a1f72cfe54d25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5bf9d73b98df5d3bcb5ec82e1655c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05922cb9d2bc506b26e27bfcf2d6fb20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d78d718346ffe3f14eeb7e2a91afdc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859b1503057cd6cb62dc88571bbefed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6122a56674e198b59bd1936c9f1570506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679957ee258a99eef7ef453d2c2afb8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc2e0a6be6210c5b2b7180222b35d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27812bc8f619723dfeb5edf0f361c21e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b046a9c97fe61c3de1577f7175c78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc3babc26db86e09f2cc67e16a8765511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378df8b61202a74a1bcd4ced68055fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a92279be9b060569c52321c18f763513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c74fb371a72d3b0c0bd324aab7c9b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a72f518c5b49158c2ede35f18a949e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66aafb5e555b57c6cef39c6a1f4ea9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f394b74718b23aabfa2d84cddd56bdf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3571593d7e5b93454ae19034581ef93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6af831dde8bea92d834cfce5f0ef11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7852e888c3b81e4535f0c6697bde363520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932e4dc7da65af330f581e4b722536a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b4300e9d382d6886a33c61b709de2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895433b89533c781d86bb02e11ba1e7d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2706b60abe52ddea13ff2adfd18b831524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c03933532818275c6e3b2f3d9816d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f6de711adac73d7e8e42f32e6fe81526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0eb440ec6a83afa4e31a9a41fbd78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd294869968e0e75779a0b88a774ea0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e176ed3a196dd99f3887686e3a85c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c657d9a44c87744b8269a2a1f5f1e5a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5466010ce60ca8f875470f092928e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb51dff7dae1af5da6b610eb01154c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a59be13b1073146b5303ab7a2d281533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17213951d7886292cd26bb7fc513519534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb299e66e6b52449b570b2be5a6d35c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d9bbfc3b8983c9a9fea4a10086f2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec98e97490ddc4df877d0410a86225c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f313a33ea3858a248d991ff7576b1a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5763a2a0b5e6c524131ae627f2ac1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2bb7246fa092ddeb13cd59a07750d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fb9a611e1d2f5288a63b7f79b9e85541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479b72258cb6ed1655e9974deba891e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5cf6e95a90eac1c09b077e5295196543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107d175e6b7554878be047acaae8a32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68197db07832179f7681e2723f00c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabdd0f5075728362f8a37d573ccf10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c84f50acb9d3a34ce7a23ace16581547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92768da634c5c8e62ff07c80f306d96f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910ca8459aacec4cdc1067c38d3fee7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd6be5be51428f6370c64ef5235270550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d7c72a022ba0c5ed33f10279198b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466cd01bb6fc3088c92262ef8979766552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26119fab8769161a8701ba86856cf97d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58383ab367cd0e94b7d1b7b6433ec09554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d7b14181386002623c9114796f138555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5498520aede35919314f8fd855e510556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b15c77c8c13befef03c97041076d1b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020be3cd9511d108cfff4e22fcfed410558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1c640d166812055613051fbfc69b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6646c0140ab18acdfe6b9d3e27ac2f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a497726daf12740991101ea35292a41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9eeaddf23d3e8d5abfb751317abdb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1939c0e4eb780a57468a098aa9b0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0fcd8b99ea5f1977ddf5701ef16b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0006b5d490eddc5918df885bed5f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519c9ca5917629d8a1268ad7d7d41ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32778caea44524590c593c12dc5073f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780bf6c3bf95680e60b3f41781391a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87b74e38ae6b2ced3a4d1449bed39c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172f00e06fb0cd4e9847b55c515f0fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e56c75304ff0442fd6c43ff5c4548571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3c2d35264abe688921699af2bcb1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3177e5dc8c3900fc8aed9b7f328153c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ce95d6fbf8d2a4101f102da6fb8bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa549cca62a63e37ebe52871989c01b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9981be44a60cd102c0aa42c633d4c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b64d9a7c790627a5860964a41ccf4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36884bd560a6c7fbf9fd4b414c9b1ace578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddcf48496e25d8e4cfa3451f50c6a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4cdd823279c03650681ca2f0dc60a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120ae1697bf7961824d3bf11589359f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bf421020f002b4d4de743aa3c395d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff1b0977b8eb41ebde4df2991a2e5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb019b410b6b18e4943c90fc659960584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1494cd7e9689c58ad5cc7054e1a9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfd738e6055f31f30a2f7f520469e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff841f8e6fedf96bcd2c76fe9540d35587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5f35bbeb7a7fa9289a1d3fa32dc58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2506aa07761c2c4d1590f04f342a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad1ec9a38a934b86a3c5b7a1d53939590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c5c5b4f3e51c680d4c7a15d0c2a2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb2d457b0ad4ac08270ef7f087fd47592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc6ac7dcf10946744b3c239c9651d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edcefc935b9cc8d10f82dc7693f361594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f799549726b9e2e39d138b3996fea8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d42d8a030d9d70901915408c6320e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059f9969af06af1d5b44801cb071147597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b51ca451358fb9529d4a55229ce9fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cf556444ee877e8734281b5855312599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763a52fe3df85fafc1037121ddf6b73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec87f688142a84654f2ac6e4006031a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5022b81ae59f1610fe6039f2e445e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378cd50ee0bdc77c82c37954bec91a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539625e8dd41278f690e451f0405f3c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcc89bee28db28b52338d9fa6ab670605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baf9cb3b8c789e9d8101f4909e08d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115fc9e1621e73871eb36c028c2a9c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69a395affc2aadfbe4103ff28a97c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dde6873dd1d2e5b30a0c4bd5b26e3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793ebd01ddbb464da6c0bf398ce1809610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb282541e73061c573cfc4a6f8e908cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944881ff3e214b72bc1d3769e8795e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25477e2403256ec0dd564b1fd9a4260d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3167a28b42da4a0c7d29095a6ddaec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b7ae7e3240d082768328fbc0b4c52615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb36394a825d8ea71e7c986e2565229616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978398cc989c7e1459cadf0fb1cb93f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c187f09220da309c15587f6db3e75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf2b939c3f0802ab7214cb4cfe91b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab417dbcc74b23b90d327f002cf115620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42da4017f583c84bf8bb95b0db4f9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a70e7590c61ab2e39ae6e0e0cee45f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fdaec2f656a0eeb96549f6c376ea1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148af4c4312d47c9cfdcb7d6e99b756624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881803453aa6ad10b5973d4f7d5db72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab4988054cab9cd72f9c66b448f027626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792725dbf8a105f94dc332774fc3e93a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59f296d79468d31d6df2e7e273b245628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73f76a5759f71c34426f7ff4bc4c78629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428d7ca1b78ba6e5700c649ef8c9c5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f314eda24de078bbba229e440be8e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038dfccf4798b410a62b6168cd14b94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6ffff834d16ba34211516ee384619633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd84fd2f5e3c854b86d06a4f069280634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6729a8e1624ae34f39b1362aa5196f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ed2e572cc19fd95e7d2945e89487b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0f49d8e456fe77ce2e5904a5920fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dedbc32cd5b4db41fef00b527d17df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57e340f8c98ee6c5b4f3c0170aec36639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fb9a0710a70e7dec1e245366fa8dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6163061e9c44168c6f2931e92c288e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b86f75eb3297edec0d196f3a150cb9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc9aba04a9d9d788b2203c87e814d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9709e5e6ab4beb18fd7c7e31dd640644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44466f41345f66a59339b2dfc91195645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda09965ea73161d9251c9bd7217c31646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23156c2e8c08755de9b16d63f1077aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95e0e07e9a676a54c06967da886e7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26364b9091432c17970bcbbc955bbe4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0d4f2ddcb1ff8d114a25ea8e2edf0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1faae4ea3761f99feaf6b9aec900e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3300a2539196e543674a3243cc7c644652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ffee294ab5d2aa6267df10f2e491a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f91e7dab87099578ae28756d41925654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d2347a2a2e95b17ac27ad74226cbc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dd5e0ba881b0886fdc748d0c8da8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7708897a7de69fed02db9a3577581c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca808070b548182322353e8a7f1279b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed125354f58d5eb11f74ac510248e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2784075281b51127c89547aef3ab8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df95d618bf63f04742bf086af18a90661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e0d5d7fe5dad90f39d557375ee345662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe34592688653857f11f552415f4adc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc34bb4132d6c1b98ce4f1af79d5345664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8e57b2a0da0caedb9a628ed42b55c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567bd7449be86924aadf458ce1c98f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c9c83ed5962c59aa09cb6e2c0292d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c0b80b3573d56d4a49521d411dc0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0809abb1022fc17af1dff6909100138669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadf1264c26d656bc7e738daebeccd9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2c3a8856ccefce55bdcfbd2345052671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57992b30f1909d25d3ae07a64389a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60779dffc2fff057d26ca282bca1d8d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80178cbec7a474dfd2a38ae0b87f50a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260a80c6a3bd7d97ed57778863e7cc0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3c96d2c39183cbd19f7ae6441d618676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20abb4e809a12d04795271e6643bcaa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f96b39b566bc01fc7fbbf2fc67eb3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c84534f4e2d3ed53f33080c8f54eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f45e833c9c13ae8a7d873952b629b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d47dc07e0817d2831bb83e99143e4c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bf4d60a4fe857b1dbe0cd3be79abe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800f72989eabfe73e3160a0ca1dc797683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5fa2b3436bf3ce89021c2c280ded3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491c8b068e3817d5067cb105615bad3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f4523a2fc57653cec5a83c6e8a999686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba09dadd691d9b5100ceaf889c16eea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23851d5d361ab1c2d99f2af31af7ef07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d930bbcb0ba31059c15124cecc127689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23fc45626495bd11e0ddec6cfd490e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7bb3b537dd98deb3f69aec8c23073691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45df445f8e2923587268370940e7be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b01ffdda2e1a3e527f31a1a00cc6b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3d1d3fdb3cabd4a2e07361948da4c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a2f69e6e68be2ea2439a3249276df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656443a455ae0bbc57bca15b96d0cbd9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafd565b4d337296ef4ae85ae414f89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fad4880c6d8a513de4d815f11a696698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbff4f90b320caddf0f3f0c37da2d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffa4ba8fd804ae686c1327e698cbad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a6be832505a98c6c893ff6a133d6a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dddd0bf490e21c595e6565f07f723f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff2febe94185b2a2d24527d1204e53703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773a6aaef6edcf65cfbf3c216f90d3e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641e1bc42bceaa1692faacdf5e810b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818d62defb9b9ae50bf9d49864b790e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceea40a53b90806fad41640cf9a484707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b51f39c824adf30fe91b471481cb5d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcc97ab86ef884ba28d321dcc9c35c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a1f49167c9cd7d265d8114b281cf4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85b304ca3a41de0409263bbd179765711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1ad33ab286ced9fadec356524f484712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764011e9034a8e502020a17a0361c9d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4641fb59e75c37c49ac41766743802b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662eb27d9a1f0a23f10cc35bb8aa5d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120bc2bc20a9d11390a4c2a697fb620716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07969d12155520edbd81d7558d6f25bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32239563cf21f26648b89e8b2c2c05718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386308e4ae38d1708572c39720ceda9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee86bb7cdc67b55cdc62e3dea400eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc39fd92e15562b1d1f119192bf737721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a297cc067dbe97c1f8b7b93ec9b69e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf11e26e5d9d10e9b9e5a6929586196723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13494fe45b531c5c49571032e875fcb7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd8011ae5db1c27aea5a83fc0352b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5153cf614f71369a22f2a0b667e68d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d111fd10a94a834c52080e28b9734d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db224edde4c5d4dbc0733768384e0714728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebc2444456d49d3e513fcb8be041d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596fa89502e5cfb8c50dd62f9f16e3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebfd9b68efe8142ac4e250c3bea106731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabca736866f540ad9bc01f333e17ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc90f00caef5e1f66eb1657f5b40131733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd738f6432bc22e0e02637b9256343b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799bbb78b594b7f3f9c0dca191a2510735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995412e6f45f933cd0317840b4451b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596563781b4145058ea1e4eea8b6b87b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6005b09aee05b585c23ddda2922531738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69153b249aeefec5e091e0b3e55078bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034044cd848bf90a53c9b76eddb7dfc5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26790d0795f82d7184de63424786eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642ab07810539a2db8e92b1b43f56e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660992b0481f4fed06e67674490f8478743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939f7182b37871fa18e55c24c8f1342744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115993083fd62fa5cf2626d27042e149745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cf90ffadcc4492f8fe8de6352adc9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd499954ca18beeae9ae21524f65025747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73491251d03ddb4a1e966ec2fd71ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412389b97c05be5bf198982eb1506e15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6a98b783dc2e5b028ad95c916c20b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0816424c2b1eaa79c1093a6c10b887c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbc1d7bdc554ea3bacb590dd34c252752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3410d50239540719f843f50a6cdfc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02467da062ccecb1f9b6eaf4ae97364754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b84c4e5dc42c84618885cd7b77ef42755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487738634e3dbf72c8045bcc54c388f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b8c19d99669c6a9ff6870f4cbccfa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af190159441a4488d86d1a50844fb3c0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a317e2030ce0a5a2997a192881a220f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>