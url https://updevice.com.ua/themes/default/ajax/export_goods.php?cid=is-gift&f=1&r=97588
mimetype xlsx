--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc9be9c47fa63831c2c2f4741f9a801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28323a77fcc0ce4eb03b3c5c359c732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40d0c9082d9387b2200dae774d62bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661985dfad33623d4ad2d9894a208674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8348f72c017c5302ebfd74dc81dcc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f13de72effe564e465a1d40d0c9cc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0faf8a44c9dc567673a2950a485027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96f67749ee455b9d697db0299c7aa78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38172a1d794feb53b3f8d7931df56ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcecae026b2ef071a093ae7b05154710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8102f8b07f464b34e26f99021ce8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934676f72263f4c6aa83369e50972ccb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f884c7576d8cf663406f179f50dd313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab675f734a8ea476e559c0f55cd109c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f964d92ef30a429df9436ac1ea69d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb49034821d155b609b7031475add8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07287da6318f0678da613524d5fad1a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556485eeb6f18618fd1f01e0f38ccf318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65040fd9f61cedb3c21344df7b7e3b2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae266f46fe7d81e0a0f749c55ddb9a5e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a57c996629894c167360eceaa978521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c8d7f25438bb8f208aed1a298f00722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fa51960ef450d9fd50f814c2ed2ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453b8a8da571846c126706a66eefc1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935816c8a702e09f67b7469b0e7a6b2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f2d384dde17fdb5ab7d35c763582226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a566eba89e8945bb12ca040d2f5e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e0fe418ac948d574c4a2225c5b37a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f8a4ac540a326384ffca11527edb829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485f213795d648999c2a832b01875e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b14acb1de772d3b6c25bfeb2e3db431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e897d6e79bd62aa8e23dd6dce9871cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62b3c985ec54d25335d7fe156c53a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25478ee37e9af6d13c3762716b08fe6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388084ce5e989e734a0c27073477e65735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c2fb8bbb1742ae82ed3035537784d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3373dcc35e5e8905118121b380a5f0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0e06eb393b00b739df8342ad2262638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111ae5372ef5e32ad34863931f2448b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df262981e50b9f69d627b77b902b0dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196fa88004e9c8f82dcd18e53b3624f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54c0852f088efde9b257ed62efc1a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62add30653f3e11906971e0ef797e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f5ea07ade36d9f780db1528082da144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44e66e9d6a20bcc7d67186e001585a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dc721f24c19cbcea701477e3c954246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c82ba414f310ed920cb3617b5580447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482722c01f9dfda896c5892ed49798f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e35ae9cdadd8472e3613ddfc6549b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0093eba2976e5eb48d8856c5787db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a524277dc77ad05ba3d27c4beac0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ac7ac26f13e40dbfa6a337d510dbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e7f00a86b1f92910e677f03a7297b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93beaf0827c2f8a4bb6ac72d4546a7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2975f04aa3384f01ce9de1bb6c293e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757f1866242762d42b7ef5afb60301456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184d596e34e885e22d472e7ca96424357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa58f5c86b95a3ad7eda19dc215ea5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858b87a0780c6d71e7813abfa52f4b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322b92280f8627a6841d54d20871e6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9832b2924462ef8c4698adc346a09761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2892499d5218f1849dcd98174b65e9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33150bbe22595e49c6a97b5d251d47e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f715d531e9ef4a834b70dd58cc10be264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c365a4d5d54b677021826e0080d54965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5c03f24c385cfdbfb4bcb0c19559266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daebc07936b606edd79dca8f03259f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eb51fa8187a3594ad3e1f3791ce9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04565404cc8f209ca7fce853bf98414269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d83e9696cba152c6cd32e57623910e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63be582e026ac849e3c7ce9c8d877b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d108206d57de804f72f1eb51275cdfc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bf56fe83681a0b2aa4e08135111c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec89f13c954a8d4430376c7368af5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846a94868903ed91565c6f0ae0a4eaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61598c9fa53f9ea9f05ff4d574bd2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab6e2615a0dd8a185a51ca56b3825377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7533062b74baf9c0eb83895cd6f304e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512da535f9f1af1fc11a238b24a9729979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250990db390c4ca573c552bd721b696880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767c62c7e539d487658bf2484419f0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc19536bdf5cf02264c9d524e4efa782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92bb1d373603df670b63c5dbe0604383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e503ada1b4051eef1e40203e8c1ed1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168038a1838b1abed8c54030c79627985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12d9f396132b908636899d8f5e6f0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd0ee115c61b64210450198e054d4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a32e854d6cd7b8ce4ba95e6d4645988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e441d2e0941adbfdf316ff25c19c7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac4716abc4351db4e5a7ac9196e8a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59c663622e5041fd48fe1a19ed3daa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bb8b769ca96bd0de38fdaba0c64e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2542522de13625759b35f879f505293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba892fb59257dd0d8b3b1e5532a9bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374ed4a6d687284f502795a0f412aed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353081a3f8b0fedb3917f471f160584996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c970bb939450f7246c71e985a801797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245449ee68bc7dbbd8774adc0a95584298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c319d3f862997ceff38cc85c908c30799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a893cc38e0d7d5a11e4cf9d9894f19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e653009887dc0ba6238d5d1e90694101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de6a05c9292b80cdab62e39c4cd34d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9415207157f2c9da235af84936c63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb30c345f3f813c63f02cc94dedcba8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7841d1dc877995e41fec4bfbffabefe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cf34e614734eb6ec3c761fb97bc89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2290f4c1ecdaeb348c3a7c1262068107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053439ddf9be3fe22411cea646491aa2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5d8a5562aeeb6570494f49d5009c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce4f137e3759078e23ccdb6c7aae88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae9bc0b45c559352adb9ba08060cea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85914f518850499ef69592c47728114e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ac2b91cae49e390ebe3866c5403c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcc9f0995a15cffbe46348fcb62a2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce15d4393bbede8ed45fee5882f4818115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef891d20c60fa3203c5f3bdb4400b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac78e19467efd8c82282d5dee3c6729117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff075f16798a811314faa2d6a202a39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d4af2f5eff1f2df7783f2d92d7047119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dd49be0e548c19587e99b39f6e9ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1c5ae5e40bb8e852760f9a6cdda63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea5c982d2628bd4f63e84c3be2ad5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af378a6a2f8584ebec25acbe196001123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58324277c58305d5c5d6187436e4aba9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd190b76a3dfeae2f5e481a60e392af3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7698317b13af233afffcd19bc6b976e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50107d33dfc8fcc223432db06b12e5c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce80a97c528cfd2943b92771baaf2b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4f46f12aa41a820523cfbeea565de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd517c63b5a6f4569ebbfdb925c944130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3904573d6c46d07a83b9d4e190cc008131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278801a1c2df7dcbfcafcdfa7d02638132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12809fff18aa8b88216e015b94ac224d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1e6436f18bf55de0b48193e41dec8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6fe515ddad1df71a1fae46a7755f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d634f74a2dcf5b43e02916562d13d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba312abd11bbc9f3c65feb9074ea1992137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55189f45b3dc7bc37b553deec106910138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8733503c3b05fc54455f2ea1c8165e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a55d6f46dfddc68ad6df54eb272c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2657fca8386e4c7411b5bb3ee89cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b241e62cb15202b26e99c20549dca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4dff008464dd299d7cf7da8e117c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851150530e6981f4690cac0c1e47c394144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f941e8a4548ae63b6d825ba968ea5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae68b5223fea9c8d65f23a6801b8c94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4e9349b837cb671bd6ec300a80f73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5589131b3b6d35c64dd9e8e8567d6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61a3af9579be6e0c14d343edd7bb98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303b4961efe1c5186e4456997c8e972150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6e7018dd960a458adf3e60c9fb60d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35d6b37fd8648eb243b1a32a3eb491152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3ccbdc7856e8955ff9ac34390f635153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e50750296b734c26a6aeffa334944154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a9f0f13f75e704d7867b9a8f5b284155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1dcdc7c6bdc2a6a6555f0b32583bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99334044cfa3e27b6aa5bd2fe14808157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4094cddfcf726e7d231cfca82936363158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892f89f5ad5aecae4132aca20727147159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aef452ce3ffb5eeff0b9781d1815b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e22720ee45d0a866fc32c88c2a227161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579b0d785e3d06d95e2ec7ac8dc6f2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681ae23052b9c3b0810e1b5980d0c0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099ac6f16a00faf3259d9c35bb5c799164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c300aabf959b4886e035ec42ddac71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee091bea8e2fb554b445cc9e16c3a45b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55fef5bc20b988a3a02582fbff8b50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92208597b80ebf97efbaded79000f68e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663adce68277c0137f268caae11838f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dee4162abc88338b1d6c49d4e38a37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edb037e35183cd12b0a14dfab10d2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05df4df4b7ed8303262b4d0374515ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575c541c121b0983faaf1170908ee2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3494e8e3b59fa16bc79788beadec8ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1735867e9ad7ac76f0727cc0a89f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150f94927bedd616902c4a139cd2adc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5e82e77e8acf9d46efa705f608c1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e78fc1cffe6aaf39251bf16328e0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedad05c892c098d78831c307366afa5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcac134455d29928ccfa09ba021378180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19686d52ace2ebb429a6cd622ff2c3b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b20316bcc72eeec60fb9e2941f90f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4228c3807c380db1ad06c7943e32472183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8985d394621e6d1dab2c7d6834a8c87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a228deef561bfcd8ffd9c8970961fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78ddfb99e372dc8223de42ce05cce3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca578c33446379cf5b24c5d14bb6f9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d587c5fb72e62bace671ffb9ef8ced188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eba6c2f926c97b08672ef5e9a1a5c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52758b1f43e04c888df74caa314aa8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ef4dc5f6cf36c45b1ce1c61e13b1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453d133c194777592544eb2695ba479192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f5a408ccf8ea4d14ff35ffd9cfef0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be704af8d9bad3b7af1995a56a5bd57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324c272539502a0115faabe6789f95f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5ce060d3696ce24edbc123ef5e723196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713ae4ac2150aa8ee4bf0d0891961ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83a8679f62cf6ff6edd080434f906d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7287a1c67c364e6493b7dd0323226c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dd51baa5a8e427dabb23296cae9d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfb988a194e218abf0c2ba05aebeed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c094a6861f2e4b2da1295a1db6e343202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b7755ec8612f3951b1d3681a40435203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de0e5ac5cf52337cd927a202412c6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6d111990615372ad771ba8acdf243205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21924930888a2329c6c31b2f89a63b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2c1660136c9a85bb79c177ee10c09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802da1314f5231847fb334ea7444f17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e10c96e6f702a5f799e07f67ddee0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beeca2d73fa962c6981939459f1452b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cbb9c3d44e53eaa388c12538f0ad6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85c7faeb86c6c90cfa1a5b4f0871a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13b6b2bceb82807d76032a4da97868213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00aacde5bf63c5b3e01598d8c57f3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebbd5c5ea839762229fd2cabd838a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bc92f5395dd7a1736b40a80cef658216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fc7c40db65986f5e5eff8ad34aca7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6098f95565fb92a638a3b8a6eb8965218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9f85b47da9a47cc34e60c40eb63c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54d864e4cb23e5fb13565e641fd5e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8fa17279b4778a4d1089b78c316b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58134efb1bb8d1801d24d2ece9a939222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf3d27ce33f6a4c02ab2955e7a1a0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698ace4b39932e83173c1bf6a8a875e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2b00c98ebd7c62eb92fb1183e6435225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570675d885507377dd1ddc1b058ab5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d43c0cd202405c013848607fa915e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9baa7c51627a0227d0e4b99a6cf08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5299236a85831c9507e843299ff3f7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b104d30b0d56120d4b97f27a6b5605c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2c352d0a6476d4a4639d374e62d27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbbcd0c22b1775c97dd37b838ebe34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97288913b42b4c4288aaf1c72294c9fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00697196640e11cee299e7c5019f9aed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe8dd898b87a31ba0025b0e750fd89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ff7affcb0a5771fa41dce29ee82af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935941ae52952ee7979af52f0a76f31c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2402009370fb98e998080c6e6426e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce6c64439b632fa3b1aec6cf750acf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93621cc66bd040501787b90859cae768240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec631db88440c0063c500f1d7930297241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54185274d512a9358cac8ccfbfbd2727242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154ae89c9d76df2f3e8d90073efd1f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c1e911f157caa7bcd09a79b878c78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f048e7698d67879463bc68fe6806fe5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81e6b7d9678ce55279181ee67a7e00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ead574f982ca1ac1b8c34221e6643247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ded4a9233af908dcfd5ba05a18877248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea2241011fd7e5b5e0797cacc54aaf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6b8b6b15c26b4fce0eefa21596e57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcb59a4f96e48afdad8b22a8c0aa5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6c9d335baac9e3ac267da06b0b386252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb046eec8ac50f2735a4101f5304f72e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784faa179e6858dc0724bca1404f45a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d46fc408ad677dccbfa74ce54922b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb8e05b25642f861b939b13cb50ee5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0e5b4c10cbd95117069b301dfeb71257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbf29e807113c3c7e8e155b1f39660258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df814530be203641b8dda562bea0332f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beea085f6b2c657cda7bc6e3f8a6a87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6dc80ec3a249008a14e6527acea26261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395554c0844156926df506551dadce6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead03a66cc075a515bbe0647c17afd11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e32e0563fcc41352d7c903ad024ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446486d5aa0ed1d36e85609f4cf27a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04a21ef4bef2752f30eeaa227751a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e9be41d2b502e45e4d5c14212d36b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838fbfcdb9748d8c885fccb29a16f8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c767c54778b5ee737178a2a4de3969269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d7f3133844e28d3b2d8e58dc89e7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dd98a496aaa9467db4addeea6daa6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed234394c3e3b8342d6f5296076dbef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c48c1a431fda02dd8e52fface2f55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8570af6f901406e5d601928fecd06a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc7ce145101fb38d752de5a4111209275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b17db901ff6cc6d546720aea46176276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481656b35b3e447413d40c1ebcbef8b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59882a6fba57cfe0821ae80f65ec6aff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a323fd80a506fdec41ac6355f116e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216171a8da6e3db8d86b5f7918928ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce07614b94782a4c6bc6779d5baf45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f919d748e7c48733ad84c443f084f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1deb97dbd67814c8eb5a4c870ed84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb445aea2bc3b71999aebf84ba3846a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d13597151708f2dede9dc2d995857285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cbedef1bedf6555a11c690076415a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794c1859724a76de0282936a6048b3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db6a35f246523e4413312876cced4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44efdbe9a0f8561893934b2e96e9d96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d683e374dc05d699dec0d798befda68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a09cb9af37ecca799ebddfba3199e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c39876040404c7b133bb6ef187a44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b171edaf0f040c7fc3f346b278b0745293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5957bd16d4dab8352bde0cbde339ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af5c7ca99ecabf9a36d640eff321f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237cf10b0a321c8891e41349127f67a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae6631980e62eee3b1e6677e6da9a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b655d2d9efc5f46ef499d47bf0bc4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f574b4ac8d87215661bb98e2338d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5de05ae1845409904a963c167ac1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7795dbd69d900854390848933c9d91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0923b097102ff7202652da96476fdc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47b17dbdddafe923a19f17e251b2d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfd457c0a1a32715011b79854ee37c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a8ae06e134515f78caa0826f76d78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcbff13afee0351523e7be7e17547a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6d09671eb791a113474c8d60732d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f804461d01e85631c7b43a9145e01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd839ec1e601f52343574f20e5d86f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb28bd3fa2276f8e3cd31535b53627310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0b1eedf8d47b9c5080fa16cb130a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b7034c47c56cab5956f274760bfc7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495fa85f86ea0fe5fe912e1100d5b9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b479754140c373c20750ac82c6136d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c566d8dfdb6df9cb4f1f9137d493e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc5d1097d9b59250de220e8d503c77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbe6d5b5904fca1fc9569d7fc4e0ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8614368bceb43eec45109222094e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04918ffe3d7007da2861beef89e98718319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2552475da42386d99673e5bc40938320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705c864b6ccb48d047d4f43543eee20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f9fd58509ea906eda4878f1102b26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6a856ccc57d37594f8ccdcbe6b8dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d2027819de88fa706728bd70f393f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38aad4a8d3643dffb4e287e1dd201a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d021ea05c035981557581925f69a6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1efc6dffa5601f91b581492135152327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b67d64f593753ec32d6a5828598126328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1f22037a5823507aae5d4471ac858329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f2a13ca5d6bbedb04d780f506b6ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8452e4c31127c4f2a6e5b813d5a53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753cb41a401aab8e4e3dc7e76c23c19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504ff018b02fbe3f39a83595f45e29b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932053b636dc3a8f19dd43cf679920dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88636595d19dd28611550588a229625c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fe77004f05a9a4e1fcda8042e2c6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9f68917a7010b2f31175628639376337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61e19d8852385a94e20de870b557e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53788f9db493b94f4fe81e205187959e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa09d5c10e2d6e1d3bd11bf542e8d3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d46c8574bb2cd902068bf227ac15e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbe1de9168f395b4b457ea896c169a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030e0c860d373691176f96f6234dfd5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8597c9f69878dfc49b88459d47869ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87965918bc5bf1917654da001d53c96b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0a92746caf2ab237a134cbbddfef1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e76694b21fb15d23aeaffc2c821f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8718bd0249bc00a451da4cd698cc3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd62303cc44cc61302cbd32d91b876349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e9d0c7c035b7df299746763801834350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90926ce9320ac649be3a4b895000d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9512f632fd459b319c57eea39ad00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8bd3dfafbd3b4172e7c6c5f11bc6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d389376cdfe43e596d5c7579bad639354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd3350652206229ae79e006ae43e3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133049435a259768d072e6449aabd5af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbf8f0d1d3c957423e0f13b791c984357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c97108e44ebaf6b3722c2007a1edb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f04532186d37830614ea48722c52e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3870149af64deadc29874fe70db03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe819dc7d2c8347bb290ae7de138321361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbbb639ce9cf6df026f60aadb68206362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79ebad9d0e3e99937b1785b22e5045363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a43ca671415a465d06a68a364de6cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35d06f508d069cd3524c67e1230b6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb7d0b0f3138c9a2235101cb3ec165366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b5cc27ede36b5b58c723a05aa84ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df884f0d354448a4daac0aab5640565c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eae5f6964c3b71fbbded04cbcc9a5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bf4ef0e09e8f5a24fa8844c01eef7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d944e1d3b4439c69298df410c584f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660817567d81ec368d85351ca3d4f5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255d2e8d49515afa418e3228bfee90c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea980323aa74ec3a25678aa5419ab84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46328fa9940952be434f450f560484f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef244896c397a9cbc30e22c3d8f20f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29034d0ea209e0b974ad9751350e5c4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27ce83e4a9889e57b998b5d1d08baf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e366cd45576892075d3b857ee7b5db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f0d13b24cfbf80b34a68a0605fe36380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e3ff4413c16d2c7eba8baf477502a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36cf4310f5c869e636c01ea064cf4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71238c16ab5fdc75f18a4abc16bb33b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349e0fa289ae3a6fc21ad0ffe1ce772384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8269eab60657b9b202ed0868386cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe8ecc920ea1053141a2359c176e05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584711c2a8516ea660cd6df1cfd7106e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae119fc4abd24f60f9a81d55e1041615388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d205525fd4e7305afa3f7c70c90ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74db577daf8267c01f445dac74be70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c0da1e3eec9a4364c114430d01733391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac84239e9a2096d8338fa935fe7105a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861934a446219bdcdd0701189b3af5a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b54be29f6899ec231d4c2c1b95f42394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d006e2e0d694b71db8979d7a3f5b4aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16e8cce13ebc6bfac4f40fc0e87cf7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78023351a62e519bd1596b1bacbe7120397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b34cac16cae794ee07b677816b1c5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004be7e370d81c0caa1fe0c7b7c4346a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6ed643fd04d71bd39d810be33721b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeb76bc2db9a4c13acc26fda905faa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafeb2ced47849d4c646a38d0090445402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3b1971627c033b5c7662c9d2f83fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f11e31da7a81e77887654727abb2ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286602fd71e4efb415f086a586a9f454405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c674db86d2b8462f8b0c6df5e66de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cdbef4e840c1189dc3da633a95739407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b662d23591db1aedc5e44555ab874408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac005078e8c2632549f5d3457c1e9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f0c5fbf7577133226ee57dede2d6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa9a5aa8aa5b73d77af49c2e715875411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050fa527450d788a9674fc958676915412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55f059a85e7fa7957101ef97ff5a28413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63927d237825bd77c40535b63c89b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a9da40932cd56f1d2a8666d67856b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fc06fe99987c885932cb50c1ecb76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fb6ade69bdd75594dee34a1d90ccf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23c8be110626f989ad7531d6a0d952418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097da0c325205120b9505b40720399b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e60022f0003310c635cd5dbecdd61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0829d558f0a840a6cad2b9ace456753421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febb055b2053bcb56e978b31e11aec1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98903338b1f5f1cca7fadc2ba18ed801423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef0fd42890ed5a44049146f5d0dcea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e0895174853e66619dc2b96b61f95425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf763c9ca32f19cf122149cfdeb53f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4ae0bfa71f9d7c292c43e6d30b880427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbf88199b1bba2f2af87d6cd880e9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85f5d0d131fb95b08fa6d1b87482de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a41ed3bba01df1840b4a65b55644b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c4ec13470d3bba8d0594d2a8fb177431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25853083151743efc833633eb93ae27c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329708809eb1f398d54d3b6219ad11bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283c3f9abf0677ad430b168bfd3e2c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6030abfa51f8d9bed339a4f634bfc99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130913624c41294a4c7e7d85b60a09f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad28c8855173cc531273219487ac9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15862462fec1d76eeff2fb5bb384ee76438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e610b64d240c37c44a366c89ab7941b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835eb81b7786ab02d7963fe6d4edaa8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2653c88493bb4b86c8add35de3467441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed8ceefd63f306bbc05e2ae1f8b516442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503b8c7c1a19d49d74d7ce23b597ec9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eee2a16aa52e1b407bf761c788015a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722d346001f5aace758292376747041445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292b00838d33e9b150bd34cdc2ffd58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c12a0eccf6d2d0e25278a92bab63bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc4a3a00c7f2879948fab09cb6e712448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24df910bd28a5e1a8b7f15605523626449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16ba0def20373fdc43d4b9cd349fe0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09a818bdd2b085d3dfc32387b4984a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a83ceb90e0bcee35a98879a9eca215452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109115ef5bfdd45776890e2ca9cd8ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6b5a6da31efedce466eea0823b07c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1063580e989bc768de9e75553d371455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acf2a0332fc338ff528692148bbbf8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082693dc43aee8a3f70cba6c93e23b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702f1291915e5d94f7bfb936b82d2ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c743cd751119ee1e8ee61d26efcf882459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a4dd36c8e4d86e5f86e642e2a534a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf8a346cf036e8b95fc6ca368ea037461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc343bb13dfc4632eb7361d397473d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92630abc1e11d3bd85047bae25ad5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b34e952610544d69a3d378e783c3c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1670dd1f2ff0b956cdd1dbcc01eab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6299fa1203728b21a006e3c9daf2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916250020bcf07fa8250d7517df7d5d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bd1fefa3ab4fffdee71d689bc4a94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be1bd706a5c26d3e0c4c4678c74084469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944ec9dfb612b372c6c6c92c3580392470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788c1bfc879e6260ceb69a3968197da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1e44bd469ff8edfd8278edea7e99a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6840c4b76f13ea5d7e083c643a864473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9b77d9467b39acf839009cb368fae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515a1616b660ba551af09084a39c93c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6452c2456a4887e19fe719acaf8ec1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eccf721f6a53a8d60703663b3c22b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa25eb885dbf010b90f6abfd21ef436478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75a66d50ba5d7b730bacc4e0f238f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddfc7ba92ce8a64a7ea54f94a210b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061f588b0d6e7d246af05c327588ef8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872cafcbd64060e3cec93bfffdde187482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c8f6a00699a6e468ffc816999cce9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f6e79d3f9846a940b4610e9e0a30a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b600d50159d7468cbea1c31286ab09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4c91eb27dbd2af7f7ac1487adc5ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83928106bd111f8902839b507a1867ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e11097e48735eaa51b4365d4be252f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2ccd181e44587c01da5e2c98909cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf24e0a2351c60251e5be2a82c3156490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914d370fd1055e03d9cf408044f9d4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae7f2288b03b567055668fe8867c5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593d3fd22c3d87c9fd33cab770df2c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6baac9770196af632ffa96f1bec85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2f1b2dee204f3b237af1ab041c986495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bae4e95aa2f0b9b122ba580225d14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b09ce1e9cc49afeed831cd0bb32eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed4a59ed85aaceb78123208d90dca0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be964371108a148c9d2aa442e3d072b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932c3822abb7716aa0037cca4d8e7f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb818327e01e3ec8a9beb7ecafb321da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68321f49e38372f454222a141a9d84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2969f5f72b8ce14ef110a97982db5e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017b96cd768e20a81e61230b4c9f27e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d3faabdebf4d6209ac54c2f11ff26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479127c0fa39324f882c395ef1f0fe6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bbd244b0fd8bf8e3584c97787cd99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842f7dcd1eabf0450f4c1e77704a570508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2e93509611d6b5873639a188d8f5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabfbb2ae2b9bf4360ef57c15570f5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6965d1f5db412ab5b2e8678e2e7208511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8a49f04952fa23505e2e4cb2e05f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64495476634fc9cbd503ef526b89b5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69435a23ee699c5052441d0ab6ff0893514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cca154d10f2d308396ff8989cd1888515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05711fa6a72770dace45c00033f873da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c3dd8fc2df4643a4311042b340e0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087506b4a8bed5d3ef99cbb67946990518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab839090a30aeb50dc2fc03c1520556519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85e049f07e5d1411d8c2841ad66234520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becf09871349aa7649967e01b78ac27521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd39d82821a0cd71ec753c0e147729522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826b135b494d534a9bd62f8f3bffa51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdad7cef12fce6a3150f82ca07f6cc7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50986de6e21f6fdf1de39198123fa73525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bad1fa2841c52b3357b5c48ae637a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a929bee3ddd9c356129b74b9bb6e67527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefcb141e2a9b0ca080843d60611355528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886fdb740e02f5377424d3a83c1fad1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191033d11bcc31e60d0cda53af834234530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dc5aa87bbddda93d07359a0dd1ab5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaca192b05106e3a624ad0b729ac19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f36cca141bcb284c1473f9ade75b72533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ee50fe40211918a39e326f6d34f83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab4c0a4627cc4ad413084713163170535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22c8ba81afeff01b2ae0389f145914536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dced1368d6413d0fa1494fe2da50da4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1030703db5db3331ee9b257dd02b21d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a512693716ab3ea0bc50ef4965f9b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5531ff4b6ea8840fc52dca2cc90363540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2beff0fabaef6659509f17b2df371d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc420eb1481133d1130343f123ff843542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a3bec253b1ec8c81cbdd89f82749a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c0c43f0ac7e811b740bc725dd81eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a9f2a5d4cdb9400fde47d1ce9ef94545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db22d6b0bcbcb2e9cd395fdf9edd16546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07614250a714e91fd88f51f6c067d1b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a59749f742632f348b1dab95feeb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c4bf3bc0ae7f707dfb056950c304c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87705656393a6fd7b0e98116cbdcc5a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835b89a1b245a88d5d0e2b824e4ae02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c7a507715e4e088d065c324c88f87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe766d94a2f484bb646c777aecf0d6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f8fd0df2a94032e49e6d7349ff3d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64845c943b8c26fa60810e4fcb18fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9cb0326c60f31a45f5f2ae4a8948d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820efd36b4a405ac586f16fba02a23b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8b6fa035afb38a91dd111ca17dce8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542126b247fe56c918fd27a5d7e593a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8ce889a41b18d97bdea759e1c5f51560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59714402818bb465579b57e3e5c81c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3325902cb696248a7a2aa2c19debc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0069046c17557a297f227c0eb614fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91e9294eb90cf86ec29532d41f1b5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379952c13167efad8e1f65e97ca69e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a2d694b2b82a2b434e2c3aad0e56f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a0d22e8f111b404a853e50d57b7cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4424df05394c3fea9f417525ab594568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff98e3a8536ef7bbb9f23b1e861611569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa01f8879ae2f10b2fc82b257097db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f562577ebc804988acd653e75dc3a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794fd8b494b96b040d9685206d18775572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fbbaf65dcda51ebc33053b1988acc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca187026806d764a1be31979013995a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5af8d9580354503c9414e82ff439bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aa1d68abb6d4edb864684ed6a891f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f891ff17a249439630e8d7fa84dc8cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a1470af6391789681c0260e7587e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aa8632fafde050585ef054b434344579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0a305c43c10d5545ce8d21da736a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642ea5286dd8d25c3ad21924acc3ab7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e3ec8a1ce179829598e4de8d6a47b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f4c40ddba87518e3498607921ddd0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cefb3559178b695e862c726d360c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cf384ee6a58f727a3fbb992ffb7cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09e88e256de1167d95169186dfbb4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b5b44d018c2f4e18339f818e9cc41587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96b3fca0d6300d52d6b098ae71f610588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b590891c5378ff11110c50a9f8ab22589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97dd5e2103a35de4e611548aaf98b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f52d874dba4c3fc63c668b9a74127591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e753a083d09b85735641e9404c69f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74c38be5fae8668f11ba8caecf8df2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a5bbf73d7a6958a8a88d5460c9543594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc8581a2ea753156f914bf06918af0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c0bb185120a34837e540e046d4c40596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25074243cc9ed9c3b2be2cf8dd9990c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcad65f5aa57168ce42b1dde9aba687598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f90b2236fa075b8b7ece14e5227d8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e5822377d56284cd9023676848809600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce455873cf7f6c45967b64bfbbf0ed13601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dac2eef65fb682726c91d5b182b7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e249f8b1c77a0cd3d60decf13fef67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c826f60a20f05a827cf05e04c786f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d34babe680cf13b3acf775feec9f0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198e5bbf562ff8816c494c2da937508606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23886f2dd22f80339b7997f9da0a0ee6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fb755760bac36a2650c6048da8652608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4730c5ef1007071b18de9b4e144226609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46d59765ab3bd3f541eef0b5f23e08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657cb9a60c72c05e57a54c6fc0865da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c680337aaabbf6892e6b9a556dcdf7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c487332102b46493bb5f9810c36d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936416c259e3fcbfe5a382cc0022b053614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18887bb729106ac007078126201b730615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1d080cd6b1c875f04cc28a3e0479d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729718fe6e0a02be29d1cd4de2e9c509617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0989d4ab4a1a01fd40d6d58582d986618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2d51ca9a6acba2475e148f74d1904619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6fcee9e53711f0167266612a76317620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dd04a4ace028b75d962fd3314fb7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfdc9b42ac158483abe14665dba972622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16c3973f57c6a17a30525314676b25623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5cee15045c12d36e3f024f066d3fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb2f3875dd030a082ff8caab5f9752625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0bca3f38d15eedb4da21767c320f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c86da9c8ef003be29a8aaa46c7fdaf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad888d1d8dd86198ecaedb4b18f808628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371c3aac04338f838fdcaf43b52b7aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a234718b9af1867076ea14bf98d5e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044c875535144004b8a24b0468f3442631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c7b9160856fd0e9522f026439df8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54ba353a933c3b8f3937c721fcb3f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5171bf5d8ee4c268875b123b32917634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48374803107a3c4cf156c7890b2fb6f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecad0d2300f6605b89a706d31b87b85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093d4838818fe6cabec174f204eee69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26b5079170332390890d8634c48d2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93d28c283dbffb8b81add65cbe75c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1d7714fb6d051b75eefc3d3cd7b3b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0861e4a40aacd749e2aee0b96d96a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57a39ef44f7a24110a563b2c310c9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65677898b0bf1b71af0558cc0f2a97643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6149dd85c78429fdb86269bf473857644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40143dd97ca07d03f54a5d7f38574efe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78efe5fe37ae230bd76396e271851ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f57003c042ac02dfcc0909fd6ec35d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2c891e9c03ec9bbe038feaf8a3022648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1019438ca5a51f6f631da99f00ae8b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653d97e2ec725f2984a43cbd796ca42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb40b55ce0f78d296194a6703f4910651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba98e0d544a6795d912eecdb54c4ea2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd9ee95b2d73aafe7f3a59343a9dec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0132ba4bacadca694daab41f106c82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8bd1093ec21545f2edfba07e54789655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc79a15cfa6827182b3012b45e2a9ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061dcce400fa251e903b6bd4d7e2605657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f29699fd22a124574534dab8f358e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5e0c9443928d452c7d7b9e36cfdbd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c8bf921c3c58e495a55965b92549c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4c8160bf2cae2b896214fc3eafa72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e106e9ee3a03177a8829baf6ce7e63e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fa7fb45214209712d0a6662090c0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4526fa59a73bc6d9fea549d45afce4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542973df4509591fe063111ed8ffc51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31551ed741692e8a799571a0689e7587666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633d1bc334c90d9a9aefe8e3377692c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b89b79e05e12ae17c4b69af5cdb77c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02661c3d7611002131295380c5907faf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb188d270d771d15512ec1d5262de45d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081ee5bcefc0ca96a12403b546728dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c65ed4d8faa76b79e140a7d636130672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a6a1eb83aeede2caec2b70b52a107673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc04209af7e06beb31cdaa5296e215674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63306e70a44983680733dae3f4ad3fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca7094fc28252f5a142323eee1d82a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba42aa10bbabf75c4c1725f4850ca00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc9fc685314e9fd52bff4793f46134678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5eff937dfda2fad331eb8d31620f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ab94ff6037a022579693df9e9788c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628925c0472d442603bf7d42f4a86e22681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de1bbab2c744f335a838668f0522dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ba939829cb2717eb40dfba410429a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5358b7fb4ceea90a0db311cf4b91b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0999589924d91f1165c2b67845de1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1033cbe229b3f834f3894b7752d47c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608c43b65733cbdfb79b43d56efe289687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524dc58a0272358ba16da8e7f7f5730688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938c4ca15979a9072ab19c71be4c8e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208a86c5d372f2979f6835712cd86dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5527c4c62e4a4fa11bcb6ced8da5c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba079483102b092cc653509ff804002692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6215fa63ce833514b74a8133ee662a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cba196c221e70d227ab27e470511de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896e1aafc0a4adbaa59479f49105dd3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7df6964a640ce83e687753329f6812696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddc7ad50849ef12d05c280b918333d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886f0fb2842e365a0a596fab91713d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6edc5ac2879e6de554d3397017357699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31dabaea9c126564f07e239609cfe1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddba074ead03a5149e85aac2217f9d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360c249a950c1c700ff44568762aa6d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae4841179291a7c8801e8b6ddb8656703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4500527d10c825dbffd0181fdd827f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23978b150fab2b0ebbe33db43715d763705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd53f9632844c3f4da29b98702bf22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2ace242294edfc6f61c610a51c7e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bc1fe846a6efdd17d0ac5790b0c35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979cee24f35d80c90ac1360db3890e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6061c4a17e0991fad6fbc8eca58b3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a7e43855700be62665069a47137e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aade67207394c28d37bab47dfe49c53712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5bc48dc9d203904752b8cea4fa692713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231bae937cd6d3162c2b6d6e9c1bea2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64aabe2a9c47acd3bcb718ac6affeb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2134d5e4b1f23f0fa6cc451cafffc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faecf4cb43544927afec5749aaa4cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509b9bd13dfa2f2f8f3e2316f873a24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c2391b1b8bec8865ef27570c5c1bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0179c64ee23490c420f25b8fa0062720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8568f0477537865a39a01e165b869721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb9d86be258b6fdd29681d4d39ab75722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31358892a368f7a9d7450bf92c8217723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ade964189199c81b7d0ec2faad1d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf676927087a6b777340dd8ed9d566725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e230bc51f8597ef5f8beca252e5a64726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf615ecb301cc59aebfb6aa690341ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184c36ee321aef5266acb157c428034728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51eedd6d4901ab395653f2dff280f11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c320ddc3272ebaba99d1144f07720730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaf10b8be976267b5f41395c1d450d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00edfa22947c17d29d79c2d6aa1869732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec7d592a71914310207316136be90d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a29f2414a40b18846c8945d85faff8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd314eaebe71abd1692832b0eee496f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3912a4fc3d7dfa35f24a783e27e93d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499fe837e972a89624ee02821939e91737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1ffc8dd8e2d46f05fd19903236f16738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935014c0fcfb03c86b21bd2159a0dfb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93362004cc6dd71b6a82766b9a23e581740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7613ddfbc1818f81424b78e7173e67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f67313a2819948464d113d74f38f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a727ad6707008d472d8dad4ba286df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a225e304dbe57801deb80dafd66f63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3fff394a51f149fb81f3bfc2fec81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128c6fa5aa996230840426245f9dcd4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a573ccc4f5e981dfa001e14734963e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968453ca31cc35b24a966f4e85651e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35327db3a5cd8b39970cea703757f98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dd88245d68e85f1ead0f85b6e1762750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10905dcd80b5d515602ed01ca2ecb89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969687bd3726eb41a9ab28af4e6d9dd6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acb4362b56faba066a5e3f0895d282753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b502d9e1f2256d6858eb5f45042f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c30311226a6ef542a3158c8ffd5398755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f948ec05c961eae6cb5362fab58b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345207a09fa145b6cff45515820f3d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f55e1bbcfc932fe40038baffc8675758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287552d4995d14ee7061c95d8d8d230759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad56368c8a98097abfc1ae561b2aef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2380d5a13b117290f70b19b8165c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aef738738c4e8122bf89c893599e1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495bc840e3e47cad6e0e9469b0dc9594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32463529f3ed5f78de8cf6d21eaeccbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec1ac4f0a19b82607b43c568ab81026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79ef3ddf942ee4b70550e9748e55ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b5b952ee6f2e78fbb22196d2f8d578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d01dcb0f07e2f827cab35af5d32c6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e095a6b0a4f37f30e997de8809417a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c7f5629069c135fcd72706b232f5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c08e74e5c91e49d2d4b0d1c1daba5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f21bf68964453b3c96b99ee94ff4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ffb5189aa5eb6e3d8047153fe298e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf760c610c81530acb732a6876a344915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54a2c2bd7d81b7406639b32e4cb46516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9893bca09beec2f5a5ffc8035129d9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731331aa707612c9478f02d2f7b1db218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7bee424312d564e5f5b9f3ce22d2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04238265f7f3aeed070205cc60dc8b7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474b8961d4a6138aa55c8f9ad6e7d2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4759d818ea835cdbd712ecc8a4cdc7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570330cae7b88763a11877f17f8d146123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c014f44e2d7a44ec87e78674459ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b6aed3d256fc064a38bdccf0e4b4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1424b3e17ba3c75036985ac276c52a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca3babc7867bffeabaa291a39f1cb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24fefac88fa145b0b06c34ffccd5ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cc39d56890984d14715a0e0a4ed7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efec70d1c04a49575c54aee2ee7ba630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426962b6aff03e43878e6a75eaccb3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e01ba0c9a9576498ee351a3218417f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de837cb448ca9e0189e0e5f7951e7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f503b26a6713ba35dad24702fc1c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e85e30a9052c79edc204b624f24d6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e75230e5fc0da8aec4d279edb490436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef211d7120ffccff67a2418f15bf3bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a1b956dec4c9bdb1c2e7b10c3121d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe512f4ed4e75939229b456dfae809939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33001705597c798051694588d2bd517240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f5d5de2a7db4d5cb9eeede1c97c0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acdd7c71e284f7713f6ccbd1b001aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a81cee7ea2439ff1041c1280454c9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452785cb6fdbb566a4392d974b5a3b9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9577b9f9186114b030e47d773053d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a19286c101582cc6427c551b8e35d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0418f0b0e5038e79d62b68b6788f9b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01f34dd086edb5cd89ea0bf1cd7e0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717697f0b42bbf2f270f4d6b89038fe949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5c26352a7ba5750df6b13c386807650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753dcba8dde9fc3b6f8129900ce4e2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032475231df42f6a8f7f8117469c47b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f0e2422700a855d15a327ff7077c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e1cb860d1d47c484dcd98fd9d4c8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48c0ec68209517a407940b2682a11655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69891ff670a15f3d410996c2f7e57e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca78191456f5d075dc019df1c72d18657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a42c9ab4a0b634405bc6a5bde1ab1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fae95e691c719efa48ddf254530a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddd8536b07850c5fd62f4464e6666b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed8fa4224211ad24214b7c09e5545a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb02d73f764daadb8ae4c5140da46562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f6d440df90999790cfd8f05ce94b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f74dbf431b1f517f8de8cf4edca8bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63604f0dd7e7db323017d675e0568d6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c468a65c251906d2422eee348393a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbeaec41d9904d2a91127faba39eaf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dedf515cf69884257b8bb2b14fefb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e51e17d7df6bd4f411a77b3bd99df169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d9297da96b52dc3adb8abdd8bbd1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570eb1c16d69bd3bd8fe192999a2ba7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314488f0218dba4a61101c36cee352c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372fdd89a84143a6e9f1736a0486b0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b650521888383a65c4e54f7a2847d1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1989baebe4fed62644e943202b50ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc2b92b2633afc3f0a5796e1132cdf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1de43601a9e937de90323fe38c4b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b53bcdbd4fcf12358bcc278032dda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a67f53794f082210e14e73694937d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550bc57948641f55433f1a21920c20080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5748543594fd8f017499991a4ac2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b25ca1df5f938fb7a5153d00d001982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ad371c0d0ae0d66025b347b5cc38e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa435e053e9309d7d248c07573fff72384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c527dbf62b177419dc02260aa9b2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc32e82452fb4c71131c80217fe63b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251ee7207cd0d15630f796118cca69a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591a21e795139400e3b33e64ae0c24288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccb17e9ce414b17fc62d502ff6ecb589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0468cba150bab033b6d7891218dfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459077b53e82380aa7998a1df9c896d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a8c2a37d9467d8f2d00c60f21084492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8bc43f2671c8f4ecb7822ddcafb8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5643eab15699ecf5b45b37aeaf03a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827f590f7570ab6e057858471440ae395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b242ae764de5d8b299d929408ff7d2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36ed828fc20dbec87fc74fe39e608797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3e1b9df65a09f1afec3a0044ed18698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5accbce9e59ab1a568d8340db4c240c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f99a6a911f4aea13a11448a08cbf9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abb76b00b7c927e82cb3ac485e6421101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4dc7836bae1f636074d2ec84cde3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa531450822f3176d0931a217042ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f77d0e7ec813da6ea6d17384050fe4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c31d9f9b881d1ba8b9b7835126b08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f47fc742b85c864c4f3b687b3f866106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26960fe55150de2b33694eed6b91fcd1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36acdaaba417b8d2a69ff569fc46f5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693e585c3c806760fb40ccffd83f7b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd5c475a3512ba175b958e90cd39f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733127df1eb74d5963e96546b7f55a09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b659705054725ed986b28fb4f6091d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dbb6329de455c3e5c572abe474d13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604d1953fbde6259db1b5e2f47935fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f74570b80ff13e65b14afc68cc89de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9d469fd0131afef6da4305243ada3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a72eef628ad23d89e69c208ad4ac4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d6cf0d81749523b4f879929c86a47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc170dcf80d300fd398304fa0fbeb803119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed335b320aa6ec9e2337a920ee00009120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029c8b209384901eebac62e4c79c66a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58108d44856c4b995a53ba8d1f5d7345122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b8b9bd87e64594bc3363295a4d592123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4fa0e9c1265d48d1b82baa3745168124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c21fa7da3ae34b8d4976c7982f610e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b55a1b09e1d3ee969297d3849a600126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958d24381b67347acf89a8b52a62f5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7c1b92b71da4b8bdb1d4b6f3cabc2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3bd24e153981d3c97ae3fd6f77db4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a295e27d62ccd66c7a2f249aeb20068130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edb989d05328b945489e09272e0961131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a82b055b0b44040030f089b43db42d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba1b3bdff3e13d65f3f3a5d7bd769f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437530b641b205cbaef9b8a1f34168d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfffc84c09b778c2135c505b0cce31c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39fa5183efbf9c527cf941c28e57f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ce164293d2e9c6a5c0be2edde4ed7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddb17d8e6660e74b1800cc49fb6986138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192556cdc19cad71077f0a0df3083fd7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe24365611c9259bc5d6bf501d1bf39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07020cb41d08463856c171b0b9f573141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a533560b7c5ab36dedcef592e527d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450173af3a634a30136fc0a6c164576143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bd93ce1808f875c165125d950af67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91926434bb84acaa0e1fc8d277cf20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f80a4e9ee86b592160455aa1c52e38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec40376733ea7bf799c566e17a8bb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c9d54a268fd91d216b7d3f8cdcacf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f790a829b1edff9a1e5d4e46964cdb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9075c9b67b466accdd9b8a452d2c4c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20e7f435721ed0f3ecfbe11f18c5a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fe395f2c2fbfed31e552aea820a91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f86c202d8b9b1b2e38209a6846fe8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72c0acc5e3f3cc6ad052f67a332672154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3a51fc4884276166b289c43f705a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf324eb53fa6fce20cf5e03aab37f38c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65ab7d10566a771a5dc08d10e227d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94f3bd63b6b277d46b8e67c4683c8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f72ab703ff1c8370c6f68ed735d8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2de89a93aaeacfe11cc39648c4f7ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21f81ddb6074b0015552398ca37376161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cc35580c73af44fffec8850be9366162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665208ac72b02613d5bb981d4eb425a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7ab4829f237b25e018ab0d455244c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152793b16e44858d30a8e3bd5c38fcc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b7ad7df6e6aecca1649a50f97d20b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31702a717864dc4b35ea8432813c6287167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c080928b48363e8827dd430b9029a39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64e3f6c4ea9c396b0b3f93f0ba5ff3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8fb02c85ad7fc3170f082ec6f2fbe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20e5c70323b4f6a769cfe8eca7f35e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1a599ac22cb093d63bd15d3c2e2da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99d5bff24ac3b3c21beb4cefc70321173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89236bc0dc32b69413492c0ad3f69ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dd999e81c06998e5e653f69d6671d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281e34b6e2422f8511fe34e531dc084176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fd41308c669951c8c92ae02420820177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea875d102a622f33424acab9fb81febb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c469f1b3d88a183d3106633e9c68a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83a7a16ebf517899caf6814576278c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be606e018416679fc56fe42874ebeaf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735069d7c86c13e65ccb8f21c7ffedf1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185720c2a438d79f02ea52d3cf2f25d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14c72ad10212ba649cff58c13a6d6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfccefa1e2fd5878bd60f0d2318eea0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339179cb404ba5f1cc7184630eb3a13b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db336b3eff137e65852e040b2fc391da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bbf87c0510b0bc619434958b7bbcc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e461ce1f58be8a235a14f3c59db4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010cc524c36f79cb3ea51b23d844472190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c37fe4794b4b419abfa5fcd700f77f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b828341dcbd7dfb4fb9a8164a92692192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a6ae891c3e66d9e938f16d2c294dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3b398e0f000a2777094d05a38e6ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940578185f65aa31e2c055084783c8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4adbf319142e5b8a46ea69caa8ce9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43d4f2345b5448b12795a5e7ff064a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f097ad42f844fb0d27a11e5df29c7b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f2d4398a732b00aca1438b68393d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212e614679f4cd1ccddeb688aac3026200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76ad9c00755d889d6dad3b5160e776201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b316d33a46eed509b9a9a7a5766a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e381312123197bbca8bb62377cc1bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd3179ca9c197654f5793c5ee8d992204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ff13e1f1b6cb2a3368ea17d77bb9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c4f06d66833ffef6759c11ec790ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb33746813014b5b4bb601e94ca641207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91960a66494258c1931cabe85df2cdb3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccd896a19e51da0ba0b678b8e7fdbb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20334b35e47314d446b1e5ce86b2780210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ae11546056a9079bbdadaec794072211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11096bd8388a2ad75f2a10ff9d51db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21749a2cc1f77041e9644e0fa7a1b129213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea86904290564de573f7c3686fa7f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf1c488fce4e6d6b8b6c1f9f21bbad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ccc6d83d21f1507da57f2ae8954c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef0e52e112ceefad32cdf1fb63ff06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2467edee753f7ee3241013f1d41c1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ae6c7a9c3bdb100119caf195941d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189969adf7c071217056a5eb53a998e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdafc01f6b8765b82de484e68dc1573221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a55513d3b9794053ca67340e6ff19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f293bbb5ea5c0a8d252c4042e1bc47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696c2f368c1f1265dea0d94a800bd88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b334047ce7d681c4a1c68b8f4b7263225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25356d61879cb91aff2137ab0aa0d18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146c1b997d6b4e99e57bca5ad293e1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03ddc919fa9dc56d9639bbfa2b623b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace95e418696b95e9d2e3b4911bb9b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5578d04a9158e3c65e579118b6ca543230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7dce970da79efb9ccec30a1524798231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b08dcc25a1ab97efdc6834d77bead232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16ff52a849587aed573f6d4cf5abad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7b4e6f6ac8f321d888214dd7c9b63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bf550806c6d2c254a1388dc36d0f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bd34e145c3f704b05929c932a0e5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e7f5e5b6584216d783833e572c071237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4aa4b01d6b13dca3aba8a5a8c61fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7455966a7398c4bf67adeecd52eef11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dbdce81d1998e54f434667210d939240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fa662d65c5fa6a5d0534d71f29c76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4219b56590a05b05bfcb909a3ad964242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2447607bafd4bb62dbbbb02e90799243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b4105673f2d34f154579b3628d2ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2aba6886b6795c39b6992dbad3426245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a0fdedaeb20248df50e40d302d275246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ec22828b4d5442e6a9befb8a6a095247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dad3eafb3e694f2264e3b2d037026248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f05f90592ef2e2129e1d9c26235c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac865b487d0daa3c15999db4d6fde9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a54be33cf4fd39405b578905fb514251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38bb496f6765b0a8149c7ee4af3368252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efea1367906cb67a5f21174a4c46059253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b7785359698c455b204b4685229f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a6dfaa786fc8ded3e9a81fc4421b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5e4069240951bac3bdd3ef614e077256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a53c27eb50a06187bbcf2467e099e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff57e3991e3691547dd33ed25e4630258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778081a35d3a0226967afc12892f8f63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69055c58bfc6618cb8e1f7d76c5db7ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774e144b69ee3bd40ad11abf64f7df9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562b767f91f6bca76b30556ddd779be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f155478b3bcd5906c6b0f3266c3c54b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6a686f132aa4beb979b329056c4ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd66310016642316be791f19aaceb2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0039206f5820609312038531c25ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2519d6ab5e9fcf0ed51c6b323f4b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2194c63123ec8353ed8e7b1a21995d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e3d698e956d34fd075180b691fa1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11862e7d488f228f7a12b53acc58662c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d8a152cbd6640d08b9e089ae15cb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407001d21c0eeec88cc1bc289e192dbd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591574f5fe59d937e877fd021055ad1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63b058672c8d1495d4ebd7e88f5eb7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49662a80b876e518f07d1eb51c62a46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649796a6071d8b5cce3f434aba32ee86276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b74f475fa4f2fae4f379b4133dba26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759936b6287e9f179609c7ecaf0fed0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f258e8d58e54f8d324363d4bd1184b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fecfb3e376d4430a05356963e17b76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856f4d5752402f16254745d7eedddd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44d0faf6dfa76c93d382d27f770218282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c64c70cc3c16dc55c05505e3694c17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f98189f90cdb115f1d680591099e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5295d456729a80a092c639a5d6c762285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ff058a799cb265864ec3af39ca2bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03bab3436d1bac3114e8a667edaa54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06763892a50814633d55bf162679296f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd29442a6c588753366371354e1c685289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586910401e90f6f3b312a4da19440023290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72677f09e54d5f7491e6fd4c24c30a7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a01a75e127754c10493320dbee2233292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5c3696bd26fdc450b43144aeb0db7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e764a014f221bc472a05e570680c3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47380ffb2bc1f802dc3b97eeffbc614c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd5fdcebe4b36ecc714a7d38e28432296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6b617ac967b4de471bc7259ba10f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cdcafe932b44a0d7c0cc56ed6f336298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de38c0402625cfea36c4621812727d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e5c9253100c50cda4255a449497cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072e5a4dc0110d9da64460da74ff74d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34928e0463969fbf336d316d271f17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafcd494edaa60aff697f379df4637f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8b331ee6d9c7b4fd52e8635c9a190304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8954d13790f4f1696ee6950a8ad977305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed55c85d4b49edd492fa67eb071ae64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5db046eb77957d5829983253ccfc4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b103d0c3f56faa247a064b513cd92df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2669870a138a6b45c4d1d14fc89760f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ec2f3729f2bd895bf99e196562fcd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c15b6ee8134f2bcad85cc7e6a33fa2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef94d707fad6a75d753abf88417a3c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052f66e43b25028d408c081ad8feba1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ff16d0f92de3a112c3596ba81eed3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49155254f872d5376f5913e2b679860c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e59a2f3a70c675ae269b087f362106316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16da3d475598fe0dd03c263a098213317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a092bd53b3af38d4978b7571b2d9372318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf36a9e5670e18098f1143bdeeb1ab7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935b1b465cb94a67ff855c5fe742a27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f36628213da2db53df6d90d5a730f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc01a088aa5359b9973458a6a745e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd25eddd9f01d54f1941e3acbf93f3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527da37662a5f6f56e42057c518ab90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cb5f8a3eecaaf24c9fd69c4c1c17c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4084188bdfee56ea3a9f1494ab83853326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0867399df0008df6abba84628e3fa2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9aed937443e8f2af4f887adbe29bb9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf65626b34de992385a4d4c1b165c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088a7bcfd1ba907b5f1685f7db42988330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6029c9b7285c379388a3054ba484ae4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889bb490274b552dab11317e519be5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d9f7687031e3f1dc4f75e36e20e9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ba08b3d0859b0a36d85719e2f3e0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681f8915d892f52c418d82023e5cf37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c33b9f1e90ca63792d37a685e0a190336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d164614650cc39b8cda8da22d3c1d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c54e070b999d356a8bffd2ea3ad04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88423d65a2eeb5761f68551d677ce18d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea5e37f5fc1ec4508d6f0dc698274f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e021e99ca4e0934d9538d391559e048341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d64451d96a15646bf630bf4e9e1c9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675e808f7f01a99a8548e21c7e28208343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae171063edf3858b66d9d1462dbf25c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b7f87a39c54ba2ddd6e609daf8165345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ba8e379e375581e5d0539a5188ac9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618020c275514d96f5bfdfe5a61d4806347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3221e0258bb04de9b5a486f3c66e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8b496922fff89339db8d76d44558b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6266a0a940dd45eebc087fc1fe2186350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30511a6d2c7aacf6f61654fc1fa298e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9ae58fab92b5c1160b9570c43d8f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72188bfc71aed2a5126050c5a5f3cf91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175882d227ffeec35f4398aa5b6d60e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364aa9cbe42a38a32eaa8be33107a62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ef56a4b73eb6965527c303fd5eb2c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e7cc85c5d5b3aa468ef7d7eae16bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dc0ec0dd2237df203683f6787ee4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3faf3c9754218d5c79d2708b46c51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcc79d715a7f730c425718c1440134360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfb5fe212c573468a1b2c7f768e5c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dc3b1055aabc0bc5d44ae4e11bd94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12f4df0b3e9ee71eda5955032d5914363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff99038432314c4a39935268ef9d1b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c20eab9b0d602b33545d15fdbf1ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112f7b8519c32ccc38b5bcfd1c235e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1fffbfe4fe1cee71b2355023a4596367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526776afe262a246ebb4e2b5fb70b32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7d56644c716b253e168494067482f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff37adc4126b93f95e2e9852e3c0ba6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e3983743bc04669638fd091d9a1fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca94896b8ae16e3aaedd8e68acf4f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f54ee3d08bf42c790ed2e143e6ced373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea965fc62065649c61de6db82cb1a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e1c0be040d19219b1f7d3374c6686375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc66c91844cc27316fade9b8d77ee9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fb16668244e9f946652ac44541ea4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8f1e172ca20192cf70a7a8a44cf97378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164771e6a7cc2f1775b999451c2e43b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace9cc4257caa34c69578043e2134d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c456fed3d79636716200008161fa9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc4814107cd98f573a47d67de4f077382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0169d2710a5e534ded24c31bc502f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b531932a5754fad6220af73f9658a2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70427561633878396bd7ca60c1beffb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678bfff9cec112e1389e5a49b0f05e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5a2c91da0e9637a49e9bd17b4e8ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc937f7ee661b478ea6cb684bec1ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61043e115cdf2e3ba217f8fd98b55564389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1177b45277c784fb95146ee0970c24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8d02e55d37c12b2186c25d1f3eb0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3148af3a199dddc5467d389f93ed66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15c81a169a9eac2c507c67c6988733393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73138be1d722f310173a22e2a68f2ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec662af6656ec2ebcfb0994f82706dae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf952dbf6f8780cb08ce0e3f80ced3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bd661800852b173de76b680af9b3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc06aa16427183d1ee2975c4328a13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941cac458af34e652f6e328df826b24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a9b0f55a6953e1149926967815e5f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505938ba1487ca4a7c2198ca5aa8a2e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867b3945f4ae110701e0dd2b05f8d39402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978da234ba06d20493d0fb095f44a12e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa80bb125183f7c0740c6f7557e9e86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290990a5ba7da0e9375f749e3af5a84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b52e42c662ef325b456d4db8e4ebd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979025fbcc575544f02e68fe04460499407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7062c515f9a65020149ff71e7f3d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c58454f74830b85c7c9df1162ce46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5b45f9f396855c8eecd32fe6deb55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f5bbf288d7a04ce7939491d7776d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1db783fbb8b6a479707f7906a1f51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7fc64871b1131530813287fbd6fe8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e5fd1ef23b8e450cb70e0801ec9c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dee40e5029e877ef956e97e7fb18eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ee5e7c766d24fe80a62e68dfc7d29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12d003e879adc71d983aebdef11305417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3de4f69ddbdc0013762bb3da47427418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1940433c458ff78bcb7da5ed3b2e8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560404a6ae1eeadc17589e5ebc9bcd5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791ae1d9eb11c7134431fa4b6d75f2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae20e81ec03dce5c5288a89d04d4e49422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea4e2866dcf08e426e3826f8f672e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa85adc1d9216ca5522634d52ebf420424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3fea3ea85a7823180a660507decfe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d2ccb6087c88cf38bd2ffb19c6ca4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c53c2a84d25c56b28aaa11395a70b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8309d466c738038b0d0b2e9f4c48ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfba24e0b682818c480267654a02ee7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b46a4b48a6a724ed9fae744d652739430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0064e2663bb6f5f52eca4592967e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac14290597b0892c08f682882f767d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2079361ff8431f0462c9e76fbeb3f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87465726cbac82030bdc254615161e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8badd846f22f5aa318fb804372081d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6f96a9b2d75157b4142c220d4df47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f463744fd5c77dbaab0137e88192cf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb33a31336becd845e1be77c10155c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8fbe54363be0c63e04b07d3ab7c85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5cf61f9044aa70e233007b396a595440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcf771d050e3ccea86d835d8788b47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c2c1e91f2d4ceac0e7f2480b3832c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261868390b50829da809847c776a40e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609ff9dae2258e887cab7c0123223da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a31f91d094fb0c106fe1efd88b3882445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67ad95cbdaaff8d2d2d40e01e970dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e2dae2ed472feb48d266f1761f3f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9279e066fa2151054762030e5fc47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ef3e2464bf48d06fbaf49a456b472449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080511c5f85ee0f4780daf09c53e20ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97e26561f2e321334135499d87abc2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430c2e3ac91fc7eaf037236e60c3700452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae4ab0fb4a0a2b377d3e14c480d463453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6162a31448e25104908a2009a16d0f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259307c7a32e5d338e8e63b705db5231455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6047da4a1e36387d1bc2bb0a69b273456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a3d43115bdb73d6a63d9caed5946b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb86ed794af4978a0fc0e6ffde1b25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91b6ed7b887448d3e126416ed73162459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14dd94e70e90b8ee51dfa9ccf12e29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4c7c44cbeb7638f7c47a955fc2fba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cb0f23e35a6547048a6d6330efac7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d3f1600063fe6dd7df345f6782250463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37c89f4d2d5460f793378c1be71f60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba818ebc91da4b22a117bb409d9637465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba814b5bbe68d58e43d1aba85f20bba0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a18d818c1e9b932db5f799aefc818467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687846b9f7e0ade336cef527c5c2e804468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fa1f5096a72b58e8408585ee46cfb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611612a2ec6afe22ac0441b1f108e9d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755df6717ec055997578e28083cc642a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00676075adc1a4ed46560ac1a5d3b6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e29eab5ca13ad2e0db6b0b59b85dd7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e651ded4fbc4c3ba11e1d1e171335f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f960916233b966568d73ff801e3c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5383592088a61984994ea9c88cac7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb80fa2f58ff7c2d14e25184d293e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75970e10bb9bf53e4bf1671e00acbf5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92055fb4150ab7fb23346d1783e245479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf067e2a058a6cd4f0d2253ee1172c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526fd1705cd1960275162416283f7e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12cd9f0c463c40e4a08e901da97dc4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1017acd529f082d69361f83305ba6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e04e615ee334da36578212a48c9ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a761cd7032c6fd38f190a067a00747485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2db156ef4ad2e7dc954897b3cddba0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4afe15f1e77b48af49afccd63ba10b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a956aa2f46348ddbfa1f6459f54dfd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11947fbb6e8566a74a4c94bdba36e965489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf7a943d115ec992a1105134c3f2fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eebf13274573c224aa3ffd2e36b750491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45d8a6db10b4b635a32ebe2bb72adc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56fb883028f7b192c11e51c79aadc0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4063c6f50bc1dba1fecf0bf6c90a20494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98774fbb82080674f222d7a8df6678495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eec16a99540c06c04d19db497ddab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff6d3c3caf1f886212dfa78ddc28d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82c77129edca2cdeda2cea01cf6e59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d412f151fb764f4ee39faecaf7f9278499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae20c035ef50b35888965be8743d09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec4fcdf0cc4de8a37897f3a137be1c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7b068ba06ce6abe754a9e67984387502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e122c6157f7a01fb0bfd47d704f93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4106e057e790fd28aec7383c4f8800a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7112e5bd250a5c3d595f993a4317b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc403d71386980f6d503eac9022163506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650db64173cedda5dd977c5eb84c5cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca4d6fa534d9cdf89dbd7e345bc56d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedb1d7044390b9f81cfd5945dfaace509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee47750d1c8d2fc46051fc6e4534e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503356b49f01c949b9ee98353148987511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f14e6efcd8b9c61b88315baf3bf1d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748948a5c4a78887921602be5bf7cd2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228b90434078a6ad5da197dcba7a4de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f41b6f05c290e7e00dd459a6e23b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc395f66e7084465a6125319b8cb4f15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e478bfd8c09e224772275d54cff43e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3161ab6e9fe208a6dff5482c790c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daa4cf83c4e038bc2215084fdd4604519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17468c9f9638fb115977d11724bd84d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe4f8991131181e54023d9475deee0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bdbebf83a3e813e7e181db328fa76522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21adb1424c22fd669e63017fc49e38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62dd18cc5757c7cd8b44bacdd95292524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8e655b9bba3aaa25bed79e00230f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934309ff9d5bee79b751548bf2e2b632526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0394c17c3b54da501b68af533e3c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e66cc2a911a98b9b0d8a8fbeedbff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c9b1de4d1708cc27a7604dc1086e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517adb80929a481201ca84750e2bbc69530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2fc1b7c34e21830353f054bb48ff1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26535a4d552a4f5c9e416d9da2d4e7c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517b5a43006f8c7412da78ae2c30c74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1749972c591f3bf8fdd7d453544ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e4d28900d18c040260ef0e1b8eedc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36792ffc1c4bb24b321ff7be0a722cf8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860196515ddc78c962f4ba7a1bd61cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6246425aa775c858363f3742381549e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11276f2f40ea06e9298c938c51b6a4f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132b11af7aa07cc3a213bf5b1f392ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500185001a7981b7a58e55ae5b1ef536541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1520e8130d96c8d191a4732640433542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c412b5fdc61882ee8e88c402f8c79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a87b83599491e77ba951891f4da13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f01dd0f167c58e24ba8f8976ffb927545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df42133c251787926bb1037855a01c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e44db5e1e9a76948f7c1000fefd370547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf29d0af78da67aed35cc9fe44a9aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2ce8a8ad83eb4c30ea8834762aa42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f992ad0f800540a27685cb4626b0d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23612028f2b7791351d9cd72c34d4bd6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3d22dcb60085c728ea555c1744810552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f708e5b69ed8182939c7f2fb740e30b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455890a6d89ac3a1ec62605579c6232554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d233646450315e9d8e4ba7e7a3eb3c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a36ab778022c63b47927cd5fefcc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780e4cde7242b3451cd64ef9e7356bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4be23ffd1822ef7f003406be412ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c0598c2b96307c5b3937283d4fd2b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37585b278544f587594fce0afbbb8613560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edbeb9f12ec5f95a6a38889379f49b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d57f6453f6c9a807b8c5d508fee4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d530ca0e1a2eedc765c189e784a63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a3a8d90e059e7b9826859cc7527b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77e337298de3173125334116cad888565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93f3eb2dba440303f8fc436daf78a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7be3468e5d91c2bf94ecdae2a7e4d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55206aa7e1c52fe02406d3d09fa2be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c872d918a1a011e4dafffdfd1810c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135eb6a4d112a2ddcb3a05dab07de741570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a0990b7200a96ed5a0b2099ef0cf0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6978540257a93e42bd0d5afc0e5ab09572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d459bf86957d6726836b35fa1fc61d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bd6666377a033804aa233d9585619574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdc02a6b59f48a7d7dbe6661eaead8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e51d3a16cdac5c672c0d16ecc3bcd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977763e74e1d08d8431220fdc1f7bd3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c4e0324d2ebbeebc6f9af15528a3e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cabeba0d5892306a6af8423a2d2ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a669075072f2626336110c86f3d73d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b42a3cd2945003ef0c510659c56e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6746434b4e06f1280a28c897a36477582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb92380898256bc73e778ce033c4b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d445ed9a3ea9f0fb11f5971a19ee7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebae88b28e2bc581cbc0231881bac92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c9c2373f00229d773e0b26d95b09d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2596916084ed84ef31437a54fc49ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e7c9bb171b3eb513037cba0116d72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3457e45650f452778bf3b2ada5e1db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fae3b7bc5c2c4636751c7429da857590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed197226ed6454242d2555ab973e336591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6eceaa34c48f19f74239649701996592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483ac9e9b887b1750b5601e5b3dbb4d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e608112c40720344bac1ee5812c1145594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4922e3e2be3a9add4067d0419f49a7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87951f7449e37847617020c9eb9a602b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33169f713f64cf1a92dd9393b7ed231597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ac1958a4af72c7af7e03ffd492bdb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebb693a7f0d0567ab7b4e4d2527a4d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa16f577791aecf7606b4fc7b913cd4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4c498c59324e30f9ea4f952f82ce6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebbd89523b48f34a33bcffd9083354602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673d6769ca750f73a7d45aca22651fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd63f8dfee300e45a207ac36043b9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d22b00ddfa7266179e1be750ebcb3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fbe4a859a2b975646511ebcfae172606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846870b87361072850fb8451b23f8ed9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151122af1f0468f99331ace136bafd89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31a58a0bd5f1bc4a10a294a61933eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536298a5840ab78a68d8cc1b40a8d15610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e8dc244649e26209b7fff42e2daab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd3b70230fb5c4c10c4de77d648f2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f033a1429ebb8b0ee3769de8f1639613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7a0536b2d51ddc361a3611ba6132e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49896391a6a74c7965597f6b5dd88f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098041edd58a51a6998ac87286a8c25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446d6babaa2cc821a9931e44d94c2f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8821cc5b97c928474b599830646ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c56211fb5c705ef59745092171bf8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e110b2e651380577e8babe2d786ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcdf92b5b1078b37cf0825f1f1c46d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0a2d90cc3cae0251b9c7ab3fe0737622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843aafd423aef19e12fe8647404df2a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e6f40e39e6e2748e5fb1c3ebfdb33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0edd4df1cec6316f0da6f923e099a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c3614aa4a1e67c32c23d14148049c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0c820dc494c3fa1c5fd754b8afd9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4b14fbbf303f7252d622bc46fec61628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99341a650f2d77dd1ee5e5620364ec39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3c9746fb4e55667a8c813626e3034630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b5b0b164829834e7bea08c9cbc843631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee12ccfcf94a102060838b18f2135f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1ab3c197efb492369fe3b408fca95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6468df76df9a5dd2a309acdfa2ee2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd88efa10a26f1259545782bb7ac637635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66331129ab8da078e704c5faa0cda2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1f33afbbcf3a8c1349400b06b5a8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf997e77e42810aa495b052765d54e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67450378e44a6aca2333c16bf6a616639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bcbf191e2537c496e8af9da717d4d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ec9d32872c6e21d3e0967f7429a88641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ce4f5600423424ce5914c47c686a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb7d25c825c80930d0476a595b8a4e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1201153021c014e3cdfe5a9da78b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0d0fe00f18a4dc8a8d0ceb7a908e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732d63aa700adc2a5facaa5c410efe4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b520f799a1547ee9cea4195b325a018647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c53eb12e39dd5b24b464209f973a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1342792b721ead66935b95911417d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f2e4ff45300f8f571ddee2629d519650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7888c92fd5d525f0fdcd64bdfa617b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b075ceacc5d67860ef2978369d7fe0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcaf6c3d354e5c9612909a5907f68d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f600dc3152997f28ad90c310da7b0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776327c13b564643d023dc4a72739d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d314e0742a01b6092b76b0d1339e478656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1ccc57f4e8bf2ef75f153e0721bb6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88178d5e22be8e160db1d132286b5c1d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0382bf7691af93997b55267ed6dcc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aade73c9cfbd005f1b58b47128e24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3332cd8ab6a19f09c8cdf4fd1d3dc21661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fbfa214a9a8c077c9c6d57aa89400662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd9063bf1679efae2f19e055d83a8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5e173949e8e268555c8e8883a930a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bc1ea2bda47c73c7d68e7b3205c0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47949557baeaf390adc42b44a90cfeb3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e6ae8c3eead8952c4ae12ed175a86667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7907bcf77c0e6882b91f37c8e1212668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6716c8e714292dd7e05fb0160e225669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582f029a57358195270a9667e3801e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321caf3327a81566318ee25796735fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fe0246661d481e9cdf1f25016591c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81267ed72133d29c1a66e71687ba2ff9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8168626af09dd2e14022d65a24731674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb06a9b2f1e71c11164d2869ab98cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26367a14adeb901ca8c4eb82de97f510676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7725b1bfed92518f832e2fd383b8364677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33eb54f2da8f9fe2ebad7c035b3c84f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a50a1355d4eeac0e6ef0bd6da8b3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37928bced1465d800ddede4e926b92680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5b1c34c1809ea14f8b9e87fd945c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7a32c4722b8a659313076ec18a600682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0484141eeb55ae04103956bf9e0cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449bb3154f1a12898cef987e19c34ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948813a5b18dbc167a0bd19c864d50d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30abe1b9a69cdb76f2f364d2e9884a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20592644923418bfa3f52030704ecc69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc51685b46a69b97a3c624e05e76e74688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ac7963d832b9dfe006431e8ded6ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a6b3703d5189179765b867b457eb6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1378882d2f5bca7cf998ff107f25b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130739ce40c156ad8e876e81388ce301692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7811d15b55bb2af49e990f0ad5d66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25854467a5b6c0e7c7f408c56cbe2fe1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62095997062045fa60ad8882def87249695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52295edb73a5eac6c789ec8b53cd1946696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b754d0cc7cae56818bb5fc606c23eda697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62143e0d42a1da94894e442b3e984c9f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c9c16904131ec22be14ec03bbb868699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d658b7590b0c0fe9cce6d8fa0fea41700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd1e46d3796ad5b73f328b644eaa62701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ba5b0fce38a6e4ce10e763bb48d5a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078481bda7f9031d5c88d386f02aa2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5822b15c37b9831f1386a62274986d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25349d9d132bb005ebe3437f102373705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361d2ee996a74e95c95d19d4d6867e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0db62f2880dca72ce2d81444774a22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d71951f874e228134e3a6426fa4e22708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9415c674898c1e8673800b540a8e8a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9df24e6aaed1acb982d2739ffa9c88710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b383d9bdd9e6050da4a48ed717a8f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3595124081a57eee4897225f46e9b9d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f622037fc5c41c19c234459b995c6db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc05a20b19793936cf05197afaa63e8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc958369d764a0c8170791c2fb96d5d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1af503bb4e0ba044f150456429dcda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91580ed7fcc44124678d753a94844fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529bb4d7a1db8140a23603b637e0a59718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd10ef77aefbc9a715aa26ace49449719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6dbf28d837ec05be59d8d6c765d7c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f560fbd41da73b9af671ffab77d1ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffc31883259f2ed028029a1afe2662722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe05cba86e789ca2e2dbdfdc523765a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96a6ac46d831ef994f4dae3a79b7f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f1fadabdbf762213e41cf8bed5aab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a9c1fe589baf29544cdcbdfefa525726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65f72b10f112209c44842281c59fce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107664abfc7a068059f90f01fc71141b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cd1210969057b2759586d5889f2bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65225a4d641bf59dc6261f503c12096f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6bdb9cb326f4f4e9fe284b071d48e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e85cf06ff1f661859e86963cd884e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb2ecee9d7438742d8d1fb4fc0cbdb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15f37e954ec8b5f0330a4421d85ba2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7991fe92db840939e0c6fcbe351af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf3499086e6973a098464f53188ae0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e18dca2e913e6123c150770f913489737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e63b6264dca1730eb579498f9df6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac348f39f65570a380c472515105cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6756cc906a465f6649a5729b7881c3c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac1bd4ee4e5b7c0fcdf89c310c1c00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca182a4574d6d47da28bc805847a04d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28a6d38e528bf80ff11b8900c554bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268554f8e623ca991b42e10a4cecb1c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73412a2a17ec3c71ce3991bfd26ba70745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85f6c5c1f950adaa0b699d9609abf1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff68a133f26c78ca5984eaf8900549747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962ffcc8f6bdba273f177159e08139f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee0bbebd425e0b93cb73e9aa333a07749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc935dda64567fae0fbb1e55628fc014750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5820fd337c4bdab2919060bdac278751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6edfaa67d9e41166d3f38f630fcec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e39ea46155560ac43b5d16f085f93753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a44443f1a9bf8f7cc30319a039831754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72afb4da120ede5b34bc5a2e3c3af87755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa13de7bca32aa7ceb3ca9b954280a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b498c2a07a9da70540c4df386c6ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa3af05a0b4603a95828471465bc9b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681ed4e3bb888468b01e5cb260eb300759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>